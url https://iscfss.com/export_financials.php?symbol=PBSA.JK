--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -244,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -884,13902 +890,14649 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>142669731000.0</v>
+      </c>
+      <c r="C2">
         <v>106335499000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>53897720268.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17306319727.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45746183243.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29330216701.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13063599540.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16528005250.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21350802969.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30753038075.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>68353995525.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49693826519.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>44792594125.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5">
+        <v>10654617000.0</v>
+      </c>
+      <c r="C5">
         <v>7941831000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6562808562.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5870231914.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4673368916.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3786728211.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2638617810.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1865928851.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1000000000.0</v>
       </c>
-      <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>744491546.0</v>
+      </c>
+      <c r="C7">
         <v>2145254444.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3515286851.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>44105839.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>416125259.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>888391851.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1285221976.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>150000000000.0</v>
       </c>
       <c r="C8">
         <v>150000000000.0</v>
       </c>
       <c r="D8">
         <v>150000000000.0</v>
       </c>
       <c r="E8">
         <v>150000000000.0</v>
       </c>
       <c r="F8">
         <v>150000000000.0</v>
       </c>
       <c r="G8">
         <v>150000000000.0</v>
       </c>
       <c r="H8">
         <v>150000000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>150000000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9">
         <v>327441379390.0</v>
       </c>
       <c r="C9">
         <v>327441379390.0</v>
       </c>
       <c r="D9">
         <v>327441379390.0</v>
       </c>
       <c r="E9">
         <v>327441379390.0</v>
       </c>
       <c r="F9">
         <v>327441379390.0</v>
       </c>
       <c r="G9">
         <v>327441379390.0</v>
       </c>
       <c r="H9">
         <v>327441379390.0</v>
       </c>
       <c r="I9">
         <v>327441379390.0</v>
       </c>
       <c r="J9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="K9">
         <v>327191379390.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>145223430000.0</v>
+      </c>
+      <c r="C10">
         <v>81064761000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>171118376320.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>178200967729.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>157895577379.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59332089430.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>50438936887.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>104940352399.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>204454940270.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>133209724949.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>65974251983.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>103287353948.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>285224682980.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11">
+        <v>25000000000.0</v>
+      </c>
+      <c r="C11">
         <v>10505300000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>56268400000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>60225150000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12">
+        <v>473070653000.0</v>
+      </c>
+      <c r="C12">
         <v>169959772000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>272903725480.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>195789428010.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>157895577379.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>59332089430.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>71528713246.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>119357036615.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>326915314065.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>133209724949.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>65974251983.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>103287353948.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>285224682980.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13">
         <v>150000000000.0</v>
       </c>
       <c r="C13">
         <v>150000000000.0</v>
       </c>
       <c r="D13">
         <v>150000000000.0</v>
       </c>
       <c r="E13">
         <v>150000000000.0</v>
       </c>
       <c r="F13">
         <v>150000000000.0</v>
       </c>
       <c r="G13">
         <v>150000000000.0</v>
       </c>
       <c r="H13">
         <v>150000000000.0</v>
       </c>
       <c r="I13">
         <v>150000000000.0</v>
       </c>
       <c r="J13">
         <v>150000000000.0</v>
       </c>
       <c r="K13">
-        <v>32000000000.0</v>
+        <v>150000000000.0</v>
       </c>
       <c r="L13">
         <v>32000000000.0</v>
       </c>
       <c r="M13">
+        <v>32000000000.0</v>
+      </c>
+      <c r="N13">
         <v>2000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
-        <v>3000000000.0</v>
+        <v>2999871000.0</v>
       </c>
       <c r="C14">
         <v>3000000000.0</v>
       </c>
       <c r="D14">
         <v>3000000000.0</v>
       </c>
       <c r="E14">
         <v>3000000000.0</v>
       </c>
       <c r="F14">
         <v>3000000000.0</v>
       </c>
       <c r="G14">
         <v>3000000000.0</v>
       </c>
       <c r="H14">
         <v>3000000000.0</v>
       </c>
       <c r="I14">
         <v>3000000000.0</v>
       </c>
       <c r="J14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="K14">
         <v>2550000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000000.0</v>
       </c>
       <c r="L14">
         <v>3000000000.0</v>
       </c>
       <c r="M14">
         <v>3000000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>3000000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>28</v>
+      </c>
+      <c r="B16">
+        <v>183770007000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>32757019051.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>68665957629.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>60110143606.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22744854856.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>59920224407.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>19669889328.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>72889301007.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1017334996.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>183878893482.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>90269782188.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>125167782155.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>33</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>75057000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>125088672.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>261549042.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>398009411.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>534469781.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>32497921000.0</v>
+      </c>
+      <c r="C22">
         <v>19428133000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>71174750087.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>91283922580.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9456472395.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3056286513.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>28894143401.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>35950096983.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>42338874348.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26752681464.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>148474575782.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>63566818624.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36068145274.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23">
+        <v>1421978769000.0</v>
+      </c>
+      <c r="C23">
         <v>1117111786000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>795622503779.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>857819112060.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>776987707840.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>702230672680.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>722903663896.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>664737875477.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>841399521382.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>847811330225.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>756763554339.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>531131122917.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>656651737318.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>38072000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>148310112.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>169639400.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>26266640.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>152346220.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25">
+        <v>18655170.0</v>
+      </c>
+      <c r="C25">
         <v>661560280.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2293564560.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>169639400.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>70563140.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>567779030.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>888391850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>17445600000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>-144440866000.0</v>
+      </c>
+      <c r="C28">
         <v>-69177312000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-167603089469.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-178156861890.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-115226338664.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-53490536856.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-49153714911.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-104940352399.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-179426555079.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-103210494949.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>39581449779.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>67954069778.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-285221922980.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>928525022394.0</v>
+      </c>
+      <c r="C29">
         <v>784848949931.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>597044197555.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>645199668115.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>623346362598.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>540778970173.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>537690826148.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>543295495465.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>644768516663.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>486940312000.0</v>
+      </c>
+      <c r="C30">
         <v>573380354000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>220089974507.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>334403810353.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>431499708438.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>402407392102.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>378061232094.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>293334828292.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>353366898325.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>545628924536.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>443915217005.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>305906473541.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>275092179693.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>645199668115.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>580968160470.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>535564260408.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>537292816737.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>542761025684.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>619740131472.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>552582949015.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>377863257159.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>709970897472.0</v>
+      </c>
+      <c r="C32">
         <v>556725942908.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>394780712369.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>452674667341.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>432373663837.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>334071821640.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>346238028564.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>358393071513.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>531708425520.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>231060893000.0</v>
+      </c>
+      <c r="C33">
         <v>227273685000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>213971093435.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>202460101749.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>158723112208.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>218185839274.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>207358292069.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>197279544381.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>99415765849.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>115774323875.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>72618909239.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>43955250733.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>45807599968.0</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>46</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>267024300.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>200000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="F34">
         <v>200000000.0</v>
       </c>
-      <c r="G34"/>
+      <c r="G34">
+        <v>200000000.0</v>
+      </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>11799173000.0</v>
+      </c>
+      <c r="C35">
         <v>8511731000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>11592854927.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9722268940.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10098080219.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16241940004.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15748250124.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12377120429.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11384059897.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9781284841.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6789381255.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3949244516.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3001269552.0</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>4915522000.0</v>
+      </c>
+      <c r="C36">
         <v>682737000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>969177435.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>62161130356.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>64844265813.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>65444690441.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>64078123202.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>534469781.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>29668400794.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>43899718409.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30227585313.0</v>
       </c>
       <c r="L36">
         <v>30227585313.0</v>
       </c>
       <c r="M36">
+        <v>30227585313.0</v>
+      </c>
+      <c r="N36">
         <v>30716317063.0</v>
       </c>
     </row>
-    <row r="37" spans="1:13">
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38">
+        <v>450372170.0</v>
+      </c>
+      <c r="C38">
         <v>75057210.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>44572670075.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>30406110188.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>31006534816.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>43838346843.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>32599707108.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>30487400794.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>44140718409.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>57707203520.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>30227585000.0</v>
       </c>
-      <c r="M38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+    </row>
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>198408990000.0</v>
+      </c>
+      <c r="C39">
         <v>127069842000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>18632259170.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9753543783.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>804428766.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4716978732.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14043868322.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16657910542.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19362668795.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>26730784257.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>25780600331.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>384909436871.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8354727580.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>153743333000.0</v>
+      </c>
+      <c r="C40">
         <v>203332640000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>59973084329.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>115921721191.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>37409662738.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>92471820445.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>85837383256.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>70260723351.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>146397003800.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>156398907718.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7306731512.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>190670826892.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>135574504036.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>9722268940.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>10053783712.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>15826507194.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>14859858273.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>12377120429.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>11384059897.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>9781284841.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>6789381255.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>3949245000.0</v>
       </c>
-      <c r="M41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42">
         <v>327441379000.0</v>
       </c>
       <c r="C42">
-        <v>327441379389.0</v>
+        <v>327441379000.0</v>
       </c>
       <c r="D42">
         <v>327441379389.0</v>
       </c>
       <c r="E42">
         <v>327441379389.0</v>
       </c>
       <c r="F42">
         <v>327441379389.0</v>
       </c>
       <c r="G42">
         <v>327441379389.0</v>
       </c>
       <c r="H42">
         <v>327441379389.0</v>
       </c>
       <c r="I42">
         <v>327441379389.0</v>
       </c>
       <c r="J42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="K42">
         <v>327191379389.0</v>
       </c>
-      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
-    </row>
-    <row r="43" spans="1:13">
+      <c r="N42"/>
+    </row>
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>194837756106.0</v>
+      </c>
+      <c r="C45">
         <v>178102989752.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>216624822421.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>165077954624.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>133345079519.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>190005049278.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>181062068921.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>123411175000.0</v>
+      </c>
+      <c r="C46">
         <v>119996814000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>168915271611.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>123449276049.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>93753757723.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>152479599791.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>146526335815.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>147549767492.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>69747365055.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>71874605466.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>14911705722.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>13727665420.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>15091282905.0</v>
       </c>
     </row>
-    <row r="47" spans="1:13">
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47">
+        <v>123411175110.0</v>
+      </c>
+      <c r="C47">
         <v>119996813860.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>168915271610.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>123449276049.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>93753757723.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>152479599791.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>145676335815.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>146699767492.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>68928365055.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>71633605466.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>14911705720.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>13727665000.0</v>
       </c>
-      <c r="M47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>440390954000.0</v>
+      </c>
+      <c r="C48">
         <v>289575235000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>113040009604.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>161888056812.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>98978500837.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>54597701850.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>57610828949.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>63988187225.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>141298752083.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>75391569626.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>345863257159.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>170209912356.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>468327610501.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>38071996.0</v>
+      </c>
+      <c r="C50">
         <v>9852432756.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>279403278.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>42253113456.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4953160723.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
         <v>25028385191.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>29999230000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-    </row>
-    <row r="51" spans="1:13">
+      <c r="N50"/>
+    </row>
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51">
+        <v>782564000.0</v>
+      </c>
+      <c r="C51">
         <v>11887449000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3515286851.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>44105839.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>42695505348.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5993898794.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1285221976.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>25028385191.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>29999230000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>105555701762.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>171241423726.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2760000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:13">
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52">
+        <v>763908000.0</v>
+      </c>
+      <c r="C52">
         <v>11263961000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1370032407.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>44105839.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>42624942208.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5426119764.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>-59523394282.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>0.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>63330225346.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>-37279355580.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>-78323191720.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>171241423726.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2760000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>327847222000.0</v>
+      </c>
+      <c r="C53">
         <v>88895011000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>101785349160.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>17588460281.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>-30406110188.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-31006534816.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>21089776359.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>14416684216.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>122460373795.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>15000000000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>1421978769000.0</v>
+      </c>
+      <c r="C55">
         <v>1117111786000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>795622503779.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>857819112060.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>776987707840.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>702230672680.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>722903663896.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>664737875477.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>841399521382.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>847811330225.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>756763554339.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>531131122917.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>656651737318.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>1190917876000.0</v>
+      </c>
+      <c r="C56">
         <v>889838101000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>581651410344.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>655359010311.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>618264595632.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>484044833406.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>515545371827.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>467458331096.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>741983755533.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>732037006350.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>684144645100.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>487175872184.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>610844137350.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>480946979000.0</v>
+      </c>
+      <c r="C57">
         <v>333112159000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>186870697975.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>202684342970.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>185890931795.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>149973011766.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>169307343263.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>109065259583.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>210275330013.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>285447096369.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>372110915925.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>324971966045.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>183322857265.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>492746152000.0</v>
+      </c>
+      <c r="C58">
         <v>341623890000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>198463552902.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>212406611910.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>195989012014.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>166214951770.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>185055593387.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>121442380012.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>221659389910.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>295228381210.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>378900297180.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>328921210561.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>186324126817.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>928486950000.0</v>
+      </c>
+      <c r="C60">
         <v>774958445000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>597044197555.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>645199668115.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>581093249142.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>535825809450.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>537690826148.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>543295495465.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>619740131472.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>552582949015.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>377863257159.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>202209912356.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>470327610501.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ62"/>
+  <dimension ref="A1:AS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AM1" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:43">
+      <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>153718237000.0</v>
+      </c>
+      <c r="C2">
+        <v>142669731000.0</v>
+      </c>
+      <c r="D2">
         <v>177864894000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>173808365000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>80637337000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>106335499000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>123052139000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>32023785025.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>44828102797.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>53897720268.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13801217196.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>20188912968.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13846656891.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>17306319727.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>42850781610.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>50583210846.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>49042642961.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>45746183243.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>35408595821.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>26871609338.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>26194975195.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>29330216701.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>44233577935.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>34121869544.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>28023805611.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13063599540.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>29239241477.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1944650196.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>21705988027.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>16528005250.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>17187357651.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>15831934414.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>16710907099.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>21350802969.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>75676932401.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>8047902513.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>15042151442.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>30753038075.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>31781028143.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>42128336399.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>68353995525.0</v>
       </c>
-      <c r="AP2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:43">
+      <c r="AR2"/>
+      <c r="AS2"/>
+    </row>
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3"/>
+      <c r="AS3"/>
+    </row>
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>15</v>
-[...45 lines deleted...]
-      <c r="A5" t="s">
         <v>16</v>
-      </c>
-[...11030 lines deleted...]
-        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>10654617000.0</v>
+      </c>
+      <c r="D5">
+        <v>10409106000.0</v>
+      </c>
+      <c r="E5">
+        <v>10252977000.0</v>
+      </c>
+      <c r="F5">
+        <v>8117894000.0</v>
+      </c>
+      <c r="G5">
+        <v>7941831000.0</v>
+      </c>
+      <c r="H5">
+        <v>8024756000.0</v>
+      </c>
+      <c r="I5">
+        <v>7754269666.0</v>
+      </c>
+      <c r="J5">
+        <v>6576206051.0</v>
+      </c>
+      <c r="K5">
+        <v>6562808562.0</v>
+      </c>
+      <c r="L5">
+        <v>6504528552.0</v>
+      </c>
+      <c r="M5">
+        <v>6382919307.0</v>
+      </c>
+      <c r="N5">
+        <v>5657539086.0</v>
+      </c>
+      <c r="O5">
+        <v>5870231914.0</v>
+      </c>
+      <c r="P5">
+        <v>5468542100.0</v>
+      </c>
+      <c r="Q5">
+        <v>5608355416.0</v>
+      </c>
+      <c r="R5">
+        <v>4668520480.0</v>
+      </c>
+      <c r="S5">
+        <v>4673368916.0</v>
+      </c>
+      <c r="T5">
+        <v>4683219343.0</v>
+      </c>
+      <c r="U5">
+        <v>3788599578.0</v>
+      </c>
+      <c r="V5">
+        <v>3825995663.0</v>
+      </c>
+      <c r="W5">
+        <v>-213271789.0</v>
+      </c>
+      <c r="X5">
+        <v>-65691439.0</v>
+      </c>
+      <c r="Y5">
+        <v>-440743709.0</v>
+      </c>
+      <c r="Z5">
+        <v>253525633.0</v>
+      </c>
+      <c r="AA5">
+        <v>-361382190.0</v>
+      </c>
+      <c r="AB5">
+        <v>-377750333.0</v>
+      </c>
+      <c r="AC5">
+        <v>-316359507.0</v>
+      </c>
+      <c r="AD5">
+        <v>-221357460.0</v>
+      </c>
+      <c r="AE5">
+        <v>-134071148.0</v>
+      </c>
+      <c r="AF5">
+        <v>168091275.0</v>
+      </c>
+      <c r="AG5">
+        <v>39081141.0</v>
+      </c>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5">
+        <v>88000000000.0</v>
+      </c>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+    </row>
+    <row r="6" spans="1:45">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+    </row>
+    <row r="7" spans="1:45">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>349661403.0</v>
+      </c>
+      <c r="C7">
+        <v>744491546.0</v>
+      </c>
+      <c r="D7">
+        <v>1154642873.0</v>
+      </c>
+      <c r="E7">
+        <v>1566051048.0</v>
+      </c>
+      <c r="F7">
+        <v>1965689452.0</v>
+      </c>
+      <c r="G7">
+        <v>2145254444.0</v>
+      </c>
+      <c r="H7">
+        <v>2502503905.0</v>
+      </c>
+      <c r="I7">
+        <v>2849737544.0</v>
+      </c>
+      <c r="J7">
+        <v>3187239785.0</v>
+      </c>
+      <c r="K7">
+        <v>3515286851.0</v>
+      </c>
+      <c r="L7">
+        <v>3545069627.0</v>
+      </c>
+      <c r="M7">
+        <v>18390347.0</v>
+      </c>
+      <c r="N7">
+        <v>31519463.0</v>
+      </c>
+      <c r="O7">
+        <v>44105839.0</v>
+      </c>
+      <c r="P7">
+        <v>69190785.0</v>
+      </c>
+      <c r="Q7">
+        <v>146442858.0</v>
+      </c>
+      <c r="R7">
+        <v>284144686.0</v>
+      </c>
+      <c r="S7">
+        <v>416125259.0</v>
+      </c>
+      <c r="T7">
+        <v>541564773.0</v>
+      </c>
+      <c r="U7">
+        <v>663446643.0</v>
+      </c>
+      <c r="V7">
+        <v>777816677.0</v>
+      </c>
+      <c r="W7">
+        <v>888391851.0</v>
+      </c>
+      <c r="X7">
+        <v>1304166590.0</v>
+      </c>
+      <c r="Y7">
+        <v>1436972395.0</v>
+      </c>
+      <c r="Z7">
+        <v>1192444554.0</v>
+      </c>
+      <c r="AA7">
+        <v>1285221976.0</v>
+      </c>
+      <c r="AB7">
+        <v>865470091.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="C8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="D8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="E8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="F8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="G8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="H8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="I8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="J8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="K8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="L8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="M8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="N8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="O8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="P8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="R8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="S8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="T8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>150000000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
+      <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="D9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="E9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="F9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="G9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="H9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="Q9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="R9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="S9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="T9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="U9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="V9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="W9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="X9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="Y9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="Z9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="AA9">
+        <v>327441379390.0</v>
+      </c>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+    </row>
+    <row r="10" spans="1:45">
+      <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10">
+        <v>64427108000.0</v>
+      </c>
+      <c r="C10">
+        <v>145223430000.0</v>
+      </c>
+      <c r="D10">
+        <v>206080486000.0</v>
+      </c>
+      <c r="E10">
+        <v>272681234000.0</v>
+      </c>
+      <c r="F10">
+        <v>182076802000.0</v>
+      </c>
+      <c r="G10">
+        <v>81064761000.0</v>
+      </c>
+      <c r="H10">
+        <v>91255296000.0</v>
+      </c>
+      <c r="I10">
+        <v>128808760144.0</v>
+      </c>
+      <c r="J10">
+        <v>111631382397.0</v>
+      </c>
+      <c r="K10">
+        <v>171118376320.0</v>
+      </c>
+      <c r="L10">
+        <v>56185158798.0</v>
+      </c>
+      <c r="M10">
+        <v>94491365093.0</v>
+      </c>
+      <c r="N10">
+        <v>159594053619.0</v>
+      </c>
+      <c r="O10">
+        <v>178200967729.0</v>
+      </c>
+      <c r="P10">
+        <v>181059291314.0</v>
+      </c>
+      <c r="Q10">
+        <v>233259079598.0</v>
+      </c>
+      <c r="R10">
+        <v>135910539207.0</v>
+      </c>
+      <c r="S10">
+        <v>157895577379.0</v>
+      </c>
+      <c r="T10">
+        <v>130515806055.0</v>
+      </c>
+      <c r="U10">
+        <v>166419638324.0</v>
+      </c>
+      <c r="V10">
+        <v>99023038631.0</v>
+      </c>
+      <c r="W10">
+        <v>59332089430.0</v>
+      </c>
+      <c r="X10">
+        <v>55225559445.0</v>
+      </c>
+      <c r="Y10">
+        <v>67094566066.0</v>
+      </c>
+      <c r="Z10">
+        <v>102195815777.0</v>
+      </c>
+      <c r="AA10">
+        <v>50438936887.0</v>
+      </c>
+      <c r="AB10">
+        <v>153557909128.0</v>
+      </c>
+      <c r="AC10">
+        <v>187256065500.0</v>
+      </c>
+      <c r="AD10">
+        <v>243606665706.0</v>
+      </c>
+      <c r="AE10">
+        <v>104940352399.0</v>
+      </c>
+      <c r="AF10">
+        <v>105356776067.0</v>
+      </c>
+      <c r="AG10">
+        <v>174535590612.0</v>
+      </c>
+      <c r="AH10">
+        <v>280302859045.0</v>
+      </c>
+      <c r="AI10">
+        <v>204454940270.0</v>
+      </c>
+      <c r="AJ10">
+        <v>324258766539.0</v>
+      </c>
+      <c r="AK10">
+        <v>144445425681.0</v>
+      </c>
+      <c r="AL10">
+        <v>150561455914.0</v>
+      </c>
+      <c r="AM10">
+        <v>133209724949.0</v>
+      </c>
+      <c r="AN10">
+        <v>342181517318.0</v>
+      </c>
+      <c r="AO10"/>
+      <c r="AP10">
+        <v>110939536960.0</v>
+      </c>
+      <c r="AQ10">
+        <v>65974251983.0</v>
+      </c>
+      <c r="AR10"/>
+      <c r="AS10"/>
+    </row>
+    <row r="11" spans="1:45">
+      <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>25000000000.0</v>
+      </c>
+      <c r="D11">
+        <v>25000000000.0</v>
+      </c>
+      <c r="E11">
+        <v>40000000000.0</v>
+      </c>
+      <c r="F11">
+        <v>130000000000.0</v>
+      </c>
+      <c r="G11">
+        <v>10505300000.0</v>
+      </c>
+      <c r="H11">
+        <v>9839700000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+    </row>
+    <row r="12" spans="1:45">
+      <c r="A12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12">
+        <v>272343576000.0</v>
+      </c>
+      <c r="C12">
+        <v>473070653000.0</v>
+      </c>
+      <c r="D12">
+        <v>387105641000.0</v>
+      </c>
+      <c r="E12">
+        <v>359093680000.0</v>
+      </c>
+      <c r="F12">
+        <v>273940718000.0</v>
+      </c>
+      <c r="G12">
+        <v>169959772000.0</v>
+      </c>
+      <c r="H12">
+        <v>235398201000.0</v>
+      </c>
+      <c r="I12">
+        <v>228826482606.0</v>
+      </c>
+      <c r="J12">
+        <v>218897148713.0</v>
+      </c>
+      <c r="K12">
+        <v>272903725480.0</v>
+      </c>
+      <c r="L12">
+        <v>208360571318.0</v>
+      </c>
+      <c r="M12">
+        <v>238198592420.0</v>
+      </c>
+      <c r="N12">
+        <v>304947372807.0</v>
+      </c>
+      <c r="O12">
+        <v>195789428010.0</v>
+      </c>
+      <c r="P12">
+        <v>190891581265.0</v>
+      </c>
+      <c r="Q12">
+        <v>234982109998.0</v>
+      </c>
+      <c r="R12">
+        <v>172243339207.0</v>
+      </c>
+      <c r="S12">
+        <v>157895577379.0</v>
+      </c>
+      <c r="T12">
+        <v>130515806055.0</v>
+      </c>
+      <c r="U12">
+        <v>166419638324.0</v>
+      </c>
+      <c r="V12">
+        <v>99023038631.0</v>
+      </c>
+      <c r="W12">
+        <v>59332089430.0</v>
+      </c>
+      <c r="X12">
+        <v>62737714445.0</v>
+      </c>
+      <c r="Y12">
+        <v>83997133134.0</v>
+      </c>
+      <c r="Z12">
+        <v>118950913527.0</v>
+      </c>
+      <c r="AA12">
+        <v>71528713246.0</v>
+      </c>
+      <c r="AB12">
+        <v>177804238138.0</v>
+      </c>
+      <c r="AC12">
+        <v>216296825749.0</v>
+      </c>
+      <c r="AD12">
+        <v>258795504585.0</v>
+      </c>
+      <c r="AE12">
+        <v>119357036615.0</v>
+      </c>
+      <c r="AF12">
+        <v>160970055996.0</v>
+      </c>
+      <c r="AG12">
+        <v>238722540239.0</v>
+      </c>
+      <c r="AH12">
+        <v>376593224415.0</v>
+      </c>
+      <c r="AI12">
+        <v>326915314065.0</v>
+      </c>
+      <c r="AJ12">
+        <v>324258766539.0</v>
+      </c>
+      <c r="AK12">
+        <v>144445425681.0</v>
+      </c>
+      <c r="AL12">
+        <v>150561455914.0</v>
+      </c>
+      <c r="AM12">
+        <v>133209724949.0</v>
+      </c>
+      <c r="AN12">
+        <v>342181517318.0</v>
+      </c>
+      <c r="AO12"/>
+      <c r="AP12">
+        <v>110939536960.0</v>
+      </c>
+      <c r="AQ12">
+        <v>65974251983.0</v>
+      </c>
+      <c r="AR12"/>
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
+      <c r="A13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="C13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="D13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="E13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="F13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="G13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="H13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="I13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="J13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="K13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="L13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="M13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="N13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="O13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="P13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="R13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="S13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="T13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="U13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="V13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="W13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="X13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AO13"/>
+      <c r="AP13">
+        <v>32000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>32000000000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13">
+        <v>32000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:45">
+      <c r="A14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14">
+        <v>2984886000.0</v>
+      </c>
+      <c r="C14">
+        <v>2999871000.0</v>
+      </c>
+      <c r="D14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="E14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="F14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="G14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="H14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="I14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="J14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="K14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="L14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="M14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="N14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="O14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="P14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="R14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="S14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="T14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="U14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="V14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="W14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="X14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>3000802106.0</v>
+      </c>
+      <c r="AL14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>3000802106.0</v>
+      </c>
+      <c r="AN14">
+        <v>3000802106.0</v>
+      </c>
+      <c r="AO14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AS14"/>
+    </row>
+    <row r="15" spans="1:45">
+      <c r="A15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+    </row>
+    <row r="16" spans="1:45">
+      <c r="A16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>183770007000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>144550327000.0</v>
+      </c>
+      <c r="I16">
+        <v>33425269653.0</v>
+      </c>
+      <c r="J16">
+        <v>94390190268.0</v>
+      </c>
+      <c r="K16">
+        <v>32757019051.0</v>
+      </c>
+      <c r="L16">
+        <v>40620208096.0</v>
+      </c>
+      <c r="M16">
+        <v>53624528471.0</v>
+      </c>
+      <c r="N16">
+        <v>59829094400.0</v>
+      </c>
+      <c r="O16">
+        <v>68665957629.0</v>
+      </c>
+      <c r="P16">
+        <v>76345539793.0</v>
+      </c>
+      <c r="Q16">
+        <v>96405976428.0</v>
+      </c>
+      <c r="R16">
+        <v>37313699320.0</v>
+      </c>
+      <c r="S16">
+        <v>60110143606.0</v>
+      </c>
+      <c r="T16">
+        <v>2809305295.0</v>
+      </c>
+      <c r="U16">
+        <v>467357511.0</v>
+      </c>
+      <c r="V16">
+        <v>1369018566.0</v>
+      </c>
+      <c r="W16">
+        <v>3750269595.0</v>
+      </c>
+      <c r="X16">
+        <v>2240223726.0</v>
+      </c>
+      <c r="Y16">
+        <v>1586241298.0</v>
+      </c>
+      <c r="Z16">
+        <v>2384202695.0</v>
+      </c>
+      <c r="AA16">
+        <v>10089305935.0</v>
+      </c>
+      <c r="AB16">
+        <v>42188817647.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
+        <v>72889301007.0</v>
+      </c>
+      <c r="AJ16">
+        <v>6666838202.0</v>
+      </c>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16">
+        <v>1017334996.0</v>
+      </c>
+      <c r="AN16">
+        <v>6895821207.0</v>
+      </c>
+      <c r="AO16"/>
+      <c r="AP16">
+        <v>201238846035.0</v>
+      </c>
+      <c r="AQ16">
+        <v>183878893482.0</v>
+      </c>
+      <c r="AR16"/>
+      <c r="AS16"/>
+    </row>
+    <row r="17" spans="1:45">
+      <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
+      <c r="A18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
+      <c r="A19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
+      <c r="A20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
+      <c r="A21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
+        <v>75057000.0</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
+        <v>22743395.0</v>
+      </c>
+      <c r="Q21">
+        <v>56858488.0</v>
+      </c>
+      <c r="R21">
+        <v>90973580.0</v>
+      </c>
+      <c r="S21">
+        <v>125088672.0</v>
+      </c>
+      <c r="T21">
+        <v>159203765.0</v>
+      </c>
+      <c r="U21">
+        <v>193318857.0</v>
+      </c>
+      <c r="V21">
+        <v>227433950.0</v>
+      </c>
+      <c r="W21">
+        <v>261549042.0</v>
+      </c>
+      <c r="X21">
+        <v>295664134.0</v>
+      </c>
+      <c r="Y21">
+        <v>329779227.0</v>
+      </c>
+      <c r="Z21">
+        <v>363894319.0</v>
+      </c>
+      <c r="AA21">
+        <v>398009411.0</v>
+      </c>
+      <c r="AB21">
+        <v>432124504.0</v>
+      </c>
+      <c r="AC21">
+        <v>466239596.0</v>
+      </c>
+      <c r="AD21">
+        <v>500354688.0</v>
+      </c>
+      <c r="AE21">
+        <v>534469781.0</v>
+      </c>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+    </row>
+    <row r="22" spans="1:45">
+      <c r="A22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22">
+        <v>58658627000.0</v>
+      </c>
+      <c r="C22">
+        <v>32497921000.0</v>
+      </c>
+      <c r="D22">
+        <v>45447210000.0</v>
+      </c>
+      <c r="E22">
+        <v>23240518000.0</v>
+      </c>
+      <c r="F22">
+        <v>26353467000.0</v>
+      </c>
+      <c r="G22">
+        <v>19428133000.0</v>
+      </c>
+      <c r="H22">
+        <v>48051703000.0</v>
+      </c>
+      <c r="I22">
+        <v>94449585285.0</v>
+      </c>
+      <c r="J22">
+        <v>19849515145.0</v>
+      </c>
+      <c r="K22">
+        <v>82087203814.0</v>
+      </c>
+      <c r="L22">
+        <v>61942635380.0</v>
+      </c>
+      <c r="M22">
+        <v>62493420105.0</v>
+      </c>
+      <c r="N22">
+        <v>91175813267.0</v>
+      </c>
+      <c r="O22">
+        <v>91283922580.0</v>
+      </c>
+      <c r="P22">
+        <v>72678128332.0</v>
+      </c>
+      <c r="Q22">
+        <v>12594775934.0</v>
+      </c>
+      <c r="R22">
+        <v>13373546143.0</v>
+      </c>
+      <c r="S22">
+        <v>9456472395.0</v>
+      </c>
+      <c r="T22">
+        <v>4852643200.0</v>
+      </c>
+      <c r="U22">
+        <v>6822047986.0</v>
+      </c>
+      <c r="V22">
+        <v>2416068128.0</v>
+      </c>
+      <c r="W22">
+        <v>3056286513.0</v>
+      </c>
+      <c r="X22">
+        <v>33556336178.0</v>
+      </c>
+      <c r="Y22">
+        <v>40775156666.0</v>
+      </c>
+      <c r="Z22">
+        <v>34549582177.0</v>
+      </c>
+      <c r="AA22">
+        <v>28894143401.0</v>
+      </c>
+      <c r="AB22">
+        <v>59125488903.0</v>
+      </c>
+      <c r="AC22">
+        <v>39404096118.0</v>
+      </c>
+      <c r="AD22">
+        <v>35896580008.0</v>
+      </c>
+      <c r="AE22">
+        <v>35950096983.0</v>
+      </c>
+      <c r="AF22">
+        <v>14675163228.0</v>
+      </c>
+      <c r="AG22">
+        <v>6990830789.0</v>
+      </c>
+      <c r="AH22">
+        <v>51766526301.0</v>
+      </c>
+      <c r="AI22">
+        <v>42338874348.0</v>
+      </c>
+      <c r="AJ22">
+        <v>12651025335.0</v>
+      </c>
+      <c r="AK22">
+        <v>34204025663.0</v>
+      </c>
+      <c r="AL22">
+        <v>34157407566.0</v>
+      </c>
+      <c r="AM22">
+        <v>26752681464.0</v>
+      </c>
+      <c r="AN22">
+        <v>48394854430.0</v>
+      </c>
+      <c r="AO22"/>
+      <c r="AP22">
+        <v>115737847514.0</v>
+      </c>
+      <c r="AQ22">
+        <v>148474575782.0</v>
+      </c>
+      <c r="AR22"/>
+      <c r="AS22"/>
+    </row>
+    <row r="23" spans="1:45">
+      <c r="A23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23">
+        <v>1403748608000.0</v>
+      </c>
+      <c r="C23">
+        <v>1421978769000.0</v>
+      </c>
+      <c r="D23">
+        <v>1216453527000.0</v>
+      </c>
+      <c r="E23">
+        <v>1344782107000.0</v>
+      </c>
+      <c r="F23">
+        <v>1097419423000.0</v>
+      </c>
+      <c r="G23">
+        <v>1117111786000.0</v>
+      </c>
+      <c r="H23">
+        <v>1053910581000.0</v>
+      </c>
+      <c r="I23">
+        <v>790010114923.0</v>
+      </c>
+      <c r="J23">
+        <v>787674226542.0</v>
+      </c>
+      <c r="K23">
+        <v>795622503779.0</v>
+      </c>
+      <c r="L23">
+        <v>730993997462.0</v>
+      </c>
+      <c r="M23">
+        <v>713346692729.0</v>
+      </c>
+      <c r="N23">
+        <v>868950794105.0</v>
+      </c>
+      <c r="O23">
+        <v>857819112060.0</v>
+      </c>
+      <c r="P23">
+        <v>901067729754.0</v>
+      </c>
+      <c r="Q23">
+        <v>885802292170.0</v>
+      </c>
+      <c r="R23">
+        <v>813280976763.0</v>
+      </c>
+      <c r="S23">
+        <v>776987707840.0</v>
+      </c>
+      <c r="T23">
+        <v>660141872504.0</v>
+      </c>
+      <c r="U23">
+        <v>664560471783.0</v>
+      </c>
+      <c r="V23">
+        <v>675050666128.0</v>
+      </c>
+      <c r="W23">
+        <v>702230672680.0</v>
+      </c>
+      <c r="X23">
+        <v>649373026162.0</v>
+      </c>
+      <c r="Y23">
+        <v>745627590454.0</v>
+      </c>
+      <c r="Z23">
+        <v>734412615038.0</v>
+      </c>
+      <c r="AA23">
+        <v>722903663896.0</v>
+      </c>
+      <c r="AB23">
+        <v>673085254004.0</v>
+      </c>
+      <c r="AC23">
+        <v>701184353758.0</v>
+      </c>
+      <c r="AD23">
+        <v>680330313249.0</v>
+      </c>
+      <c r="AE23">
+        <v>664737875477.0</v>
+      </c>
+      <c r="AF23">
+        <v>672875585963.0</v>
+      </c>
+      <c r="AG23">
+        <v>675986580770.0</v>
+      </c>
+      <c r="AH23">
+        <v>796117631919.0</v>
+      </c>
+      <c r="AI23">
+        <v>841399521382.0</v>
+      </c>
+      <c r="AJ23">
+        <v>883016619826.0</v>
+      </c>
+      <c r="AK23">
+        <v>908547897443.0</v>
+      </c>
+      <c r="AL23">
+        <v>779756818258.0</v>
+      </c>
+      <c r="AM23">
+        <v>847811330225.0</v>
+      </c>
+      <c r="AN23">
+        <v>1005467403530.0</v>
+      </c>
+      <c r="AO23"/>
+      <c r="AP23">
+        <v>702387487291.0</v>
+      </c>
+      <c r="AQ23">
+        <v>756763554339.0</v>
+      </c>
+      <c r="AR23"/>
+      <c r="AS23"/>
+    </row>
+    <row r="24" spans="1:45">
+      <c r="A24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
+        <v>9580710.0</v>
+      </c>
+      <c r="G24">
+        <v>38072000.0</v>
+      </c>
+      <c r="H24">
+        <v>66185610.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
+        <v>225787500.0</v>
+      </c>
+      <c r="Q24">
+        <v>270945000.0</v>
+      </c>
+      <c r="R24">
+        <v>316102500.0</v>
+      </c>
+      <c r="S24">
+        <v>26266640.0</v>
+      </c>
+      <c r="T24">
+        <v>57786580.0</v>
+      </c>
+      <c r="U24">
+        <v>84053210.0</v>
+      </c>
+      <c r="V24">
+        <v>120826470.0</v>
+      </c>
+      <c r="W24">
+        <v>152346220.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45">
+      <c r="A25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>18655170.0</v>
+      </c>
+      <c r="D25">
+        <v>45749110.0</v>
+      </c>
+      <c r="E25">
+        <v>71812560.0</v>
+      </c>
+      <c r="F25">
+        <v>359242110.0</v>
+      </c>
+      <c r="G25">
+        <v>661560280.0</v>
+      </c>
+      <c r="H25">
+        <v>1076624000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
+        <v>230482590.0</v>
+      </c>
+      <c r="Q25">
+        <v>289335350.0</v>
+      </c>
+      <c r="R25">
+        <v>347621960.0</v>
+      </c>
+      <c r="S25">
+        <v>70563140.0</v>
+      </c>
+      <c r="T25">
+        <v>125702990.0</v>
+      </c>
+      <c r="U25">
+        <v>231159070.0</v>
+      </c>
+      <c r="V25">
+        <v>404469380.0</v>
+      </c>
+      <c r="W25">
+        <v>567779030.0</v>
+      </c>
+      <c r="X25">
+        <v>725431150.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
+      <c r="A26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>17445600000.0</v>
+      </c>
+      <c r="AC26">
+        <v>17445600000.0</v>
+      </c>
+      <c r="AD26">
+        <v>17445600000.0</v>
+      </c>
+      <c r="AE26">
+        <v>17445600000.0</v>
+      </c>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45">
+      <c r="A27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
+      <c r="A28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28">
+        <v>-64067865000.0</v>
+      </c>
+      <c r="C28">
+        <v>-144440866000.0</v>
+      </c>
+      <c r="D28">
+        <v>-194859656000.0</v>
+      </c>
+      <c r="E28">
+        <v>-266061250000.0</v>
+      </c>
+      <c r="F28">
+        <v>-179989812000.0</v>
+      </c>
+      <c r="G28">
+        <v>-69177312000.0</v>
+      </c>
+      <c r="H28">
+        <v>-73761135000.0</v>
+      </c>
+      <c r="I28">
+        <v>-125959022600.0</v>
+      </c>
+      <c r="J28">
+        <v>-96288166798.0</v>
+      </c>
+      <c r="K28">
+        <v>-167603089469.0</v>
+      </c>
+      <c r="L28">
+        <v>-52640089171.0</v>
+      </c>
+      <c r="M28">
+        <v>-94472974746.0</v>
+      </c>
+      <c r="N28">
+        <v>-159562534156.0</v>
+      </c>
+      <c r="O28">
+        <v>-178156861890.0</v>
+      </c>
+      <c r="P28">
+        <v>-180990100529.0</v>
+      </c>
+      <c r="Q28">
+        <v>-233112636740.0</v>
+      </c>
+      <c r="R28">
+        <v>-135626394521.0</v>
+      </c>
+      <c r="S28">
+        <v>-115226338664.0</v>
+      </c>
+      <c r="T28">
+        <v>-129974241282.0</v>
+      </c>
+      <c r="U28">
+        <v>-165756191681.0</v>
+      </c>
+      <c r="V28">
+        <v>-98245221954.0</v>
+      </c>
+      <c r="W28">
+        <v>-53490536856.0</v>
+      </c>
+      <c r="X28">
+        <v>-48921392855.0</v>
+      </c>
+      <c r="Y28">
+        <v>-65657593671.0</v>
+      </c>
+      <c r="Z28">
+        <v>-101003371223.0</v>
+      </c>
+      <c r="AA28">
+        <v>-49153714911.0</v>
+      </c>
+      <c r="AB28">
+        <v>-152692439037.0</v>
+      </c>
+      <c r="AC28">
+        <v>-187256065500.0</v>
+      </c>
+      <c r="AD28">
+        <v>-243606665706.0</v>
+      </c>
+      <c r="AE28">
+        <v>-104940352399.0</v>
+      </c>
+      <c r="AF28">
+        <v>-105356776067.0</v>
+      </c>
+      <c r="AG28">
+        <v>-174535590612.0</v>
+      </c>
+      <c r="AH28">
+        <v>-280302859045.0</v>
+      </c>
+      <c r="AI28">
+        <v>-179426555079.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-324167822814.0</v>
+      </c>
+      <c r="AK28">
+        <v>-144445425681.0</v>
+      </c>
+      <c r="AL28">
+        <v>-150561455914.0</v>
+      </c>
+      <c r="AM28">
+        <v>-103210494949.0</v>
+      </c>
+      <c r="AN28">
+        <v>-162181517318.0</v>
+      </c>
+      <c r="AO28"/>
+      <c r="AP28">
+        <v>199060463040.0</v>
+      </c>
+      <c r="AQ28">
+        <v>39581449779.0</v>
+      </c>
+      <c r="AR28"/>
+      <c r="AS28"/>
+    </row>
+    <row r="29" spans="1:45">
+      <c r="A29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29">
+        <v>910716210207.0</v>
+      </c>
+      <c r="C29">
+        <v>928525022394.0</v>
+      </c>
+      <c r="D29">
+        <v>777460767300.0</v>
+      </c>
+      <c r="E29">
+        <v>712024982046.0</v>
+      </c>
+      <c r="F29">
+        <v>800994675716.0</v>
+      </c>
+      <c r="G29">
+        <v>784848949931.0</v>
+      </c>
+      <c r="H29">
+        <v>712763712956.0</v>
+      </c>
+      <c r="I29">
+        <v>603077277188.0</v>
+      </c>
+      <c r="J29">
+        <v>636037587926.0</v>
+      </c>
+      <c r="K29">
+        <v>597044197555.0</v>
+      </c>
+      <c r="L29">
+        <v>593327918827.0</v>
+      </c>
+      <c r="M29">
+        <v>555836843534.0</v>
+      </c>
+      <c r="N29">
+        <v>662513231345.0</v>
+      </c>
+      <c r="O29">
+        <v>645199668115.0</v>
+      </c>
+      <c r="P29">
+        <v>611910215852.0</v>
+      </c>
+      <c r="Q29">
+        <v>581587539274.0</v>
+      </c>
+      <c r="R29">
+        <v>620567260383.0</v>
+      </c>
+      <c r="S29">
+        <v>623346362598.0</v>
+      </c>
+      <c r="T29">
+        <v>533478119830.0</v>
+      </c>
+      <c r="U29">
+        <v>540386136500.0</v>
+      </c>
+      <c r="V29">
+        <v>539063939725.0</v>
+      </c>
+      <c r="W29">
+        <v>540778970173.0</v>
+      </c>
+      <c r="X29">
+        <v>525839486579.0</v>
+      </c>
+      <c r="Y29">
+        <v>561920141159.0</v>
+      </c>
+      <c r="Z29">
+        <v>545090338901.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
+      <c r="A30" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30">
+        <v>634938742000.0</v>
+      </c>
+      <c r="C30">
+        <v>486940312000.0</v>
+      </c>
+      <c r="D30">
+        <v>368569374000.0</v>
+      </c>
+      <c r="E30">
+        <v>548005285000.0</v>
+      </c>
+      <c r="F30">
+        <v>442912002000.0</v>
+      </c>
+      <c r="G30">
+        <v>573380354000.0</v>
+      </c>
+      <c r="H30">
+        <v>86824110000.0</v>
+      </c>
+      <c r="I30">
+        <v>227656081652.0</v>
+      </c>
+      <c r="J30">
+        <v>258781176611.0</v>
+      </c>
+      <c r="K30">
+        <v>220089974507.0</v>
+      </c>
+      <c r="L30">
+        <v>174812459326.0</v>
+      </c>
+      <c r="M30">
+        <v>166537486637.0</v>
+      </c>
+      <c r="N30">
+        <v>237296995014.0</v>
+      </c>
+      <c r="O30">
+        <v>334403810353.0</v>
+      </c>
+      <c r="P30">
+        <v>424077000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>397136000000.0</v>
+      </c>
+      <c r="R30">
+        <v>424572000000.0</v>
+      </c>
+      <c r="S30">
+        <v>380161000000.0</v>
+      </c>
+      <c r="T30">
+        <v>353091000000.0</v>
+      </c>
+      <c r="U30">
+        <v>329512416289.0</v>
+      </c>
+      <c r="V30">
+        <v>339302793854.0</v>
+      </c>
+      <c r="W30">
+        <v>402407392102.0</v>
+      </c>
+      <c r="X30">
+        <v>334171307139.0</v>
+      </c>
+      <c r="Y30">
+        <v>373137614688.0</v>
+      </c>
+      <c r="Z30">
+        <v>331291844831.0</v>
+      </c>
+      <c r="AA30">
+        <v>378061232094.0</v>
+      </c>
+      <c r="AB30">
+        <v>195321506186.0</v>
+      </c>
+      <c r="AC30">
+        <v>211764625434.0</v>
+      </c>
+      <c r="AD30">
+        <v>159175058048.0</v>
+      </c>
+      <c r="AE30">
+        <v>293334828292.0</v>
+      </c>
+      <c r="AF30">
+        <v>287177817833.0</v>
+      </c>
+      <c r="AG30">
+        <v>313577830404.0</v>
+      </c>
+      <c r="AH30">
+        <v>259264521057.0</v>
+      </c>
+      <c r="AI30">
+        <v>353740038827.0</v>
+      </c>
+      <c r="AJ30">
+        <v>404546642546.0</v>
+      </c>
+      <c r="AK30">
+        <v>592281493699.0</v>
+      </c>
+      <c r="AL30">
+        <v>466990014079.0</v>
+      </c>
+      <c r="AM30">
+        <v>545628924536.0</v>
+      </c>
+      <c r="AN30">
+        <v>478674284057.0</v>
+      </c>
+      <c r="AO30"/>
+      <c r="AP30">
+        <v>357932435113.0</v>
+      </c>
+      <c r="AQ30">
+        <v>443915217005.0</v>
+      </c>
+      <c r="AR30"/>
+      <c r="AS30"/>
+    </row>
+    <row r="31" spans="1:45">
+      <c r="A31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>645199668115.0</v>
+      </c>
+      <c r="P31">
+        <v>611887472457.0</v>
+      </c>
+      <c r="Q31">
+        <v>581530680786.0</v>
+      </c>
+      <c r="R31">
+        <v>620476286803.0</v>
+      </c>
+      <c r="S31">
+        <v>580968160470.0</v>
+      </c>
+      <c r="T31">
+        <v>533318916065.0</v>
+      </c>
+      <c r="U31">
+        <v>540192817643.0</v>
+      </c>
+      <c r="V31">
+        <v>538836505775.0</v>
+      </c>
+      <c r="W31">
+        <v>535564260408.0</v>
+      </c>
+      <c r="X31">
+        <v>520543822445.0</v>
+      </c>
+      <c r="Y31">
+        <v>561590361932.0</v>
+      </c>
+      <c r="Z31">
+        <v>544726444582.0</v>
+      </c>
+      <c r="AA31">
+        <v>537292816737.0</v>
+      </c>
+      <c r="AB31">
+        <v>515153239516.0</v>
+      </c>
+      <c r="AC31">
+        <v>528557363514.0</v>
+      </c>
+      <c r="AD31">
+        <v>548157499995.0</v>
+      </c>
+      <c r="AE31">
+        <v>542761025684.0</v>
+      </c>
+      <c r="AF31">
+        <v>550690040216.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+    </row>
+    <row r="32" spans="1:45">
+      <c r="A32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32">
+        <v>692384023869.0</v>
+      </c>
+      <c r="C32">
+        <v>709970897472.0</v>
+      </c>
+      <c r="D32">
+        <v>558186440403.0</v>
+      </c>
+      <c r="E32">
+        <v>494915744770.0</v>
+      </c>
+      <c r="F32">
+        <v>584749555100.0</v>
+      </c>
+      <c r="G32">
+        <v>556725942908.0</v>
+      </c>
+      <c r="H32">
+        <v>480416689928.0</v>
+      </c>
+      <c r="I32">
+        <v>383302699601.0</v>
+      </c>
+      <c r="J32">
+        <v>407090686649.0</v>
+      </c>
+      <c r="K32">
+        <v>394780712369.0</v>
+      </c>
+      <c r="L32">
+        <v>373456531850.0</v>
+      </c>
+      <c r="M32">
+        <v>345575638074.0</v>
+      </c>
+      <c r="N32">
+        <v>461791116990.0</v>
+      </c>
+      <c r="O32">
+        <v>452674667341.0</v>
+      </c>
+      <c r="P32">
+        <v>440261780706.0</v>
+      </c>
+      <c r="Q32">
+        <v>420564644859.0</v>
+      </c>
+      <c r="R32">
+        <v>464261882626.0</v>
+      </c>
+      <c r="S32">
+        <v>432373663837.0</v>
+      </c>
+      <c r="T32">
+        <v>396849947358.0</v>
+      </c>
+      <c r="U32">
+        <v>407864230562.0</v>
+      </c>
+      <c r="V32">
+        <v>336096661047.0</v>
+      </c>
+      <c r="W32">
+        <v>334071821640.0</v>
+      </c>
+      <c r="X32">
+        <v>321037470916.0</v>
+      </c>
+      <c r="Y32">
+        <v>366425043730.0</v>
+      </c>
+      <c r="Z32">
+        <v>351996013260.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+    </row>
+    <row r="33" spans="1:45">
+      <c r="A33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33">
+        <v>231011052000.0</v>
+      </c>
+      <c r="C33">
+        <v>231060893000.0</v>
+      </c>
+      <c r="D33">
+        <v>218788125000.0</v>
+      </c>
+      <c r="E33">
+        <v>221177015000.0</v>
+      </c>
+      <c r="F33">
+        <v>225280448000.0</v>
+      </c>
+      <c r="G33">
+        <v>227273685000.0</v>
+      </c>
+      <c r="H33">
+        <v>228273019000.0</v>
+      </c>
+      <c r="I33">
+        <v>230443154722.0</v>
+      </c>
+      <c r="J33">
+        <v>227599727496.0</v>
+      </c>
+      <c r="K33">
+        <v>213971093435.0</v>
+      </c>
+      <c r="L33">
+        <v>231187269136.0</v>
+      </c>
+      <c r="M33">
+        <v>219752677615.0</v>
+      </c>
+      <c r="N33">
+        <v>210363992449.0</v>
+      </c>
+      <c r="O33">
+        <v>202460101749.0</v>
+      </c>
+      <c r="P33">
+        <v>182472810595.0</v>
+      </c>
+      <c r="Q33">
+        <v>171533009310.0</v>
+      </c>
+      <c r="R33">
+        <v>166505023411.0</v>
+      </c>
+      <c r="S33">
+        <v>158723112208.0</v>
+      </c>
+      <c r="T33">
+        <v>151217654286.0</v>
+      </c>
+      <c r="U33">
+        <v>147613570571.0</v>
+      </c>
+      <c r="V33">
+        <v>218774347058.0</v>
+      </c>
+      <c r="W33">
+        <v>218185839274.0</v>
+      </c>
+      <c r="X33">
+        <v>216517477298.0</v>
+      </c>
+      <c r="Y33">
+        <v>212284264900.0</v>
+      </c>
+      <c r="Z33">
+        <v>209581689034.0</v>
+      </c>
+      <c r="AA33">
+        <v>207358292069.0</v>
+      </c>
+      <c r="AB33">
+        <v>195372443104.0</v>
+      </c>
+      <c r="AC33">
+        <v>196257549088.0</v>
+      </c>
+      <c r="AD33">
+        <v>196364003237.0</v>
+      </c>
+      <c r="AE33">
+        <v>197279544381.0</v>
+      </c>
+      <c r="AF33">
+        <v>181731660366.0</v>
+      </c>
+      <c r="AG33">
+        <v>107051751856.0</v>
+      </c>
+      <c r="AH33">
+        <v>98704222699.0</v>
+      </c>
+      <c r="AI33">
+        <v>99415765849.0</v>
+      </c>
+      <c r="AJ33">
+        <v>101613020962.0</v>
+      </c>
+      <c r="AK33">
+        <v>113833215969.0</v>
+      </c>
+      <c r="AL33">
+        <v>103618453021.0</v>
+      </c>
+      <c r="AM33">
+        <v>115774323875.0</v>
+      </c>
+      <c r="AN33">
+        <v>86600312479.0</v>
+      </c>
+      <c r="AO33"/>
+      <c r="AP33">
+        <v>70436383159.0</v>
+      </c>
+      <c r="AQ33">
+        <v>72618909239.0</v>
+      </c>
+      <c r="AR33"/>
+      <c r="AS33"/>
+    </row>
+    <row r="34" spans="1:45">
+      <c r="A34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34">
+        <v>425100300.0</v>
+      </c>
+      <c r="E34">
+        <v>433049550.0</v>
+      </c>
+      <c r="F34">
+        <v>421923300.0</v>
+      </c>
+      <c r="G34">
+        <v>267024300.0</v>
+      </c>
+      <c r="H34">
+        <v>148500000.0</v>
+      </c>
+      <c r="I34">
+        <v>148500000.0</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34">
+        <v>200000000.0</v>
+      </c>
+      <c r="L34">
+        <v>200000000.0</v>
+      </c>
+      <c r="M34">
+        <v>200000000.0</v>
+      </c>
+      <c r="N34">
+        <v>200000000.0</v>
+      </c>
+      <c r="O34">
+        <v>18000.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34">
+        <v>200000000.0</v>
+      </c>
+      <c r="T34">
+        <v>200000000.0</v>
+      </c>
+      <c r="U34">
+        <v>200000000.0</v>
+      </c>
+      <c r="V34">
+        <v>200000000.0</v>
+      </c>
+      <c r="W34">
+        <v>200000000.0</v>
+      </c>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+    </row>
+    <row r="35" spans="1:45">
+      <c r="A35" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35">
+        <v>11878704000.0</v>
+      </c>
+      <c r="C35">
+        <v>11799173000.0</v>
+      </c>
+      <c r="D35">
+        <v>8847471000.0</v>
+      </c>
+      <c r="E35">
+        <v>8581484000.0</v>
+      </c>
+      <c r="F35">
+        <v>8664312000.0</v>
+      </c>
+      <c r="G35">
+        <v>8511731000.0</v>
+      </c>
+      <c r="H35">
+        <v>10278680000.0</v>
+      </c>
+      <c r="I35">
+        <v>10395510802.0</v>
+      </c>
+      <c r="J35">
+        <v>10498029672.0</v>
+      </c>
+      <c r="K35">
+        <v>11592854927.0</v>
+      </c>
+      <c r="L35">
+        <v>11134871218.0</v>
+      </c>
+      <c r="M35">
+        <v>9269029057.0</v>
+      </c>
+      <c r="N35">
+        <v>9437513996.0</v>
+      </c>
+      <c r="O35">
+        <v>9722268940.0</v>
+      </c>
+      <c r="P35">
+        <v>10757999661.0</v>
+      </c>
+      <c r="Q35">
+        <v>10516852422.0</v>
+      </c>
+      <c r="R35">
+        <v>10275139038.0</v>
+      </c>
+      <c r="S35">
+        <v>10098080219.0</v>
+      </c>
+      <c r="T35">
+        <v>14679033326.0</v>
+      </c>
+      <c r="U35">
+        <v>15132899056.0</v>
+      </c>
+      <c r="V35">
+        <v>15713920875.0</v>
+      </c>
+      <c r="W35">
+        <v>16241940004.0</v>
+      </c>
+      <c r="X35">
+        <v>16501961333.0</v>
+      </c>
+      <c r="Y35">
+        <v>16658210908.0</v>
+      </c>
+      <c r="Z35">
+        <v>16258359411.0</v>
+      </c>
+      <c r="AA35">
+        <v>15748250124.0</v>
+      </c>
+      <c r="AB35">
+        <v>13121915828.0</v>
+      </c>
+      <c r="AC35">
+        <v>12873650695.0</v>
+      </c>
+      <c r="AD35">
+        <v>12625385562.0</v>
+      </c>
+      <c r="AE35">
+        <v>12377120429.0</v>
+      </c>
+      <c r="AF35">
+        <v>12586141189.0</v>
+      </c>
+      <c r="AG35">
+        <v>12185447425.0</v>
+      </c>
+      <c r="AH35">
+        <v>11784753661.0</v>
+      </c>
+      <c r="AI35">
+        <v>11384059897.0</v>
+      </c>
+      <c r="AJ35">
+        <v>12082212530.0</v>
+      </c>
+      <c r="AK35">
+        <v>11315236634.0</v>
+      </c>
+      <c r="AL35">
+        <v>9781284841.0</v>
+      </c>
+      <c r="AM35">
+        <v>9781284841.0</v>
+      </c>
+      <c r="AN35">
+        <v>9914186736.0</v>
+      </c>
+      <c r="AO35"/>
+      <c r="AP35">
+        <v>7830983082.0</v>
+      </c>
+      <c r="AQ35">
+        <v>6789381255.0</v>
+      </c>
+      <c r="AR35"/>
+      <c r="AS35"/>
+    </row>
+    <row r="36" spans="1:45">
+      <c r="A36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36">
+        <v>107200494000.0</v>
+      </c>
+      <c r="C36">
+        <v>4915522000.0</v>
+      </c>
+      <c r="D36">
+        <v>103704969000.0</v>
+      </c>
+      <c r="E36">
+        <v>104668024000.0</v>
+      </c>
+      <c r="F36">
+        <v>106313816000.0</v>
+      </c>
+      <c r="G36">
+        <v>682737000.0</v>
+      </c>
+      <c r="H36">
+        <v>620472000.0</v>
+      </c>
+      <c r="I36">
+        <v>620472920.0</v>
+      </c>
+      <c r="J36">
+        <v>969177435.0</v>
+      </c>
+      <c r="K36">
+        <v>969177435.0</v>
+      </c>
+      <c r="L36">
+        <v>196299964124.0</v>
+      </c>
+      <c r="M36">
+        <v>187981885088.0</v>
+      </c>
+      <c r="N36">
+        <v>189778083106.0</v>
+      </c>
+      <c r="O36">
+        <v>62161130356.0</v>
+      </c>
+      <c r="P36">
+        <v>39788081668.0</v>
+      </c>
+      <c r="Q36">
+        <v>31828928274.0</v>
+      </c>
+      <c r="R36">
+        <v>66588804031.0</v>
+      </c>
+      <c r="S36">
+        <v>64844265813.0</v>
+      </c>
+      <c r="T36">
+        <v>64994371970.0</v>
+      </c>
+      <c r="U36">
+        <v>65144478127.0</v>
+      </c>
+      <c r="V36">
+        <v>65294134284.0</v>
+      </c>
+      <c r="W36">
+        <v>65444690441.0</v>
+      </c>
+      <c r="X36">
+        <v>55661351598.0</v>
+      </c>
+      <c r="Y36">
+        <v>65201869823.0</v>
+      </c>
+      <c r="Z36">
+        <v>62661036816.0</v>
+      </c>
+      <c r="AA36">
+        <v>64078123202.0</v>
+      </c>
+      <c r="AB36">
+        <v>432124504.0</v>
+      </c>
+      <c r="AC36">
+        <v>466239596.0</v>
+      </c>
+      <c r="AD36">
+        <v>500354688.0</v>
+      </c>
+      <c r="AE36">
+        <v>534469781.0</v>
+      </c>
+      <c r="AF36">
+        <v>31680428980.0</v>
+      </c>
+      <c r="AG36">
+        <v>29410486918.0</v>
+      </c>
+      <c r="AH36">
+        <v>29532669857.0</v>
+      </c>
+      <c r="AI36">
+        <v>29668400794.0</v>
+      </c>
+      <c r="AJ36">
+        <v>32405763195.0</v>
+      </c>
+      <c r="AK36">
+        <v>43535298832.0</v>
+      </c>
+      <c r="AL36">
+        <v>32907152618.0</v>
+      </c>
+      <c r="AM36">
+        <v>43899718409.0</v>
+      </c>
+      <c r="AN36">
+        <v>52001834913.0</v>
+      </c>
+      <c r="AO36"/>
+      <c r="AP36">
+        <v>56129061313.0</v>
+      </c>
+      <c r="AQ36">
+        <v>57707203517.0</v>
+      </c>
+      <c r="AR36"/>
+      <c r="AS36"/>
+    </row>
+    <row r="37" spans="1:45">
+      <c r="A37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+    </row>
+    <row r="38" spans="1:45">
+      <c r="A38" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>450372170.0</v>
+      </c>
+      <c r="D38">
+        <v>60310930.0</v>
+      </c>
+      <c r="E38">
+        <v>65226360.0</v>
+      </c>
+      <c r="F38">
+        <v>70141790.0</v>
+      </c>
+      <c r="G38">
+        <v>75057210.0</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
+        <v>44572670075.0</v>
+      </c>
+      <c r="P38">
+        <v>29955791717.0</v>
+      </c>
+      <c r="Q38">
+        <v>30105897874.0</v>
+      </c>
+      <c r="R38">
+        <v>30256004031.0</v>
+      </c>
+      <c r="S38">
+        <v>30406110188.0</v>
+      </c>
+      <c r="T38">
+        <v>30556216345.0</v>
+      </c>
+      <c r="U38">
+        <v>30706322502.0</v>
+      </c>
+      <c r="V38">
+        <v>30855978659.0</v>
+      </c>
+      <c r="W38">
+        <v>31006534816.0</v>
+      </c>
+      <c r="X38">
+        <v>48999196598.0</v>
+      </c>
+      <c r="Y38">
+        <v>49149302755.0</v>
+      </c>
+      <c r="Z38">
+        <v>46755939066.0</v>
+      </c>
+      <c r="AA38">
+        <v>43838346843.0</v>
+      </c>
+      <c r="AB38">
+        <v>32631582217.0</v>
+      </c>
+      <c r="AC38">
+        <v>32561133721.0</v>
+      </c>
+      <c r="AD38">
+        <v>32559553704.0</v>
+      </c>
+      <c r="AE38">
+        <v>32599707108.0</v>
+      </c>
+      <c r="AF38">
+        <v>32623128287.0</v>
+      </c>
+      <c r="AG38">
+        <v>38103886900.0</v>
+      </c>
+      <c r="AH38">
+        <v>30351669900.0</v>
+      </c>
+      <c r="AI38">
+        <v>30487400800.0</v>
+      </c>
+      <c r="AJ38">
+        <v>33163263200.0</v>
+      </c>
+      <c r="AK38">
+        <v>44292798800.0</v>
+      </c>
+      <c r="AL38">
+        <v>32857425000.0</v>
+      </c>
+      <c r="AM38">
+        <v>44140718400.0</v>
+      </c>
+      <c r="AN38">
+        <v>72001834900.0</v>
+      </c>
+      <c r="AO38"/>
+      <c r="AP38">
+        <v>56129061300.0</v>
+      </c>
+      <c r="AQ38">
+        <v>57707203500.0</v>
+      </c>
+      <c r="AR38"/>
+      <c r="AS38">
+        <v>30227585300.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:45">
+      <c r="A39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39">
+        <v>206796612000.0</v>
+      </c>
+      <c r="C39">
+        <v>198408990000.0</v>
+      </c>
+      <c r="D39">
+        <v>196543177000.0</v>
+      </c>
+      <c r="E39">
+        <v>193265609000.0</v>
+      </c>
+      <c r="F39">
+        <v>128932787000.0</v>
+      </c>
+      <c r="G39">
+        <v>127069842000.0</v>
+      </c>
+      <c r="H39">
+        <v>455363548000.0</v>
+      </c>
+      <c r="I39">
+        <v>24264307883.0</v>
+      </c>
+      <c r="J39">
+        <v>59927419260.0</v>
+      </c>
+      <c r="K39">
+        <v>20012671485.0</v>
+      </c>
+      <c r="L39">
+        <v>19615444161.0</v>
+      </c>
+      <c r="M39">
+        <v>14395421520.0</v>
+      </c>
+      <c r="N39">
+        <v>12288392199.0</v>
+      </c>
+      <c r="O39">
+        <v>9753543783.0</v>
+      </c>
+      <c r="P39">
+        <v>30948209562.0</v>
+      </c>
+      <c r="Q39">
+        <v>466692396928.0</v>
+      </c>
+      <c r="R39">
+        <v>461159068002.0</v>
+      </c>
+      <c r="S39">
+        <v>450912545858.0</v>
+      </c>
+      <c r="T39">
+        <v>373555768963.0</v>
+      </c>
+      <c r="U39">
+        <v>343705214902.0</v>
+      </c>
+      <c r="V39">
+        <v>354837212311.0</v>
+      </c>
+      <c r="W39">
+        <v>421656457463.0</v>
+      </c>
+      <c r="X39">
+        <v>2390191102.0</v>
+      </c>
+      <c r="Y39">
+        <v>22297302731.0</v>
+      </c>
+      <c r="Z39">
+        <v>23810458647.0</v>
+      </c>
+      <c r="AA39">
+        <v>14043868322.0</v>
+      </c>
+      <c r="AB39">
+        <v>22729847252.0</v>
+      </c>
+      <c r="AC39">
+        <v>37461257369.0</v>
+      </c>
+      <c r="AD39">
+        <v>30099167371.0</v>
+      </c>
+      <c r="AE39">
+        <v>16657910542.0</v>
+      </c>
+      <c r="AF39">
+        <v>17222352678.0</v>
+      </c>
+      <c r="AG39">
+        <v>9690786784.0</v>
+      </c>
+      <c r="AH39">
+        <v>10393204194.0</v>
+      </c>
+      <c r="AI39">
+        <v>19362668795.0</v>
+      </c>
+      <c r="AJ39">
+        <v>39947164444.0</v>
+      </c>
+      <c r="AK39">
+        <v>23783736431.0</v>
+      </c>
+      <c r="AL39">
+        <v>24429487678.0</v>
+      </c>
+      <c r="AM39">
+        <v>26730784257.0</v>
+      </c>
+      <c r="AN39">
+        <v>49616435246.0</v>
+      </c>
+      <c r="AO39"/>
+      <c r="AP39">
+        <v>523726471544.0</v>
+      </c>
+      <c r="AQ39">
+        <v>25780600331.0</v>
+      </c>
+      <c r="AR39"/>
+      <c r="AS39">
+        <v>383888518200.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:45">
+      <c r="A40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40">
+        <v>318086839000.0</v>
+      </c>
+      <c r="C40">
+        <v>153743333000.0</v>
+      </c>
+      <c r="D40">
+        <v>246946061000.0</v>
+      </c>
+      <c r="E40">
+        <v>439051019000.0</v>
+      </c>
+      <c r="F40">
+        <v>189437556000.0</v>
+      </c>
+      <c r="G40">
+        <v>203332640000.0</v>
+      </c>
+      <c r="H40">
+        <v>58531074000.0</v>
+      </c>
+      <c r="I40">
+        <v>105973700918.0</v>
+      </c>
+      <c r="J40">
+        <v>22078211956.0</v>
+      </c>
+      <c r="K40">
+        <v>59973084329.0</v>
+      </c>
+      <c r="L40">
+        <v>69844939297.0</v>
+      </c>
+      <c r="M40">
+        <v>71498148922.0</v>
+      </c>
+      <c r="N40">
+        <v>119392445910.0</v>
+      </c>
+      <c r="O40">
+        <v>115921721191.0</v>
+      </c>
+      <c r="P40">
+        <v>159072321351.0</v>
+      </c>
+      <c r="Q40">
+        <v>146587398216.0</v>
+      </c>
+      <c r="R40">
+        <v>133218802542.0</v>
+      </c>
+      <c r="S40">
+        <v>97519806344.0</v>
+      </c>
+      <c r="T40">
+        <v>73382721374.0</v>
+      </c>
+      <c r="U40">
+        <v>81227363022.0</v>
+      </c>
+      <c r="V40">
+        <v>92121490490.0</v>
+      </c>
+      <c r="W40">
+        <v>111466405706.0</v>
+      </c>
+      <c r="X40">
+        <v>59765540842.0</v>
+      </c>
+      <c r="Y40">
+        <v>90082363212.0</v>
+      </c>
+      <c r="Z40">
+        <v>88664940160.0</v>
+      </c>
+      <c r="AA40">
+        <v>85837383256.0</v>
+      </c>
+      <c r="AB40">
+        <v>71960015821.0</v>
+      </c>
+      <c r="AC40">
+        <v>155842409273.0</v>
+      </c>
+      <c r="AD40">
+        <v>95281632351.0</v>
+      </c>
+      <c r="AE40">
+        <v>89930612679.0</v>
+      </c>
+      <c r="AF40">
+        <v>91611557381.0</v>
+      </c>
+      <c r="AG40">
+        <v>100066938431.0</v>
+      </c>
+      <c r="AH40">
+        <v>124271517870.0</v>
+      </c>
+      <c r="AI40">
+        <v>146397003800.0</v>
+      </c>
+      <c r="AJ40">
+        <v>160469772424.0</v>
+      </c>
+      <c r="AK40">
+        <v>310398528701.0</v>
+      </c>
+      <c r="AL40">
+        <v>174805432995.0</v>
+      </c>
+      <c r="AM40">
+        <v>156398907718.0</v>
+      </c>
+      <c r="AN40">
+        <v>260380583553.0</v>
+      </c>
+      <c r="AO40"/>
+      <c r="AP40">
+        <v>24377442969.0</v>
+      </c>
+      <c r="AQ40">
+        <v>7306731512.0</v>
+      </c>
+      <c r="AR40"/>
+      <c r="AS40">
+        <v>324971966000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:45">
+      <c r="A41" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>9722268940.0</v>
+      </c>
+      <c r="P41">
+        <v>10753304575.0</v>
+      </c>
+      <c r="Q41">
+        <v>10498462075.0</v>
+      </c>
+      <c r="R41">
+        <v>10243619575.0</v>
+      </c>
+      <c r="S41">
+        <v>10053783712.0</v>
+      </c>
+      <c r="T41">
+        <v>14611116923.0</v>
+      </c>
+      <c r="U41">
+        <v>14985793192.0</v>
+      </c>
+      <c r="V41">
+        <v>15430277970.0</v>
+      </c>
+      <c r="W41">
+        <v>15826507194.0</v>
+      </c>
+      <c r="X41">
+        <v>15776530188.0</v>
+      </c>
+      <c r="Y41">
+        <v>15780542733.0</v>
+      </c>
+      <c r="Z41">
+        <v>15480542733.0</v>
+      </c>
+      <c r="AA41">
+        <v>14859858273.0</v>
+      </c>
+      <c r="AB41">
+        <v>13121915828.0</v>
+      </c>
+      <c r="AC41">
+        <v>12873650695.0</v>
+      </c>
+      <c r="AD41">
+        <v>12625385562.0</v>
+      </c>
+      <c r="AE41">
+        <v>12377120429.0</v>
+      </c>
+      <c r="AF41">
+        <v>12586141189.0</v>
+      </c>
+      <c r="AG41">
+        <v>12185447400.0</v>
+      </c>
+      <c r="AH41">
+        <v>11784753700.0</v>
+      </c>
+      <c r="AI41">
+        <v>11384059900.0</v>
+      </c>
+      <c r="AJ41">
+        <v>12082212500.0</v>
+      </c>
+      <c r="AK41">
+        <v>11315236600.0</v>
+      </c>
+      <c r="AL41">
+        <v>9781284800.0</v>
+      </c>
+      <c r="AM41">
+        <v>9781284800.0</v>
+      </c>
+      <c r="AN41">
+        <v>9914186700.0</v>
+      </c>
+      <c r="AO41"/>
+      <c r="AP41">
+        <v>7830983100.0</v>
+      </c>
+      <c r="AQ41">
+        <v>6789381300.0</v>
+      </c>
+      <c r="AR41"/>
+      <c r="AS41">
+        <v>3949244500.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:45">
+      <c r="A42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B42">
+        <v>318910222000.0</v>
+      </c>
+      <c r="C42">
+        <v>327441379000.0</v>
+      </c>
+      <c r="D42">
+        <v>327441379000.0</v>
+      </c>
+      <c r="E42">
+        <v>327441379000.0</v>
+      </c>
+      <c r="F42">
+        <v>327441379000.0</v>
+      </c>
+      <c r="G42">
+        <v>327441379000.0</v>
+      </c>
+      <c r="H42">
+        <v>327441379000.0</v>
+      </c>
+      <c r="I42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="J42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="K42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="L42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="M42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="N42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="O42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="P42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="Q42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="R42">
+        <v>332109899869.0</v>
+      </c>
+      <c r="S42">
+        <v>332114748305.0</v>
+      </c>
+      <c r="T42">
+        <v>332124598732.0</v>
+      </c>
+      <c r="U42">
+        <v>331229978967.0</v>
+      </c>
+      <c r="V42">
+        <v>331267375052.0</v>
+      </c>
+      <c r="W42">
+        <v>331228107600.0</v>
+      </c>
+      <c r="X42">
+        <v>331375687949.0</v>
+      </c>
+      <c r="Y42">
+        <v>327000635680.0</v>
+      </c>
+      <c r="Z42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="AA42">
+        <v>327079997199.0</v>
+      </c>
+      <c r="AB42">
+        <v>327063629056.0</v>
+      </c>
+      <c r="AC42">
+        <v>327125019882.0</v>
+      </c>
+      <c r="AD42">
+        <v>327220021929.0</v>
+      </c>
+      <c r="AE42">
+        <v>327307308241.0</v>
+      </c>
+      <c r="AF42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="AG42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="AH42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="AI42">
+        <v>328441379389.0</v>
+      </c>
+      <c r="AJ42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="AK42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="AL42">
+        <v>327441379389.0</v>
+      </c>
+      <c r="AM42">
+        <v>327191379389.0</v>
+      </c>
+      <c r="AN42">
+        <v>324482435067.0</v>
+      </c>
+      <c r="AO42"/>
+      <c r="AP42">
+        <v>88000000000.0</v>
+      </c>
+      <c r="AQ42"/>
+      <c r="AR42"/>
+      <c r="AS42"/>
+    </row>
+    <row r="43" spans="1:45">
+      <c r="A43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+    </row>
+    <row r="44" spans="1:45">
+      <c r="A44" t="s">
+        <v>56</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+    </row>
+    <row r="45" spans="1:45">
+      <c r="A45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B45">
+        <v>199325037001.0</v>
+      </c>
+      <c r="C45">
+        <v>194837756106.0</v>
+      </c>
+      <c r="D45">
+        <v>182761555112.0</v>
+      </c>
+      <c r="E45">
+        <v>180932410221.0</v>
+      </c>
+      <c r="F45">
+        <v>180205527239.0</v>
+      </c>
+      <c r="G45">
+        <v>178102989752.0</v>
+      </c>
+      <c r="H45">
+        <v>173534233117.0</v>
+      </c>
+      <c r="I45">
+        <v>171754262559.0</v>
+      </c>
+      <c r="J45">
+        <v>232257100714.0</v>
+      </c>
+      <c r="K45">
+        <v>216624822421.0</v>
+      </c>
+      <c r="L45">
+        <v>196320807754.0</v>
+      </c>
+      <c r="M45">
+        <v>183858217608.0</v>
+      </c>
+      <c r="N45">
+        <v>173709752899.0</v>
+      </c>
+      <c r="O45">
+        <v>165077954624.0</v>
+      </c>
+      <c r="P45">
+        <v>159600199651.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+    </row>
+    <row r="46" spans="1:45">
+      <c r="A46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B46">
+        <v>123762881000.0</v>
+      </c>
+      <c r="C46">
+        <v>123411175000.0</v>
+      </c>
+      <c r="D46">
+        <v>115083156000.0</v>
+      </c>
+      <c r="E46">
+        <v>116508991000.0</v>
+      </c>
+      <c r="F46">
+        <v>118966632000.0</v>
+      </c>
+      <c r="G46">
+        <v>119996814000.0</v>
+      </c>
+      <c r="H46">
+        <v>120176919000.0</v>
+      </c>
+      <c r="I46">
+        <v>121389980956.0</v>
+      </c>
+      <c r="J46">
+        <v>182692166767.0</v>
+      </c>
+      <c r="K46">
+        <v>168915271611.0</v>
+      </c>
+      <c r="L46">
+        <v>152624561907.0</v>
+      </c>
+      <c r="M46">
+        <v>141039864229.0</v>
+      </c>
+      <c r="N46">
+        <v>131501072906.0</v>
+      </c>
+      <c r="O46">
+        <v>123449276049.0</v>
+      </c>
+      <c r="P46">
+        <v>118056119858.0</v>
+      </c>
+      <c r="Q46">
+        <v>106932097323.0</v>
+      </c>
+      <c r="R46">
+        <v>101719890175.0</v>
+      </c>
+      <c r="S46">
+        <v>93753757723.0</v>
+      </c>
+      <c r="T46">
+        <v>86064078551.0</v>
+      </c>
+      <c r="U46">
+        <v>82275773587.0</v>
+      </c>
+      <c r="V46">
+        <v>153252778824.0</v>
+      </c>
+      <c r="W46">
+        <v>152479599791.0</v>
+      </c>
+      <c r="X46">
+        <v>150627016566.0</v>
+      </c>
+      <c r="Y46">
+        <v>146209582918.0</v>
+      </c>
+      <c r="Z46">
+        <v>145866255649.0</v>
+      </c>
+      <c r="AA46">
+        <v>146526335815.0</v>
+      </c>
+      <c r="AB46">
+        <v>145713136383.0</v>
+      </c>
+      <c r="AC46">
+        <v>146634575771.0</v>
+      </c>
+      <c r="AD46">
+        <v>146708494845.0</v>
+      </c>
+      <c r="AE46">
+        <v>147549767492.0</v>
+      </c>
+      <c r="AF46">
+        <v>150051231386.0</v>
+      </c>
+      <c r="AG46">
+        <v>77641264938.0</v>
+      </c>
+      <c r="AH46">
+        <v>69171552842.0</v>
+      </c>
+      <c r="AI46">
+        <v>69747365055.0</v>
+      </c>
+      <c r="AJ46">
+        <v>69207257767.0</v>
+      </c>
+      <c r="AK46">
+        <v>70297917137.0</v>
+      </c>
+      <c r="AL46">
+        <v>70711300403.0</v>
+      </c>
+      <c r="AM46">
+        <v>71874605466.0</v>
+      </c>
+      <c r="AN46">
+        <v>34598477566.0</v>
+      </c>
+      <c r="AO46"/>
+      <c r="AP46">
+        <v>14307321846.0</v>
+      </c>
+      <c r="AQ46">
+        <v>14911705722.0</v>
+      </c>
+      <c r="AR46"/>
+      <c r="AS46"/>
+    </row>
+    <row r="47" spans="1:45">
+      <c r="A47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>123411175110.0</v>
+      </c>
+      <c r="D47">
+        <v>115083155720.0</v>
+      </c>
+      <c r="E47">
+        <v>116508990670.0</v>
+      </c>
+      <c r="F47">
+        <v>118966632040.0</v>
+      </c>
+      <c r="G47">
+        <v>119996813860.0</v>
+      </c>
+      <c r="H47">
+        <v>120176918540.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
+        <v>123449276049.0</v>
+      </c>
+      <c r="P47">
+        <v>118056119858.0</v>
+      </c>
+      <c r="Q47">
+        <v>106932097323.0</v>
+      </c>
+      <c r="R47">
+        <v>101719890175.0</v>
+      </c>
+      <c r="S47">
+        <v>93753757723.0</v>
+      </c>
+      <c r="T47">
+        <v>86064078551.0</v>
+      </c>
+      <c r="U47">
+        <v>82275773587.0</v>
+      </c>
+      <c r="V47">
+        <v>153252778824.0</v>
+      </c>
+      <c r="W47">
+        <v>152479599791.0</v>
+      </c>
+      <c r="X47">
+        <v>149777016566.0</v>
+      </c>
+      <c r="Y47">
+        <v>145359582918.0</v>
+      </c>
+      <c r="Z47">
+        <v>145016255649.0</v>
+      </c>
+      <c r="AA47">
+        <v>145676335815.0</v>
+      </c>
+      <c r="AB47">
+        <v>144863136383.0</v>
+      </c>
+      <c r="AC47">
+        <v>145784575771.0</v>
+      </c>
+      <c r="AD47">
+        <v>145858494845.0</v>
+      </c>
+      <c r="AE47">
+        <v>146699767492.0</v>
+      </c>
+      <c r="AF47">
+        <v>149108532079.0</v>
+      </c>
+      <c r="AG47">
+        <v>68947864900.0</v>
+      </c>
+      <c r="AH47">
+        <v>68352552800.0</v>
+      </c>
+      <c r="AI47">
+        <v>68928365100.0</v>
+      </c>
+      <c r="AJ47">
+        <v>68449757800.0</v>
+      </c>
+      <c r="AK47">
+        <v>69540417100.0</v>
+      </c>
+      <c r="AL47">
+        <v>70511028100.0</v>
+      </c>
+      <c r="AM47">
+        <v>71633605500.0</v>
+      </c>
+      <c r="AN47">
+        <v>14598477600.0</v>
+      </c>
+      <c r="AO47"/>
+      <c r="AP47">
+        <v>14307321800.0</v>
+      </c>
+      <c r="AQ47">
+        <v>14911705700.0</v>
+      </c>
+      <c r="AR47"/>
+      <c r="AS47">
+        <v>13727665400.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:45">
+      <c r="A48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B48">
+        <v>441796406000.0</v>
+      </c>
+      <c r="C48">
+        <v>440390954000.0</v>
+      </c>
+      <c r="D48">
+        <v>279544095000.0</v>
+      </c>
+      <c r="E48">
+        <v>219276693000.0</v>
+      </c>
+      <c r="F48">
+        <v>315314102000.0</v>
+      </c>
+      <c r="G48">
+        <v>289575235000.0</v>
+      </c>
+      <c r="H48">
+        <v>212305920000.0</v>
+      </c>
+      <c r="I48">
+        <v>117881628133.0</v>
+      </c>
+      <c r="J48">
+        <v>139864026672.0</v>
+      </c>
+      <c r="K48">
+        <v>113040009604.0</v>
+      </c>
+      <c r="L48">
+        <v>109382010886.0</v>
+      </c>
+      <c r="M48">
+        <v>72012544838.0</v>
+      </c>
+      <c r="N48">
+        <v>179414312870.0</v>
+      </c>
+      <c r="O48">
+        <v>161888056812.0</v>
+      </c>
+      <c r="P48">
+        <v>129000294363.0</v>
+      </c>
+      <c r="Q48">
+        <v>98537804469.0</v>
+      </c>
+      <c r="R48">
+        <v>138457360514.0</v>
+      </c>
+      <c r="S48">
+        <v>98978500837.0</v>
+      </c>
+      <c r="T48">
+        <v>51353521098.0</v>
+      </c>
+      <c r="U48">
+        <v>59156157533.0</v>
+      </c>
+      <c r="V48">
+        <v>57796564673.0</v>
+      </c>
+      <c r="W48">
+        <v>54597701850.0</v>
+      </c>
+      <c r="X48">
+        <v>39463798630.0</v>
+      </c>
+      <c r="Y48">
+        <v>81919505479.0</v>
+      </c>
+      <c r="Z48">
+        <v>64395433878.0</v>
+      </c>
+      <c r="AA48">
+        <v>57610828949.0</v>
+      </c>
+      <c r="AB48">
+        <v>35521734964.0</v>
+      </c>
+      <c r="AC48">
+        <v>48898583229.0</v>
+      </c>
+      <c r="AD48">
+        <v>69437832755.0</v>
+      </c>
+      <c r="AE48">
+        <v>63988187225.0</v>
+      </c>
+      <c r="AF48">
+        <v>72080569552.0</v>
+      </c>
+      <c r="AG48">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>141298752083.0</v>
+      </c>
+      <c r="AJ48">
+        <v>108406951699.0</v>
+      </c>
+      <c r="AK48">
+        <v>100472484309.0</v>
+      </c>
+      <c r="AL48">
+        <v>101333503825.0</v>
+      </c>
+      <c r="AM48">
+        <v>75391569626.0</v>
+      </c>
+      <c r="AN48">
+        <v>35117527617.0</v>
+      </c>
+      <c r="AO48"/>
+      <c r="AP48">
+        <v>6543364849.0</v>
+      </c>
+      <c r="AQ48">
+        <v>345863257159.0</v>
+      </c>
+      <c r="AR48"/>
+      <c r="AS48">
+        <v>170209912400.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:45">
+      <c r="A49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+    </row>
+    <row r="50" spans="1:45">
+      <c r="A50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B50">
+        <v>9581901.0</v>
+      </c>
+      <c r="C50">
+        <v>38071996.0</v>
+      </c>
+      <c r="D50">
+        <v>10066186805.0</v>
+      </c>
+      <c r="E50">
+        <v>5053932652.0</v>
+      </c>
+      <c r="F50">
+        <v>111719054.0</v>
+      </c>
+      <c r="G50">
+        <v>9852432756.0</v>
+      </c>
+      <c r="H50">
+        <v>14991657522.0</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50">
+        <v>12155975814.0</v>
+      </c>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
+        <v>0.0</v>
+      </c>
+      <c r="P50">
+        <v>0.0</v>
+      </c>
+      <c r="Q50">
+        <v>0.0</v>
+      </c>
+      <c r="R50">
+        <v>0.0</v>
+      </c>
+      <c r="S50">
+        <v>42253113456.0</v>
+      </c>
+      <c r="T50">
+        <v>0.0</v>
+      </c>
+      <c r="U50"/>
+      <c r="V50">
+        <v>0.0</v>
+      </c>
+      <c r="W50">
+        <v>4953160723.0</v>
+      </c>
+      <c r="X50">
+        <v>5000000000.0</v>
+      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+    </row>
+    <row r="51" spans="1:45">
+      <c r="A51" t="s">
+        <v>63</v>
+      </c>
+      <c r="B51">
+        <v>359243000.0</v>
+      </c>
+      <c r="C51">
+        <v>782564000.0</v>
+      </c>
+      <c r="D51">
+        <v>11220830000.0</v>
+      </c>
+      <c r="E51">
+        <v>6619984000.0</v>
+      </c>
+      <c r="F51">
+        <v>2086989000.0</v>
+      </c>
+      <c r="G51">
+        <v>11887449000.0</v>
+      </c>
+      <c r="H51">
+        <v>17494161000.0</v>
+      </c>
+      <c r="I51">
+        <v>2849737544.0</v>
+      </c>
+      <c r="J51">
+        <v>15343215599.0</v>
+      </c>
+      <c r="K51">
+        <v>3515286851.0</v>
+      </c>
+      <c r="L51">
+        <v>3545069627.0</v>
+      </c>
+      <c r="M51">
+        <v>18390347.0</v>
+      </c>
+      <c r="N51">
+        <v>31519463.0</v>
+      </c>
+      <c r="O51">
+        <v>44105839.0</v>
+      </c>
+      <c r="P51">
+        <v>294978289.0</v>
+      </c>
+      <c r="Q51">
+        <v>417387861.0</v>
+      </c>
+      <c r="R51">
+        <v>600247183.0</v>
+      </c>
+      <c r="S51">
+        <v>42695505348.0</v>
+      </c>
+      <c r="T51">
+        <v>599351360.0</v>
+      </c>
+      <c r="U51">
+        <v>747499849.0</v>
+      </c>
+      <c r="V51">
+        <v>898643152.0</v>
+      </c>
+      <c r="W51">
+        <v>5993898794.0</v>
+      </c>
+      <c r="X51">
+        <v>6304166595.0</v>
+      </c>
+      <c r="Y51">
+        <v>1436972395.0</v>
+      </c>
+      <c r="Z51">
+        <v>1192444554.0</v>
+      </c>
+      <c r="AA51">
+        <v>1285221976.0</v>
+      </c>
+      <c r="AB51">
+        <v>865470091.0</v>
+      </c>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51">
+        <v>25028385191.0</v>
+      </c>
+      <c r="AJ51">
+        <v>90943725.0</v>
+      </c>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51">
+        <v>29999230000.0</v>
+      </c>
+      <c r="AN51">
+        <v>180000000000.0</v>
+      </c>
+      <c r="AO51"/>
+      <c r="AP51">
+        <v>310000000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>105555701762.0</v>
+      </c>
+      <c r="AR51"/>
+      <c r="AS51"/>
+    </row>
+    <row r="52" spans="1:45">
+      <c r="A52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52">
+        <v>359243000.0</v>
+      </c>
+      <c r="C52">
+        <v>763908000.0</v>
+      </c>
+      <c r="D52">
+        <v>11175081000.0</v>
+      </c>
+      <c r="E52">
+        <v>6548171000.0</v>
+      </c>
+      <c r="F52">
+        <v>1727747000.0</v>
+      </c>
+      <c r="G52">
+        <v>11263961000.0</v>
+      </c>
+      <c r="H52">
+        <v>16483724000.0</v>
+      </c>
+      <c r="I52">
+        <v>1450209768.0</v>
+      </c>
+      <c r="J52">
+        <v>13565519332.0</v>
+      </c>
+      <c r="K52">
+        <v>1370032407.0</v>
+      </c>
+      <c r="L52">
+        <v>-39407325464.0</v>
+      </c>
+      <c r="M52">
+        <v>18390347.0</v>
+      </c>
+      <c r="N52">
+        <v>31519463.0</v>
+      </c>
+      <c r="O52">
+        <v>44105839.0</v>
+      </c>
+      <c r="P52">
+        <v>64495699.0</v>
+      </c>
+      <c r="Q52">
+        <v>128052511.0</v>
+      </c>
+      <c r="R52">
+        <v>252625223.0</v>
+      </c>
+      <c r="S52">
+        <v>42624942208.0</v>
+      </c>
+      <c r="T52">
+        <v>473648370.0</v>
+      </c>
+      <c r="U52">
+        <v>516340779.0</v>
+      </c>
+      <c r="V52">
+        <v>494173772.0</v>
+      </c>
+      <c r="W52">
+        <v>5426119764.0</v>
+      </c>
+      <c r="X52">
+        <v>5578735445.0</v>
+      </c>
+      <c r="Y52">
+        <v>-40009199330.0</v>
+      </c>
+      <c r="Z52">
+        <v>-52932708526.0</v>
+      </c>
+      <c r="AA52">
+        <v>-59523394282.0</v>
+      </c>
+      <c r="AB52">
+        <v>-39708343647.0</v>
+      </c>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52">
+        <v>63330225346.0</v>
+      </c>
+      <c r="AJ52">
+        <v>-42181589456.0</v>
+      </c>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52">
+        <v>-37279355580.0</v>
+      </c>
+      <c r="AN52">
+        <v>173104178793.0</v>
+      </c>
+      <c r="AO52"/>
+      <c r="AP52">
+        <v>310000000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>-78323191720.0</v>
+      </c>
+      <c r="AR52"/>
+      <c r="AS52"/>
+    </row>
+    <row r="53" spans="1:45">
+      <c r="A53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B53">
+        <v>207916469000.0</v>
+      </c>
+      <c r="C53">
+        <v>327847222000.0</v>
+      </c>
+      <c r="D53">
+        <v>181025155000.0</v>
+      </c>
+      <c r="E53">
+        <v>86412446000.0</v>
+      </c>
+      <c r="F53">
+        <v>91863916000.0</v>
+      </c>
+      <c r="G53">
+        <v>88895011000.0</v>
+      </c>
+      <c r="H53">
+        <v>144142905000.0</v>
+      </c>
+      <c r="I53">
+        <v>100017722462.0</v>
+      </c>
+      <c r="J53">
+        <v>107265766316.0</v>
+      </c>
+      <c r="K53">
+        <v>101785349160.0</v>
+      </c>
+      <c r="L53">
+        <v>152175412520.0</v>
+      </c>
+      <c r="M53">
+        <v>143707227327.0</v>
+      </c>
+      <c r="N53">
+        <v>145353319188.0</v>
+      </c>
+      <c r="O53">
+        <v>17588460281.0</v>
+      </c>
+      <c r="P53">
+        <v>9832289951.0</v>
+      </c>
+      <c r="Q53">
+        <v>1723030400.0</v>
+      </c>
+      <c r="R53">
+        <v>36332800000.0</v>
+      </c>
+      <c r="S53">
+        <v>0.0</v>
+      </c>
+      <c r="T53">
+        <v>27153505000.0</v>
+      </c>
+      <c r="U53">
+        <v>38046400000.0</v>
+      </c>
+      <c r="V53">
+        <v>59614800000.0</v>
+      </c>
+      <c r="W53">
+        <v>27694504500.0</v>
+      </c>
+      <c r="X53">
+        <v>7512155000.0</v>
+      </c>
+      <c r="Y53">
+        <v>16902567068.0</v>
+      </c>
+      <c r="Z53">
+        <v>16755097750.0</v>
+      </c>
+      <c r="AA53">
+        <v>21089776359.0</v>
+      </c>
+      <c r="AB53">
+        <v>24246329010.0</v>
+      </c>
+      <c r="AC53">
+        <v>29040760249.0</v>
+      </c>
+      <c r="AD53">
+        <v>15188838879.0</v>
+      </c>
+      <c r="AE53">
+        <v>14416684216.0</v>
+      </c>
+      <c r="AF53">
+        <v>55613279929.0</v>
+      </c>
+      <c r="AG53">
+        <v>64186949627.0</v>
+      </c>
+      <c r="AH53">
+        <v>96290365370.0</v>
+      </c>
+      <c r="AI53">
+        <v>122460373795.0</v>
+      </c>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+    </row>
+    <row r="54" spans="1:45">
+      <c r="A54" t="s">
+        <v>66</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+    </row>
+    <row r="55" spans="1:45">
+      <c r="A55" t="s">
+        <v>67</v>
+      </c>
+      <c r="B55">
+        <v>1403748608000.0</v>
+      </c>
+      <c r="C55">
+        <v>1421978769000.0</v>
+      </c>
+      <c r="D55">
+        <v>1216453527000.0</v>
+      </c>
+      <c r="E55">
+        <v>1344782107000.0</v>
+      </c>
+      <c r="F55">
+        <v>1097419423000.0</v>
+      </c>
+      <c r="G55">
+        <v>1117111786000.0</v>
+      </c>
+      <c r="H55">
+        <v>1053910581000.0</v>
+      </c>
+      <c r="I55">
+        <v>790010114923.0</v>
+      </c>
+      <c r="J55">
+        <v>787674226542.0</v>
+      </c>
+      <c r="K55">
+        <v>795622503779.0</v>
+      </c>
+      <c r="L55">
+        <v>730993997462.0</v>
+      </c>
+      <c r="M55">
+        <v>713346692729.0</v>
+      </c>
+      <c r="N55">
+        <v>868950794105.0</v>
+      </c>
+      <c r="O55">
+        <v>857819112060.0</v>
+      </c>
+      <c r="P55">
+        <v>901067729754.0</v>
+      </c>
+      <c r="Q55">
+        <v>885802292170.0</v>
+      </c>
+      <c r="R55">
+        <v>813280976763.0</v>
+      </c>
+      <c r="S55">
+        <v>776987707840.0</v>
+      </c>
+      <c r="T55">
+        <v>660141872504.0</v>
+      </c>
+      <c r="U55">
+        <v>664560471783.0</v>
+      </c>
+      <c r="V55">
+        <v>675050666128.0</v>
+      </c>
+      <c r="W55">
+        <v>702230672680.0</v>
+      </c>
+      <c r="X55">
+        <v>649373026162.0</v>
+      </c>
+      <c r="Y55">
+        <v>745627590454.0</v>
+      </c>
+      <c r="Z55">
+        <v>734412615038.0</v>
+      </c>
+      <c r="AA55">
+        <v>722903663896.0</v>
+      </c>
+      <c r="AB55">
+        <v>673085254004.0</v>
+      </c>
+      <c r="AC55">
+        <v>701184353758.0</v>
+      </c>
+      <c r="AD55">
+        <v>680330313249.0</v>
+      </c>
+      <c r="AE55">
+        <v>664737875477.0</v>
+      </c>
+      <c r="AF55">
+        <v>672875585963.0</v>
+      </c>
+      <c r="AG55">
+        <v>675986580770.0</v>
+      </c>
+      <c r="AH55">
+        <v>796117631919.0</v>
+      </c>
+      <c r="AI55">
+        <v>841399521382.0</v>
+      </c>
+      <c r="AJ55">
+        <v>883016619826.0</v>
+      </c>
+      <c r="AK55">
+        <v>908547897443.0</v>
+      </c>
+      <c r="AL55">
+        <v>779756818258.0</v>
+      </c>
+      <c r="AM55">
+        <v>847811330225.0</v>
+      </c>
+      <c r="AN55">
+        <v>1005467403530.0</v>
+      </c>
+      <c r="AO55"/>
+      <c r="AP55">
+        <v>702387487291.0</v>
+      </c>
+      <c r="AQ55">
+        <v>756763554339.0</v>
+      </c>
+      <c r="AR55"/>
+      <c r="AS55">
+        <v>531131122900.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:45">
+      <c r="A56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B56">
+        <v>1172737556000.0</v>
+      </c>
+      <c r="C56">
+        <v>1190917876000.0</v>
+      </c>
+      <c r="D56">
+        <v>997665401000.0</v>
+      </c>
+      <c r="E56">
+        <v>1123605092000.0</v>
+      </c>
+      <c r="F56">
+        <v>872138974000.0</v>
+      </c>
+      <c r="G56">
+        <v>889838101000.0</v>
+      </c>
+      <c r="H56">
+        <v>825637562000.0</v>
+      </c>
+      <c r="I56">
+        <v>559566960201.0</v>
+      </c>
+      <c r="J56">
+        <v>560074499046.0</v>
+      </c>
+      <c r="K56">
+        <v>581651410344.0</v>
+      </c>
+      <c r="L56">
+        <v>499806728326.0</v>
+      </c>
+      <c r="M56">
+        <v>493594015114.0</v>
+      </c>
+      <c r="N56">
+        <v>658586801656.0</v>
+      </c>
+      <c r="O56">
+        <v>655359010311.0</v>
+      </c>
+      <c r="P56">
+        <v>718594919159.0</v>
+      </c>
+      <c r="Q56">
+        <v>714269282860.0</v>
+      </c>
+      <c r="R56">
+        <v>646775953352.0</v>
+      </c>
+      <c r="S56">
+        <v>618264595632.0</v>
+      </c>
+      <c r="T56">
+        <v>508924218218.0</v>
+      </c>
+      <c r="U56">
+        <v>516946901212.0</v>
+      </c>
+      <c r="V56">
+        <v>456276319070.0</v>
+      </c>
+      <c r="W56">
+        <v>484044833406.0</v>
+      </c>
+      <c r="X56">
+        <v>432855548864.0</v>
+      </c>
+      <c r="Y56">
+        <v>533343325554.0</v>
+      </c>
+      <c r="Z56">
+        <v>524830926004.0</v>
+      </c>
+      <c r="AA56">
+        <v>515545371827.0</v>
+      </c>
+      <c r="AB56">
+        <v>477712810900.0</v>
+      </c>
+      <c r="AC56">
+        <v>504926804670.0</v>
+      </c>
+      <c r="AD56">
+        <v>483966310012.0</v>
+      </c>
+      <c r="AE56">
+        <v>467458331096.0</v>
+      </c>
+      <c r="AF56">
+        <v>491143925597.0</v>
+      </c>
+      <c r="AG56">
+        <v>568934828914.0</v>
+      </c>
+      <c r="AH56">
+        <v>697413409220.0</v>
+      </c>
+      <c r="AI56">
+        <v>741983755533.0</v>
+      </c>
+      <c r="AJ56">
+        <v>781403598864.0</v>
+      </c>
+      <c r="AK56">
+        <v>794714681474.0</v>
+      </c>
+      <c r="AL56">
+        <v>676138365237.0</v>
+      </c>
+      <c r="AM56">
+        <v>732037006350.0</v>
+      </c>
+      <c r="AN56">
+        <v>918867091051.0</v>
+      </c>
+      <c r="AO56"/>
+      <c r="AP56">
+        <v>631951104132.0</v>
+      </c>
+      <c r="AQ56">
+        <v>684144645100.0</v>
+      </c>
+      <c r="AR56"/>
+      <c r="AS56"/>
+    </row>
+    <row r="57" spans="1:45">
+      <c r="A57" t="s">
+        <v>69</v>
+      </c>
+      <c r="B57">
+        <v>480353533000.0</v>
+      </c>
+      <c r="C57">
+        <v>480946979000.0</v>
+      </c>
+      <c r="D57">
+        <v>439478961000.0</v>
+      </c>
+      <c r="E57">
+        <v>628689347000.0</v>
+      </c>
+      <c r="F57">
+        <v>287389419000.0</v>
+      </c>
+      <c r="G57">
+        <v>333112159000.0</v>
+      </c>
+      <c r="H57">
+        <v>345220872000.0</v>
+      </c>
+      <c r="I57">
+        <v>176264260600.0</v>
+      </c>
+      <c r="J57">
+        <v>152983812397.0</v>
+      </c>
+      <c r="K57">
+        <v>186870697975.0</v>
+      </c>
+      <c r="L57">
+        <v>126350196476.0</v>
+      </c>
+      <c r="M57">
+        <v>148018377040.0</v>
+      </c>
+      <c r="N57">
+        <v>196795684666.0</v>
+      </c>
+      <c r="O57">
+        <v>202684342970.0</v>
+      </c>
+      <c r="P57">
+        <v>278333138453.0</v>
+      </c>
+      <c r="Q57">
+        <v>293704638001.0</v>
+      </c>
+      <c r="R57">
+        <v>182514070726.0</v>
+      </c>
+      <c r="S57">
+        <v>185890931795.0</v>
+      </c>
+      <c r="T57">
+        <v>112074270860.0</v>
+      </c>
+      <c r="U57">
+        <v>109082670650.0</v>
+      </c>
+      <c r="V57">
+        <v>120179658023.0</v>
+      </c>
+      <c r="W57">
+        <v>149973011766.0</v>
+      </c>
+      <c r="X57">
+        <v>111818077948.0</v>
+      </c>
+      <c r="Y57">
+        <v>166918281824.0</v>
+      </c>
+      <c r="Z57">
+        <v>172834912744.0</v>
+      </c>
+      <c r="AA57">
+        <v>169307343263.0</v>
+      </c>
+      <c r="AB57">
+        <v>143977974156.0</v>
+      </c>
+      <c r="AC57">
+        <v>159287099953.0</v>
+      </c>
+      <c r="AD57">
+        <v>119047073004.0</v>
+      </c>
+      <c r="AE57">
+        <v>109065259583.0</v>
+      </c>
+      <c r="AF57">
+        <v>109599404558.0</v>
+      </c>
+      <c r="AG57">
+        <v>116239793009.0</v>
+      </c>
+      <c r="AH57">
+        <v>141371958255.0</v>
+      </c>
+      <c r="AI57">
+        <v>210275330013.0</v>
+      </c>
+      <c r="AJ57">
+        <v>285086076208.0</v>
+      </c>
+      <c r="AK57">
+        <v>319318797111.0</v>
+      </c>
+      <c r="AL57">
+        <v>191200650203.0</v>
+      </c>
+      <c r="AM57">
+        <v>285447096369.0</v>
+      </c>
+      <c r="AN57">
+        <v>485953254110.0</v>
+      </c>
+      <c r="AO57"/>
+      <c r="AP57">
+        <v>568013139360.0</v>
+      </c>
+      <c r="AQ57">
+        <v>372110915925.0</v>
+      </c>
+      <c r="AR57"/>
+      <c r="AS57">
+        <v>324971966000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:45">
+      <c r="A58" t="s">
+        <v>70</v>
+      </c>
+      <c r="B58">
+        <v>492232237000.0</v>
+      </c>
+      <c r="C58">
+        <v>492746152000.0</v>
+      </c>
+      <c r="D58">
+        <v>448326433000.0</v>
+      </c>
+      <c r="E58">
+        <v>637270831000.0</v>
+      </c>
+      <c r="F58">
+        <v>296053731000.0</v>
+      </c>
+      <c r="G58">
+        <v>341623890000.0</v>
+      </c>
+      <c r="H58">
+        <v>355499552000.0</v>
+      </c>
+      <c r="I58">
+        <v>186659771402.0</v>
+      </c>
+      <c r="J58">
+        <v>163481842069.0</v>
+      </c>
+      <c r="K58">
+        <v>198463552902.0</v>
+      </c>
+      <c r="L58">
+        <v>137485067694.0</v>
+      </c>
+      <c r="M58">
+        <v>157287406097.0</v>
+      </c>
+      <c r="N58">
+        <v>206233198662.0</v>
+      </c>
+      <c r="O58">
+        <v>212406611910.0</v>
+      </c>
+      <c r="P58">
+        <v>289091138114.0</v>
+      </c>
+      <c r="Q58">
+        <v>304221490423.0</v>
+      </c>
+      <c r="R58">
+        <v>192789209764.0</v>
+      </c>
+      <c r="S58">
+        <v>195989012014.0</v>
+      </c>
+      <c r="T58">
+        <v>126753304186.0</v>
+      </c>
+      <c r="U58">
+        <v>124215569706.0</v>
+      </c>
+      <c r="V58">
+        <v>135893578898.0</v>
+      </c>
+      <c r="W58">
+        <v>166214951770.0</v>
+      </c>
+      <c r="X58">
+        <v>128320039281.0</v>
+      </c>
+      <c r="Y58">
+        <v>183576492732.0</v>
+      </c>
+      <c r="Z58">
+        <v>189093272155.0</v>
+      </c>
+      <c r="AA58">
+        <v>185055593387.0</v>
+      </c>
+      <c r="AB58">
+        <v>157099889984.0</v>
+      </c>
+      <c r="AC58">
+        <v>172160750648.0</v>
+      </c>
+      <c r="AD58">
+        <v>131672458566.0</v>
+      </c>
+      <c r="AE58">
+        <v>121442380012.0</v>
+      </c>
+      <c r="AF58">
+        <v>122185545747.0</v>
+      </c>
+      <c r="AG58">
+        <v>128425240434.0</v>
+      </c>
+      <c r="AH58">
+        <v>153156711916.0</v>
+      </c>
+      <c r="AI58">
+        <v>221659389910.0</v>
+      </c>
+      <c r="AJ58">
+        <v>297168288738.0</v>
+      </c>
+      <c r="AK58">
+        <v>330634033745.0</v>
+      </c>
+      <c r="AL58">
+        <v>200981935044.0</v>
+      </c>
+      <c r="AM58">
+        <v>295228381210.0</v>
+      </c>
+      <c r="AN58">
+        <v>495867440846.0</v>
+      </c>
+      <c r="AO58"/>
+      <c r="AP58">
+        <v>575844122442.0</v>
+      </c>
+      <c r="AQ58">
+        <v>378900297180.0</v>
+      </c>
+      <c r="AR58"/>
+      <c r="AS58">
+        <v>328921211000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:45">
+      <c r="A59" t="s">
+        <v>71</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+    </row>
+    <row r="60" spans="1:45">
+      <c r="A60" t="s">
+        <v>72</v>
+      </c>
+      <c r="B60">
+        <v>910706628000.0</v>
+      </c>
+      <c r="C60">
+        <v>928486950000.0</v>
+      </c>
+      <c r="D60">
+        <v>767394580000.0</v>
+      </c>
+      <c r="E60">
+        <v>706971049000.0</v>
+      </c>
+      <c r="F60">
+        <v>800873376000.0</v>
+      </c>
+      <c r="G60">
+        <v>774958445000.0</v>
+      </c>
+      <c r="H60">
+        <v>697772055000.0</v>
+      </c>
+      <c r="I60">
+        <v>603077277188.0</v>
+      </c>
+      <c r="J60">
+        <v>623881612112.0</v>
+      </c>
+      <c r="K60">
+        <v>597044197555.0</v>
+      </c>
+      <c r="L60">
+        <v>593327918827.0</v>
+      </c>
+      <c r="M60">
+        <v>555836843534.0</v>
+      </c>
+      <c r="N60">
+        <v>662513231345.0</v>
+      </c>
+      <c r="O60">
+        <v>645199668115.0</v>
+      </c>
+      <c r="P60">
+        <v>611910215852.0</v>
+      </c>
+      <c r="Q60">
+        <v>581587539274.0</v>
+      </c>
+      <c r="R60">
+        <v>620567260383.0</v>
+      </c>
+      <c r="S60">
+        <v>581093249142.0</v>
+      </c>
+      <c r="T60">
+        <v>533478119830.0</v>
+      </c>
+      <c r="U60">
+        <v>540386136500.0</v>
+      </c>
+      <c r="V60">
+        <v>539063939725.0</v>
+      </c>
+      <c r="W60">
+        <v>535825809450.0</v>
+      </c>
+      <c r="X60">
+        <v>520839486579.0</v>
+      </c>
+      <c r="Y60">
+        <v>561920141159.0</v>
+      </c>
+      <c r="Z60">
+        <v>545090338901.0</v>
+      </c>
+      <c r="AA60">
+        <v>537690826148.0</v>
+      </c>
+      <c r="AB60">
+        <v>515585364020.0</v>
+      </c>
+      <c r="AC60">
+        <v>529023603110.0</v>
+      </c>
+      <c r="AD60">
+        <v>548657854683.0</v>
+      </c>
+      <c r="AE60">
+        <v>543295495465.0</v>
+      </c>
+      <c r="AF60">
+        <v>550690040216.0</v>
+      </c>
+      <c r="AG60">
+        <v>547561340336.0</v>
+      </c>
+      <c r="AH60">
+        <v>642960920003.0</v>
+      </c>
+      <c r="AI60">
+        <v>619740131472.0</v>
+      </c>
+      <c r="AJ60">
+        <v>585848331088.0</v>
+      </c>
+      <c r="AK60">
+        <v>577913863698.0</v>
+      </c>
+      <c r="AL60">
+        <v>578774883214.0</v>
+      </c>
+      <c r="AM60">
+        <v>552582949015.0</v>
+      </c>
+      <c r="AN60">
+        <v>509599962684.0</v>
+      </c>
+      <c r="AO60"/>
+      <c r="AP60">
+        <v>126543364849.0</v>
+      </c>
+      <c r="AQ60">
+        <v>377863257159.0</v>
+      </c>
+      <c r="AR60"/>
+      <c r="AS60">
+        <v>202209912400.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:45">
+      <c r="A61" t="s">
+        <v>73</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+    </row>
+    <row r="62" spans="1:45">
+      <c r="A62" t="s">
+        <v>74</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B2">
+        <v>1292417702000.0</v>
+      </c>
+      <c r="C2">
+        <v>917027885000.0</v>
+      </c>
+      <c r="D2">
+        <v>422054016109.0</v>
+      </c>
+      <c r="E2">
+        <v>544384342114.0</v>
+      </c>
+      <c r="F2">
+        <v>158726665655.0</v>
+      </c>
+      <c r="G2">
+        <v>459189347714.0</v>
+      </c>
+      <c r="H2">
+        <v>522949776863.0</v>
+      </c>
+      <c r="I2">
+        <v>285193715976.0</v>
+      </c>
+      <c r="J2">
+        <v>487426357413.0</v>
+      </c>
+      <c r="K2">
+        <v>1080090236922.0</v>
+      </c>
+      <c r="L2">
+        <v>733549226231.0</v>
+      </c>
+      <c r="M2">
+        <v>489054705105.0</v>
+      </c>
+      <c r="N2">
+        <v>569811494444.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B3">
+        <v>13327955000.0</v>
+      </c>
+      <c r="C3">
+        <v>12150185000.0</v>
+      </c>
+      <c r="D3">
+        <v>6359399843.0</v>
+      </c>
+      <c r="E3">
+        <v>2603970503.0</v>
+      </c>
+      <c r="F3">
+        <v>2483995993.0</v>
+      </c>
+      <c r="G3">
+        <v>3121040341.0</v>
+      </c>
+      <c r="H3">
+        <v>5357145095.0</v>
+      </c>
+      <c r="I3">
+        <v>5082381000.0</v>
+      </c>
+      <c r="J3">
+        <v>4733307431.0</v>
+      </c>
+      <c r="K3">
+        <v>5024993053.0</v>
+      </c>
+      <c r="L3">
+        <v>3400986928.0</v>
+      </c>
+      <c r="M3">
+        <v>-191587121397.0</v>
+      </c>
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B5">
+        <v>243023244000.0</v>
+      </c>
+      <c r="C5">
+        <v>220309935000.0</v>
+      </c>
+      <c r="D5">
+        <v>233023287453.0</v>
+      </c>
+      <c r="E5">
+        <v>135392142892.0</v>
+      </c>
+      <c r="F5">
+        <v>84265675733.0</v>
+      </c>
+      <c r="G5">
+        <v>44531547141.0</v>
+      </c>
+      <c r="H5">
+        <v>14190404913.0</v>
+      </c>
+      <c r="I5">
+        <v>44456151491.0</v>
+      </c>
+      <c r="J5">
+        <v>97658340535.0</v>
+      </c>
+      <c r="K5">
+        <v>130790471182.0</v>
+      </c>
+      <c r="L5">
+        <v>192283206318.0</v>
+      </c>
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" t="s">
+        <v>111</v>
+      </c>
+      <c r="B6">
+        <v>256351199000.0</v>
+      </c>
+      <c r="C6">
+        <v>232460120000.0</v>
+      </c>
+      <c r="D6">
+        <v>239382687296.0</v>
+      </c>
+      <c r="E6">
+        <v>137996113395.0</v>
+      </c>
+      <c r="F6">
+        <v>86749671726.0</v>
+      </c>
+      <c r="G6">
+        <v>47652587482.0</v>
+      </c>
+      <c r="H6">
+        <v>19547550008.0</v>
+      </c>
+      <c r="I6">
+        <v>49538532491.0</v>
+      </c>
+      <c r="J6">
+        <v>102391647966.0</v>
+      </c>
+      <c r="K6">
+        <v>135815464235.0</v>
+      </c>
+      <c r="L6">
+        <v>195684193246.0</v>
+      </c>
+      <c r="M6">
+        <v>185562716547.0</v>
+      </c>
+      <c r="N6">
+        <v>312448432578.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B9">
+        <v>298820857000.0</v>
+      </c>
+      <c r="C9">
+        <v>237261979000.0</v>
+      </c>
+      <c r="D9">
+        <v>150709429998.0</v>
+      </c>
+      <c r="E9">
+        <v>187462193783.0</v>
+      </c>
+      <c r="F9">
+        <v>120428657270.0</v>
+      </c>
+      <c r="G9">
+        <v>93413023010.0</v>
+      </c>
+      <c r="H9">
+        <v>84814642386.0</v>
+      </c>
+      <c r="I9">
+        <v>73497399054.0</v>
+      </c>
+      <c r="J9">
+        <v>142640452498.0</v>
+      </c>
+      <c r="K9">
+        <v>189447983162.0</v>
+      </c>
+      <c r="L9">
+        <v>223974318158.0</v>
+      </c>
+      <c r="M9">
+        <v>208381975673.0</v>
+      </c>
+      <c r="N9">
+        <v>328096168325.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" t="s">
+        <v>115</v>
+      </c>
+      <c r="B10">
+        <v>360913149000.0</v>
+      </c>
+      <c r="C10">
+        <v>218781517000.0</v>
+      </c>
+      <c r="D10">
+        <v>231615372607.0</v>
+      </c>
+      <c r="E10">
+        <v>134084503617.0</v>
+      </c>
+      <c r="F10">
+        <v>83608569641.0</v>
+      </c>
+      <c r="G10">
+        <v>53096151080.0</v>
+      </c>
+      <c r="H10">
+        <v>13586662498.0</v>
+      </c>
+      <c r="I10">
+        <v>51049302044.0</v>
+      </c>
+      <c r="J10">
+        <v>109668326141.0</v>
+      </c>
+      <c r="K10">
+        <v>147344154637.0</v>
+      </c>
+      <c r="L10">
+        <v>197573185483.0</v>
+      </c>
+      <c r="M10">
+        <v>191587121397.0</v>
+      </c>
+      <c r="N10">
+        <v>332400546476.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" t="s">
+        <v>116</v>
+      </c>
+      <c r="B11">
+        <v>40831845000.0</v>
+      </c>
+      <c r="C11">
+        <v>3738304000.0</v>
+      </c>
+      <c r="D11">
+        <v>38872841920.0</v>
+      </c>
+      <c r="E11">
+        <v>96417798.0</v>
+      </c>
+      <c r="F11">
+        <v>292740360.0</v>
+      </c>
+      <c r="G11">
+        <v>9944609436.0</v>
+      </c>
+      <c r="H11">
+        <v>299520263.0</v>
+      </c>
+      <c r="I11">
+        <v>8785013971.0</v>
+      </c>
+      <c r="J11">
+        <v>13088566591.0</v>
+      </c>
+      <c r="K11">
+        <v>23753541300.0</v>
+      </c>
+      <c r="L11">
+        <v>20688089732.0</v>
+      </c>
+      <c r="M11">
+        <v>13280002871.0</v>
+      </c>
+      <c r="N11">
+        <v>17901308248.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" t="s">
+        <v>117</v>
+      </c>
+      <c r="B12">
+        <v>1316018000.0</v>
+      </c>
+      <c r="C12">
+        <v>1528418000.0</v>
+      </c>
+      <c r="D12">
+        <v>1407914843.0</v>
+      </c>
+      <c r="E12">
+        <v>1307639270.0</v>
+      </c>
+      <c r="F12">
+        <v>657106096.0</v>
+      </c>
+      <c r="G12">
+        <v>1080625975.0</v>
+      </c>
+      <c r="H12">
+        <v>603742412.0</v>
+      </c>
+      <c r="I12">
+        <v>223387884.0</v>
+      </c>
+      <c r="J12">
+        <v>1078580988.0</v>
+      </c>
+      <c r="K12">
+        <v>7199857848.0</v>
+      </c>
+      <c r="L12">
+        <v>7969594503.0</v>
+      </c>
+      <c r="M12">
+        <v>237435959.0</v>
+      </c>
+      <c r="N12">
+        <v>179923751.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" t="s">
+        <v>118</v>
+      </c>
+      <c r="B13">
+        <v>121525911420.0</v>
+      </c>
+      <c r="C13">
+        <v>50004614520.0</v>
+      </c>
+      <c r="D13">
+        <v>3438878253.0</v>
+      </c>
+      <c r="E13">
+        <v>3388452839.0</v>
+      </c>
+      <c r="F13">
+        <v>1430897478.0</v>
+      </c>
+      <c r="G13">
+        <v>2286432630.0</v>
+      </c>
+      <c r="H13">
+        <v>10122788030.0</v>
+      </c>
+      <c r="I13">
+        <v>18237394080.0</v>
+      </c>
+      <c r="J13">
+        <v>6190297020.0</v>
+      </c>
+      <c r="K13">
+        <v>18626379050.0</v>
+      </c>
+      <c r="L13">
+        <v>5655009220.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" t="s">
+        <v>119</v>
+      </c>
+      <c r="B14">
+        <v>-265109070.0</v>
+      </c>
+      <c r="C14">
+        <v>-439981677.0</v>
+      </c>
+      <c r="D14">
+        <v>85908321.0</v>
+      </c>
+      <c r="E14">
+        <v>-307385351.0</v>
+      </c>
+      <c r="F14">
+        <v>284464776.0</v>
+      </c>
+      <c r="G14">
+        <v>189911460.0</v>
+      </c>
+      <c r="H14">
+        <v>157244361.0</v>
+      </c>
+      <c r="I14">
+        <v>157244361.0</v>
+      </c>
+      <c r="J14">
+        <v>157244361.0</v>
+      </c>
+      <c r="K14">
+        <v>157244361.0</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" t="s">
+        <v>120</v>
+      </c>
+      <c r="B15">
+        <v>319816196000.0</v>
+      </c>
+      <c r="C15">
+        <v>214603232000.0</v>
+      </c>
+      <c r="D15">
+        <v>192828439008.0</v>
+      </c>
+      <c r="E15">
+        <v>133680700468.0</v>
+      </c>
+      <c r="F15">
+        <v>83600294057.0</v>
+      </c>
+      <c r="G15">
+        <v>43118874545.0</v>
+      </c>
+      <c r="H15">
+        <v>13569897874.0</v>
+      </c>
+      <c r="I15">
+        <v>42264288073.0</v>
+      </c>
+      <c r="J15">
+        <v>96579759550.0</v>
+      </c>
+      <c r="K15">
+        <v>123590613337.0</v>
+      </c>
+      <c r="L15">
+        <v>176885095751.0</v>
+      </c>
+      <c r="M15">
+        <v>178307118526.0</v>
+      </c>
+      <c r="N15">
+        <v>314499238228.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" t="s">
+        <v>121</v>
+      </c>
+      <c r="B16">
+        <v>319816195630.0</v>
+      </c>
+      <c r="C16">
+        <v>214603231810.0</v>
+      </c>
+      <c r="D16">
+        <v>192828439010.0</v>
+      </c>
+      <c r="E16">
+        <v>133680700468.0</v>
+      </c>
+      <c r="F16">
+        <v>83600294057.0</v>
+      </c>
+      <c r="G16">
+        <v>43118874545.0</v>
+      </c>
+      <c r="H16">
+        <v>13569897874.0</v>
+      </c>
+      <c r="I16">
+        <v>42264288073.0</v>
+      </c>
+      <c r="J16">
+        <v>96579759550.0</v>
+      </c>
+      <c r="K16">
+        <v>123590613337.0</v>
+      </c>
+      <c r="L16">
+        <v>176885095750.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" t="s">
+        <v>122</v>
+      </c>
+      <c r="B17">
+        <v>320081304703.0</v>
+      </c>
+      <c r="C17">
+        <v>215043213488.0</v>
+      </c>
+      <c r="D17">
+        <v>192742530687.0</v>
+      </c>
+      <c r="E17">
+        <v>133988085819.0</v>
+      </c>
+      <c r="F17">
+        <v>83315829281.0</v>
+      </c>
+      <c r="G17">
+        <v>43151541644.0</v>
+      </c>
+      <c r="H17">
+        <v>13287142235.0</v>
+      </c>
+      <c r="I17">
+        <v>42264288073.0</v>
+      </c>
+      <c r="J17">
+        <v>96579759550.0</v>
+      </c>
+      <c r="K17">
+        <v>123590613337.0</v>
+      </c>
+      <c r="L17">
+        <v>176885095751.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18">
+        <v>3590409621.0</v>
+      </c>
+      <c r="C18">
+        <v>588740256.0</v>
+      </c>
+      <c r="D18">
+        <v>2030963410.0</v>
+      </c>
+      <c r="E18">
+        <v>2080813569.0</v>
+      </c>
+      <c r="F18">
+        <v>773791382.0</v>
+      </c>
+      <c r="G18">
+        <v>-31007548.0</v>
+      </c>
+      <c r="H18">
+        <v>2009199751.0</v>
+      </c>
+      <c r="I18">
+        <v>4330719426.0</v>
+      </c>
+      <c r="J18">
+        <v>5808083549.0</v>
+      </c>
+      <c r="K18">
+        <v>-5859775445.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" t="s">
+        <v>124</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" t="s">
+        <v>125</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s">
+        <v>126</v>
+      </c>
+      <c r="B21">
+        <v>243023244000.0</v>
+      </c>
+      <c r="C21">
+        <v>166118621000.0</v>
+      </c>
+      <c r="D21">
+        <v>99008735596.0</v>
+      </c>
+      <c r="E21">
+        <v>141558281461.0</v>
+      </c>
+      <c r="F21">
+        <v>80908743919.0</v>
+      </c>
+      <c r="G21">
+        <v>56726625494.0</v>
+      </c>
+      <c r="H21">
+        <v>21651964870.0</v>
+      </c>
+      <c r="I21">
+        <v>32401231152.0</v>
+      </c>
+      <c r="J21">
+        <v>105428222609.0</v>
+      </c>
+      <c r="K21">
+        <v>154294423745.0</v>
+      </c>
+      <c r="L21">
+        <v>191918176260.0</v>
+      </c>
+      <c r="M21">
+        <v>185562716547.0</v>
+      </c>
+      <c r="N21">
+        <v>312448432578.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s">
+        <v>127</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23">
+        <v>1348215315000.0</v>
+      </c>
+      <c r="C23">
+        <v>988171243000.0</v>
+      </c>
+      <c r="D23">
+        <v>473240215925.0</v>
+      </c>
+      <c r="E23">
+        <v>601593253606.0</v>
+      </c>
+      <c r="F23">
+        <v>196263522823.0</v>
+      </c>
+      <c r="G23">
+        <v>498770772365.0</v>
+      </c>
+      <c r="H23">
+        <v>573631719878.0</v>
+      </c>
+      <c r="I23">
+        <v>326289883878.0</v>
+      </c>
+      <c r="J23">
+        <v>524638587302.0</v>
+      </c>
+      <c r="K23">
+        <v>1115243796339.0</v>
+      </c>
+      <c r="L23">
+        <v>765605368129.0</v>
+      </c>
+      <c r="M23">
+        <v>511873964231.0</v>
+      </c>
+      <c r="N23">
+        <v>585459230191.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" t="s">
+        <v>129</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" t="s">
+        <v>130</v>
+      </c>
+      <c r="B25">
+        <v>7305835712.0</v>
+      </c>
+      <c r="C25">
+        <v>4443832741.0</v>
+      </c>
+      <c r="D25">
+        <v>1710362804.0</v>
+      </c>
+      <c r="E25">
+        <v>1955881348.0</v>
+      </c>
+      <c r="F25">
+        <v>2434349896.0</v>
+      </c>
+      <c r="G25">
+        <v>1601167798.0</v>
+      </c>
+      <c r="H25">
+        <v>1997818448.0</v>
+      </c>
+      <c r="I25">
+        <v>1190047052.0</v>
+      </c>
+      <c r="J25">
+        <v>2535794800.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" t="s">
+        <v>132</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>27512948477.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
+        <v>575527158.0</v>
+      </c>
+      <c r="H27">
+        <v>290533455.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" t="s">
+        <v>133</v>
+      </c>
+      <c r="B28">
+        <v>8619997000.0</v>
+      </c>
+      <c r="C28">
+        <v>7206911000.0</v>
+      </c>
+      <c r="D28">
+        <v>7423616542.0</v>
+      </c>
+      <c r="E28">
+        <v>7110794297.0</v>
+      </c>
+      <c r="F28">
+        <v>5428062299.0</v>
+      </c>
+      <c r="G28">
+        <v>4994091748.0</v>
+      </c>
+      <c r="H28">
+        <v>6812844798.0</v>
+      </c>
+      <c r="I28">
+        <v>6322946213.0</v>
+      </c>
+      <c r="J28">
+        <v>5978571530.0</v>
+      </c>
+      <c r="K28">
+        <v>35232361007.0</v>
+      </c>
+      <c r="L28">
+        <v>31691111840.0</v>
+      </c>
+      <c r="M28">
+        <v>22732866576.0</v>
+      </c>
+      <c r="N28">
+        <v>15625527256.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" t="s">
+        <v>134</v>
+      </c>
+      <c r="B29">
+        <v>1134039840.0</v>
+      </c>
+      <c r="C29">
+        <v>3738303700.0</v>
+      </c>
+      <c r="D29">
+        <v>38872841920.0</v>
+      </c>
+      <c r="E29">
+        <v>96417798.0</v>
+      </c>
+      <c r="F29">
+        <v>292740360.0</v>
+      </c>
+      <c r="G29">
+        <v>299379520.0</v>
+      </c>
+      <c r="H29">
+        <v>299520260.0</v>
+      </c>
+      <c r="I29">
+        <v>1968475530.0</v>
+      </c>
+      <c r="J29">
+        <v>13088566591.0</v>
+      </c>
+      <c r="K29">
+        <v>23753541300.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" t="s">
+        <v>135</v>
+      </c>
+      <c r="B30">
+        <v>55797613000.0</v>
+      </c>
+      <c r="C30">
+        <v>71143358000.0</v>
+      </c>
+      <c r="D30">
+        <v>50070737378.0</v>
+      </c>
+      <c r="E30">
+        <v>57208911492.0</v>
+      </c>
+      <c r="F30">
+        <v>37536857168.0</v>
+      </c>
+      <c r="G30">
+        <v>39581424651.0</v>
+      </c>
+      <c r="H30">
+        <v>50681943015.0</v>
+      </c>
+      <c r="I30">
+        <v>41096167902.0</v>
+      </c>
+      <c r="J30">
+        <v>37212229889.0</v>
+      </c>
+      <c r="K30">
+        <v>35153559417.0</v>
+      </c>
+      <c r="L30">
+        <v>32056141898.0</v>
+      </c>
+      <c r="M30">
+        <v>22819259126.0</v>
+      </c>
+      <c r="N30">
+        <v>15647735747.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" t="s">
+        <v>136</v>
+      </c>
+      <c r="B31">
+        <v>117889906000.0</v>
+      </c>
+      <c r="C31">
+        <v>52662896000.0</v>
+      </c>
+      <c r="D31">
+        <v>132606637011.0</v>
+      </c>
+      <c r="E31">
+        <v>-7473777844.0</v>
+      </c>
+      <c r="F31">
+        <v>-4967232568.0</v>
+      </c>
+      <c r="G31">
+        <v>-3630474414.0</v>
+      </c>
+      <c r="H31">
+        <v>2592016788.0</v>
+      </c>
+      <c r="I31">
+        <v>14477849700.0</v>
+      </c>
+      <c r="J31">
+        <v>-333523051.0</v>
+      </c>
+      <c r="K31">
+        <v>-6950269108.0</v>
+      </c>
+      <c r="L31">
+        <v>5655009223.0</v>
+      </c>
+      <c r="M31">
+        <v>6024404850.0</v>
+      </c>
+      <c r="N31">
+        <v>19929905407.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32">
+        <v>1591238559000.0</v>
+      </c>
+      <c r="C32">
+        <v>1154289864000.0</v>
+      </c>
+      <c r="D32">
+        <v>572763446107.0</v>
+      </c>
+      <c r="E32">
+        <v>731846535897.0</v>
+      </c>
+      <c r="F32">
+        <v>279155322925.0</v>
+      </c>
+      <c r="G32">
+        <v>552602370724.0</v>
+      </c>
+      <c r="H32">
+        <v>607764419249.0</v>
+      </c>
+      <c r="I32">
+        <v>358691115030.0</v>
+      </c>
+      <c r="J32">
+        <v>630066809911.0</v>
+      </c>
+      <c r="K32">
+        <v>1269538220084.0</v>
+      </c>
+      <c r="L32">
+        <v>957523544389.0</v>
+      </c>
+      <c r="M32">
+        <v>697436680778.0</v>
+      </c>
+      <c r="N32">
+        <v>897907662769.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AR32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:44">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>79</v>
+      </c>
+      <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>82</v>
+      </c>
+      <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>88</v>
+      </c>
+      <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
+      <c r="A2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B2">
+        <v>315515341000.0</v>
+      </c>
+      <c r="C2">
+        <v>476681655000.0</v>
+      </c>
+      <c r="D2">
+        <v>242180787000.0</v>
+      </c>
+      <c r="E2">
+        <v>356303895000.0</v>
+      </c>
+      <c r="F2">
+        <v>217251365000.0</v>
+      </c>
+      <c r="G2">
+        <v>348801098000.0</v>
+      </c>
+      <c r="H2">
+        <v>313452735000.0</v>
+      </c>
+      <c r="I2">
+        <v>145990339983.0</v>
+      </c>
+      <c r="J2">
+        <v>108946499848.0</v>
+      </c>
+      <c r="K2">
+        <v>152979244543.0</v>
+      </c>
+      <c r="L2">
+        <v>98435158032.0</v>
+      </c>
+      <c r="M2">
+        <v>67160680136.0</v>
+      </c>
+      <c r="N2">
+        <v>103861154982.0</v>
+      </c>
+      <c r="O2">
+        <v>54577703531.0</v>
+      </c>
+      <c r="P2">
+        <v>161193200691.0</v>
+      </c>
+      <c r="Q2">
+        <v>161454035072.0</v>
+      </c>
+      <c r="R2">
+        <v>167159402820.0</v>
+      </c>
+      <c r="S2">
+        <v>75215786508.0</v>
+      </c>
+      <c r="T2">
+        <v>36341650325.0</v>
+      </c>
+      <c r="U2">
+        <v>10832654762.0</v>
+      </c>
+      <c r="V2">
+        <v>36336574060.0</v>
+      </c>
+      <c r="W2">
+        <v>153255326015.0</v>
+      </c>
+      <c r="X2">
+        <v>63812975684.0</v>
+      </c>
+      <c r="Y2">
+        <v>99846226085.0</v>
+      </c>
+      <c r="Z2">
+        <v>142274819930.0</v>
+      </c>
+      <c r="AA2">
+        <v>221120586644.0</v>
+      </c>
+      <c r="AB2">
+        <v>118591425488.0</v>
+      </c>
+      <c r="AC2">
+        <v>104530299777.0</v>
+      </c>
+      <c r="AD2">
+        <v>78707464954.0</v>
+      </c>
+      <c r="AE2">
+        <v>79051092446.0</v>
+      </c>
+      <c r="AF2">
+        <v>64617906670.0</v>
+      </c>
+      <c r="AG2">
+        <v>86001229194.0</v>
+      </c>
+      <c r="AH2">
+        <v>55523487666.0</v>
+      </c>
+      <c r="AI2">
+        <v>118579339905.0</v>
+      </c>
+      <c r="AJ2">
+        <v>140067140123.0</v>
+      </c>
+      <c r="AK2">
+        <v>156681967780.0</v>
+      </c>
+      <c r="AL2">
+        <v>72097909605.0</v>
+      </c>
+      <c r="AM2">
+        <v>207274985679.0</v>
+      </c>
+      <c r="AN2">
+        <v>247610145413.0</v>
+      </c>
+      <c r="AO2">
+        <v>403565357499.0</v>
+      </c>
+      <c r="AP2">
+        <v>221639748331.0</v>
+      </c>
+      <c r="AQ2">
+        <v>302742214393.0</v>
+      </c>
+      <c r="AR2">
+        <v>113970393765.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:44">
+      <c r="A3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B3">
+        <v>1791726000.0</v>
+      </c>
+      <c r="C3">
+        <v>7829690000.0</v>
+      </c>
+      <c r="D3">
+        <v>1845603000.0</v>
+      </c>
+      <c r="E3">
+        <v>1827958000.0</v>
+      </c>
+      <c r="F3">
+        <v>1824704000.0</v>
+      </c>
+      <c r="G3">
+        <v>4748861000.0</v>
+      </c>
+      <c r="H3">
+        <v>2993033000.0</v>
+      </c>
+      <c r="I3">
+        <v>2552907451.0</v>
+      </c>
+      <c r="J3">
+        <v>1855383137.0</v>
+      </c>
+      <c r="K3">
+        <v>4285702975.0</v>
+      </c>
+      <c r="L3">
+        <v>877892468.0</v>
+      </c>
+      <c r="M3">
+        <v>610023814.0</v>
+      </c>
+      <c r="N3">
+        <v>585780585.0</v>
+      </c>
+      <c r="O3">
+        <v>524935759.0</v>
+      </c>
+      <c r="P3">
+        <v>745041978.0</v>
+      </c>
+      <c r="Q3">
+        <v>751602098.0</v>
+      </c>
+      <c r="R3">
+        <v>582390667.0</v>
+      </c>
+      <c r="S3">
+        <v>600406180.0</v>
+      </c>
+      <c r="T3">
+        <v>632515499.0</v>
+      </c>
+      <c r="U3">
+        <v>628157716.0</v>
+      </c>
+      <c r="V3">
+        <v>622916598.0</v>
+      </c>
+      <c r="W3">
+        <v>-4244610.0</v>
+      </c>
+      <c r="X3">
+        <v>571673904.0</v>
+      </c>
+      <c r="Y3">
+        <v>498392147.0</v>
+      </c>
+      <c r="Z3">
+        <v>535346357.0</v>
+      </c>
+      <c r="AA3">
+        <v>583795022.0</v>
+      </c>
+      <c r="AB3">
+        <v>469005695.0</v>
+      </c>
+      <c r="AC3">
+        <v>495988548.0</v>
+      </c>
+      <c r="AD3">
+        <v>449029183.0</v>
+      </c>
+      <c r="AE3">
+        <v>-2813586825.0</v>
+      </c>
+      <c r="AF3">
+        <v>1360234904.0</v>
+      </c>
+      <c r="AG3">
+        <v>1323405780.0</v>
+      </c>
+      <c r="AH3">
+        <v>1319993193.0</v>
+      </c>
+      <c r="AI3">
+        <v>7047064026.0</v>
+      </c>
+      <c r="AJ3">
+        <v>32500000.0</v>
+      </c>
+      <c r="AK3">
+        <v>285316720.0</v>
+      </c>
+      <c r="AL3">
+        <v>212292126.0</v>
+      </c>
+      <c r="AM3">
+        <v>1369573520.0</v>
+      </c>
+      <c r="AN3">
+        <v>2070894109.0</v>
+      </c>
+      <c r="AO3">
+        <v>849535964.0</v>
+      </c>
+      <c r="AP3">
+        <v>-61224673600.0</v>
+      </c>
+      <c r="AQ3">
+        <v>786838762.0</v>
+      </c>
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
+      <c r="A4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
     </row>
     <row r="5" spans="1:44">
       <c r="A5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B5">
+        <v>11708858000.0</v>
+      </c>
+      <c r="C5">
+        <v>55738107000.0</v>
+      </c>
+      <c r="D5">
+        <v>73083578000.0</v>
+      </c>
+      <c r="E5">
+        <v>79749183000.0</v>
+      </c>
+      <c r="F5">
+        <v>34452376000.0</v>
+      </c>
+      <c r="G5">
+        <v>66008387000.0</v>
+      </c>
+      <c r="H5">
+        <v>101633525000.0</v>
+      </c>
+      <c r="I5">
+        <v>22918663986.0</v>
+      </c>
+      <c r="J5">
+        <v>29749358939.0</v>
+      </c>
+      <c r="K5">
+        <v>24741299865.0</v>
+      </c>
+      <c r="L5">
+        <v>41445075761.0</v>
+      </c>
+      <c r="M5">
+        <v>15749177131.0</v>
+      </c>
+      <c r="N5">
+        <v>20694269640.0</v>
+      </c>
+      <c r="O5">
+        <v>25233371789.0</v>
+      </c>
+      <c r="P5">
+        <v>35158920312.0</v>
+      </c>
+      <c r="Q5">
+        <v>38123327730.0</v>
+      </c>
+      <c r="R5">
+        <v>42686570723.0</v>
+      </c>
+      <c r="S5">
+        <v>42814368365.0</v>
+      </c>
+      <c r="T5">
+        <v>35520328894.0</v>
+      </c>
+      <c r="U5">
+        <v>2088569067.0</v>
+      </c>
+      <c r="V5">
+        <v>4435419411.0</v>
+      </c>
+      <c r="W5">
+        <v>12457492336.0</v>
+      </c>
+      <c r="X5">
+        <v>8460667296.0</v>
+      </c>
+      <c r="Y5">
+        <v>17462493344.0</v>
+      </c>
+      <c r="Z5">
+        <v>11110775111.0</v>
+      </c>
+      <c r="AA5">
+        <v>25935625940.0</v>
+      </c>
+      <c r="AB5">
+        <v>-13644841205.0</v>
+      </c>
+      <c r="AC5">
+        <v>3060025491.0</v>
+      </c>
+      <c r="AD5">
+        <v>5891467186.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1866626601.0</v>
+      </c>
+      <c r="AF5">
+        <v>-5607757053.0</v>
+      </c>
+      <c r="AG5">
+        <v>18842107216.0</v>
+      </c>
+      <c r="AH5">
+        <v>3965041160.0</v>
+      </c>
+      <c r="AI5">
+        <v>33297918412.0</v>
+      </c>
+      <c r="AJ5">
+        <v>9038928326.0</v>
+      </c>
+      <c r="AK5">
+        <v>30860259066.0</v>
+      </c>
+      <c r="AL5">
+        <v>30102626620.0</v>
+      </c>
+      <c r="AM5">
+        <v>41551442975.0</v>
+      </c>
+      <c r="AN5">
+        <v>25093645687.0</v>
+      </c>
+      <c r="AO5">
+        <v>13547602664.0</v>
+      </c>
+      <c r="AP5"/>
+      <c r="AQ5">
+        <v>61873527341.0</v>
+      </c>
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
+      <c r="A6" t="s">
+        <v>111</v>
+      </c>
+      <c r="B6">
+        <v>13500584000.0</v>
+      </c>
+      <c r="C6">
+        <v>63567797000.0</v>
+      </c>
+      <c r="D6">
+        <v>74929181000.0</v>
+      </c>
+      <c r="E6">
+        <v>81577141000.0</v>
+      </c>
+      <c r="F6">
+        <v>36277080000.0</v>
+      </c>
+      <c r="G6">
+        <v>70757248000.0</v>
+      </c>
+      <c r="H6">
+        <v>104626558000.0</v>
+      </c>
+      <c r="I6">
+        <v>25471571437.0</v>
+      </c>
+      <c r="J6">
+        <v>31604742076.0</v>
+      </c>
+      <c r="K6">
+        <v>29027002840.0</v>
+      </c>
+      <c r="L6">
+        <v>42322968229.0</v>
+      </c>
+      <c r="M6">
+        <v>16359200945.0</v>
+      </c>
+      <c r="N6">
+        <v>21280050225.0</v>
+      </c>
+      <c r="O6">
+        <v>25758307548.0</v>
+      </c>
+      <c r="P6">
+        <v>35903962290.0</v>
+      </c>
+      <c r="Q6">
+        <v>38874929828.0</v>
+      </c>
+      <c r="R6">
+        <v>43268961390.0</v>
+      </c>
+      <c r="S6">
+        <v>43414774545.0</v>
+      </c>
+      <c r="T6">
+        <v>36152844393.0</v>
+      </c>
+      <c r="U6">
+        <v>2716726783.0</v>
+      </c>
+      <c r="V6">
+        <v>5058336009.0</v>
+      </c>
+      <c r="W6">
+        <v>12453247726.0</v>
+      </c>
+      <c r="X6">
+        <v>9032341200.0</v>
+      </c>
+      <c r="Y6">
+        <v>17960885491.0</v>
+      </c>
+      <c r="Z6">
+        <v>11646121468.0</v>
+      </c>
+      <c r="AA6">
+        <v>26519420962.0</v>
+      </c>
+      <c r="AB6">
+        <v>-13175835510.0</v>
+      </c>
+      <c r="AC6">
+        <v>3556014039.0</v>
+      </c>
+      <c r="AD6">
+        <v>6340496369.0</v>
+      </c>
+      <c r="AE6">
+        <v>-4680213426.0</v>
+      </c>
+      <c r="AF6">
+        <v>-4247522149.0</v>
+      </c>
+      <c r="AG6">
+        <v>20165512996.0</v>
+      </c>
+      <c r="AH6">
+        <v>5285034353.0</v>
+      </c>
+      <c r="AI6">
+        <v>40344982438.0</v>
+      </c>
+      <c r="AJ6">
+        <v>9071428326.0</v>
+      </c>
+      <c r="AK6">
+        <v>31145575786.0</v>
+      </c>
+      <c r="AL6">
+        <v>30314918746.0</v>
+      </c>
+      <c r="AM6">
+        <v>42921016495.0</v>
+      </c>
+      <c r="AN6">
+        <v>27164539796.0</v>
+      </c>
+      <c r="AO6">
+        <v>14397138628.0</v>
+      </c>
+      <c r="AP6">
+        <v>71248969845.0</v>
+      </c>
+      <c r="AQ6">
+        <v>62660366103.0</v>
+      </c>
+      <c r="AR6">
+        <v>54129972681.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:44">
+      <c r="A7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
+      <c r="A8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
+      <c r="A9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B9">
+        <v>95053375000.0</v>
+      </c>
+      <c r="C9">
+        <v>91812341000.0</v>
+      </c>
+      <c r="D9">
+        <v>73301975000.0</v>
+      </c>
+      <c r="E9">
+        <v>71317624000.0</v>
+      </c>
+      <c r="F9">
+        <v>62388917000.0</v>
+      </c>
+      <c r="G9">
+        <v>94859350000.0</v>
+      </c>
+      <c r="H9">
+        <v>76851633000.0</v>
+      </c>
+      <c r="I9">
+        <v>35854360864.0</v>
+      </c>
+      <c r="J9">
+        <v>29533847709.0</v>
+      </c>
+      <c r="K9">
+        <v>46400051169.0</v>
+      </c>
+      <c r="L9">
+        <v>34825240021.0</v>
+      </c>
+      <c r="M9">
+        <v>33808760912.0</v>
+      </c>
+      <c r="N9">
+        <v>35293156312.0</v>
+      </c>
+      <c r="O9">
+        <v>48848217830.0</v>
+      </c>
+      <c r="P9">
+        <v>43701031568.0</v>
+      </c>
+      <c r="Q9">
+        <v>50354126229.0</v>
+      </c>
+      <c r="R9">
+        <v>44558818156.0</v>
+      </c>
+      <c r="S9">
+        <v>53680877477.0</v>
+      </c>
+      <c r="T9">
+        <v>40635648970.0</v>
+      </c>
+      <c r="U9">
+        <v>15503591115.0</v>
+      </c>
+      <c r="V9">
+        <v>10608539708.0</v>
+      </c>
+      <c r="W9">
+        <v>21575159784.0</v>
+      </c>
+      <c r="X9">
+        <v>17667588393.0</v>
+      </c>
+      <c r="Y9">
+        <v>32097418231.0</v>
+      </c>
+      <c r="Z9">
+        <v>22072856602.0</v>
+      </c>
+      <c r="AA9">
+        <v>44586521365.0</v>
+      </c>
+      <c r="AB9">
+        <v>3245254845.0</v>
+      </c>
+      <c r="AC9">
+        <v>16765553909.0</v>
+      </c>
+      <c r="AD9">
+        <v>20217312267.0</v>
+      </c>
+      <c r="AE9">
+        <v>23031013654.0</v>
+      </c>
+      <c r="AF9">
+        <v>5919484425.0</v>
+      </c>
+      <c r="AG9">
+        <v>31251418756.0</v>
+      </c>
+      <c r="AH9">
+        <v>13295482219.0</v>
+      </c>
+      <c r="AI9">
+        <v>44156325012.0</v>
+      </c>
+      <c r="AJ9">
+        <v>19795343692.0</v>
+      </c>
+      <c r="AK9">
+        <v>41186107631.0</v>
+      </c>
+      <c r="AL9">
+        <v>37502676163.0</v>
+      </c>
+      <c r="AM9">
+        <v>52129711916.0</v>
+      </c>
+      <c r="AN9">
+        <v>32007212505.0</v>
+      </c>
+      <c r="AO9">
+        <v>25918094258.0</v>
+      </c>
+      <c r="AP9">
+        <v>79392964483.0</v>
+      </c>
+      <c r="AQ9">
+        <v>72791949497.0</v>
+      </c>
+      <c r="AR9">
+        <v>60639657555.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:44">
+      <c r="A10" t="s">
+        <v>115</v>
+      </c>
+      <c r="B10">
+        <v>11183374000.0</v>
+      </c>
+      <c r="C10">
+        <v>174641973000.0</v>
+      </c>
+      <c r="D10">
+        <v>72556793000.0</v>
+      </c>
+      <c r="E10">
+        <v>79553590000.0</v>
+      </c>
+      <c r="F10">
+        <v>34160793000.0</v>
+      </c>
+      <c r="G10">
+        <v>65697918000.0</v>
+      </c>
+      <c r="H10">
+        <v>101308772000.0</v>
+      </c>
+      <c r="I10">
+        <v>22324881989.0</v>
+      </c>
+      <c r="J10">
+        <v>29449944665.0</v>
+      </c>
+      <c r="K10">
+        <v>154856784612.0</v>
+      </c>
+      <c r="L10">
+        <v>40903484959.0</v>
+      </c>
+      <c r="M10">
+        <v>18337314915.0</v>
+      </c>
+      <c r="N10">
+        <v>17517788121.0</v>
+      </c>
+      <c r="O10">
+        <v>19227718818.0</v>
+      </c>
+      <c r="P10">
+        <v>34988047973.0</v>
+      </c>
+      <c r="Q10">
+        <v>40370817217.0</v>
+      </c>
+      <c r="R10">
+        <v>39497919609.0</v>
+      </c>
+      <c r="S10">
+        <v>45632213365.0</v>
+      </c>
+      <c r="T10">
+        <v>33649046476.0</v>
+      </c>
+      <c r="U10">
+        <v>1225210932.0</v>
+      </c>
+      <c r="V10">
+        <v>3102098868.0</v>
+      </c>
+      <c r="W10">
+        <v>20825111421.0</v>
+      </c>
+      <c r="X10">
+        <v>8126836890.0</v>
+      </c>
+      <c r="Y10">
+        <v>17426024182.0</v>
+      </c>
+      <c r="Z10">
+        <v>6718178587.0</v>
+      </c>
+      <c r="AA10">
+        <v>22572540947.0</v>
+      </c>
+      <c r="AB10">
+        <v>-18223717423.0</v>
+      </c>
+      <c r="AC10">
+        <v>2626885713.0</v>
+      </c>
+      <c r="AD10">
+        <v>6610953261.0</v>
+      </c>
+      <c r="AE10">
+        <v>-4182214720.0</v>
+      </c>
+      <c r="AF10">
+        <v>4853852197.0</v>
+      </c>
+      <c r="AG10">
+        <v>25957855211.0</v>
+      </c>
+      <c r="AH10">
+        <v>24419809356.0</v>
+      </c>
+      <c r="AI10">
+        <v>35569296095.0</v>
+      </c>
+      <c r="AJ10">
+        <v>13950589047.0</v>
+      </c>
+      <c r="AK10">
+        <v>32433084907.0</v>
+      </c>
+      <c r="AL10">
+        <v>27715356092.0</v>
+      </c>
+      <c r="AM10">
+        <v>45591373456.0</v>
+      </c>
+      <c r="AN10">
+        <v>18302972210.0</v>
+      </c>
+      <c r="AO10">
+        <v>22225135371.0</v>
+      </c>
+      <c r="AP10">
+        <v>61224673600.0</v>
+      </c>
+      <c r="AQ10">
+        <v>51624232544.0</v>
+      </c>
+      <c r="AR10">
+        <v>59385207755.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:44">
+      <c r="A11" t="s">
+        <v>116</v>
+      </c>
+      <c r="B11">
+        <v>9713845000.0</v>
+      </c>
+      <c r="C11">
+        <v>11732591000.0</v>
+      </c>
+      <c r="D11">
+        <v>12097103000.0</v>
+      </c>
+      <c r="E11">
+        <v>8543089000.0</v>
+      </c>
+      <c r="F11">
+        <v>8459062000.0</v>
+      </c>
+      <c r="G11">
+        <v>-9555165000.0</v>
+      </c>
+      <c r="H11">
+        <v>6518574000.0</v>
+      </c>
+      <c r="I11">
+        <v>4344986556.0</v>
+      </c>
+      <c r="J11">
+        <v>2429908558.0</v>
+      </c>
+      <c r="K11">
+        <v>30576386905.0</v>
+      </c>
+      <c r="L11">
+        <v>3575451068.0</v>
+      </c>
+      <c r="M11">
+        <v>4739082947.0</v>
+      </c>
+      <c r="N11">
+        <v>7275829389.0</v>
+      </c>
+      <c r="O11">
+        <v>-13077644371.0</v>
+      </c>
+      <c r="P11">
+        <v>4452444764.0</v>
+      </c>
+      <c r="Q11">
+        <v>591667371.0</v>
+      </c>
+      <c r="R11">
+        <v>349494262.0</v>
+      </c>
+      <c r="S11">
+        <v>455287383.0</v>
+      </c>
+      <c r="T11">
+        <v>1264319783.0</v>
+      </c>
+      <c r="U11">
+        <v>-2117022940.0</v>
+      </c>
+      <c r="V11">
+        <v>-55978329.0</v>
+      </c>
+      <c r="W11">
+        <v>9944609436.0</v>
+      </c>
+      <c r="X11">
+        <v>-279828934.0</v>
+      </c>
+      <c r="Y11">
+        <v>-4248418661.0</v>
+      </c>
+      <c r="Z11">
+        <v>512641746.0</v>
+      </c>
+      <c r="AA11">
+        <v>250086150.0</v>
+      </c>
+      <c r="AB11">
+        <v>-4490582391.0</v>
+      </c>
+      <c r="AC11">
+        <v>3022422006.0</v>
+      </c>
+      <c r="AD11">
+        <v>1517594498.0</v>
+      </c>
+      <c r="AE11">
+        <v>3817024995.0</v>
+      </c>
+      <c r="AF11">
+        <v>2026925677.0</v>
+      </c>
+      <c r="AG11">
+        <v>1569279247.0</v>
+      </c>
+      <c r="AH11">
+        <v>1371784052.0</v>
+      </c>
+      <c r="AI11">
+        <v>2801644269.0</v>
+      </c>
+      <c r="AJ11">
+        <v>5750546441.0</v>
+      </c>
+      <c r="AK11">
+        <v>2762953988.0</v>
+      </c>
+      <c r="AL11">
+        <v>1773421893.0</v>
+      </c>
+      <c r="AM11">
+        <v>4963312112.0</v>
+      </c>
+      <c r="AN11">
+        <v>4424479056.0</v>
+      </c>
+      <c r="AO11">
+        <v>7057278067.0</v>
+      </c>
+      <c r="AP11">
+        <v>7308472065.0</v>
+      </c>
+      <c r="AQ11">
+        <v>7248910778.0</v>
+      </c>
+      <c r="AR11">
+        <v>6418474640.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:44">
+      <c r="A12" t="s">
+        <v>117</v>
+      </c>
+      <c r="B12">
+        <v>525484000.0</v>
+      </c>
+      <c r="C12">
+        <v>1013961000.0</v>
+      </c>
+      <c r="D12">
+        <v>526785000.0</v>
+      </c>
+      <c r="E12">
+        <v>195593000.0</v>
+      </c>
+      <c r="F12">
+        <v>291583000.0</v>
+      </c>
+      <c r="G12">
+        <v>310468000.0</v>
+      </c>
+      <c r="H12">
+        <v>324753000.0</v>
+      </c>
+      <c r="I12">
+        <v>593781993.0</v>
+      </c>
+      <c r="J12">
+        <v>299414274.0</v>
+      </c>
+      <c r="K12">
+        <v>275906758.0</v>
+      </c>
+      <c r="L12">
+        <v>543664344.0</v>
+      </c>
+      <c r="M12">
+        <v>348311862.0</v>
+      </c>
+      <c r="N12">
+        <v>240031879.0</v>
+      </c>
+      <c r="O12">
+        <v>195605302.0</v>
+      </c>
+      <c r="P12">
+        <v>170872335.0</v>
+      </c>
+      <c r="Q12">
+        <v>591667371.0</v>
+      </c>
+      <c r="R12">
+        <v>349494262.0</v>
+      </c>
+      <c r="S12">
+        <v>455287383.0</v>
+      </c>
+      <c r="T12">
+        <v>42970568.0</v>
+      </c>
+      <c r="U12">
+        <v>140870904.0</v>
+      </c>
+      <c r="V12">
+        <v>17977241.0</v>
+      </c>
+      <c r="W12">
+        <v>652408492.0</v>
+      </c>
+      <c r="X12">
+        <v>333830406.0</v>
+      </c>
+      <c r="Y12">
+        <v>36469162.0</v>
+      </c>
+      <c r="Z12">
+        <v>57917915.0</v>
+      </c>
+      <c r="AA12">
+        <v>397152967.0</v>
+      </c>
+      <c r="AB12">
+        <v>38859710.0</v>
+      </c>
+      <c r="AC12">
+        <v>115061148.0</v>
+      </c>
+      <c r="AD12">
+        <v>52668587.0</v>
+      </c>
+      <c r="AE12">
+        <v>19978554.0</v>
+      </c>
+      <c r="AF12">
+        <v>61400964.0</v>
+      </c>
+      <c r="AG12">
+        <v>81511095.0</v>
+      </c>
+      <c r="AH12">
+        <v>60497271.0</v>
+      </c>
+      <c r="AI12">
+        <v>493404142.0</v>
+      </c>
+      <c r="AJ12">
+        <v>224306012.0</v>
+      </c>
+      <c r="AK12">
+        <v>238674300.0</v>
+      </c>
+      <c r="AL12">
+        <v>122196521.0</v>
+      </c>
+      <c r="AM12">
+        <v>2245804567.0</v>
+      </c>
+      <c r="AN12">
+        <v>2993619770.0</v>
+      </c>
+      <c r="AO12">
+        <v>363696062.0</v>
+      </c>
+      <c r="AP12">
+        <v>1124720827.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1736301602.0</v>
+      </c>
+      <c r="AR12">
+        <v>348293180.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:44">
+      <c r="A13" t="s">
+        <v>118</v>
+      </c>
+      <c r="B13">
+        <v>930004042.0</v>
+      </c>
+      <c r="C13">
+        <v>98101135800.0</v>
+      </c>
+      <c r="D13">
+        <v>20145564920.0</v>
+      </c>
+      <c r="E13">
+        <v>19401622530.0</v>
+      </c>
+      <c r="F13">
+        <v>16122411830.0</v>
+      </c>
+      <c r="G13">
+        <v>7331300400.0</v>
+      </c>
+      <c r="H13">
+        <v>39133647740.0</v>
+      </c>
+      <c r="I13">
+        <v>590006205.0</v>
+      </c>
+      <c r="J13">
+        <v>1009342165.0</v>
+      </c>
+      <c r="K13">
+        <v>1374181458.0</v>
+      </c>
+      <c r="L13">
+        <v>274479693.0</v>
+      </c>
+      <c r="M13">
+        <v>1043211159.0</v>
+      </c>
+      <c r="N13">
+        <v>747005943.0</v>
+      </c>
+      <c r="O13">
+        <v>769870052.0</v>
+      </c>
+      <c r="P13">
+        <v>262471110.0</v>
+      </c>
+      <c r="Q13">
+        <v>1075510255.0</v>
+      </c>
+      <c r="R13">
+        <v>541122673.0</v>
+      </c>
+      <c r="S13">
+        <v>388903722.0</v>
+      </c>
+      <c r="T13">
+        <v>219008520.0</v>
+      </c>
+      <c r="U13">
+        <v>550951660.0</v>
+      </c>
+      <c r="V13">
+        <v>749589560.0</v>
+      </c>
+      <c r="W13">
+        <v>40245860.0</v>
+      </c>
+      <c r="X13">
+        <v>887873070.0</v>
+      </c>
+      <c r="Y13">
+        <v>2099060280.0</v>
+      </c>
+      <c r="Z13">
+        <v>1034999550.0</v>
+      </c>
+      <c r="AA13">
+        <v>3764264370.0</v>
+      </c>
+      <c r="AB13">
+        <v>3245574470.0</v>
+      </c>
+      <c r="AC13">
+        <v>833223720.0</v>
+      </c>
+      <c r="AD13">
+        <v>635627034.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
+      <c r="A14" t="s">
+        <v>119</v>
+      </c>
+      <c r="B14">
+        <v>-64076057.0</v>
+      </c>
+      <c r="C14">
+        <v>-62046730.0</v>
+      </c>
+      <c r="D14">
+        <v>-192287488.0</v>
+      </c>
+      <c r="E14">
+        <v>-47910872.0</v>
+      </c>
+      <c r="F14">
+        <v>37136020.0</v>
+      </c>
+      <c r="G14">
+        <v>84238014.0</v>
+      </c>
+      <c r="H14">
+        <v>-365906680.0</v>
+      </c>
+      <c r="I14">
+        <v>37706028.0</v>
+      </c>
+      <c r="J14">
+        <v>-196019039.0</v>
+      </c>
+      <c r="K14">
+        <v>54087227.0</v>
+      </c>
+      <c r="L14">
+        <v>41432157.0</v>
+      </c>
+      <c r="M14">
+        <v>-18079000.0</v>
+      </c>
+      <c r="N14">
+        <v>8467937.0</v>
+      </c>
+      <c r="O14">
+        <v>-146456247.0</v>
+      </c>
+      <c r="P14">
+        <v>-73113315.0</v>
+      </c>
+      <c r="Q14">
+        <v>-68755857.0</v>
+      </c>
+      <c r="R14">
+        <v>-19059932.0</v>
+      </c>
+      <c r="S14">
+        <v>12759039.0</v>
+      </c>
+      <c r="T14">
+        <v>48317089.0</v>
+      </c>
+      <c r="U14">
+        <v>-41234423.0</v>
+      </c>
+      <c r="V14">
+        <v>93147505.0</v>
+      </c>
+      <c r="W14">
+        <v>189911460.0</v>
+      </c>
+      <c r="X14">
+        <v>213500302.0</v>
+      </c>
+      <c r="Y14">
+        <v>130956563.0</v>
+      </c>
+      <c r="Z14">
+        <v>229003982.0</v>
+      </c>
+      <c r="AA14">
+        <v>157244361.0</v>
+      </c>
+      <c r="AB14">
+        <v>400000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>400000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>400000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>400000000.0</v>
+      </c>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
+      <c r="A15" t="s">
+        <v>120</v>
+      </c>
+      <c r="B15">
+        <v>1405453000.0</v>
+      </c>
+      <c r="C15">
+        <v>162847336000.0</v>
+      </c>
+      <c r="D15">
+        <v>60267402000.0</v>
+      </c>
+      <c r="E15">
+        <v>70962591000.0</v>
+      </c>
+      <c r="F15">
+        <v>25738867000.0</v>
+      </c>
+      <c r="G15">
+        <v>75337321000.0</v>
+      </c>
+      <c r="H15">
+        <v>94424292000.0</v>
+      </c>
+      <c r="I15">
+        <v>18017601461.0</v>
+      </c>
+      <c r="J15">
+        <v>26824017068.0</v>
+      </c>
+      <c r="K15">
+        <v>124334484934.0</v>
+      </c>
+      <c r="L15">
+        <v>37369466048.0</v>
+      </c>
+      <c r="M15">
+        <v>13598231968.0</v>
+      </c>
+      <c r="N15">
+        <v>10241958732.0</v>
+      </c>
+      <c r="O15">
+        <v>32158906942.0</v>
+      </c>
+      <c r="P15">
+        <v>30462489894.0</v>
+      </c>
+      <c r="Q15">
+        <v>31580443955.0</v>
+      </c>
+      <c r="R15">
+        <v>39478859677.0</v>
+      </c>
+      <c r="S15">
+        <v>45352232044.0</v>
+      </c>
+      <c r="T15">
+        <v>33697363565.0</v>
+      </c>
+      <c r="U15">
+        <v>1359592860.0</v>
+      </c>
+      <c r="V15">
+        <v>3191105588.0</v>
+      </c>
+      <c r="W15">
+        <v>10904090827.0</v>
+      </c>
+      <c r="X15">
+        <v>8044293151.0</v>
+      </c>
+      <c r="Y15">
+        <v>17524071601.0</v>
+      </c>
+      <c r="Z15">
+        <v>6646418966.0</v>
+      </c>
+      <c r="AA15">
+        <v>22605210436.0</v>
+      </c>
+      <c r="AB15">
+        <v>-13733135032.0</v>
+      </c>
+      <c r="AC15">
+        <v>-395536293.0</v>
+      </c>
+      <c r="AD15">
+        <v>5093358763.0</v>
+      </c>
+      <c r="AE15">
+        <v>-7999239715.0</v>
+      </c>
+      <c r="AF15">
+        <v>2826926520.0</v>
+      </c>
+      <c r="AG15">
+        <v>24388575964.0</v>
+      </c>
+      <c r="AH15">
+        <v>23048025304.0</v>
+      </c>
+      <c r="AI15">
+        <v>32767651826.0</v>
+      </c>
+      <c r="AJ15">
+        <v>8200042606.0</v>
+      </c>
+      <c r="AK15">
+        <v>29670130919.0</v>
+      </c>
+      <c r="AL15">
+        <v>25941934199.0</v>
+      </c>
+      <c r="AM15">
+        <v>40628061344.0</v>
+      </c>
+      <c r="AN15">
+        <v>13878493154.0</v>
+      </c>
+      <c r="AO15">
+        <v>15167857304.0</v>
+      </c>
+      <c r="AP15">
+        <v>53916201535.0</v>
+      </c>
+      <c r="AQ15">
+        <v>44375321766.0</v>
+      </c>
+      <c r="AR15">
+        <v>52966733115.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:44">
+      <c r="A16" t="s">
+        <v>121</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>162847335780.0</v>
+      </c>
+      <c r="D16">
+        <v>60267401830.0</v>
+      </c>
+      <c r="E16">
+        <v>70962590740.0</v>
+      </c>
+      <c r="F16">
+        <v>25738867280.0</v>
+      </c>
+      <c r="G16">
+        <v>75337321290.0</v>
+      </c>
+      <c r="H16">
+        <v>94424292000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
+        <v>32158906942.0</v>
+      </c>
+      <c r="P16">
+        <v>30462489894.0</v>
+      </c>
+      <c r="Q16">
+        <v>31580443955.0</v>
+      </c>
+      <c r="R16">
+        <v>39478859677.0</v>
+      </c>
+      <c r="S16">
+        <v>45352232044.0</v>
+      </c>
+      <c r="T16">
+        <v>33697363565.0</v>
+      </c>
+      <c r="U16">
+        <v>1359592860.0</v>
+      </c>
+      <c r="V16">
+        <v>3191105588.0</v>
+      </c>
+      <c r="W16">
+        <v>10904090827.0</v>
+      </c>
+      <c r="X16">
+        <v>8044293151.0</v>
+      </c>
+      <c r="Y16">
+        <v>17524071601.0</v>
+      </c>
+      <c r="Z16">
+        <v>6646418966.0</v>
+      </c>
+      <c r="AA16">
+        <v>22605210436.0</v>
+      </c>
+      <c r="AB16">
+        <v>-13733135030.0</v>
+      </c>
+      <c r="AC16">
+        <v>-395536293.0</v>
+      </c>
+      <c r="AD16">
+        <v>5093358763.0</v>
+      </c>
+      <c r="AE16">
+        <v>-7999239715.0</v>
+      </c>
+      <c r="AF16">
+        <v>2826926520.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
+      <c r="A17" t="s">
+        <v>122</v>
+      </c>
+      <c r="B17">
+        <v>1469528734.0</v>
+      </c>
+      <c r="C17">
+        <v>162909382510.0</v>
+      </c>
+      <c r="D17">
+        <v>60459689320.0</v>
+      </c>
+      <c r="E17">
+        <v>71010501609.0</v>
+      </c>
+      <c r="F17">
+        <v>25701731264.0</v>
+      </c>
+      <c r="G17">
+        <v>75253083272.0</v>
+      </c>
+      <c r="H17">
+        <v>94790198676.0</v>
+      </c>
+      <c r="I17">
+        <v>17979895433.0</v>
+      </c>
+      <c r="J17">
+        <v>27020036107.0</v>
+      </c>
+      <c r="K17">
+        <v>124280397707.0</v>
+      </c>
+      <c r="L17">
+        <v>37328033891.0</v>
+      </c>
+      <c r="M17">
+        <v>13616310968.0</v>
+      </c>
+      <c r="N17">
+        <v>17517788121.0</v>
+      </c>
+      <c r="O17">
+        <v>32305363189.0</v>
+      </c>
+      <c r="P17">
+        <v>30535603209.0</v>
+      </c>
+      <c r="Q17">
+        <v>31649199812.0</v>
+      </c>
+      <c r="R17">
+        <v>39497919609.0</v>
+      </c>
+      <c r="S17">
+        <v>45339473005.0</v>
+      </c>
+      <c r="T17">
+        <v>33649046476.0</v>
+      </c>
+      <c r="U17">
+        <v>1225210932.0</v>
+      </c>
+      <c r="V17">
+        <v>3102098868.0</v>
+      </c>
+      <c r="W17">
+        <v>10880501985.0</v>
+      </c>
+      <c r="X17">
+        <v>8126836890.0</v>
+      </c>
+      <c r="Y17">
+        <v>17426024182.0</v>
+      </c>
+      <c r="Z17">
+        <v>6718178587.0</v>
+      </c>
+      <c r="AA17">
+        <v>22322454797.0</v>
+      </c>
+      <c r="AB17">
+        <v>-13733135032.0</v>
+      </c>
+      <c r="AC17">
+        <v>-395536293.0</v>
+      </c>
+      <c r="AD17">
+        <v>5093358763.0</v>
+      </c>
+      <c r="AE17">
+        <v>-7999239715.0</v>
+      </c>
+      <c r="AF17">
+        <v>2826926520.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
+      <c r="A18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18">
+        <v>404519875.0</v>
+      </c>
+      <c r="C18">
+        <v>343604770.0</v>
+      </c>
+      <c r="D18">
+        <v>534006689.0</v>
+      </c>
+      <c r="E18">
+        <v>1960162736.0</v>
+      </c>
+      <c r="F18">
+        <v>752635426.0</v>
+      </c>
+      <c r="G18">
+        <v>-129572502.0</v>
+      </c>
+      <c r="H18">
+        <v>12160655.0</v>
+      </c>
+      <c r="I18">
+        <v>-3775788.0</v>
+      </c>
+      <c r="J18">
+        <v>709927891.0</v>
+      </c>
+      <c r="K18">
+        <v>1098274700.0</v>
+      </c>
+      <c r="L18">
+        <v>-269184651.0</v>
+      </c>
+      <c r="M18">
+        <v>694899297.0</v>
+      </c>
+      <c r="N18">
+        <v>506974064.0</v>
+      </c>
+      <c r="O18">
+        <v>574264750.0</v>
+      </c>
+      <c r="P18">
+        <v>831077524.0</v>
+      </c>
+      <c r="Q18">
+        <v>483842884.0</v>
+      </c>
+      <c r="R18">
+        <v>191628411.0</v>
+      </c>
+      <c r="S18">
+        <v>-66383661.0</v>
+      </c>
+      <c r="T18">
+        <v>205463544.0</v>
+      </c>
+      <c r="U18">
+        <v>448543646.0</v>
+      </c>
+      <c r="V18">
+        <v>186167853.0</v>
+      </c>
+      <c r="W18">
+        <v>-595268255.0</v>
+      </c>
+      <c r="X18">
+        <v>93250705.0</v>
+      </c>
+      <c r="Y18">
+        <v>282296373.0</v>
+      </c>
+      <c r="Z18">
+        <v>188713629.0</v>
+      </c>
+      <c r="AA18">
+        <v>126755630.0</v>
+      </c>
+      <c r="AB18">
+        <v>581323102.0</v>
+      </c>
+      <c r="AC18">
+        <v>718162572.0</v>
+      </c>
+      <c r="AD18">
+        <v>582958447.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
+      <c r="A19" t="s">
+        <v>124</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
+      <c r="A20" t="s">
+        <v>125</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
+      <c r="A21" t="s">
+        <v>126</v>
+      </c>
+      <c r="B21">
+        <v>80384036000.0</v>
+      </c>
+      <c r="C21">
+        <v>78063490000.0</v>
+      </c>
+      <c r="D21">
+        <v>52746356000.0</v>
+      </c>
+      <c r="E21">
+        <v>59955764000.0</v>
+      </c>
+      <c r="F21">
+        <v>49954082000.0</v>
+      </c>
+      <c r="G21">
+        <v>58035993000.0</v>
+      </c>
+      <c r="H21">
+        <v>61476504000.0</v>
+      </c>
+      <c r="I21">
+        <v>26485290620.0</v>
+      </c>
+      <c r="J21">
+        <v>24268941783.0</v>
+      </c>
+      <c r="K21">
+        <v>24741299860.0</v>
+      </c>
+      <c r="L21">
+        <v>24050820068.0</v>
+      </c>
+      <c r="M21">
+        <v>31370158548.0</v>
+      </c>
+      <c r="N21">
+        <v>25042117326.0</v>
+      </c>
+      <c r="O21">
+        <v>25352212695.0</v>
+      </c>
+      <c r="P21">
+        <v>37049660757.0</v>
+      </c>
+      <c r="Q21">
+        <v>45634794138.0</v>
+      </c>
+      <c r="R21">
+        <v>33521613871.0</v>
+      </c>
+      <c r="S21">
+        <v>45807519427.0</v>
+      </c>
+      <c r="T21">
+        <v>32379380172.0</v>
+      </c>
+      <c r="U21">
+        <v>3348722848.0</v>
+      </c>
+      <c r="V21">
+        <v>3087047718.0</v>
+      </c>
+      <c r="W21">
+        <v>12917825088.0</v>
+      </c>
+      <c r="X21">
+        <v>8778485016.0</v>
+      </c>
+      <c r="Y21">
+        <v>21465395269.0</v>
+      </c>
+      <c r="Z21">
+        <v>10669892986.0</v>
+      </c>
+      <c r="AA21">
+        <v>30753787887.0</v>
+      </c>
+      <c r="AB21">
+        <v>-8842155879.0</v>
+      </c>
+      <c r="AC21">
+        <v>3243459550.0</v>
+      </c>
+      <c r="AD21">
+        <v>8977607813.0</v>
+      </c>
+      <c r="AE21">
+        <v>15201839829.0</v>
+      </c>
+      <c r="AF21">
+        <v>-5607757053.0</v>
+      </c>
+      <c r="AG21">
+        <v>18842107216.0</v>
+      </c>
+      <c r="AH21">
+        <v>3965041160.0</v>
+      </c>
+      <c r="AI21">
+        <v>35026297918.0</v>
+      </c>
+      <c r="AJ21">
+        <v>9071428326.0</v>
+      </c>
+      <c r="AK21">
+        <v>31145575786.0</v>
+      </c>
+      <c r="AL21">
+        <v>30184920579.0</v>
+      </c>
+      <c r="AM21">
+        <v>42921016495.0</v>
+      </c>
+      <c r="AN21">
+        <v>25727298777.0</v>
+      </c>
+      <c r="AO21">
+        <v>14397138628.0</v>
+      </c>
+      <c r="AP21">
+        <v>71248969845.0</v>
+      </c>
+      <c r="AQ21">
+        <v>62660366103.0</v>
+      </c>
+      <c r="AR21">
+        <v>54129972681.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44">
+      <c r="A22" t="s">
+        <v>127</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+    </row>
+    <row r="23" spans="1:44">
+      <c r="A23" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23">
+        <v>330184681000.0</v>
+      </c>
+      <c r="C23">
+        <v>488126955000.0</v>
+      </c>
+      <c r="D23">
+        <v>262736405000.0</v>
+      </c>
+      <c r="E23">
+        <v>367665755000.0</v>
+      </c>
+      <c r="F23">
+        <v>229686200000.0</v>
+      </c>
+      <c r="G23">
+        <v>385624455000.0</v>
+      </c>
+      <c r="H23">
+        <v>328827864000.0</v>
+      </c>
+      <c r="I23">
+        <v>155359410222.0</v>
+      </c>
+      <c r="J23">
+        <v>117865252639.0</v>
+      </c>
+      <c r="K23">
+        <v>174637995848.0</v>
+      </c>
+      <c r="L23">
+        <v>110397481374.0</v>
+      </c>
+      <c r="M23">
+        <v>73959312499.0</v>
+      </c>
+      <c r="N23">
+        <v>115097656986.0</v>
+      </c>
+      <c r="O23">
+        <v>83722402204.0</v>
+      </c>
+      <c r="P23">
+        <v>170260964609.0</v>
+      </c>
+      <c r="Q23">
+        <v>171188826630.0</v>
+      </c>
+      <c r="R23">
+        <v>176421060163.0</v>
+      </c>
+      <c r="S23">
+        <v>84820014621.0</v>
+      </c>
+      <c r="T23">
+        <v>44597919123.0</v>
+      </c>
+      <c r="U23">
+        <v>22987523029.0</v>
+      </c>
+      <c r="V23">
+        <v>43858066050.0</v>
+      </c>
+      <c r="W23">
+        <v>161912660711.0</v>
+      </c>
+      <c r="X23">
+        <v>72702079061.0</v>
+      </c>
+      <c r="Y23">
+        <v>110478249047.0</v>
+      </c>
+      <c r="Z23">
+        <v>153677783546.0</v>
+      </c>
+      <c r="AA23">
+        <v>234953320122.0</v>
+      </c>
+      <c r="AB23">
+        <v>130678836212.0</v>
+      </c>
+      <c r="AC23">
+        <v>118052394136.0</v>
+      </c>
+      <c r="AD23">
+        <v>89947169408.0</v>
+      </c>
+      <c r="AE23">
+        <v>86880266271.0</v>
+      </c>
+      <c r="AF23">
+        <v>76145148148.0</v>
+      </c>
+      <c r="AG23">
+        <v>98410540734.0</v>
+      </c>
+      <c r="AH23">
+        <v>64853928725.0</v>
+      </c>
+      <c r="AI23">
+        <v>127709367000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>150791055489.0</v>
+      </c>
+      <c r="AK23">
+        <v>166722499625.0</v>
+      </c>
+      <c r="AL23">
+        <v>79415665189.0</v>
+      </c>
+      <c r="AM23">
+        <v>216483681100.0</v>
+      </c>
+      <c r="AN23">
+        <v>253890059141.0</v>
+      </c>
+      <c r="AO23">
+        <v>415086313129.0</v>
+      </c>
+      <c r="AP23">
+        <v>229783742969.0</v>
+      </c>
+      <c r="AQ23">
+        <v>312873797787.0</v>
+      </c>
+      <c r="AR23">
+        <v>120480078639.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44">
+      <c r="A24" t="s">
+        <v>129</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
+      <c r="A25" t="s">
+        <v>130</v>
+      </c>
+      <c r="B25">
+        <v>1791725759.0</v>
+      </c>
+      <c r="C25">
+        <v>1807570723.0</v>
+      </c>
+      <c r="D25">
+        <v>1845602534.0</v>
+      </c>
+      <c r="E25">
+        <v>1827958172.0</v>
+      </c>
+      <c r="F25">
+        <v>1824704283.0</v>
+      </c>
+      <c r="G25">
+        <v>1846880391.0</v>
+      </c>
+      <c r="H25">
+        <v>1805242104.0</v>
+      </c>
+      <c r="I25">
+        <v>247714634.0</v>
+      </c>
+      <c r="J25">
+        <v>552282006.0</v>
+      </c>
+      <c r="K25">
+        <v>573592233.0</v>
+      </c>
+      <c r="L25">
+        <v>418158276.0</v>
+      </c>
+      <c r="M25">
+        <v>362836975.0</v>
+      </c>
+      <c r="N25">
+        <v>355775320.0</v>
+      </c>
+      <c r="O25">
+        <v>406094853.0</v>
+      </c>
+      <c r="P25">
+        <v>492388020.0</v>
+      </c>
+      <c r="Q25">
+        <v>566404718.0</v>
+      </c>
+      <c r="R25">
+        <v>490993757.0</v>
+      </c>
+      <c r="S25">
+        <v>935559675.0</v>
+      </c>
+      <c r="T25">
+        <v>597434414.0</v>
+      </c>
+      <c r="U25">
+        <v>453840234.0</v>
+      </c>
+      <c r="V25">
+        <v>447515573.0</v>
+      </c>
+      <c r="W25">
+        <v>-4244610.0</v>
+      </c>
+      <c r="X25">
+        <v>571673904.0</v>
+      </c>
+      <c r="Y25">
+        <v>498392147.0</v>
+      </c>
+      <c r="Z25">
+        <v>535346357.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
+      <c r="A26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
+      <c r="A27" t="s">
+        <v>132</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>7809169244.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
+        <v>6946837578.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
+      <c r="A28" t="s">
+        <v>133</v>
+      </c>
+      <c r="B28">
+        <v>2417906000.0</v>
+      </c>
+      <c r="C28">
+        <v>187066000.0</v>
+      </c>
+      <c r="D28">
+        <v>4597960000.0</v>
+      </c>
+      <c r="E28">
+        <v>2050187000.0</v>
+      </c>
+      <c r="F28">
+        <v>2158916000.0</v>
+      </c>
+      <c r="G28">
+        <v>2270957000.0</v>
+      </c>
+      <c r="H28">
+        <v>1876901000.0</v>
+      </c>
+      <c r="I28">
+        <v>857625114.0</v>
+      </c>
+      <c r="J28">
+        <v>1582550574.0</v>
+      </c>
+      <c r="K28">
+        <v>1977862497.0</v>
+      </c>
+      <c r="L28">
+        <v>2513214014.0</v>
+      </c>
+      <c r="M28">
+        <v>1449246402.0</v>
+      </c>
+      <c r="N28">
+        <v>1748734998.0</v>
+      </c>
+      <c r="O28">
+        <v>3027115358.0</v>
+      </c>
+      <c r="P28">
+        <v>1395441231.0</v>
+      </c>
+      <c r="Q28">
+        <v>1093381275.0</v>
+      </c>
+      <c r="R28">
+        <v>1594856433.0</v>
+      </c>
+      <c r="S28">
+        <v>1339580896.0</v>
+      </c>
+      <c r="T28">
+        <v>1581849416.0</v>
+      </c>
+      <c r="U28">
+        <v>1593488297.0</v>
+      </c>
+      <c r="V28">
+        <v>913143690.0</v>
+      </c>
+      <c r="W28">
+        <v>1408229000.0</v>
+      </c>
+      <c r="X28">
+        <v>1246645561.0</v>
+      </c>
+      <c r="Y28">
+        <v>743245897.0</v>
+      </c>
+      <c r="Z28">
+        <v>1595971290.0</v>
+      </c>
+      <c r="AA28">
+        <v>1645820533.0</v>
+      </c>
+      <c r="AB28">
+        <v>1663317603.0</v>
+      </c>
+      <c r="AC28">
+        <v>1427977881.0</v>
+      </c>
+      <c r="AD28">
+        <v>2075728781.0</v>
+      </c>
+      <c r="AE28">
+        <v>1923410184.0</v>
+      </c>
+      <c r="AF28">
+        <v>1678569164.0</v>
+      </c>
+      <c r="AG28">
+        <v>1216624743.0</v>
+      </c>
+      <c r="AH28">
+        <v>1504342122.0</v>
+      </c>
+      <c r="AI28">
+        <v>21943231751.0</v>
+      </c>
+      <c r="AJ28">
+        <v>10739192824.0</v>
+      </c>
+      <c r="AK28">
+        <v>9782560914.0</v>
+      </c>
+      <c r="AL28">
+        <v>7400049543.0</v>
+      </c>
+      <c r="AM28">
+        <v>8605205160.0</v>
+      </c>
+      <c r="AN28">
+        <v>6913566818.0</v>
+      </c>
+      <c r="AO28">
+        <v>11531527050.0</v>
+      </c>
+      <c r="AP28">
+        <v>8182061979.0</v>
+      </c>
+      <c r="AQ28">
+        <v>9731372064.0</v>
+      </c>
+      <c r="AR28">
+        <v>6485890987.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44">
+      <c r="A29" t="s">
+        <v>134</v>
+      </c>
+      <c r="B29">
+        <v>9713844879.0</v>
+      </c>
+      <c r="C29">
+        <v>1134039840.0</v>
+      </c>
+      <c r="D29">
+        <v>12097103286.0</v>
+      </c>
+      <c r="E29">
+        <v>8543088625.0</v>
+      </c>
+      <c r="F29">
+        <v>8459061796.0</v>
+      </c>
+      <c r="G29">
+        <v>3738303700.0</v>
+      </c>
+      <c r="H29">
+        <v>6518573607.0</v>
+      </c>
+      <c r="I29">
+        <v>4344986556.0</v>
+      </c>
+      <c r="J29">
+        <v>2429908558.0</v>
+      </c>
+      <c r="K29">
+        <v>30576386905.0</v>
+      </c>
+      <c r="L29">
+        <v>3575451068.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29">
+        <v>2936449642.0</v>
+      </c>
+      <c r="O29">
+        <v>-13077644371.0</v>
+      </c>
+      <c r="P29">
+        <v>4452444764.0</v>
+      </c>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29">
+        <v>292740360.0</v>
+      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
+        <v>299379520.0</v>
+      </c>
+      <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
+        <v>250086150.0</v>
+      </c>
+      <c r="AB29">
+        <v>49434110.0</v>
+      </c>
+      <c r="AC29">
+        <v>3022422006.0</v>
+      </c>
+      <c r="AD29">
+        <v>1517594498.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
+      <c r="A30" t="s">
+        <v>135</v>
+      </c>
+      <c r="B30">
+        <v>14669340000.0</v>
+      </c>
+      <c r="C30">
+        <v>13748850000.0</v>
+      </c>
+      <c r="D30">
+        <v>20555619000.0</v>
+      </c>
+      <c r="E30">
+        <v>11361860000.0</v>
+      </c>
+      <c r="F30">
+        <v>12434835000.0</v>
+      </c>
+      <c r="G30">
+        <v>36823356000.0</v>
+      </c>
+      <c r="H30">
+        <v>15375129000.0</v>
+      </c>
+      <c r="I30">
+        <v>9369070241.0</v>
+      </c>
+      <c r="J30">
+        <v>8918752791.0</v>
+      </c>
+      <c r="K30">
+        <v>21658751305.0</v>
+      </c>
+      <c r="L30">
+        <v>11962323342.0</v>
+      </c>
+      <c r="M30">
+        <v>6798632363.0</v>
+      </c>
+      <c r="N30">
+        <v>11236502004.0</v>
+      </c>
+      <c r="O30">
+        <v>29144698673.0</v>
+      </c>
+      <c r="P30">
+        <v>9067763918.0</v>
+      </c>
+      <c r="Q30">
+        <v>9734791558.0</v>
+      </c>
+      <c r="R30">
+        <v>9261657343.0</v>
+      </c>
+      <c r="S30">
+        <v>9604228113.0</v>
+      </c>
+      <c r="T30">
+        <v>8256268798.0</v>
+      </c>
+      <c r="U30">
+        <v>12154868267.0</v>
+      </c>
+      <c r="V30">
+        <v>7521491990.0</v>
+      </c>
+      <c r="W30">
+        <v>8657334696.0</v>
+      </c>
+      <c r="X30">
+        <v>8889103377.0</v>
+      </c>
+      <c r="Y30">
+        <v>10632022962.0</v>
+      </c>
+      <c r="Z30">
+        <v>11402963616.0</v>
+      </c>
+      <c r="AA30">
+        <v>13832733478.0</v>
+      </c>
+      <c r="AB30">
+        <v>12087410724.0</v>
+      </c>
+      <c r="AC30">
+        <v>13522094359.0</v>
+      </c>
+      <c r="AD30">
+        <v>11239704454.0</v>
+      </c>
+      <c r="AE30">
+        <v>7829173825.0</v>
+      </c>
+      <c r="AF30">
+        <v>11527241478.0</v>
+      </c>
+      <c r="AG30">
+        <v>12409311540.0</v>
+      </c>
+      <c r="AH30">
+        <v>9330441059.0</v>
+      </c>
+      <c r="AI30">
+        <v>9130027094.0</v>
+      </c>
+      <c r="AJ30">
+        <v>10723915366.0</v>
+      </c>
+      <c r="AK30">
+        <v>10040531845.0</v>
+      </c>
+      <c r="AL30">
+        <v>7317755584.0</v>
+      </c>
+      <c r="AM30">
+        <v>9208695421.0</v>
+      </c>
+      <c r="AN30">
+        <v>6279913728.0</v>
+      </c>
+      <c r="AO30">
+        <v>11520955630.0</v>
+      </c>
+      <c r="AP30">
+        <v>8143994638.0</v>
+      </c>
+      <c r="AQ30">
+        <v>10131583394.0</v>
+      </c>
+      <c r="AR30">
+        <v>6509684874.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44">
+      <c r="A31" t="s">
+        <v>136</v>
+      </c>
+      <c r="B31">
+        <v>-69200662000.0</v>
+      </c>
+      <c r="C31">
+        <v>96578483000.0</v>
+      </c>
+      <c r="D31">
+        <v>19810436000.0</v>
+      </c>
+      <c r="E31">
+        <v>19597826000.0</v>
+      </c>
+      <c r="F31">
+        <v>-15793289000.0</v>
+      </c>
+      <c r="G31">
+        <v>7661925000.0</v>
+      </c>
+      <c r="H31">
+        <v>39832268000.0</v>
+      </c>
+      <c r="I31">
+        <v>-3666147069.0</v>
+      </c>
+      <c r="J31">
+        <v>5181002882.0</v>
+      </c>
+      <c r="K31">
+        <v>116470105088.0</v>
+      </c>
+      <c r="L31">
+        <v>18040568280.0</v>
+      </c>
+      <c r="M31">
+        <v>-11609263276.0</v>
+      </c>
+      <c r="N31">
+        <v>-4587879563.0</v>
+      </c>
+      <c r="O31">
+        <v>-475800339.0</v>
+      </c>
+      <c r="P31">
+        <v>-2061612784.0</v>
+      </c>
+      <c r="Q31">
+        <v>-5926831168.0</v>
+      </c>
+      <c r="R31">
+        <v>2608411366.0</v>
+      </c>
+      <c r="S31">
+        <v>-175306062.0</v>
+      </c>
+      <c r="T31">
+        <v>1344380653.0</v>
+      </c>
+      <c r="U31">
+        <v>-1401024681.0</v>
+      </c>
+      <c r="V31">
+        <v>-646009490.0</v>
+      </c>
+      <c r="W31">
+        <v>-9713806770.0</v>
+      </c>
+      <c r="X31">
+        <v>-651648126.0</v>
+      </c>
+      <c r="Y31">
+        <v>-1473896850.0</v>
+      </c>
+      <c r="Z31">
+        <v>-635488749.0</v>
+      </c>
+      <c r="AA31">
+        <v>-3483604009.0</v>
+      </c>
+      <c r="AB31">
+        <v>-4841545040.0</v>
+      </c>
+      <c r="AC31">
+        <v>-616573837.0</v>
+      </c>
+      <c r="AD31">
+        <v>-849060054.0</v>
+      </c>
+      <c r="AE31">
+        <v>-19384054549.0</v>
+      </c>
+      <c r="AF31">
+        <v>10461609250.0</v>
+      </c>
+      <c r="AG31">
+        <v>7115747995.0</v>
+      </c>
+      <c r="AH31">
+        <v>20454768196.0</v>
+      </c>
+      <c r="AI31">
+        <v>542998177.0</v>
+      </c>
+      <c r="AJ31">
+        <v>3547279867.0</v>
+      </c>
+      <c r="AK31">
+        <v>1287509121.0</v>
+      </c>
+      <c r="AL31">
+        <v>-2469564487.0</v>
+      </c>
+      <c r="AM31">
+        <v>2670356961.0</v>
+      </c>
+      <c r="AN31">
+        <v>-7424326567.0</v>
+      </c>
+      <c r="AO31">
+        <v>7827996743.0</v>
+      </c>
+      <c r="AP31">
+        <v>-10024296245.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-11036133559.0</v>
+      </c>
+      <c r="AR31">
+        <v>5255235074.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32">
+        <v>410568716000.0</v>
+      </c>
+      <c r="C32">
+        <v>568493996000.0</v>
+      </c>
+      <c r="D32">
+        <v>315482762000.0</v>
+      </c>
+      <c r="E32">
+        <v>427621519000.0</v>
+      </c>
+      <c r="F32">
+        <v>279640282000.0</v>
+      </c>
+      <c r="G32">
+        <v>443660448000.0</v>
+      </c>
+      <c r="H32">
+        <v>390304368000.0</v>
+      </c>
+      <c r="I32">
+        <v>181844700847.0</v>
+      </c>
+      <c r="J32">
+        <v>138480347557.0</v>
+      </c>
+      <c r="K32">
+        <v>199379295712.0</v>
+      </c>
+      <c r="L32">
+        <v>133260398053.0</v>
+      </c>
+      <c r="M32">
+        <v>100969441048.0</v>
+      </c>
+      <c r="N32">
+        <v>139154311294.0</v>
+      </c>
+      <c r="O32">
+        <v>103425921361.0</v>
+      </c>
+      <c r="P32">
+        <v>204894232259.0</v>
+      </c>
+      <c r="Q32">
+        <v>211808161301.0</v>
+      </c>
+      <c r="R32">
+        <v>211718220976.0</v>
+      </c>
+      <c r="S32">
+        <v>128896663985.0</v>
+      </c>
+      <c r="T32">
+        <v>76977299295.0</v>
+      </c>
+      <c r="U32">
+        <v>26336245877.0</v>
+      </c>
+      <c r="V32">
+        <v>46945113768.0</v>
+      </c>
+      <c r="W32">
+        <v>174830485799.0</v>
+      </c>
+      <c r="X32">
+        <v>81480564077.0</v>
+      </c>
+      <c r="Y32">
+        <v>131943644316.0</v>
+      </c>
+      <c r="Z32">
+        <v>164347676532.0</v>
+      </c>
+      <c r="AA32">
+        <v>265707108009.0</v>
+      </c>
+      <c r="AB32">
+        <v>121836680333.0</v>
+      </c>
+      <c r="AC32">
+        <v>121295853686.0</v>
+      </c>
+      <c r="AD32">
+        <v>98924777221.0</v>
+      </c>
+      <c r="AE32">
+        <v>102082106100.0</v>
+      </c>
+      <c r="AF32">
+        <v>70537391095.0</v>
+      </c>
+      <c r="AG32">
+        <v>117252647950.0</v>
+      </c>
+      <c r="AH32">
+        <v>68818969885.0</v>
+      </c>
+      <c r="AI32">
+        <v>162735664917.0</v>
+      </c>
+      <c r="AJ32">
+        <v>159862483815.0</v>
+      </c>
+      <c r="AK32">
+        <v>197868075411.0</v>
+      </c>
+      <c r="AL32">
+        <v>109600585768.0</v>
+      </c>
+      <c r="AM32">
+        <v>259404697595.0</v>
+      </c>
+      <c r="AN32">
+        <v>279617357918.0</v>
+      </c>
+      <c r="AO32">
+        <v>429483451757.0</v>
+      </c>
+      <c r="AP32">
+        <v>301032712814.0</v>
+      </c>
+      <c r="AQ32">
+        <v>375534163890.0</v>
+      </c>
+      <c r="AR32">
+        <v>174610051320.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2">
+        <v>81064761000.0</v>
+      </c>
+      <c r="C2">
+        <v>171118376000.0</v>
+      </c>
+      <c r="D2">
+        <v>178200967729.0</v>
+      </c>
+      <c r="E2">
+        <v>155642463923.0</v>
+      </c>
+      <c r="F2">
+        <v>54378928707.0</v>
+      </c>
+      <c r="G2">
+        <v>50438936887.0</v>
+      </c>
+      <c r="H2">
+        <v>104940352399.0</v>
+      </c>
+      <c r="I2">
+        <v>179426555079.0</v>
+      </c>
+      <c r="J2">
+        <v>103210494949.0</v>
+      </c>
+      <c r="K2">
+        <v>62918550221.0</v>
+      </c>
+      <c r="L2">
+        <v>103287353948.0</v>
+      </c>
+      <c r="M2">
+        <v>285224682980.0</v>
+      </c>
+      <c r="N2">
+        <v>152691751990.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" t="s">
         <v>139</v>
+      </c>
+      <c r="B3">
+        <v>16561275000</v>
+      </c>
+      <c r="C3">
+        <v>27878153000</v>
+      </c>
+      <c r="D3">
+        <v>46912952989</v>
+      </c>
+      <c r="E3">
+        <v>35980346334</v>
+      </c>
+      <c r="F3">
+        <v>23893962074</v>
+      </c>
+      <c r="G3">
+        <v>8627289403</v>
+      </c>
+      <c r="H3">
+        <v>4108202067</v>
+      </c>
+      <c r="I3">
+        <v>85849175555</v>
+      </c>
+      <c r="J3">
+        <v>2625608687</v>
+      </c>
+      <c r="K3">
+        <v>70311782859</v>
+      </c>
+      <c r="L3">
+        <v>4585027230</v>
+      </c>
+      <c r="M3">
+        <v>1992980347</v>
+      </c>
+      <c r="N3">
+        <v>2185506083</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B6">
+        <v>64158670000.0</v>
+      </c>
+      <c r="C6">
+        <v>-87795810000.0</v>
+      </c>
+      <c r="D6">
+        <v>-7082591409.0</v>
+      </c>
+      <c r="E6">
+        <v>22558503806.0</v>
+      </c>
+      <c r="F6">
+        <v>101263535216.0</v>
+      </c>
+      <c r="G6">
+        <v>3939991820.0</v>
+      </c>
+      <c r="H6">
+        <v>-54501415512.0</v>
+      </c>
+      <c r="I6">
+        <v>-74486202680.0</v>
+      </c>
+      <c r="J6">
+        <v>76216060130.0</v>
+      </c>
+      <c r="K6">
+        <v>40291944728.0</v>
+      </c>
+      <c r="L6">
+        <v>-40368803727.0</v>
+      </c>
+      <c r="M6">
+        <v>-181937329032.0</v>
+      </c>
+      <c r="N6">
+        <v>132532930990.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B7">
+        <v>-104653394440.0</v>
+      </c>
+      <c r="C7">
+        <v>-26916213860.0</v>
+      </c>
+      <c r="D7">
+        <v>-24828688050.0</v>
+      </c>
+      <c r="E7">
+        <v>-561995568480.0</v>
+      </c>
+      <c r="F7">
+        <v>-268062536050.0</v>
+      </c>
+      <c r="G7">
+        <v>-442250572230.0</v>
+      </c>
+      <c r="H7">
+        <v>-553989008750.0</v>
+      </c>
+      <c r="I7">
+        <v>-386777682970.0</v>
+      </c>
+      <c r="J7">
+        <v>-541154124650.0</v>
+      </c>
+      <c r="K7">
+        <v>-926596970630.0</v>
+      </c>
+      <c r="L7">
+        <v>-814766810560.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
+        <v>145</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>65190308895.0</v>
+      </c>
+      <c r="F12">
+        <v>-44234741181.0</v>
+      </c>
+      <c r="G12">
+        <v>2770095132.0</v>
+      </c>
+      <c r="H12">
+        <v>-22075363148.0</v>
+      </c>
+      <c r="I12">
+        <v>-18336068439.0</v>
+      </c>
+      <c r="J12">
+        <v>115684825649.0</v>
+      </c>
+      <c r="K12">
+        <v>3414159962.0</v>
+      </c>
+      <c r="L12">
+        <v>-124255619701.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14">
+        <v>13327955000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>6359399843.0</v>
+      </c>
+      <c r="E14">
+        <v>1955881348.0</v>
+      </c>
+      <c r="F14">
+        <v>2483995993.0</v>
+      </c>
+      <c r="G14">
+        <v>3121040341.0</v>
+      </c>
+      <c r="H14">
+        <v>5357145095.0</v>
+      </c>
+      <c r="I14">
+        <v>5082381000.0</v>
+      </c>
+      <c r="J14">
+        <v>4733307431.0</v>
+      </c>
+      <c r="K14">
+        <v>5024993053.0</v>
+      </c>
+      <c r="L14">
+        <v>3400986928.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B15">
+        <v>165000000000.0</v>
+      </c>
+      <c r="C15">
+        <v>39000000000.0</v>
+      </c>
+      <c r="D15">
+        <v>240000000000.0</v>
+      </c>
+      <c r="E15">
+        <v>70500000000.0</v>
+      </c>
+      <c r="F15">
+        <v>40500000000.0</v>
+      </c>
+      <c r="G15">
+        <v>49500000000.0</v>
+      </c>
+      <c r="H15">
+        <v>19500000000.0</v>
+      </c>
+      <c r="I15">
+        <v>120000000000.0</v>
+      </c>
+      <c r="J15">
+        <v>30000000000.0</v>
+      </c>
+      <c r="K15">
+        <v>30000000000.0</v>
+      </c>
+      <c r="L15">
+        <v>170660086094.0</v>
+      </c>
+      <c r="M15">
+        <v>305999999960.0</v>
+      </c>
+      <c r="N15">
+        <v>100000000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" t="s">
+        <v>152</v>
+      </c>
+      <c r="B16">
+        <v>145223430000.0</v>
+      </c>
+      <c r="C16">
+        <v>83322566000.0</v>
+      </c>
+      <c r="D16">
+        <v>171118376320.0</v>
+      </c>
+      <c r="E16">
+        <v>178200967729.0</v>
+      </c>
+      <c r="F16">
+        <v>155642463923.0</v>
+      </c>
+      <c r="G16">
+        <v>54378928707.0</v>
+      </c>
+      <c r="H16">
+        <v>50438936887.0</v>
+      </c>
+      <c r="I16">
+        <v>104940352399.0</v>
+      </c>
+      <c r="J16">
+        <v>179426555079.0</v>
+      </c>
+      <c r="K16">
+        <v>103210494949.0</v>
+      </c>
+      <c r="L16">
+        <v>62918550221.0</v>
+      </c>
+      <c r="M16">
+        <v>103287353948.0</v>
+      </c>
+      <c r="N16">
+        <v>285224682980.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" t="s">
+        <v>154</v>
+      </c>
+      <c r="B18">
+        <v>350475400000.0</v>
+      </c>
+      <c r="C18">
+        <v>-70945983000.0</v>
+      </c>
+      <c r="D18">
+        <v>152877495446.0</v>
+      </c>
+      <c r="E18">
+        <v>99656235482.0</v>
+      </c>
+      <c r="F18">
+        <v>18419551053.0</v>
+      </c>
+      <c r="G18">
+        <v>40959438808.0</v>
+      </c>
+      <c r="H18">
+        <v>-6934796602.0</v>
+      </c>
+      <c r="I18">
+        <v>-56391760602.0</v>
+      </c>
+      <c r="J18">
+        <v>214830469958.0</v>
+      </c>
+      <c r="K18">
+        <v>61832529997.0</v>
+      </c>
+      <c r="L18">
+        <v>51445435748.0</v>
+      </c>
+      <c r="M18">
+        <v>84783159265.0</v>
+      </c>
+      <c r="N18">
+        <v>261409633170.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B19">
+        <v>-121748122002.0</v>
+      </c>
+      <c r="C19">
+        <v>-7235110806.0</v>
+      </c>
+      <c r="D19">
+        <v>32131546805.0</v>
+      </c>
+      <c r="E19">
+        <v>-20069990400.0</v>
+      </c>
+      <c r="F19">
+        <v>5718180000.0</v>
+      </c>
+      <c r="G19">
+        <v>12868683424.0</v>
+      </c>
+      <c r="H19">
+        <v>-25491311129.0</v>
+      </c>
+      <c r="I19">
+        <v>93018679500.0</v>
+      </c>
+      <c r="J19">
+        <v>-124442848000.0</v>
+      </c>
+      <c r="K19">
+        <v>-124442848000.0</v>
+      </c>
+      <c r="L19">
+        <v>-27479618204.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21">
+        <v>-110238116.0</v>
+      </c>
+      <c r="C21">
+        <v>-279403278.0</v>
+      </c>
+      <c r="D21">
+        <v>-299536471.0</v>
+      </c>
+      <c r="E21">
+        <v>-40372019420.0</v>
+      </c>
+      <c r="F21">
+        <v>39527733408.0</v>
+      </c>
+      <c r="G21">
+        <v>-396830125.0</v>
+      </c>
+      <c r="H21">
+        <v>-414867994.0</v>
+      </c>
+      <c r="I21">
+        <v>-414867994.0</v>
+      </c>
+      <c r="J21">
+        <v>-414867994.0</v>
+      </c>
+      <c r="K21">
+        <v>-407500000000.0</v>
+      </c>
+      <c r="L21">
+        <v>101950000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s">
+        <v>120</v>
+      </c>
+      <c r="B22">
+        <v>319816195633.0</v>
+      </c>
+      <c r="C22">
+        <v>214603231811.0</v>
+      </c>
+      <c r="D22">
+        <v>192828439008.0</v>
+      </c>
+      <c r="E22">
+        <v>133680700468.0</v>
+      </c>
+      <c r="F22">
+        <v>83600294057.0</v>
+      </c>
+      <c r="G22">
+        <v>43118874545.0</v>
+      </c>
+      <c r="H22">
+        <v>13569897874.0</v>
+      </c>
+      <c r="I22">
+        <v>42264288073.0</v>
+      </c>
+      <c r="J22">
+        <v>96579759550.0</v>
+      </c>
+      <c r="K22">
+        <v>123590613337.0</v>
+      </c>
+      <c r="L22">
+        <v>176885095751.0</v>
+      </c>
+      <c r="M22">
+        <v>178307118526.0</v>
+      </c>
+      <c r="N22">
+        <v>314499238228.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23">
+        <v>166705968000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1400033000.0</v>
+      </c>
+      <c r="D23">
+        <v>-717902204.0</v>
+      </c>
+      <c r="E23">
+        <v>-372019420.0</v>
+      </c>
+      <c r="F23">
+        <v>40000000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-396830125.0</v>
+      </c>
+      <c r="H23">
+        <v>25132006.0</v>
+      </c>
+      <c r="I23">
+        <v>7266234376.0</v>
+      </c>
+      <c r="J23">
+        <v>250000000.0</v>
+      </c>
+      <c r="K23">
+        <v>357191379389.0</v>
+      </c>
+      <c r="L23">
+        <v>101950000000.0</v>
+      </c>
+      <c r="M23">
+        <v>40165000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-33024006083.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" t="s">
+        <v>159</v>
+      </c>
+      <c r="B24">
+        <v>-16909872000.0</v>
+      </c>
+      <c r="C24">
+        <v>-38643899000.0</v>
+      </c>
+      <c r="D24">
+        <v>2834105536.0</v>
+      </c>
+      <c r="E24">
+        <v>-14420480000.0</v>
+      </c>
+      <c r="F24">
+        <v>83676361818.0</v>
+      </c>
+      <c r="G24">
+        <v>-2567000.0</v>
+      </c>
+      <c r="H24">
+        <v>1256292653.0</v>
+      </c>
+      <c r="I24">
+        <v>-162360478.0</v>
+      </c>
+      <c r="J24">
+        <v>14161691166.0</v>
+      </c>
+      <c r="K24">
+        <v>33692938604.0</v>
+      </c>
+      <c r="L24">
+        <v>-27479618204.0</v>
+      </c>
+      <c r="M24">
+        <v>-1992980347.0</v>
+      </c>
+      <c r="N24">
+        <v>-30838500000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" t="s">
+        <v>160</v>
+      </c>
+      <c r="B25">
+        <v>353708720000.0</v>
+      </c>
+      <c r="C25">
+        <v>-42818421000.0</v>
+      </c>
+      <c r="D25">
+        <v>968690962.0</v>
+      </c>
+      <c r="E25">
+        <v>-135636581816.0</v>
+      </c>
+      <c r="F25">
+        <v>-43770776923.0</v>
+      </c>
+      <c r="G25">
+        <v>3346813325.0</v>
+      </c>
+      <c r="H25">
+        <v>-21753637504.0</v>
+      </c>
+      <c r="I25">
+        <v>-42264288073.0</v>
+      </c>
+      <c r="J25">
+        <v>-96579759550.0</v>
+      </c>
+      <c r="K25">
+        <v>-123590613337.0</v>
+      </c>
+      <c r="L25">
+        <v>-176885095751.0</v>
+      </c>
+      <c r="M25">
+        <v>-178307118526.0</v>
+      </c>
+      <c r="N25">
+        <v>-314499238228.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>250000000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" t="s">
+        <v>162</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" t="s">
+        <v>163</v>
+      </c>
+      <c r="B28">
+        <v>-166705968000.0</v>
+      </c>
+      <c r="C28">
+        <v>-40679436000.0</v>
+      </c>
+      <c r="D28">
+        <v>-240717902204.0</v>
+      </c>
+      <c r="E28">
+        <v>-110872019420.0</v>
+      </c>
+      <c r="F28">
+        <v>-972266592.0</v>
+      </c>
+      <c r="G28">
+        <v>-49896830125.0</v>
+      </c>
+      <c r="H28">
+        <v>-19474867994.0</v>
+      </c>
+      <c r="I28">
+        <v>-120000000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-29750000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-50308620611.0</v>
+      </c>
+      <c r="L28">
+        <v>-68710086094.0</v>
+      </c>
+      <c r="M28">
+        <v>-265834999960.0</v>
+      </c>
+      <c r="N28">
+        <v>-100000000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" t="s">
+        <v>164</v>
+      </c>
+      <c r="B29">
+        <v>367036675000.0</v>
+      </c>
+      <c r="C29">
+        <v>-42818421000.0</v>
+      </c>
+      <c r="D29">
+        <v>200156529813.0</v>
+      </c>
+      <c r="E29">
+        <v>135636581816.0</v>
+      </c>
+      <c r="F29">
+        <v>42313513127.0</v>
+      </c>
+      <c r="G29">
+        <v>49586728211.0</v>
+      </c>
+      <c r="H29">
+        <v>-2826594535.0</v>
+      </c>
+      <c r="I29">
+        <v>29457414953.0</v>
+      </c>
+      <c r="J29">
+        <v>217456078645.0</v>
+      </c>
+      <c r="K29">
+        <v>132144312856.0</v>
+      </c>
+      <c r="L29">
+        <v>56030462978.0</v>
+      </c>
+      <c r="M29">
+        <v>86776139612.0</v>
+      </c>
+      <c r="N29">
+        <v>263595139253.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30">
+        <v>-138655994000.0</v>
+      </c>
+      <c r="C30">
+        <v>-7235111000.0</v>
+      </c>
+      <c r="D30">
+        <v>32131546805.0</v>
+      </c>
+      <c r="E30">
+        <v>-70470366285.0</v>
+      </c>
+      <c r="F30">
+        <v>59782399744.0</v>
+      </c>
+      <c r="G30">
+        <v>4238827021.0</v>
+      </c>
+      <c r="H30">
+        <v>-28343220543.0</v>
+      </c>
+      <c r="I30">
+        <v>7266234376.0</v>
+      </c>
+      <c r="J30">
+        <v>-112906765521.0</v>
+      </c>
+      <c r="K30">
+        <v>-36618844255.0</v>
+      </c>
+      <c r="L30">
+        <v>-32064645434.0</v>
+      </c>
+      <c r="M30">
+        <v>-1992980347.0</v>
+      </c>
+      <c r="N30">
+        <v>-33024006083.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AT30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:46">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>79</v>
+      </c>
+      <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>82</v>
+      </c>
+      <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>88</v>
+      </c>
+      <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>166</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
+      <c r="A2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2">
+        <v>145223430000.0</v>
+      </c>
+      <c r="C2">
+        <v>206080486000.0</v>
+      </c>
+      <c r="D2">
+        <v>275721229000.0</v>
+      </c>
+      <c r="E2">
+        <v>190076801510.0</v>
+      </c>
+      <c r="F2">
+        <v>83322566316.0</v>
+      </c>
+      <c r="G2">
+        <v>76263638800.0</v>
+      </c>
+      <c r="H2">
+        <v>128808760000.0</v>
+      </c>
+      <c r="I2">
+        <v>111631382397.0</v>
+      </c>
+      <c r="J2">
+        <v>171118376320.0</v>
+      </c>
+      <c r="K2">
+        <v>56185158798.0</v>
+      </c>
+      <c r="L2">
+        <v>94491365093.0</v>
+      </c>
+      <c r="M2">
+        <v>159594053619.0</v>
+      </c>
+      <c r="N2">
+        <v>178200967729.0</v>
+      </c>
+      <c r="O2">
+        <v>181059291314.0</v>
+      </c>
+      <c r="P2">
+        <v>233259079598.0</v>
+      </c>
+      <c r="Q2">
+        <v>135910539207.0</v>
+      </c>
+      <c r="R2">
+        <v>157895577379.0</v>
+      </c>
+      <c r="S2">
+        <v>130515806055.0</v>
+      </c>
+      <c r="T2">
+        <v>166419638324.0</v>
+      </c>
+      <c r="U2">
+        <v>99023038631.0</v>
+      </c>
+      <c r="V2">
+        <v>59332089430.0</v>
+      </c>
+      <c r="W2">
+        <v>55225559445.0</v>
+      </c>
+      <c r="X2">
+        <v>67094566066.0</v>
+      </c>
+      <c r="Y2">
+        <v>102195815777.0</v>
+      </c>
+      <c r="Z2">
+        <v>50438936887.0</v>
+      </c>
+      <c r="AA2">
+        <v>153557909128.0</v>
+      </c>
+      <c r="AB2">
+        <v>187256065500.0</v>
+      </c>
+      <c r="AC2">
+        <v>243606665706.0</v>
+      </c>
+      <c r="AD2">
+        <v>104940352399.0</v>
+      </c>
+      <c r="AE2">
+        <v>105356776067.0</v>
+      </c>
+      <c r="AF2">
+        <v>174535590612.0</v>
+      </c>
+      <c r="AG2">
+        <v>280302859045.0</v>
+      </c>
+      <c r="AH2">
+        <v>179426555079.0</v>
+      </c>
+      <c r="AI2">
+        <v>324258766539.0</v>
+      </c>
+      <c r="AJ2">
+        <v>144445425681.0</v>
+      </c>
+      <c r="AK2">
+        <v>150561455914.0</v>
+      </c>
+      <c r="AL2">
+        <v>103210494949.0</v>
+      </c>
+      <c r="AM2">
+        <v>342181517318.0</v>
+      </c>
+      <c r="AN2">
+        <v>123476649065.0</v>
+      </c>
+      <c r="AO2">
+        <v>110939536960.0</v>
+      </c>
+      <c r="AP2">
+        <v>62918550221.0</v>
+      </c>
+      <c r="AQ2">
+        <v>42674004281.0</v>
+      </c>
+      <c r="AR2">
+        <v>63832679987.0</v>
+      </c>
+      <c r="AS2">
+        <v>103287353948.0</v>
+      </c>
+      <c r="AT2"/>
+    </row>
+    <row r="3" spans="1:46">
+      <c r="A3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B3">
+        <v>4487281000</v>
+      </c>
+      <c r="C3">
+        <v>59661218000</v>
+      </c>
+      <c r="D3">
+        <v>1829145000</v>
+      </c>
+      <c r="E3">
+        <v>730655709</v>
+      </c>
+      <c r="F3">
+        <v>1914570687</v>
+      </c>
+      <c r="G3">
+        <v>4568756635</v>
+      </c>
+      <c r="H3">
+        <v>3723191000</v>
+      </c>
+      <c r="I3">
+        <v>5897147090</v>
+      </c>
+      <c r="J3">
+        <v>15632278293</v>
+      </c>
+      <c r="K3">
+        <v>19940564100</v>
+      </c>
+      <c r="L3">
+        <v>8548004146</v>
+      </c>
+      <c r="M3">
+        <v>10151367846</v>
+      </c>
+      <c r="N3">
+        <v>8639098275</v>
+      </c>
+      <c r="O3">
+        <v>9697243515</v>
+      </c>
+      <c r="P3">
+        <v>11837740352</v>
+      </c>
+      <c r="Q3">
+        <v>5930857944</v>
+      </c>
+      <c r="R3">
+        <v>8514504523</v>
+      </c>
+      <c r="S3">
+        <v>10360713880</v>
+      </c>
+      <c r="T3">
+        <v>4281980669</v>
+      </c>
+      <c r="U3">
+        <v>7890430907</v>
+      </c>
+      <c r="V3">
+        <v>1360836618</v>
+      </c>
+      <c r="W3">
+        <v>2299312645</v>
+      </c>
+      <c r="X3">
+        <v>4983670497</v>
+      </c>
+      <c r="Y3">
+        <v>579428034</v>
+      </c>
+      <c r="Z3">
+        <v>764878227</v>
+      </c>
+      <c r="AA3">
+        <v>1850524620</v>
+      </c>
+      <c r="AB3">
+        <v>536623760</v>
+      </c>
+      <c r="AC3">
+        <v>1242990856</v>
+      </c>
+      <c r="AD3">
+        <v>478062831</v>
+      </c>
+      <c r="AE3">
+        <v>1739613485</v>
+      </c>
+      <c r="AF3">
+        <v>73623152206</v>
+      </c>
+      <c r="AG3">
+        <v>9811175143</v>
+      </c>
+      <c r="AH3">
+        <v>675234721</v>
+      </c>
+      <c r="AI3">
+        <v>1740212778</v>
+      </c>
+      <c r="AJ3">
+        <v>66125909</v>
+      </c>
+      <c r="AK3">
+        <v>782622000</v>
+      </c>
+      <c r="AL3">
+        <v>36648000</v>
+      </c>
+      <c r="AM3">
+        <v>38531154916</v>
+      </c>
+      <c r="AN3">
+        <v>31278977215</v>
+      </c>
+      <c r="AO3">
+        <v>234423000</v>
+      </c>
+      <c r="AP3">
+        <v>267227728</v>
+      </c>
+      <c r="AQ3">
+        <v>1468254670</v>
+      </c>
+      <c r="AR3">
+        <v>3116772600</v>
+      </c>
+      <c r="AS3">
+        <v>457388364</v>
+      </c>
+      <c r="AT3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46">
+      <c r="A4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
+      <c r="A5" t="s">
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-    </row>
-    <row r="6" spans="1:44">
+      <c r="AS5"/>
+      <c r="AT5"/>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>-80796323000.0</v>
+      </c>
+      <c r="C6">
+        <v>-60857056000.0</v>
+      </c>
+      <c r="D6">
         <v>-69640743000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>85644427351.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>106754235194.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>7058927516.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-52545121000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>17177377747.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-71642969737.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>114933217522.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-38306206295.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-65102688526.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-18606914110.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2858323585.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-52199788284.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>97348540391.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-21985038172.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>25126657868.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-35903832269.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>67396599693.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>39690949201.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-846630738.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-11869006621.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-35101249711.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>51756878890.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-103118972241.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-33698156372.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-56350600206.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>138666313307.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-416423668.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-69178814545.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-105767268433.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>100876303966.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-144832211460.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>179813340858.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-6116030233.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>47350960965.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-238971022369.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>218704868253.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>12537112105.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>48020986739.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>20244545940.0</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6">
+      <c r="AR6"/>
+      <c r="AS6">
         <v>-39454673961.0</v>
       </c>
-      <c r="AR6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:44">
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>143</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-104653394440.0</v>
+      </c>
+      <c r="D7">
         <v>-57105156740.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-37147145580.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-6517130930.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-26916213860.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-574637995130.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7">
         <v>-522743722430.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-339008342000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-195466253140.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-268062536050.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-135511656860.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-111342895280.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-58666725090.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-442250572230.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-359109687730.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-246949424970.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-148784792640.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-553989008750.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-367591140450.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
-    </row>
-    <row r="8" spans="1:44">
+      <c r="AS7"/>
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8"/>
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
-    </row>
-    <row r="10" spans="1:44">
+      <c r="AS9"/>
+      <c r="AT9"/>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
-    </row>
-    <row r="11" spans="1:44">
+      <c r="AS10"/>
+      <c r="AT10"/>
+    </row>
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -14790,1984 +15543,2080 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-    </row>
-    <row r="12" spans="1:44">
+      <c r="AS11"/>
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>61767480988.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>61767480988.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-2567204332.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-61992295876.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>110995852604.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>18719841406.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-56139583306.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-25256031324.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-5120222190.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>42144635269.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-12165117102.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>18046367962.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-47634905845.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>44660210486.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-113801449494.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-1216232513.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-42050293803.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>134992612662.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-7675303381.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-10787343118.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-    </row>
-    <row r="13" spans="1:44">
+      <c r="AS12"/>
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-    </row>
-    <row r="14" spans="1:44">
+      <c r="AS13"/>
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B14"/>
-      <c r="C14"/>
+      <c r="C14">
+        <v>13327955000.0</v>
+      </c>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>2993033000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2552907451.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1855383137.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4285702975.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>877892468.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>610023814.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>585780585.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>406094853.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>492388020.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>566404718.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>490993757.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>600406180.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>632515499.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>628157716.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>622916598.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>736948789.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>741567398.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>683487098.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1399294880.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1758891913.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2974961095.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-374354661.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1319372392.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1525561442.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1360234904.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1323405780.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1319993193.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1650416505.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>3043468095.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>285316720.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>212292126.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1369573520.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2070894108.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1699071928.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>786838762.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14"/>
       <c r="AR14"/>
-    </row>
-    <row r="15" spans="1:44">
+      <c r="AS14"/>
+      <c r="AT14"/>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>151</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>165000000000.0</v>
       </c>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15">
+      <c r="D15">
+        <v>165000000000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>39000000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>39000000000.0</v>
       </c>
-      <c r="G15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I15"/>
+      <c r="J15"/>
       <c r="K15">
         <v>120000000000.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
       <c r="M15">
+        <v>120000000000.0</v>
+      </c>
+      <c r="N15"/>
+      <c r="O15">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70500000000.0</v>
       </c>
       <c r="P15">
         <v>70500000000.0</v>
       </c>
       <c r="Q15">
         <v>70500000000.0</v>
       </c>
       <c r="R15">
-        <v>40500000000.0</v>
+        <v>70500000000.0</v>
       </c>
       <c r="S15">
-        <v>40500000000.0</v>
+        <v>70500000000.0</v>
       </c>
       <c r="T15">
         <v>40500000000.0</v>
       </c>
       <c r="U15">
         <v>40500000000.0</v>
       </c>
       <c r="V15">
-        <v>49500000000.0</v>
+        <v>40500000000.0</v>
       </c>
       <c r="W15">
-        <v>49500000000.0</v>
+        <v>40500000000.0</v>
       </c>
       <c r="X15">
         <v>49500000000.0</v>
       </c>
       <c r="Y15">
         <v>49500000000.0</v>
       </c>
       <c r="Z15">
-        <v>19500000000.0</v>
+        <v>49500000000.0</v>
       </c>
       <c r="AA15">
-        <v>19500000000.0</v>
+        <v>49500000000.0</v>
       </c>
       <c r="AB15">
         <v>19500000000.0</v>
       </c>
       <c r="AC15">
         <v>19500000000.0</v>
       </c>
       <c r="AD15">
+        <v>19500000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>19500000000.0</v>
+      </c>
+      <c r="AF15">
         <v>120000000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>120000000000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>30000000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>30000000000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
-[...1 lines deleted...]
-      </c>
+      <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15">
+        <v>170660086094.0</v>
+      </c>
+      <c r="AR15"/>
+      <c r="AS15">
         <v>143547815747.0</v>
       </c>
-      <c r="AR15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:44">
+      <c r="AT15"/>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B16">
+        <v>64427108000.0</v>
+      </c>
+      <c r="C16">
+        <v>145223430000.0</v>
+      </c>
+      <c r="D16">
         <v>206080486000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>275721228861.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>190076801510.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>83322566316.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>76263639000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>128808760144.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>99475406583.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>171118376320.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>56185158798.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>94491365093.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>159594053619.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>178200967729.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>181059291314.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>233259079598.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>135910539207.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>155642463923.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>130515806055.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>166419638324.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>99023038631.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>54378928707.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>55225559445.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>67094566066.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>102195815777.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>50438936887.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>153557909128.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>187256065500.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>243606665706.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>104940352399.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>105356776067.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>174535590612.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>280302859045.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>179426555079.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>324258766539.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>144445425681.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>150561455914.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>103210494949.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>342181517318.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>123476649065.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>110939536960.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>62918550221.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>42674004281.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>63832679987.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>103287353948.0</v>
       </c>
     </row>
-    <row r="17" spans="1:44">
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17"/>
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>-110528984000.0</v>
+      </c>
+      <c r="C18">
+        <v>71671690000.0</v>
+      </c>
+      <c r="D18">
         <v>160499955000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>63102488722.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>126944387376.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-55320519955.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>28668069000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>27216824117.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-73204166819.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>19948500155.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-50030764289.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>65974475082.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1602860457.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>22867758280.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>19117137562.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>26215990729.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-8023510766.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-25350713528.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>9895133951.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-15827940902.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>44749910809.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2823390131.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>21848558014.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-30006775180.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>51941046105.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-91631511276.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-14088792892.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-42256319924.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>141041827490.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-16003482330.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-80194476623.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-17278394233.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>57084592584.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-23589733345.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>196917599649.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>4887490524.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>36615113130.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-71605774147.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-54288376506.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>37903094915.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>149823585735.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>116420763030.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AR18"/>
+      <c r="AS18">
         <v>21486888473.0</v>
       </c>
-      <c r="AR18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:44">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B19">
+        <v>50000000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-50000000002.0</v>
+      </c>
+      <c r="D19">
         <v>-76572266891.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>22271344291.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-21914570687.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>56581496488.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-42283569840.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-5898914099.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-15634123355.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>193844913172.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>3160622354.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-21187255046.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-143686733675.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-10000000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-10000000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>29937009600.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-30007000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5718180000.0</v>
       </c>
       <c r="S19">
         <v>5718180000.0</v>
       </c>
       <c r="T19">
         <v>5718180000.0</v>
       </c>
       <c r="U19">
+        <v>5718180000.0</v>
+      </c>
+      <c r="V19">
+        <v>5718180000.0</v>
+      </c>
+      <c r="W19">
         <v>8374450269.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>10165477652.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-2543469847.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-3127774650.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-11321311129.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-718891487.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-15529117377.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-552455931.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>14423646400.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>11064631000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-    </row>
-    <row r="20" spans="1:44">
+      <c r="AS19"/>
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-    </row>
-    <row r="21" spans="1:44">
+      <c r="AS20"/>
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>-28490095.0</v>
+      </c>
+      <c r="C21">
+        <v>-9917876693.0</v>
+      </c>
+      <c r="D21">
         <v>9972259059.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-27372014.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-27010352.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-279403278.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>2227837842.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-77252073.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-137701828.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-42384903361.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>44827721209.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-5075042593.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4870310437.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5095255645.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-5074307623.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>4867193193.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-96938273.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-92777422.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-414867994.0</v>
       </c>
       <c r="AA21">
         <v>-414867994.0</v>
       </c>
       <c r="AB21">
         <v>-414867994.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
+      <c r="AC21">
+        <v>-414867994.0</v>
+      </c>
+      <c r="AD21">
+        <v>-414867994.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-    </row>
-    <row r="22" spans="1:44">
+      <c r="AS21"/>
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22">
+        <v>1405452677.0</v>
+      </c>
+      <c r="C22">
+        <v>162847335780.0</v>
+      </c>
+      <c r="D22">
         <v>60267401832.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>70962590737.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>25738867284.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>75337321286.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>94424292000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>18017601461.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>26824017068.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>124334484934.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>37369466048.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>13598231968.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10241958732.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>32158906942.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>30462489894.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>31580443955.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>39478859677.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>45352232044.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>33697363565.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1359592860.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3191105588.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>10904090827.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>8044293151.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>17524071601.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6646418966.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>22605210436.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-13733135032.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-395536293.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5093358763.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-7999239715.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2826926520.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>24388575964.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>23048025304.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>32767651826.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>8200042606.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>29670130919.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>25941934199.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>40628061344.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>13878493154.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>15167857304.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>53916201535.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>44375321766.0</v>
       </c>
-      <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AR22"/>
+      <c r="AS22">
         <v>52966733115.0</v>
       </c>
-      <c r="AR22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:44">
+      <c r="AT22"/>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B23">
+        <v>-394830000.0</v>
+      </c>
+      <c r="C23">
+        <v>1185579000.0</v>
+      </c>
+      <c r="D23">
         <v>-411408000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-399638404.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-374531792.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-387249461.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-347234000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-332774654.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-332774654.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-304279992.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-387906720.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-13129116.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-12586376.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2253113456.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-77252073.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-137701828.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-131789905.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-125439514.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-5075042593.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4870310437.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-142094922.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-5074307623.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-44632806807.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-96938273.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-92777422.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-374867994.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>400000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-15529117377.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-552455931.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>14900249437.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-65009737115.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-120000000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>40584822879.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-123160442680.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-30000000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-11898732500.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>250000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2708944322.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>354482435067.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-50000000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-97500000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-170660086094.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AR23"/>
+      <c r="AS23">
         <v>101950000000.0</v>
       </c>
-      <c r="AR23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:44">
+      <c r="AT23"/>
+    </row>
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B24">
+        <v>49419770000.0</v>
+      </c>
+      <c r="C24">
+        <v>31836250000.0</v>
+      </c>
+      <c r="D24">
         <v>-71743122000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>23002000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-20000000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>61150253123.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-38809789000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-1806035.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1806035.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>213794809894.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2782556000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-11035887200.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-14420480000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-10000000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>29937460050.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-30007000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>40000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>77918181820.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>77918181818.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24">
         <v>8374450269.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>10165477651.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-2543469847.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-2567000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1629080000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-182267727.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-116126521.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-74393100.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>2216216522.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-2451215909.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>318181818.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>13548000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-121420229902.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>11094073068.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-11116110500.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>11161110500.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>7987570000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1466931500.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>23672863900.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>565573204.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>74401188796.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>-20444634478.0</v>
       </c>
-      <c r="AR24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:44">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>-106041703000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1317482000.0</v>
+      </c>
+      <c r="D25">
         <v>162329100000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>63833144431.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>128858958063.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-50751763320.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-65026065000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>17649277197.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-82540522457.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-88731123654.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-79730118659.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>61917587146.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-585780585.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-32565001795.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-30954877914.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-32146848673.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-39969853434.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-45352232044.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-33697363565.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-1359592860.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-3191105588.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-10904090827.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-8044293151.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-17524071601.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-6646418966.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-22605210436.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>13733135032.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>395536293.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-5093358763.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>7999239715.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-2826926520.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-24388575964.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-23048025304.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-32767651826.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-8200042606.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-29670130919.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-25941934199.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-40628061344.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-13878493154.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-15167857304.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-53916201535.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-44375321766.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>-52966733115.0</v>
       </c>
-      <c r="AR25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:44">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>161</v>
+      </c>
+      <c r="B26">
+        <v>-19282381000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>400000000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-    </row>
-    <row r="27" spans="1:44">
+      <c r="AS26"/>
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-    </row>
-    <row r="28" spans="1:44">
+      <c r="AS27"/>
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>-19705702000.0</v>
+      </c>
+      <c r="C28">
+        <v>-10438266000.0</v>
+      </c>
+      <c r="D28">
         <v>-155439149000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-427010418.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-401542144.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-666652739.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-39347234000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-337502241.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-328047066.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-120304279992.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-387906720.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-120013129116.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-12586376.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2227837842.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-77252073.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-70637701828.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-42384903361.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>44827721209.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-45575042593.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4870310437.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-5095255645.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-5074307623.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-44632806807.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-96938273.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-92777422.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-374867994.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-19100000000.0</v>
       </c>
       <c r="AB28">
         <v>-19100000000.0</v>
       </c>
       <c r="AC28">
         <v>-19100000000.0</v>
       </c>
-      <c r="AD28"/>
+      <c r="AD28">
+        <v>-19100000000.0</v>
+      </c>
       <c r="AE28">
+        <v>-19100000000.0</v>
+      </c>
+      <c r="AF28"/>
+      <c r="AG28">
         <v>-120000000000.0</v>
       </c>
-      <c r="AF28"/>
-[...1 lines deleted...]
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-30000000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>250000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>250000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-177291055678.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>274482435067.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-50000000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-97500000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-158710086094.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>90000000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-41597815747.0</v>
       </c>
-      <c r="AR28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:44">
+      <c r="AT28"/>
+    </row>
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>-106041703000.0</v>
+      </c>
+      <c r="C29">
+        <v>12010473000.0</v>
+      </c>
+      <c r="D29">
         <v>162329100000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>63833144431.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>128858958063.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-50751763320.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>32391260000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>33113971207.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-57571888526.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>39889064255.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-41482760143.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>76125842928.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10241958732.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>32565001795.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>30954877914.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>32146848673.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>490993757.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-14989999648.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>14177114620.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-7937509995.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>46110747427.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-524077486.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>26832228511.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-29427347146.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>52705924332.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-89780986656.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-13552169132.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-41013329068.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>141519890321.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-14263868845.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-6571324417.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-7467219090.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>57759827305.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-21849520567.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>196983725558.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>5670112524.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>36651761130.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-33074619231.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-23009399291.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>38137517915.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>150090813463.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>117889017700.0</v>
       </c>
-      <c r="AP29"/>
-      <c r="AQ29">
+      <c r="AR29"/>
+      <c r="AS29">
         <v>21944276837.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>86776139600.0</v>
       </c>
     </row>
-    <row r="30" spans="1:44">
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>44932489000.0</v>
+      </c>
+      <c r="C30">
+        <v>-62435501000.0</v>
+      </c>
+      <c r="D30">
         <v>-76572267000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>22271344291.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-21914570687.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>56581496488.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-42532980000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-5898914099.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-15634123355.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>193844913172.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3160622354.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-21187255046.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-143686733675.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-34117723516.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-21837740352.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>24006602106.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-38521504523.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4602533880.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4281980669.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>70027750911.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1360836618.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6075137624.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5181807155.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-3122897881.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-3895219877.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-11542755748.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-718891487.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-15529117377.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-552455931.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>14900249437.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-65009737115.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>16790899175.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>40584822879.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-123160442680.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>11027947159.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-11898732500.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>11124462500.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-30543584916.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-29812045715.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>23438440900.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>298345476.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>72932934126.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>-20902022842.0</v>
       </c>
-      <c r="AR30"/>
+      <c r="AT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>