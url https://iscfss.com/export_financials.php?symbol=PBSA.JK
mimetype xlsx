--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1423,51 +1423,53 @@
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16">
         <v>183770007000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>145973545503.0</v>
+      </c>
       <c r="D16">
         <v>32757019051.0</v>
       </c>
       <c r="E16">
         <v>68665957629.0</v>
       </c>
       <c r="F16">
         <v>60110143606.0</v>
       </c>
       <c r="G16">
         <v>22744854856.0</v>
       </c>
       <c r="H16">
         <v>59920224407.0</v>
       </c>
       <c r="I16">
         <v>19669889328.0</v>
       </c>
       <c r="J16">
         <v>72889301007.0</v>
       </c>
       <c r="K16">
         <v>1017334996.0</v>
       </c>
       <c r="L16">
@@ -2177,51 +2179,51 @@
       <c r="J38">
         <v>30487400794.0</v>
       </c>
       <c r="K38">
         <v>44140718409.0</v>
       </c>
       <c r="L38">
         <v>57707203520.0</v>
       </c>
       <c r="M38">
         <v>30227585000.0</v>
       </c>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
         <v>198408990000.0</v>
       </c>
       <c r="C39">
         <v>127069842000.0</v>
       </c>
       <c r="D39">
-        <v>18632259170.0</v>
+        <v>51048147440.0</v>
       </c>
       <c r="E39">
         <v>9753543783.0</v>
       </c>
       <c r="F39">
         <v>804428766.0</v>
       </c>
       <c r="G39">
         <v>4716978732.0</v>
       </c>
       <c r="H39">
         <v>14043868322.0</v>
       </c>
       <c r="I39">
         <v>16657910542.0</v>
       </c>
       <c r="J39">
         <v>19362668795.0</v>
       </c>
       <c r="K39">
         <v>26730784257.0</v>
       </c>
       <c r="L39">
         <v>25780600331.0</v>
       </c>
@@ -3400,51 +3402,53 @@
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
     </row>
     <row r="5" spans="1:45">
       <c r="A5" t="s">
         <v>17</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>10751224000.0</v>
+      </c>
       <c r="C5">
         <v>10654617000.0</v>
       </c>
       <c r="D5">
         <v>10409106000.0</v>
       </c>
       <c r="E5">
         <v>10252977000.0</v>
       </c>
       <c r="F5">
         <v>8117894000.0</v>
       </c>
       <c r="G5">
         <v>7941831000.0</v>
       </c>
       <c r="H5">
         <v>8024756000.0</v>
       </c>
       <c r="I5">
         <v>7754269666.0</v>
       </c>
       <c r="J5">
         <v>6576206051.0</v>
       </c>
       <c r="K5">
@@ -4479,58 +4483,68 @@
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" t="s">
         <v>28</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>234394896000.0</v>
+      </c>
       <c r="C16">
         <v>183770007000.0</v>
       </c>
-      <c r="D16"/>
-[...2 lines deleted...]
-      <c r="G16"/>
+      <c r="D16">
+        <v>196101670444.0</v>
+      </c>
+      <c r="E16">
+        <v>174112393845.0</v>
+      </c>
+      <c r="F16">
+        <v>127138801768.0</v>
+      </c>
+      <c r="G16">
+        <v>145973545503.0</v>
+      </c>
       <c r="H16">
         <v>144550327000.0</v>
       </c>
       <c r="I16">
         <v>33425269653.0</v>
       </c>
       <c r="J16">
         <v>94390190268.0</v>
       </c>
       <c r="K16">
         <v>32757019051.0</v>
       </c>
       <c r="L16">
         <v>40620208096.0</v>
       </c>
       <c r="M16">
         <v>53624528471.0</v>
       </c>
       <c r="N16">
         <v>59829094400.0</v>
       </c>
       <c r="O16">
         <v>68665957629.0</v>
       </c>
       <c r="P16">
@@ -5644,51 +5658,51 @@
       <c r="B30">
         <v>634938742000.0</v>
       </c>
       <c r="C30">
         <v>486940312000.0</v>
       </c>
       <c r="D30">
         <v>368569374000.0</v>
       </c>
       <c r="E30">
         <v>548005285000.0</v>
       </c>
       <c r="F30">
         <v>442912002000.0</v>
       </c>
       <c r="G30">
         <v>573380354000.0</v>
       </c>
       <c r="H30">
         <v>86824110000.0</v>
       </c>
       <c r="I30">
         <v>227656081652.0</v>
       </c>
       <c r="J30">
-        <v>258781176611.0</v>
+        <v>261400415928.0</v>
       </c>
       <c r="K30">
         <v>220089974507.0</v>
       </c>
       <c r="L30">
         <v>174812459326.0</v>
       </c>
       <c r="M30">
         <v>166537486637.0</v>
       </c>
       <c r="N30">
         <v>237296995014.0</v>
       </c>
       <c r="O30">
         <v>334403810353.0</v>
       </c>
       <c r="P30">
         <v>424077000000.0</v>
       </c>
       <c r="Q30">
         <v>397136000000.0</v>
       </c>
       <c r="R30">
         <v>424572000000.0</v>
       </c>
@@ -6278,51 +6292,51 @@
       </c>
       <c r="AL35">
         <v>9781284841.0</v>
       </c>
       <c r="AM35">
         <v>9781284841.0</v>
       </c>
       <c r="AN35">
         <v>9914186736.0</v>
       </c>
       <c r="AO35"/>
       <c r="AP35">
         <v>7830983082.0</v>
       </c>
       <c r="AQ35">
         <v>6789381255.0</v>
       </c>
       <c r="AR35"/>
       <c r="AS35"/>
     </row>
     <row r="36" spans="1:45">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>107200494000.0</v>
+        <v>5472114000.0</v>
       </c>
       <c r="C36">
         <v>4915522000.0</v>
       </c>
       <c r="D36">
         <v>103704969000.0</v>
       </c>
       <c r="E36">
         <v>104668024000.0</v>
       </c>
       <c r="F36">
         <v>106313816000.0</v>
       </c>
       <c r="G36">
         <v>682737000.0</v>
       </c>
       <c r="H36">
         <v>620472000.0</v>
       </c>
       <c r="I36">
         <v>620472920.0</v>
       </c>
       <c r="J36">
         <v>969177435.0</v>
       </c>
@@ -6575,51 +6589,51 @@
         <v>32857425000.0</v>
       </c>
       <c r="AM38">
         <v>44140718400.0</v>
       </c>
       <c r="AN38">
         <v>72001834900.0</v>
       </c>
       <c r="AO38"/>
       <c r="AP38">
         <v>56129061300.0</v>
       </c>
       <c r="AQ38">
         <v>57707203500.0</v>
       </c>
       <c r="AR38"/>
       <c r="AS38">
         <v>30227585300.0</v>
       </c>
     </row>
     <row r="39" spans="1:45">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
-        <v>206796612000.0</v>
+        <v>206796611000.0</v>
       </c>
       <c r="C39">
         <v>198408990000.0</v>
       </c>
       <c r="D39">
         <v>196543177000.0</v>
       </c>
       <c r="E39">
         <v>193265609000.0</v>
       </c>
       <c r="F39">
         <v>128932787000.0</v>
       </c>
       <c r="G39">
         <v>127069842000.0</v>
       </c>
       <c r="H39">
         <v>455363548000.0</v>
       </c>
       <c r="I39">
         <v>24264307883.0</v>
       </c>
       <c r="J39">
         <v>59927419260.0</v>
       </c>
@@ -6708,51 +6722,51 @@
         <v>24429487678.0</v>
       </c>
       <c r="AM39">
         <v>26730784257.0</v>
       </c>
       <c r="AN39">
         <v>49616435246.0</v>
       </c>
       <c r="AO39"/>
       <c r="AP39">
         <v>523726471544.0</v>
       </c>
       <c r="AQ39">
         <v>25780600331.0</v>
       </c>
       <c r="AR39"/>
       <c r="AS39">
         <v>383888518200.0</v>
       </c>
     </row>
     <row r="40" spans="1:45">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>318086839000.0</v>
+        <v>83691944000.0</v>
       </c>
       <c r="C40">
         <v>153743333000.0</v>
       </c>
       <c r="D40">
         <v>246946061000.0</v>
       </c>
       <c r="E40">
         <v>439051019000.0</v>
       </c>
       <c r="F40">
         <v>189437556000.0</v>
       </c>
       <c r="G40">
         <v>203332640000.0</v>
       </c>
       <c r="H40">
         <v>58531074000.0</v>
       </c>
       <c r="I40">
         <v>105973700918.0</v>
       </c>
       <c r="J40">
         <v>22078211956.0</v>
       </c>
@@ -6948,51 +6962,51 @@
         <v>9781284800.0</v>
       </c>
       <c r="AM41">
         <v>9781284800.0</v>
       </c>
       <c r="AN41">
         <v>9914186700.0</v>
       </c>
       <c r="AO41"/>
       <c r="AP41">
         <v>7830983100.0</v>
       </c>
       <c r="AQ41">
         <v>6789381300.0</v>
       </c>
       <c r="AR41"/>
       <c r="AS41">
         <v>3949244500.0</v>
       </c>
     </row>
     <row r="42" spans="1:45">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
-        <v>318910222000.0</v>
+        <v>308158998000.0</v>
       </c>
       <c r="C42">
         <v>327441379000.0</v>
       </c>
       <c r="D42">
         <v>327441379000.0</v>
       </c>
       <c r="E42">
         <v>327441379000.0</v>
       </c>
       <c r="F42">
         <v>327441379000.0</v>
       </c>
       <c r="G42">
         <v>327441379000.0</v>
       </c>
       <c r="H42">
         <v>327441379000.0</v>
       </c>
       <c r="I42">
         <v>327441379389.0</v>
       </c>
       <c r="J42">
         <v>327441379389.0</v>
       </c>
@@ -7887,51 +7901,51 @@
       <c r="AL51"/>
       <c r="AM51">
         <v>29999230000.0</v>
       </c>
       <c r="AN51">
         <v>180000000000.0</v>
       </c>
       <c r="AO51"/>
       <c r="AP51">
         <v>310000000000.0</v>
       </c>
       <c r="AQ51">
         <v>105555701762.0</v>
       </c>
       <c r="AR51"/>
       <c r="AS51"/>
     </row>
     <row r="52" spans="1:45">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
         <v>359243000.0</v>
       </c>
       <c r="C52">
-        <v>763908000.0</v>
+        <v>1489744380.0</v>
       </c>
       <c r="D52">
         <v>11175081000.0</v>
       </c>
       <c r="E52">
         <v>6548171000.0</v>
       </c>
       <c r="F52">
         <v>1727747000.0</v>
       </c>
       <c r="G52">
         <v>11263961000.0</v>
       </c>
       <c r="H52">
         <v>16483724000.0</v>
       </c>
       <c r="I52">
         <v>1450209768.0</v>
       </c>
       <c r="J52">
         <v>13565519332.0</v>
       </c>
       <c r="K52">
         <v>1370032407.0</v>
       </c>
@@ -9168,91 +9182,91 @@
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>110</v>
       </c>
       <c r="B5">
-        <v>243023244000.0</v>
+        <v>204056852000.0</v>
       </c>
       <c r="C5">
         <v>220309935000.0</v>
       </c>
       <c r="D5">
         <v>233023287453.0</v>
       </c>
       <c r="E5">
         <v>135392142892.0</v>
       </c>
       <c r="F5">
         <v>84265675733.0</v>
       </c>
       <c r="G5">
         <v>44531547141.0</v>
       </c>
       <c r="H5">
         <v>14190404913.0</v>
       </c>
       <c r="I5">
         <v>44456151491.0</v>
       </c>
       <c r="J5">
         <v>97658340535.0</v>
       </c>
       <c r="K5">
         <v>130790471182.0</v>
       </c>
       <c r="L5">
         <v>192283206318.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>111</v>
       </c>
       <c r="B6">
-        <v>256351199000.0</v>
+        <v>217384807000.0</v>
       </c>
       <c r="C6">
         <v>232460120000.0</v>
       </c>
       <c r="D6">
         <v>239382687296.0</v>
       </c>
       <c r="E6">
         <v>137996113395.0</v>
       </c>
       <c r="F6">
         <v>86749671726.0</v>
       </c>
       <c r="G6">
         <v>47652587482.0</v>
       </c>
       <c r="H6">
         <v>19547550008.0</v>
       </c>
       <c r="I6">
         <v>49538532491.0</v>
       </c>
       <c r="J6">
         <v>102391647966.0</v>
       </c>
@@ -9332,95 +9346,95 @@
       </c>
       <c r="I9">
         <v>73497399054.0</v>
       </c>
       <c r="J9">
         <v>142640452498.0</v>
       </c>
       <c r="K9">
         <v>189447983162.0</v>
       </c>
       <c r="L9">
         <v>223974318158.0</v>
       </c>
       <c r="M9">
         <v>208381975673.0</v>
       </c>
       <c r="N9">
         <v>328096168325.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>115</v>
       </c>
       <c r="B10">
-        <v>360913149000.0</v>
+        <v>321215345000.0</v>
       </c>
       <c r="C10">
         <v>218781517000.0</v>
       </c>
       <c r="D10">
         <v>231615372607.0</v>
       </c>
       <c r="E10">
         <v>134084503617.0</v>
       </c>
       <c r="F10">
         <v>83608569641.0</v>
       </c>
       <c r="G10">
         <v>53096151080.0</v>
       </c>
       <c r="H10">
         <v>13586662498.0</v>
       </c>
       <c r="I10">
         <v>51049302044.0</v>
       </c>
       <c r="J10">
         <v>109668326141.0</v>
       </c>
       <c r="K10">
         <v>147344154637.0</v>
       </c>
       <c r="L10">
         <v>197573185483.0</v>
       </c>
       <c r="M10">
         <v>191587121397.0</v>
       </c>
       <c r="N10">
         <v>332400546476.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>116</v>
       </c>
       <c r="B11">
-        <v>40831845000.0</v>
+        <v>1134040000.0</v>
       </c>
       <c r="C11">
         <v>3738304000.0</v>
       </c>
       <c r="D11">
         <v>38872841920.0</v>
       </c>
       <c r="E11">
         <v>96417798.0</v>
       </c>
       <c r="F11">
         <v>292740360.0</v>
       </c>
       <c r="G11">
         <v>9944609436.0</v>
       </c>
       <c r="H11">
         <v>299520263.0</v>
       </c>
       <c r="I11">
         <v>8785013971.0</v>
       </c>
       <c r="J11">
         <v>13088566591.0</v>
       </c>
@@ -9740,51 +9754,51 @@
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>126</v>
       </c>
       <c r="B21">
-        <v>243023244000.0</v>
+        <v>204056852000.0</v>
       </c>
       <c r="C21">
         <v>166118621000.0</v>
       </c>
       <c r="D21">
         <v>99008735596.0</v>
       </c>
       <c r="E21">
         <v>141558281461.0</v>
       </c>
       <c r="F21">
         <v>80908743919.0</v>
       </c>
       <c r="G21">
         <v>56726625494.0</v>
       </c>
       <c r="H21">
         <v>21651964870.0</v>
       </c>
       <c r="I21">
         <v>32401231152.0</v>
       </c>
       <c r="J21">
         <v>105428222609.0</v>
       </c>
@@ -10068,51 +10082,51 @@
       </c>
       <c r="I30">
         <v>41096167902.0</v>
       </c>
       <c r="J30">
         <v>37212229889.0</v>
       </c>
       <c r="K30">
         <v>35153559417.0</v>
       </c>
       <c r="L30">
         <v>32056141898.0</v>
       </c>
       <c r="M30">
         <v>22819259126.0</v>
       </c>
       <c r="N30">
         <v>15647735747.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
         <v>136</v>
       </c>
       <c r="B31">
-        <v>117889906000.0</v>
+        <v>117158493000.0</v>
       </c>
       <c r="C31">
         <v>52662896000.0</v>
       </c>
       <c r="D31">
         <v>132606637011.0</v>
       </c>
       <c r="E31">
         <v>-7473777844.0</v>
       </c>
       <c r="F31">
         <v>-4967232568.0</v>
       </c>
       <c r="G31">
         <v>-3630474414.0</v>
       </c>
       <c r="H31">
         <v>2592016788.0</v>
       </c>
       <c r="I31">
         <v>14477849700.0</v>
       </c>
       <c r="J31">
         <v>-333523051.0</v>
       </c>
@@ -10519,75 +10533,75 @@
       <c r="O3">
         <v>524935759.0</v>
       </c>
       <c r="P3">
         <v>745041978.0</v>
       </c>
       <c r="Q3">
         <v>751602098.0</v>
       </c>
       <c r="R3">
         <v>582390667.0</v>
       </c>
       <c r="S3">
         <v>600406180.0</v>
       </c>
       <c r="T3">
         <v>632515499.0</v>
       </c>
       <c r="U3">
         <v>628157716.0</v>
       </c>
       <c r="V3">
         <v>622916598.0</v>
       </c>
       <c r="W3">
-        <v>-4244610.0</v>
+        <v>736948789.0</v>
       </c>
       <c r="X3">
         <v>571673904.0</v>
       </c>
       <c r="Y3">
         <v>498392147.0</v>
       </c>
       <c r="Z3">
         <v>535346357.0</v>
       </c>
       <c r="AA3">
         <v>583795022.0</v>
       </c>
       <c r="AB3">
         <v>469005695.0</v>
       </c>
       <c r="AC3">
         <v>495988548.0</v>
       </c>
       <c r="AD3">
         <v>449029183.0</v>
       </c>
       <c r="AE3">
-        <v>-2813586825.0</v>
+        <v>1525561442.0</v>
       </c>
       <c r="AF3">
         <v>1360234904.0</v>
       </c>
       <c r="AG3">
         <v>1323405780.0</v>
       </c>
       <c r="AH3">
         <v>1319993193.0</v>
       </c>
       <c r="AI3">
         <v>7047064026.0</v>
       </c>
       <c r="AJ3">
         <v>32500000.0</v>
       </c>
       <c r="AK3">
         <v>285316720.0</v>
       </c>
       <c r="AL3">
         <v>212292126.0</v>
       </c>
       <c r="AM3">
         <v>1369573520.0</v>
       </c>
@@ -10699,75 +10713,75 @@
       <c r="O5">
         <v>25233371789.0</v>
       </c>
       <c r="P5">
         <v>35158920312.0</v>
       </c>
       <c r="Q5">
         <v>38123327730.0</v>
       </c>
       <c r="R5">
         <v>42686570723.0</v>
       </c>
       <c r="S5">
         <v>42814368365.0</v>
       </c>
       <c r="T5">
         <v>35520328894.0</v>
       </c>
       <c r="U5">
         <v>2088569067.0</v>
       </c>
       <c r="V5">
         <v>4435419411.0</v>
       </c>
       <c r="W5">
-        <v>12457492336.0</v>
+        <v>21477519913.0</v>
       </c>
       <c r="X5">
         <v>8460667296.0</v>
       </c>
       <c r="Y5">
         <v>17462493344.0</v>
       </c>
       <c r="Z5">
         <v>11110775111.0</v>
       </c>
       <c r="AA5">
         <v>25935625940.0</v>
       </c>
       <c r="AB5">
         <v>-13644841205.0</v>
       </c>
       <c r="AC5">
         <v>3060025491.0</v>
       </c>
       <c r="AD5">
         <v>5891467186.0</v>
       </c>
       <c r="AE5">
-        <v>-1866626601.0</v>
+        <v>-4162236166.0</v>
       </c>
       <c r="AF5">
         <v>-5607757053.0</v>
       </c>
       <c r="AG5">
         <v>18842107216.0</v>
       </c>
       <c r="AH5">
         <v>3965041160.0</v>
       </c>
       <c r="AI5">
         <v>33297918412.0</v>
       </c>
       <c r="AJ5">
         <v>9038928326.0</v>
       </c>
       <c r="AK5">
         <v>30860259066.0</v>
       </c>
       <c r="AL5">
         <v>30102626620.0</v>
       </c>
       <c r="AM5">
         <v>41551442975.0</v>
       </c>
@@ -10829,75 +10843,75 @@
       <c r="O6">
         <v>25758307548.0</v>
       </c>
       <c r="P6">
         <v>35903962290.0</v>
       </c>
       <c r="Q6">
         <v>38874929828.0</v>
       </c>
       <c r="R6">
         <v>43268961390.0</v>
       </c>
       <c r="S6">
         <v>43414774545.0</v>
       </c>
       <c r="T6">
         <v>36152844393.0</v>
       </c>
       <c r="U6">
         <v>2716726783.0</v>
       </c>
       <c r="V6">
         <v>5058336009.0</v>
       </c>
       <c r="W6">
-        <v>12453247726.0</v>
+        <v>22214468702.0</v>
       </c>
       <c r="X6">
         <v>9032341200.0</v>
       </c>
       <c r="Y6">
         <v>17960885491.0</v>
       </c>
       <c r="Z6">
         <v>11646121468.0</v>
       </c>
       <c r="AA6">
         <v>26519420962.0</v>
       </c>
       <c r="AB6">
         <v>-13175835510.0</v>
       </c>
       <c r="AC6">
         <v>3556014039.0</v>
       </c>
       <c r="AD6">
         <v>6340496369.0</v>
       </c>
       <c r="AE6">
-        <v>-4680213426.0</v>
+        <v>-2636674724.0</v>
       </c>
       <c r="AF6">
         <v>-4247522149.0</v>
       </c>
       <c r="AG6">
         <v>20165512996.0</v>
       </c>
       <c r="AH6">
         <v>5285034353.0</v>
       </c>
       <c r="AI6">
         <v>40344982438.0</v>
       </c>
       <c r="AJ6">
         <v>9071428326.0</v>
       </c>
       <c r="AK6">
         <v>31145575786.0</v>
       </c>
       <c r="AL6">
         <v>30314918746.0</v>
       </c>
       <c r="AM6">
         <v>42921016495.0</v>
       </c>
@@ -11318,51 +11332,51 @@
       <c r="L11">
         <v>3575451068.0</v>
       </c>
       <c r="M11">
         <v>4739082947.0</v>
       </c>
       <c r="N11">
         <v>7275829389.0</v>
       </c>
       <c r="O11">
         <v>-13077644371.0</v>
       </c>
       <c r="P11">
         <v>4452444764.0</v>
       </c>
       <c r="Q11">
         <v>591667371.0</v>
       </c>
       <c r="R11">
         <v>349494262.0</v>
       </c>
       <c r="S11">
         <v>455287383.0</v>
       </c>
       <c r="T11">
-        <v>1264319783.0</v>
+        <v>1828311851.0</v>
       </c>
       <c r="U11">
         <v>-2117022940.0</v>
       </c>
       <c r="V11">
         <v>-55978329.0</v>
       </c>
       <c r="W11">
         <v>9944609436.0</v>
       </c>
       <c r="X11">
         <v>-279828934.0</v>
       </c>
       <c r="Y11">
         <v>-4248418661.0</v>
       </c>
       <c r="Z11">
         <v>512641746.0</v>
       </c>
       <c r="AA11">
         <v>250086150.0</v>
       </c>
       <c r="AB11">
         <v>-4490582391.0</v>
       </c>
@@ -13923,51 +13937,53 @@
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>150</v>
       </c>
       <c r="B14">
         <v>13327955000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>12150184882.0</v>
+      </c>
       <c r="D14">
         <v>6359399843.0</v>
       </c>
       <c r="E14">
         <v>1955881348.0</v>
       </c>
       <c r="F14">
         <v>2483995993.0</v>
       </c>
       <c r="G14">
         <v>3121040341.0</v>
       </c>
       <c r="H14">
         <v>5357145095.0</v>
       </c>
       <c r="I14">
         <v>5082381000.0</v>
       </c>
       <c r="J14">
         <v>4733307431.0</v>
       </c>
       <c r="K14">
         <v>5024993053.0</v>
       </c>
       <c r="L14">
@@ -14251,51 +14267,51 @@
       </c>
       <c r="I22">
         <v>42264288073.0</v>
       </c>
       <c r="J22">
         <v>96579759550.0</v>
       </c>
       <c r="K22">
         <v>123590613337.0</v>
       </c>
       <c r="L22">
         <v>176885095751.0</v>
       </c>
       <c r="M22">
         <v>178307118526.0</v>
       </c>
       <c r="N22">
         <v>314499238228.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>158</v>
       </c>
       <c r="B23">
-        <v>166705968000.0</v>
+        <v>-1595729699.0</v>
       </c>
       <c r="C23">
         <v>-1400033000.0</v>
       </c>
       <c r="D23">
         <v>-717902204.0</v>
       </c>
       <c r="E23">
         <v>-372019420.0</v>
       </c>
       <c r="F23">
         <v>40000000000.0</v>
       </c>
       <c r="G23">
         <v>-396830125.0</v>
       </c>
       <c r="H23">
         <v>25132006.0</v>
       </c>
       <c r="I23">
         <v>7266234376.0</v>
       </c>
       <c r="J23">
         <v>250000000.0</v>
       </c>
@@ -15708,58 +15724,68 @@
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
     </row>
     <row r="14" spans="1:46">
       <c r="A14" t="s">
         <v>150</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>4135575000.0</v>
+      </c>
       <c r="C14">
         <v>13327955000.0</v>
       </c>
-      <c r="D14"/>
-[...2 lines deleted...]
-      <c r="G14"/>
+      <c r="D14">
+        <v>3254979837.0</v>
+      </c>
+      <c r="E14">
+        <v>3187157406.0</v>
+      </c>
+      <c r="F14">
+        <v>3133010967.0</v>
+      </c>
+      <c r="G14">
+        <v>4748861317.0</v>
+      </c>
       <c r="H14">
         <v>2993033000.0</v>
       </c>
       <c r="I14">
         <v>2552907451.0</v>
       </c>
       <c r="J14">
         <v>1855383137.0</v>
       </c>
       <c r="K14">
         <v>4285702975.0</v>
       </c>
       <c r="L14">
         <v>877892468.0</v>
       </c>
       <c r="M14">
         <v>610023814.0</v>
       </c>
       <c r="N14">
         <v>585780585.0</v>
       </c>
       <c r="O14">
         <v>406094853.0</v>
       </c>
       <c r="P14">
@@ -16525,51 +16551,51 @@
       <c r="AD21">
         <v>-414867994.0</v>
       </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
     </row>
     <row r="22" spans="1:46">
       <c r="A22" t="s">
         <v>120</v>
       </c>
       <c r="B22">
-        <v>1405452677.0</v>
+        <v>1405453000.0</v>
       </c>
       <c r="C22">
         <v>162847335780.0</v>
       </c>
       <c r="D22">
         <v>60267401832.0</v>
       </c>
       <c r="E22">
         <v>70962590737.0</v>
       </c>
       <c r="F22">
         <v>25738867284.0</v>
       </c>
       <c r="G22">
         <v>75337321286.0</v>
       </c>
       <c r="H22">
         <v>94424292000.0</v>
       </c>
       <c r="I22">
         <v>18017601461.0</v>
       </c>
       <c r="J22">
         <v>26824017068.0</v>
       </c>
@@ -16661,51 +16687,51 @@
         <v>40628061344.0</v>
       </c>
       <c r="AN22">
         <v>13878493154.0</v>
       </c>
       <c r="AO22">
         <v>15167857304.0</v>
       </c>
       <c r="AP22">
         <v>53916201535.0</v>
       </c>
       <c r="AQ22">
         <v>44375321766.0</v>
       </c>
       <c r="AR22"/>
       <c r="AS22">
         <v>52966733115.0</v>
       </c>
       <c r="AT22"/>
     </row>
     <row r="23" spans="1:46">
       <c r="A23" t="s">
         <v>158</v>
       </c>
       <c r="B23">
-        <v>-394830000.0</v>
+        <v>-394831000.0</v>
       </c>
       <c r="C23">
         <v>1185579000.0</v>
       </c>
       <c r="D23">
         <v>-411408000.0</v>
       </c>
       <c r="E23">
         <v>-399638404.0</v>
       </c>
       <c r="F23">
         <v>-374531792.0</v>
       </c>
       <c r="G23">
         <v>-387249461.0</v>
       </c>
       <c r="H23">
         <v>-347234000.0</v>
       </c>
       <c r="I23">
         <v>-332774654.0</v>
       </c>
       <c r="J23">
         <v>-332774654.0</v>
       </c>
@@ -16797,63 +16823,63 @@
         <v>2708944322.0</v>
       </c>
       <c r="AN23">
         <v>354482435067.0</v>
       </c>
       <c r="AO23">
         <v>-50000000000.0</v>
       </c>
       <c r="AP23">
         <v>-97500000000.0</v>
       </c>
       <c r="AQ23">
         <v>-170660086094.0</v>
       </c>
       <c r="AR23"/>
       <c r="AS23">
         <v>101950000000.0</v>
       </c>
       <c r="AT23"/>
     </row>
     <row r="24" spans="1:46">
       <c r="A24" t="s">
         <v>159</v>
       </c>
       <c r="B24">
-        <v>49419770000.0</v>
+        <v>-580230000.0</v>
       </c>
       <c r="C24">
         <v>31836250000.0</v>
       </c>
       <c r="D24">
         <v>-71743122000.0</v>
       </c>
       <c r="E24">
         <v>23002000000.0</v>
       </c>
       <c r="F24">
-        <v>-20000000000.0</v>
+        <v>-20001296839.0</v>
       </c>
       <c r="G24">
         <v>61150253123.0</v>
       </c>
       <c r="H24">
         <v>-38809789000.0</v>
       </c>
       <c r="I24">
         <v>-1806035.0</v>
       </c>
       <c r="J24">
         <v>-1806035.0</v>
       </c>
       <c r="K24">
         <v>213794809894.0</v>
       </c>
       <c r="L24">
         <v>2782556000.0</v>
       </c>
       <c r="M24">
         <v>-11035887200.0</v>
       </c>
       <c r="N24">
         <v>2000000.0</v>
       </c>
@@ -16931,51 +16957,51 @@
         <v>7987570000.0</v>
       </c>
       <c r="AN24">
         <v>1466931500.0</v>
       </c>
       <c r="AO24">
         <v>23672863900.0</v>
       </c>
       <c r="AP24">
         <v>565573204.0</v>
       </c>
       <c r="AQ24">
         <v>74401188796.0</v>
       </c>
       <c r="AR24"/>
       <c r="AS24">
         <v>-20444634478.0</v>
       </c>
       <c r="AT24"/>
     </row>
     <row r="25" spans="1:46">
       <c r="A25" t="s">
         <v>160</v>
       </c>
       <c r="B25">
-        <v>-106041703000.0</v>
+        <v>-111582731000.0</v>
       </c>
       <c r="C25">
         <v>-1317482000.0</v>
       </c>
       <c r="D25">
         <v>162329100000.0</v>
       </c>
       <c r="E25">
         <v>63833144431.0</v>
       </c>
       <c r="F25">
         <v>128858958063.0</v>
       </c>
       <c r="G25">
         <v>-50751763320.0</v>
       </c>
       <c r="H25">
         <v>-65026065000.0</v>
       </c>
       <c r="I25">
         <v>17649277197.0</v>
       </c>
       <c r="J25">
         <v>-82540522457.0</v>
       </c>