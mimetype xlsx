--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -18215,51 +18215,51 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>157</v>
       </c>
       <c r="B5">
-        <v>309409000.0</v>
+        <v>299834999.0</v>
       </c>
       <c r="C5">
         <v>331821000.0</v>
       </c>
       <c r="D5">
         <v>343185000.0</v>
       </c>
       <c r="E5">
         <v>-24751000.0</v>
       </c>
       <c r="F5">
         <v>326745000.0</v>
       </c>
       <c r="G5">
         <v>286441000.0</v>
       </c>
       <c r="H5">
         <v>287717000.0</v>
       </c>
       <c r="I5">
         <v>67027000.0</v>
       </c>
       <c r="J5">
         <v>322298000.0</v>
       </c>
@@ -18298,51 +18298,51 @@
       </c>
       <c r="V5">
         <v>70478000.0</v>
       </c>
       <c r="W5">
         <v>90365000.0</v>
       </c>
       <c r="X5">
         <v>16803000.0</v>
       </c>
       <c r="Y5">
         <v>27368000.0</v>
       </c>
       <c r="Z5">
         <v>14950000.0</v>
       </c>
       <c r="AA5">
         <v>4871000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>158</v>
       </c>
       <c r="B6">
-        <v>340682000.0</v>
+        <v>331107999.0</v>
       </c>
       <c r="C6">
         <v>361994000.0</v>
       </c>
       <c r="D6">
         <v>373860000.0</v>
       </c>
       <c r="E6">
         <v>7874000.0</v>
       </c>
       <c r="F6">
         <v>358837000.0</v>
       </c>
       <c r="G6">
         <v>316605000.0</v>
       </c>
       <c r="H6">
         <v>325498000.0</v>
       </c>
       <c r="I6">
         <v>98806000.0</v>
       </c>
       <c r="J6">
         <v>355724000.0</v>
       </c>
@@ -21093,51 +21093,51 @@
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:93">
       <c r="A5" t="s">
         <v>157</v>
       </c>
       <c r="B5">
-        <v>75492000.0</v>
+        <v>76200000.0</v>
       </c>
       <c r="C5">
         <v>72486000.0</v>
       </c>
       <c r="D5">
         <v>79169000.0</v>
       </c>
       <c r="E5">
         <v>71980000.0</v>
       </c>
       <c r="F5">
         <v>84718000.0</v>
       </c>
       <c r="G5">
         <v>91609000.0</v>
       </c>
       <c r="H5">
         <v>83944000.0</v>
       </c>
       <c r="I5">
         <v>71550000.0</v>
       </c>
       <c r="J5">
         <v>82582000.0</v>
       </c>
@@ -21374,51 +21374,51 @@
       </c>
       <c r="CJ5">
         <v>26443000.0</v>
       </c>
       <c r="CK5">
         <v>10653000.0</v>
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:93">
       <c r="A6" t="s">
         <v>158</v>
       </c>
       <c r="B6">
-        <v>83844000.0</v>
+        <v>84552000.0</v>
       </c>
       <c r="C6">
         <v>80078000.0</v>
       </c>
       <c r="D6">
         <v>86832000.0</v>
       </c>
       <c r="E6">
         <v>79646000.0</v>
       </c>
       <c r="F6">
         <v>91970000.0</v>
       </c>
       <c r="G6">
         <v>98477000.0</v>
       </c>
       <c r="H6">
         <v>89511000.0</v>
       </c>
       <c r="I6">
         <v>79674000.0</v>
       </c>
       <c r="J6">
         <v>90425000.0</v>
       </c>
@@ -29546,51 +29546,51 @@
       <c r="V24">
         <v>-54163000.0</v>
       </c>
       <c r="W24">
         <v>-425479000.0</v>
       </c>
       <c r="X24">
         <v>700000.0</v>
       </c>
       <c r="Y24">
         <v>-1744000.0</v>
       </c>
       <c r="Z24">
         <v>-4317000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>210</v>
       </c>
       <c r="B25">
         <v>30979000.0</v>
       </c>
       <c r="C25">
-        <v>37521000.0</v>
+        <v>23112000.0</v>
       </c>
       <c r="D25">
         <v>11663000.0</v>
       </c>
       <c r="E25">
         <v>381612000.0</v>
       </c>
       <c r="F25">
         <v>14377000.0</v>
       </c>
       <c r="G25">
         <v>19188000.0</v>
       </c>
       <c r="H25">
         <v>15550000.0</v>
       </c>
       <c r="I25">
         <v>234737000.0</v>
       </c>
       <c r="J25">
         <v>113053000.0</v>
       </c>
       <c r="K25">
         <v>63551000.0</v>
       </c>