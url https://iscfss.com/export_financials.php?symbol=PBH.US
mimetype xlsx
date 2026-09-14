--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4943,606 +4946,612 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>36849000.0</v>
+      </c>
+      <c r="C2">
         <v>22791000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>42946000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>41924000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22206000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18925000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19506000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31172000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>39556000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38979000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39339000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44381000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>57861000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>62743000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>64254000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>56196000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>58110000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>55760000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>40103000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>38047000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>30963000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>45978000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>29114000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>55423000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>32352000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>62375000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>50408000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>64941000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>62109000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>56560000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>48988000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>66251000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>78405000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>61390000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>59345000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>79258000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>62738000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>70218000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>45250000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>39041000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>35012000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>38296000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>28539000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>41777000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>47170000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>46115000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>38567000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>58538000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>45279000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>48286000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>51547000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>51857000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>42222000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>51376000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>40858000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>41883000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>26854000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>26726000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>23977000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>25184000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>24168000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>21615000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>18682000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>13980000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>12112000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12771000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>16904000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>21444000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>16482000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15898000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18393000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>17430000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>17935000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>20539000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18703000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>21318000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16392000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>19303000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>20500000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>22584000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>18052000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>18065000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>20553000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>22725000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18626000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>21705000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>18806000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>19970000.0</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>5281000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5591,52 +5600,53 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5685,352 +5695,354 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-29678000.0</v>
+      </c>
+      <c r="C5">
         <v>-28368000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-30234000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-31599999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-32255000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-37659000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-40164000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-26536000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-31335000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-34495000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-28529000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-35994000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-32210000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-31564000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-29489000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-36459000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-29341000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-19032000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23207000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-24420000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-20773000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-19801000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-17231000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-28612000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-33262000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-44161000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-26058000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-29555000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-25971000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-25747000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-26454000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-24434000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-22289000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-19315000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-18024000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-22516000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-25232000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-26352000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-35382000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-26646000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-29349000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-23525000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-29974000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-34896000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-23817000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-23412000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-16144000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-7365000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3465000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>739000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1675000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1019000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-103000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-104000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>10000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>11000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-55000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-13000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-70000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-52000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-10000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2774000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2598000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2426000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2266000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2451000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-492000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-975000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1250000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1334000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1661000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>480000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>684000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-999000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>21000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>98000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>199000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>313000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>476000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>587000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1347000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1109000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>608000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>229000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-365000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>320000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6074,169 +6086,174 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>46114000.0</v>
+      </c>
+      <c r="C7">
         <v>48489000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>45743000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>47878000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>49975000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>51893000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>35163000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9294000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11653000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13852000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14171000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16470000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>18617000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>21303000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>23614000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>25319000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>27580000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>29701000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>31376000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>32198000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>33067000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>34968000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>36656000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>38937000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>34756000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>36335000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>38461000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>34473000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>17625000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6253,116 +6270,119 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
-        <v>562000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="C8">
         <v>562000.0</v>
       </c>
       <c r="D8">
         <v>562000.0</v>
       </c>
       <c r="E8">
+        <v>562000.0</v>
+      </c>
+      <c r="F8">
         <v>561000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>560000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557000.0</v>
       </c>
       <c r="I8">
         <v>557000.0</v>
       </c>
       <c r="J8">
+        <v>557000.0</v>
+      </c>
+      <c r="K8">
         <v>555000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>552000.0</v>
       </c>
       <c r="M8">
         <v>552000.0</v>
       </c>
       <c r="N8">
-        <v>548000.0</v>
+        <v>552000.0</v>
       </c>
       <c r="O8">
         <v>548000.0</v>
       </c>
       <c r="P8">
-        <v>547000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="Q8">
         <v>547000.0</v>
       </c>
       <c r="R8">
+        <v>547000.0</v>
+      </c>
+      <c r="S8">
         <v>544000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542000.0</v>
       </c>
       <c r="U8">
         <v>542000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>542000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6387,582 +6407,587 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>605495000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>602756000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>600238000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>593402000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>588207000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>576596000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>552369000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>546526000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>535356000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>532508000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>524392000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>520926000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>515583000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>512554000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>507310000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>503588000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>499508000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>495383000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>493756000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>490795000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>488116000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>485838000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>483595000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>480805000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>479150000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>477872000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>474137000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>471318000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>468783000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>466632000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>464446000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>460401000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>458255000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>455684000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>453336000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>451075000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>445182000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>442127000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>439861000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>437554000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>426584000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>423985000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>421574000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>418488000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>414387000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>412910000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>410664000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>403643000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>401691000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>400316000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>393951000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>392891000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>391898000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>390863000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>390160000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>389355000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>89127000.0</v>
+      </c>
+      <c r="C10">
         <v>63868000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>62373000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>119106000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>139502000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>97884000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>50874000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51540000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34256000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46469000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>63615000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>60067000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>54580000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>58489000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>86358000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>42442000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>35869000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>27185000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21018000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>42818000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>163624000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>32302000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>62103000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26603000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>57941000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>94760000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>28591000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>27905000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>29042000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>27530000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>24672000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>36910000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>34269000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>32548000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>45376000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>42977000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>44135000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>41855000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>63289000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>30458000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>28877000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>27230000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>48973000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>22152000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>21598000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>21318000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>21951000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>21748000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>15675000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>28331000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>94353000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>26833000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>19306000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15670000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10431000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>29006000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4404000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>19015000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4439000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7961000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5991000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>13334000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>83266000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>55032000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>33106000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>41097000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>34262000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>34829000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>36151000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>35181000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>27934000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>12630000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6370000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6078000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>11554000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>8799000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6164000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>13758000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4802000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>10508000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>21460000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>8200000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>9646000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>27585000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>13945000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>5334000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6754000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>3393000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>62373000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>119106000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>139502000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>97884000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>50874000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>51540000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>60067000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>54580000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>58489000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>86358000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>42442000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>35869000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>27185000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>21018000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>42818000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>163624000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6987,1234 +7012,1246 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>89127000.0</v>
+      </c>
+      <c r="C12">
         <v>63868000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>62373000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>119106000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>139502000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>97884000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>50874000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>51540000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>34256000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>46469000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>63615000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>60067000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>54580000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>58489000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>86358000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>42442000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>35869000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>27185000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21018000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>42818000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>163624000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>32302000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>62103000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26603000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>57941000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>94760000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>28591000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>27905000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>29042000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>27530000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>24672000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>36910000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>34269000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>32548000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>45376000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>42977000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>44135000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>41855000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>63289000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>30458000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>28877000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>27230000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>48973000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>22152000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>21598000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>21318000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>21951000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>21748000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>15675000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>28331000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>94353000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>26833000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>19306000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>15670000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>10431000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>29006000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4404000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>19015000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4439000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7961000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5991000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>13334000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>83266000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>55032000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>33106000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>41097000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>34262000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>34829000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>36151000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>35181000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>27934000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>12630000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6370000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6078000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>11554000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>8799000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6164000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>13758000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4802000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>10508000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>21460000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>8200000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>9646000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>27585000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>13945000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5334000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>6754000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>562000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="C13">
         <v>562000.0</v>
       </c>
       <c r="D13">
         <v>562000.0</v>
       </c>
       <c r="E13">
+        <v>562000.0</v>
+      </c>
+      <c r="F13">
         <v>561000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>560000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557000.0</v>
       </c>
       <c r="I13">
         <v>557000.0</v>
       </c>
       <c r="J13">
+        <v>557000.0</v>
+      </c>
+      <c r="K13">
         <v>555000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>552000.0</v>
       </c>
       <c r="M13">
         <v>552000.0</v>
       </c>
       <c r="N13">
-        <v>548000.0</v>
+        <v>552000.0</v>
       </c>
       <c r="O13">
         <v>548000.0</v>
       </c>
       <c r="P13">
-        <v>547000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="Q13">
         <v>547000.0</v>
       </c>
       <c r="R13">
+        <v>547000.0</v>
+      </c>
+      <c r="S13">
         <v>544000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542000.0</v>
       </c>
       <c r="U13">
         <v>542000.0</v>
       </c>
       <c r="V13">
+        <v>542000.0</v>
+      </c>
+      <c r="W13">
         <v>540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="X13">
         <v>539000.0</v>
       </c>
       <c r="Y13">
         <v>539000.0</v>
       </c>
       <c r="Z13">
+        <v>539000.0</v>
+      </c>
+      <c r="AA13">
         <v>538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537000.0</v>
       </c>
       <c r="AB13">
         <v>537000.0</v>
       </c>
       <c r="AC13">
         <v>537000.0</v>
       </c>
       <c r="AD13">
-        <v>536000.0</v>
+        <v>537000.0</v>
       </c>
       <c r="AE13">
         <v>536000.0</v>
       </c>
       <c r="AF13">
         <v>536000.0</v>
       </c>
       <c r="AG13">
         <v>536000.0</v>
       </c>
       <c r="AH13">
-        <v>534000.0</v>
+        <v>536000.0</v>
       </c>
       <c r="AI13">
         <v>534000.0</v>
       </c>
       <c r="AJ13">
         <v>534000.0</v>
       </c>
       <c r="AK13">
-        <v>533000.0</v>
+        <v>534000.0</v>
       </c>
       <c r="AL13">
         <v>533000.0</v>
       </c>
       <c r="AM13">
-        <v>532000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="AN13">
         <v>532000.0</v>
       </c>
       <c r="AO13">
         <v>532000.0</v>
       </c>
       <c r="AP13">
-        <v>530000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="AQ13">
         <v>530000.0</v>
       </c>
       <c r="AR13">
         <v>530000.0</v>
       </c>
       <c r="AS13">
         <v>530000.0</v>
       </c>
       <c r="AT13">
-        <v>525000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="AU13">
         <v>525000.0</v>
       </c>
       <c r="AV13">
+        <v>525000.0</v>
+      </c>
+      <c r="AW13">
         <v>524000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>520000.0</v>
       </c>
       <c r="AY13">
         <v>520000.0</v>
       </c>
       <c r="AZ13">
         <v>520000.0</v>
       </c>
       <c r="BA13">
+        <v>520000.0</v>
+      </c>
+      <c r="BB13">
         <v>514000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>513000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505000.0</v>
       </c>
       <c r="BE13">
         <v>505000.0</v>
       </c>
       <c r="BF13">
         <v>505000.0</v>
       </c>
       <c r="BG13">
-        <v>504000.0</v>
+        <v>505000.0</v>
       </c>
       <c r="BH13">
         <v>504000.0</v>
       </c>
       <c r="BI13">
         <v>504000.0</v>
       </c>
       <c r="BJ13">
+        <v>504000.0</v>
+      </c>
+      <c r="BK13">
         <v>503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>502000.0</v>
       </c>
       <c r="BL13">
         <v>502000.0</v>
       </c>
       <c r="BM13">
         <v>502000.0</v>
       </c>
       <c r="BN13">
         <v>502000.0</v>
       </c>
       <c r="BO13">
         <v>502000.0</v>
       </c>
       <c r="BP13">
         <v>502000.0</v>
       </c>
       <c r="BQ13">
-        <v>501000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="BR13">
         <v>501000.0</v>
       </c>
       <c r="BS13">
         <v>501000.0</v>
       </c>
       <c r="BT13">
         <v>501000.0</v>
       </c>
       <c r="BU13">
         <v>501000.0</v>
       </c>
       <c r="BV13">
         <v>501000.0</v>
       </c>
       <c r="BW13">
         <v>501000.0</v>
       </c>
       <c r="BX13">
         <v>501000.0</v>
       </c>
       <c r="BY13">
         <v>501000.0</v>
       </c>
       <c r="BZ13">
         <v>501000.0</v>
       </c>
       <c r="CA13">
         <v>501000.0</v>
       </c>
       <c r="CB13">
         <v>501000.0</v>
       </c>
       <c r="CC13">
         <v>501000.0</v>
       </c>
       <c r="CD13">
         <v>501000.0</v>
       </c>
       <c r="CE13">
         <v>501000.0</v>
       </c>
       <c r="CF13">
         <v>501000.0</v>
       </c>
       <c r="CG13">
-        <v>500000.0</v>
+        <v>501000.0</v>
       </c>
       <c r="CH13">
         <v>500000.0</v>
       </c>
       <c r="CI13">
+        <v>500000.0</v>
+      </c>
+      <c r="CJ13">
         <v>5611000.0</v>
       </c>
-      <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>47604000.0</v>
+      </c>
+      <c r="C14">
         <v>47686000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>48087000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>49264000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>49833000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>50080000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>49993000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>49998000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50267000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>50310000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>50125000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>50081000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>50196000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>49797000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>50186000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>50265000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>50730000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>50972000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>50935000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>50791000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>50671000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>50512000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>50561000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>50661000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>50808000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>50878000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>50831000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>50811000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>52047000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>51912000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>52202000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>52153000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>52942000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>53131000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>53543000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>53539000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>53509000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>53419000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>53359000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>53345000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>52881000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>53252000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>53203000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>53151000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>52958000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>52821000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>52730000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>52594000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>52533000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>52513000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>52445000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>52219000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>52040000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>51913000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>51523000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>51225000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>51106000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>50342000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>50684000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>50671000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>50646000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>50555000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>50533000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>50141000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>50105000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>50038000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>50074000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>50055000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>50095000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>49982000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>50040000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>50037000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>50035000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>49880000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>50035000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>50046000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>50038000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>49660000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>50024000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>49994000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>50005000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>49372000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>50010000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>49949000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>49998000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>50000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>26613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="CK14">
         <v>50000000.0</v>
       </c>
-      <c r="CL14"/>
+      <c r="CL14">
+        <v>50000000.0</v>
+      </c>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548000.0</v>
       </c>
       <c r="O15">
         <v>548000.0</v>
       </c>
       <c r="P15">
-        <v>547000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="Q15">
         <v>547000.0</v>
       </c>
       <c r="R15">
+        <v>547000.0</v>
+      </c>
+      <c r="S15">
         <v>544000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542000.0</v>
       </c>
       <c r="U15">
         <v>542000.0</v>
       </c>
       <c r="V15">
+        <v>542000.0</v>
+      </c>
+      <c r="W15">
         <v>540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="X15">
         <v>539000.0</v>
       </c>
       <c r="Y15">
         <v>539000.0</v>
       </c>
       <c r="Z15">
+        <v>539000.0</v>
+      </c>
+      <c r="AA15">
         <v>538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537000.0</v>
       </c>
       <c r="AB15">
         <v>537000.0</v>
       </c>
       <c r="AC15">
         <v>537000.0</v>
       </c>
       <c r="AD15">
-        <v>536000.0</v>
+        <v>537000.0</v>
       </c>
       <c r="AE15">
         <v>536000.0</v>
       </c>
       <c r="AF15">
         <v>536000.0</v>
       </c>
       <c r="AG15">
         <v>536000.0</v>
       </c>
       <c r="AH15">
-        <v>534000.0</v>
+        <v>536000.0</v>
       </c>
       <c r="AI15">
         <v>534000.0</v>
       </c>
       <c r="AJ15">
         <v>534000.0</v>
       </c>
       <c r="AK15">
-        <v>533000.0</v>
+        <v>534000.0</v>
       </c>
       <c r="AL15">
         <v>533000.0</v>
       </c>
       <c r="AM15">
-        <v>532000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="AN15">
         <v>532000.0</v>
       </c>
       <c r="AO15">
         <v>532000.0</v>
       </c>
       <c r="AP15">
-        <v>530000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="AQ15">
         <v>530000.0</v>
       </c>
       <c r="AR15">
         <v>530000.0</v>
       </c>
       <c r="AS15">
         <v>530000.0</v>
       </c>
       <c r="AT15">
-        <v>525000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="AU15">
         <v>525000.0</v>
       </c>
       <c r="AV15">
+        <v>525000.0</v>
+      </c>
+      <c r="AW15">
         <v>524000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>520000.0</v>
       </c>
       <c r="AY15">
         <v>520000.0</v>
       </c>
       <c r="AZ15">
         <v>520000.0</v>
       </c>
       <c r="BA15">
+        <v>520000.0</v>
+      </c>
+      <c r="BB15">
         <v>514000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>513000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505000.0</v>
       </c>
       <c r="BE15">
         <v>505000.0</v>
       </c>
       <c r="BF15">
         <v>505000.0</v>
       </c>
       <c r="BG15">
-        <v>504000.0</v>
+        <v>505000.0</v>
       </c>
       <c r="BH15">
         <v>504000.0</v>
       </c>
       <c r="BI15">
         <v>504000.0</v>
       </c>
       <c r="BJ15">
+        <v>504000.0</v>
+      </c>
+      <c r="BK15">
         <v>503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>502000.0</v>
       </c>
       <c r="BL15">
         <v>502000.0</v>
       </c>
       <c r="BM15">
         <v>502000.0</v>
       </c>
       <c r="BN15">
         <v>502000.0</v>
       </c>
       <c r="BO15">
         <v>502000.0</v>
       </c>
       <c r="BP15">
         <v>502000.0</v>
       </c>
       <c r="BQ15">
-        <v>501000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="BR15">
         <v>501000.0</v>
       </c>
       <c r="BS15">
         <v>501000.0</v>
       </c>
       <c r="BT15">
         <v>501000.0</v>
       </c>
       <c r="BU15">
         <v>501000.0</v>
       </c>
       <c r="BV15">
         <v>501000.0</v>
       </c>
       <c r="BW15">
         <v>501000.0</v>
       </c>
       <c r="BX15">
         <v>501000.0</v>
       </c>
       <c r="BY15">
         <v>501000.0</v>
       </c>
       <c r="BZ15">
         <v>501000.0</v>
       </c>
       <c r="CA15">
         <v>501000.0</v>
       </c>
       <c r="CB15">
         <v>501000.0</v>
       </c>
       <c r="CC15">
         <v>501000.0</v>
       </c>
       <c r="CD15">
         <v>501000.0</v>
       </c>
       <c r="CE15">
         <v>501000.0</v>
       </c>
       <c r="CF15">
         <v>501000.0</v>
       </c>
       <c r="CG15">
-        <v>500000.0</v>
+        <v>501000.0</v>
       </c>
       <c r="CH15">
         <v>500000.0</v>
       </c>
       <c r="CI15">
+        <v>500000.0</v>
+      </c>
+      <c r="CJ15">
         <v>5611000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>189000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2569000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>442537000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>2528000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9464000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>434050000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>522000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3832000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11234000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>407812000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-7536000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-7016000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-5099000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>8932000.0</v>
       </c>
-      <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>13755000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>15039000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>16487000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>13413000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>12145000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
-[...1 lines deleted...]
-      </c>
+      <c r="CH16"/>
       <c r="CI16">
         <v>-3730000.0</v>
       </c>
-      <c r="CJ16"/>
+      <c r="CJ16">
+        <v>-3730000.0</v>
+      </c>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8263,236 +8300,238 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>383955000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>455826000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>443271000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>442537000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>444774000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>440275000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>439428000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>424364000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>416383000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>417230000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>407776000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>404632000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>403750000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>800000.0</v>
       </c>
-      <c r="AE18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>1100000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
         <v>724545000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>715086000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>459780000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>459527000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>460557000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>469622000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>383485000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>373764000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>362928000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>351569000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>342385000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>334297000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>219908000.0</v>
       </c>
-      <c r="AX18">
-[...1 lines deleted...]
-      </c>
       <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
         <v>205036000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>198721000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>200803000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>194288000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>185007000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>180798000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>174819000.0</v>
       </c>
-      <c r="BF18">
-[...1 lines deleted...]
-      </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8541,1580 +8580,1597 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>650795000.0</v>
+      </c>
+      <c r="C20">
         <v>581109000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>581248000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>528410999.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>528314000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>527425000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>527219000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>529225000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>528443000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>527733000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>527878000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>526860000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>527458000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>527553000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>576602000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>575566000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>576794000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>578976000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>578932000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>578797000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>577840000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>578079000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>579559000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>577919000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>577128000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>575179000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>577635000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>577544000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>578309000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>578583000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>611956000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>612444000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>612966000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>620098000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>620333000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>620388000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>615451000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>615252000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>345485000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>351662000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>356525000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>360191000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>282679000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>289061000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>290867000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>290651000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>291892000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>293993000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>192632000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>190911000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>189955000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>191058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167546000.0</v>
       </c>
       <c r="BB20">
         <v>167546000.0</v>
       </c>
       <c r="BC20">
         <v>167546000.0</v>
       </c>
       <c r="BD20">
-        <v>173928000.0</v>
+        <v>167546000.0</v>
       </c>
       <c r="BE20">
         <v>173928000.0</v>
       </c>
       <c r="BF20">
+        <v>173928000.0</v>
+      </c>
+      <c r="BG20">
         <v>173702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153696000.0</v>
       </c>
       <c r="BH20">
         <v>153696000.0</v>
       </c>
       <c r="BI20">
-        <v>154896000.0</v>
+        <v>153696000.0</v>
       </c>
       <c r="BJ20">
         <v>154896000.0</v>
       </c>
       <c r="BK20">
+        <v>154896000.0</v>
+      </c>
+      <c r="BL20">
         <v>153199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111489000.0</v>
       </c>
       <c r="BM20">
         <v>111489000.0</v>
       </c>
       <c r="BN20">
         <v>111489000.0</v>
       </c>
       <c r="BO20">
-        <v>114240000.0</v>
+        <v>111489000.0</v>
       </c>
       <c r="BP20">
         <v>114240000.0</v>
       </c>
       <c r="BQ20">
         <v>114240000.0</v>
       </c>
       <c r="BR20">
         <v>114240000.0</v>
       </c>
       <c r="BS20">
-        <v>309879000.0</v>
+        <v>114240000.0</v>
       </c>
       <c r="BT20">
         <v>309879000.0</v>
       </c>
       <c r="BU20">
-        <v>308915000.0</v>
+        <v>309879000.0</v>
       </c>
       <c r="BV20">
         <v>308915000.0</v>
       </c>
       <c r="BW20">
         <v>308915000.0</v>
       </c>
       <c r="BX20">
         <v>308915000.0</v>
       </c>
       <c r="BY20">
-        <v>310947000.0</v>
+        <v>308915000.0</v>
       </c>
       <c r="BZ20">
         <v>310947000.0</v>
       </c>
       <c r="CA20">
+        <v>310947000.0</v>
+      </c>
+      <c r="CB20">
         <v>303928000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>302786000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>297951000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>297935000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>298273000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>899047000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>294731000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>294544000.0</v>
       </c>
-      <c r="CI20"/>
-      <c r="CJ20">
+      <c r="CJ20"/>
+      <c r="CK20">
         <v>271952000.0</v>
       </c>
-      <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20">
         <v>55594000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>3243358000.0</v>
+      </c>
+      <c r="C21">
         <v>2299605000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2301536000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2291073000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2294829000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2295350000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2310650000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2316542000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2317817000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2320583000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2328529000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2328250000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2336137000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2341893000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2670328000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2670942000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2682611000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2696635000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2703616000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2689920000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2469714000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2475729000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2481725000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2481236000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2483051000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2479391000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2491539000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2493469000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2501358000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2507210000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2707825000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2715070000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2722542000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2780916000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2887997000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2894140000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2898273000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2903613000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2156378000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2181128000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2223559000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2322723000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2116511000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2117669000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2129860000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2134700000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2144084000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2163947000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1468172000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1394817000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1395755000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1399860000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1370535000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1373240000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1375938000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1380499000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1397414000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1400522000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>779242000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>781615000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>783988000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>786361000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>712860000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>549855000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>556840000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>559229000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>561828000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>564259000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>574982000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>577609000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>638803000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>641428000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>644056000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>646683000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>649277000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>651903000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>654530000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>657157000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>659784000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>662411000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>635004000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>637197000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>945294000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>899047000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>901009000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>294544000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>912064000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>857703000.0</v>
       </c>
-      <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>292205000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>190215000.0</v>
+      </c>
+      <c r="C22">
         <v>159132000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>163594000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>158996000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>153126000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>147709000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>151516000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>156225000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>152040000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>138717000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>148637000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>161283000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>169849000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>162121000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>158522000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>140505000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>133768000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>120342000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>106273000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>107918000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>105546000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>114959000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>117011000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>114026000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>116811000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>116026000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>121363000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>126362000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>129388000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>119880000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>120368000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>113569000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>118957000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>118547000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>114894000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>119484000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>118707000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>115609000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>100926000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>97959000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>92867000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>91263000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>80671000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>77137000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>74077000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>74000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>75240000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>82875000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>66171000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>65586000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>64798000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>61935000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>66917000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>60201000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>54250000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>53836000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>53848000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>51113000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>43579000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>46408000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>43721000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>39751000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>47907000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>24997000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>28076000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>29162000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>34092000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>24955000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>26449000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>26977000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>28751000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>25372000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>28811000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>29696000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>30659000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>27783000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>28510000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>30173000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>31780000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>29272000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>31370000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>33841000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>33682000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>32887000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>27946000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>21580000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>18888000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>17862000.0</v>
       </c>
-      <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>9748000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>4568573000.0</v>
+      </c>
+      <c r="C23">
         <v>3547570000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3494743000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3442280000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3431625000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3402218000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3329497000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3316885000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3307516000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3318417000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3339753000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3332874000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3345577000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3353729000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3749774000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3678514000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3682234000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3670681000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3659408000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3675818000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3559114000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3429273000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3468769000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3434306000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3450147000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3513905000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3464202000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3464760000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3460710000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3441036000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3668082000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3697695000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3768720000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3760612000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3897922000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3902193000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3899561000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3911348000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2810852000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2830978000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2878440000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2948791000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2640999000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2626891000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2636502000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2669405000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2680596000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2725670000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1853950000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1795663000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1864846000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1808076000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1736094000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1739799000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1731389000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1787623000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1752655000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1758276000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1045847000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1055141000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1048616000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1056918000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1053848000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>791172000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>775635000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>791412000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>786574000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>799303000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>797305000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>801381000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1052932000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1045930000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1042168000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1049156000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1053443000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1060578000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1052677000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1063416000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1052165000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1061798000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1043090000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1038645000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1053832000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1018374000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1002780000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1001135000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1002032000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>2007235000.0</v>
+      </c>
+      <c r="C24">
         <v>993953000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1033547000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>993146000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>992749000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>992357000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>991969000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1051586000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1091207000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1125804000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1199340000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1262972000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1316711000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1345788000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1424095000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1438338000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1472427000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1476658000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1530297000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1592981000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1545352000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1479653000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1548692000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1548100000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1620641000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1730300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1701313000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1754171000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1779380000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1798598000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1842288000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1895835000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1993803000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1992952000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2053269000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2092088000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2145409000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2193732000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1415579000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1479663000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1577414000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1625309000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1447032000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1471864000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1506541000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1588711000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1637961000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1685111000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>969558000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>934414000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>981511000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>978698000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>953245000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>970900000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1000300000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1079720000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1096312000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1123908000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>429632000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>447403000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>464174000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>486945000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>503564000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>290342000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>294324000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>294557000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>315787000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>334787000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>357787000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>374787000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>380788000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>381675000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>392675000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>407675000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>422675000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>433563000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>443913000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>459800000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>467688000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>486035000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>486968000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>494900000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>513833000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>489765000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>490698000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>491630000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>659675000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>146694000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1052199000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1012465000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1012725000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1012981000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>996046000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1051712000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1263190000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1316711000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1347455000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1424095000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1438338000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1472427000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1481159000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1530297000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1592981000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1545352000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1486469000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1548692000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1548100000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1620641000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1734926000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1701313000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1754171000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1779380000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1798598000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1842288000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>2145409000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2193732000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1415579000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1479663000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1577414000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1625309000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1447032000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1471864000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1506541000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1588711000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1637961000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1685111000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>969558000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>981511000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>978698000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>953245000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>970900000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1000300000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1079720000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1096312000.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -10163,52 +10219,53 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10257,397 +10314,403 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>1974672000.0</v>
+      </c>
+      <c r="C28">
         <v>981560000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1016917000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>921918000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>903222000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>946366000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>976258000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1009340000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1068604000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1093187000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1149896000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1219375000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1280748000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1308602000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1361351000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1421215000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1464138000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1479174000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1540655000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1588361000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1414795000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1482319000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1523245000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1560434000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1597456000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1671875000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1711183000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1760739000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1767963000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1771068000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1817616000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1858925000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1959534000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1960404000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2007893000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2049111000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2101274000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2151877000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1352290000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1449205000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1548537000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1598079000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1398059000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1449712000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1493468000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1567393000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1616010000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1670563000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>953883000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>906083000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>935448000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>951865000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>933939000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>955230000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>989869000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1050714000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1091908000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1104893000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>425193000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>439442000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>458183000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>473611000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>420957000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>236810000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>262718000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>283047000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>285075000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>303508000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>325186000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>343156000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>356404000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>372595000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>389855000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>405147000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>414671000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>428314000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>441299000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>449592000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>466436000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>479257000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>469238000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>490430000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>507917000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>465910000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>480483000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>490026000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>673539000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>3938040000.0</v>
+      </c>
+      <c r="C29">
         <v>2884455000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2862998000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2818115000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2848231000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2827254000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2780402000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2783347000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2771974000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2780888000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2799917000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1262972000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2797006000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2792872000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3110958000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3058179000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3057170000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3054269000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3048617000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3060628000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2961599000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2837951000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2871913000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2826317000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2847655000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2901271000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10667,591 +10730,598 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>187355000.0</v>
+      </c>
+      <c r="C30">
         <v>191920000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>190456000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>199000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>168405000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>194293000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>167274000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>163547000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>171695000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>176775000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>174288000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>158456000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>157950000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>167016000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>157081000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>145992000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>145451000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>139330000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>134263000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>146553000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>130346000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>114671000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>116004000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>122207000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>112324000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>150517000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>144502000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>142602000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>142927000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>148787000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>140584000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>153849000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>150390000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>140881000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>150417000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>145422000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>134725000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>136742000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>104388000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>92869000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>88437000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>95247000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>85085000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>91340000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>85576000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>87858000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>87692000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>98644000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>58238000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>65050000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>66188000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>80534000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>61981000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>73053000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>73752000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>84767000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>69418000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>60228000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>50163000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>49445000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>43805000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>44393000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>41981000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>32256000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>28543000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>30621000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>30618000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>39152000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>33016000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>36025000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>34631000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>42494000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>38325000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>44219000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>38977000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>46512000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>37115000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>35167000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>35230000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>37447000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>34201000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>40042000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>36011000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>32552000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>32489000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>43893000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>36843000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-1319151000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1383300000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1447084000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1560067000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1626667000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1674662000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1577611000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1764228000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1807070000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1631307000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1358298000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1738063000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1780938000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1833165000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1170971000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1912680000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1958223000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1978044000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1095831000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2086661000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2134276000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2173785000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1178610000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2290893000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2618562000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2655177000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2696316000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1702006000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1758150000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1842603000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1938578000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1678252000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1720975000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1758003000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1797727000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1827039000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1863901000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1074997000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1022368000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1041776000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1049666000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1037770000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1062843000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1086152000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1115723000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1153008000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1171496000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-531288000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-543856000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-561141000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>343008000.0</v>
+      </c>
+      <c r="C32">
         <v>310560000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>293871000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>362807000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>370850000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>341705000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>274619000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>273802000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>254626000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>257995000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>266349000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>258494000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>244487000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>231028000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>248671000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>184345000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>169266000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>149845000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>140139000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>155870000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>283478000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>147697000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>175048000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>133733000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>163635000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>215773000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11271,1068 +11341,1079 @@
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:90">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>4071759000.0</v>
+      </c>
+      <c r="C33">
         <v>3116086000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3061315000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2944869000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2951107000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2953890000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2952333000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2936177000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2938775000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2943374000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2945967000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2944676000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2953819000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2961986000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3340927000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3341861000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3357619000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3377414000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3384142000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3371008000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3150590000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3159438000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3167558000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3164453000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3154583000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3148251000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3163833000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3159874000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3150189000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3140098000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3374905000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3383195000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3454242000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3457135000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3565794000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3571121000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3571336000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3576914000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2519642000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2551305000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2597082000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2699778000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2412844000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2421112000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2435443000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2467698000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2479834000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2503297000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1693853000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1618478000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1620345000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1625418000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1573110000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1575626000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1580167000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1608016000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1608286000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1611241000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>939964000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>942760000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>946579000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>949336000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>874194000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>669007000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>676277000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>679262000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>680535000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>691010000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>694658000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>697818000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>955258000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>959041000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>961652000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>963781000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>967157000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>970519000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>976042000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>979648000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>976365000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>980418000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>949915000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>952634000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>961249000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>915412000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>917396000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>921477000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>930397000.0</v>
       </c>
-      <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
+      <c r="CM33"/>
     </row>
-    <row r="34" spans="1:90">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>5587000.0</v>
+      </c>
+      <c r="C34">
         <v>5580000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5747000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5379000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>5406000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5391000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5029000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5124000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>5138000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>9185000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>8919000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>8896000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>17345000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>11543000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>22814000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>24756000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>27178000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>20589000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>30890000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>31975000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>8555000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>26522000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>46329000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>55486000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>53333000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>29503000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>49583000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>46273000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>32466000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>20053000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-      <c r="AK34">
+      <c r="AK34"/>
+      <c r="AL34">
         <v>17443000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>17972000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>3312000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>2837000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2847000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2840000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>2823000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>2480000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>2517000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>2464000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>279000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>313000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>358000.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34">
+      <c r="AY34"/>
+      <c r="AZ34">
         <v>302000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>296000.0</v>
       </c>
-      <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:90">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>2498051000.0</v>
+      </c>
+      <c r="C35">
         <v>1539130000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1525735000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1482707000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1466475000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1460698000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1438519000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1478218000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1512634000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1546285000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1611739000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1667211000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1718011000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1745930000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1902735000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1906365000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1942142000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1949648000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2005961000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2065231000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2017821000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1948837000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2019385000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2019969000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2091204000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2193053000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2158672000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2205076000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2215596000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2218226000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2306146000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2358484000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2464737000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2458803000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2528981000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2845505000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2887397000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2926790000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1878671000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1942027000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2040818000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2097771000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1833340000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1848108000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1871986000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1942744000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1980625000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2019721000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1189824000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1147945000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1186849000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1177715000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1154048000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1165188000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1185307000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1260518000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1271131000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1291625000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>591134000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>607555000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>621065000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>640878000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>654260000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>407972000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>408898000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>406701000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>425563000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>438018000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>458451000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>472770000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>510363000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>509947000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>520833000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>532192000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>545542000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>553973000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>563840000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>577172000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>575979000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>592790000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>588231000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>593503000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>612705000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>584524000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>580614000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>576382000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>761633000.0</v>
       </c>
-      <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:90">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>13432000.0</v>
+      </c>
+      <c r="C36">
         <v>2170000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3793000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3442000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3024000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3273000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6339000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6727000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6232000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5725000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6303000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3862000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3267000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3005000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3154000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2577000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2743000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3273000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2890000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2563000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2522000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2863000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3159000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3029000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2903000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2963000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4189000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3216000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3038000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3129000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3557000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3360000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>66281000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>3569000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6405000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>7023000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>7143000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-707632000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>4914000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>4783000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1918000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-8784000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1352000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1462000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1562000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>20506000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>30769000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>32937000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>22376000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>23153000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>24107000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>23244000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>24332000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>24944000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>27493000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>47461000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>34665000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>35713000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>5788000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>6070000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>6352000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>6635000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>6729000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>6456000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>6705000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>7148000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>3170000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>11220000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>4122000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>4602000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>5139000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>6450000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>7316000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>6750000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>7528000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>8310000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>9128000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>10095000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>11200000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>13694000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>15230000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>15849000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>14502000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>14718000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>14344000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>624609000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>15663000.0</v>
       </c>
-      <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
+      <c r="CM36"/>
     </row>
-    <row r="37" spans="1:90">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -12376,1339 +12457,1355 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:90">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>-1000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>3793000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3442000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3024000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3273000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6339000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>6727000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3862000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3267000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3005000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3154000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2577000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2743000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3273000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2890000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2563000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2522000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2863000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>37654000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3029000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2903000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2963000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4189000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3216000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3038000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3129000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3557000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3360000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>66281000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>3569000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>3514735000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3521551000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>3520867000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3526319000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2506777000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2537573000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2582002000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2684238000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2400542000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2408192000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2422289000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2453954000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2466745000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2490877000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1683180000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1608881000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1609817000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1614162000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1562413000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1565730000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1570977000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1601888000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1606007000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1609937000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>938726000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>941381000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>945236000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>947892000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>872788000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>667800000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>675034000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>677866000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>679238000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>689719000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>693344000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>696451000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>953821000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>957757000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>960287000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>962348000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>965720000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>969128000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>974605000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>978199000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>974912000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>978891000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>948185000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>950981000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>959796000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>913765000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>915540000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>919340000.0</v>
       </c>
-      <c r="CI38"/>
-      <c r="CJ38">
+      <c r="CJ38"/>
+      <c r="CK38">
         <v>879132000.0</v>
       </c>
-      <c r="CK38"/>
-      <c r="CL38">
+      <c r="CL38"/>
+      <c r="CM38">
         <v>294988000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:90">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>30117000.0</v>
+      </c>
+      <c r="C39">
         <v>16564000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17005000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>20309000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19485000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8442000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7500000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9396000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10750000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13082000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7246000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8392000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9379000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4117000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6886000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7714000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>9527000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6410000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13712000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7521000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>9008000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7903000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6093000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7017000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>8488000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4351000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5913000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>16034000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>18328000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>9482000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>15106000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>20344000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>21724000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11501000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>42882000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>46378000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>30658000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>40228000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>22607000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>58387000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>71177000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>25165000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>13426000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>15150000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>19808000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>10434000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>15879000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>19106000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>20013000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>18218000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>19162000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>13356000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>14780000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>15249000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>12789000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>11998000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>16699000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>16679000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>7702000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>8567000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>8520000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>10104000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>6500000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>9880000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>9633000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>12756000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>7067000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>7822000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>7031000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>6418000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>6358000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>6393000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>7010000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>5382000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>5096000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>6965000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>4846000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>4670000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3988000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>4153000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>6144000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>3928000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>13244000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>9938000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>11004000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>8851000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>9150000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>7242000.0</v>
       </c>
-      <c r="CK39"/>
-      <c r="CL39">
+      <c r="CL39"/>
+      <c r="CM39">
         <v>1881000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:90">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>96798000.0</v>
+      </c>
+      <c r="C40">
         <v>85581000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>87512000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>84060000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>73408000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>78331000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>75685000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>72979000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>69921000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>69348000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>74307000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>67555000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>70191000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>77567000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>79277000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>74217000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>74089000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>75886000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>85608000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>93653000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>76038000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>63694000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>88359000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>68806000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>81663000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>75547000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>84876000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>65544000.0</v>
+        <v>79029000.0</v>
       </c>
       <c r="AD40">
+        <v>75742000.0</v>
+      </c>
+      <c r="AE40">
         <v>70331000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>73610000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>66987000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>63837000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>59908000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>68114000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>64538000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>90879000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>91791000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>67393000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>58632000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>55493000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>68388000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>54726000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>48315000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>43910000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>52922000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>50304000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>44986000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>31387000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>34218000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>34226000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>36902000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>37820000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>44799000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>47892000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>44688000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>36336000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>37197000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>29081000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>28730000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>23165000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>32593000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>25745000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>16340000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>13604000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>13294000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>15704000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>23311000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>15357000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>14778000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>15662000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>16586000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8932000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>13802000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>16285000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>20327000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>13755000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>18057000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>15039000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>16487000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>13413000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>12145000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>11715000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>12110000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>10705000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>13472000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>18857000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>24583000.0</v>
       </c>
-      <c r="CK40"/>
-      <c r="CL40">
+      <c r="CL40"/>
+      <c r="CM40">
         <v>7126000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:90">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>397377000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>392138000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>464698000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>452148000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>451455000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>452401000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>453207000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>448764000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>447983000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>442662000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>439160000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>437280000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>438179000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>428838000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>426434000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>423448000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>423690000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>419628000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>463858000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>462649000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>470934000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>465851000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>21559000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>21733000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>17443000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>17972000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>3312000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2837000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2847000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2840000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2823000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2480000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2517000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2464000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>279000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>313000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>358000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>326000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>302000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>296000.0</v>
       </c>
-      <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
-      <c r="BU41">
-[...1 lines deleted...]
-      </c>
+      <c r="BU41"/>
       <c r="BV41">
         <v>2377000.0</v>
       </c>
       <c r="BW41">
-        <v>2801000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="BX41">
         <v>2801000.0</v>
       </c>
       <c r="BY41">
         <v>2801000.0</v>
       </c>
       <c r="BZ41">
         <v>2801000.0</v>
       </c>
       <c r="CA41">
         <v>2801000.0</v>
       </c>
       <c r="CB41">
         <v>2801000.0</v>
       </c>
-      <c r="CC41"/>
+      <c r="CC41">
+        <v>2801000.0</v>
+      </c>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
+      <c r="CM41"/>
     </row>
-    <row r="42" spans="1:90">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>170551000.0</v>
+      </c>
+      <c r="C42">
         <v>169219000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>166948000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>210528000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>283908000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>316194000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>322364000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>313098000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>321280000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>347827000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>336814000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>332708000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>326819000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>346242000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>343394000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>335294000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>344101000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>381935000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>378906000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>373662000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>369940000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>368776000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>366644000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>373894000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>371930000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>370493000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>374960000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>372811000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>391312000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>419222000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>417944000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>414209000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>411390000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>461114000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>458963000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>456777000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>452548000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>451309000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>449090000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>446778000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>444517000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>440019000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>437006000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>434740000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>432433000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>422694000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>420923000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>418540000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>415943000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>412956000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>411945000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>409699000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>402678000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>401004000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>399629000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>393264000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>392204000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>391211000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>390176000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>389473000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>388668000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>387516000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>386601000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>385657000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>384821000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>383964000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>383537000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>382727000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>383411000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>382740000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>382549000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>381879000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>380936000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>380317000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>379938000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>380327000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>379641000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>379185000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>378969000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>378758000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>378525000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>378540000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>378392000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>378272000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>378184000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>382046000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>4871000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
+      <c r="CM42"/>
     </row>
-    <row r="43" spans="1:90">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13757,88 +13854,87 @@
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:90">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13882,1967 +13978,1988 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
+      <c r="CM44"/>
     </row>
-    <row r="45" spans="1:90">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>164174000.0</v>
+      </c>
+      <c r="C45">
         <v>260113000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>174738000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>121943000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>124940000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>209077000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>108125000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>83683000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>86283000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>161693000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>83257000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>85704000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>86957000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>70412000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>90843000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>92776000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45">
         <v>71300000.0</v>
       </c>
-      <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>100514000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>102767000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>103115000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>102269000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>91501000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>90718000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>90470000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>85645000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>67484000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>51176000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>51567000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>52321000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>52453000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>52552000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>51059000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>49570000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>50469000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>50595000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>12865000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>13732000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>15080000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>15540000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>12302000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>12920000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>13154000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>13744000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>13089000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>12420000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>10673000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>9597000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>10528000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>11256000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>10697000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>9896000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>9190000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>6128000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2279000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1304000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1238000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1379000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1343000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1444000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1406000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1207000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1243000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1396000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1297000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1291000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1314000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1367000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1437000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1284000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1365000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1433000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1437000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1391000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1437000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1449000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1453000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1527000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1730000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1653000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1453000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1647000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2043000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2324000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2670000.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:90">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>164174000.0</v>
+      </c>
+      <c r="C46">
         <v>171245000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>174738000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>121943000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>124940000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>127842000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>108125000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>83683000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>86283000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>89333000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>83257000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>85704000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>86957000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>89535000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>90843000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>92776000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>95471000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>98530000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>98704000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>99728000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>100514000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>102767000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>103115000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>102269000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>91501000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>90718000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>90470000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>85645000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>67484000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>51176000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>51567000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>52321000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>52453000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>52552000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>51059000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>49570000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>50469000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>50595000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>12865000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>13732000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>15080000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>15540000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>12302000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>12920000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>13154000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>13744000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>13089000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>12420000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>10673000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>9597000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>10528000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>11256000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>10697000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>9896000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>9190000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>6128000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2279000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1304000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1238000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1379000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1343000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1444000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1406000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1207000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1243000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1396000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1297000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1291000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1314000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1367000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1437000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1284000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1365000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1433000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1437000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1391000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1437000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1449000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1453000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1527000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1730000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1653000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1453000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1647000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>2043000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>2324000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>2670000.0</v>
       </c>
-      <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:90">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>174738000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>121943000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>124940000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>127842000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>108125000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>83683000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>85704000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>69979000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>70412000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>69569000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>69947000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>70393000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>71300000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>69808000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>70021000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>100514000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>70059000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>68620000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>65161000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>58325000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>55988000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>53233000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>52500000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>51387000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>51176000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>51567000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>52321000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>52453000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>52552000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>51059000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>49570000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>50469000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>50595000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>12865000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>13732000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>15080000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>15540000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>12302000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>12920000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>13154000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>13744000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>13089000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>12420000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>10673000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>9597000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>10528000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>11256000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>10697000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>9896000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>9190000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>6128000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2279000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1304000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1238000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1379000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1343000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1444000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1406000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1207000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1243000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1396000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1297000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1291000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1314000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1367000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1437000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1284000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1365000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1433000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1437000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1391000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1437000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1449000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1453000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1527000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1730000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1653000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1453000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1647000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2043000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>2324000.0</v>
       </c>
-      <c r="CI47"/>
-      <c r="CJ47">
+      <c r="CJ47"/>
+      <c r="CK47">
         <v>3067000.0</v>
       </c>
-      <c r="CK47"/>
-      <c r="CL47">
+      <c r="CL47"/>
+      <c r="CM47">
         <v>880000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:90">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>1775280000.0</v>
+      </c>
+      <c r="C48">
         <v>1746103000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1692175000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1645479000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1603268000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1555802000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1505674000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1444642000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1390265000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1341197000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1291739000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1238693000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1185134000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1131858000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1372410000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1320459000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1269436000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1214164000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1162078000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1111863000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1066538000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1008783000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>973269000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>932396000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>887807000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>844101000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>807055000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>768997000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>735745000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>701820000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>841094000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>802927000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>772086000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>736277000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>775964000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>461171000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>430466000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>396707000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>385617000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>353976000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>321781000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>327312000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>313376000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>285381000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>253578000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>227405000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>203633000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>182340000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>165877000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>149145000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>132861000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>129731000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>96939000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>76247000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>56898000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>44641000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>25397000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>10742000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>11040000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1530000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-11419000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-26187000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-32601000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-34779000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-45802000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-55407000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-58694000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-69274000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-79197000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-87522000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>123575000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>115557000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>107035000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>99254000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>88903000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>80484000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>73655000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>65335000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>56940000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>46297000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>37513000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>29257000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>25628000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>16283000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>10786000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>6779000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>15473000.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
+      <c r="CM48"/>
     </row>
-    <row r="49" spans="1:90">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1185134000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1131858000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1372410000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1320459000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1269436000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1214164000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1162078000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1111863000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1066538000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1008783000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>973269000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>932396000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>887807000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>844101000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>807055000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>768997000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>735745000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>701820000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>841094000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>802927000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>772086000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>736277000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>775964000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>461171000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>430466000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>396707000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>385617000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>353976000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>321781000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>327312000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>313376000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>285381000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>253578000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>227405000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>203633000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>182340000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>165877000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>149145000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>132861000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>129731000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>96939000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>76247000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>56898000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>44641000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>25397000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>10742000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>11040000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>1530000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-11419000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:90">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>14089000.0</v>
+      </c>
+      <c r="C50">
         <v>2986000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>6000000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>1993803000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1992952000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>2053269000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>2092088000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2145409000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2193732000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1625309000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1561273000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>934414000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:90">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>2063799000.0</v>
+      </c>
+      <c r="C51">
         <v>1045428000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1079290000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1041024000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1042724000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1044250000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1027132000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1060880000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1102860000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1139656000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1213511000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1279442000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1335328000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1367091000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1447709000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1463657000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1500007000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1506359000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1561673000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1631179000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1578419000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1514621000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1585348000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1587037000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1655397000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1766635000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1739774000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1788644000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1797005000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1798598000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1842288000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1895835000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1993803000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1992952000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2053269000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2092088000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2145409000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2193732000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1415579000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1479663000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1577414000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1625309000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1447032000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1471864000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1515066000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3149984000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1637961000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1692311000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>969558000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>934414000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1029801000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>978698000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>953245000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>970900000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1000300000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1079720000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1096312000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1123908000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>429632000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>447403000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>464174000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>486945000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>504223000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>291842000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>295824000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>324144000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>319337000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>338337000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>361337000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>378337000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>384338000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>385225000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>396225000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>411225000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>426225000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>437113000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>447463000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>463350000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>471238000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>489765000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>490698000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>498630000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>517563000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>493495000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>494428000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>495360000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>680293000.0</v>
       </c>
-      <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:90">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>20159000.0</v>
+      </c>
+      <c r="C52">
         <v>12552000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8633000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8620000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8602000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8537000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6918000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2651000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4449000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6152000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7838000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9608000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>9455000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9760000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9672000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9440000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9320000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9112000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8919000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>14712000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>8581000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>8446000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>8168000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>8059000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6680000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6832000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7536000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>10198000.0</v>
-[...1 lines deleted...]
-      <c r="AD52"/>
+        <v>7016000.0</v>
+      </c>
+      <c r="AD52">
+        <v>5099000.0</v>
+      </c>
       <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>1993803000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1992952000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2053269000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2092088000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2145409000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2193732000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>1625309000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>8525000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1561273000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>7200000.0</v>
       </c>
-      <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>934414000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>48290000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="BM52">
         <v>1500000.0</v>
       </c>
       <c r="BN52">
+        <v>1500000.0</v>
+      </c>
+      <c r="BO52">
         <v>29587000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3550000.0</v>
       </c>
       <c r="BP52">
         <v>3550000.0</v>
       </c>
       <c r="BQ52">
         <v>3550000.0</v>
       </c>
       <c r="BR52">
         <v>3550000.0</v>
       </c>
       <c r="BS52">
         <v>3550000.0</v>
       </c>
       <c r="BT52">
         <v>3550000.0</v>
       </c>
       <c r="BU52">
         <v>3550000.0</v>
       </c>
       <c r="BV52">
         <v>3550000.0</v>
       </c>
       <c r="BW52">
         <v>3550000.0</v>
       </c>
       <c r="BX52">
         <v>3550000.0</v>
       </c>
       <c r="BY52">
         <v>3550000.0</v>
       </c>
       <c r="BZ52">
         <v>3550000.0</v>
       </c>
       <c r="CA52">
         <v>3550000.0</v>
       </c>
       <c r="CB52">
-        <v>3730000.0</v>
+        <v>3550000.0</v>
       </c>
       <c r="CC52">
         <v>3730000.0</v>
       </c>
       <c r="CD52">
         <v>3730000.0</v>
       </c>
       <c r="CE52">
         <v>3730000.0</v>
       </c>
       <c r="CF52">
         <v>3730000.0</v>
       </c>
       <c r="CG52">
         <v>3730000.0</v>
       </c>
       <c r="CH52">
         <v>3730000.0</v>
       </c>
       <c r="CI52">
         <v>3730000.0</v>
       </c>
-      <c r="CJ52"/>
+      <c r="CJ52">
+        <v>3730000.0</v>
+      </c>
       <c r="CK52"/>
       <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:90">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -15886,117 +16003,118 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
+      <c r="CM53"/>
     </row>
-    <row r="54" spans="1:90">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -16040,1193 +16158,1206 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:90">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>4568573000.0</v>
+      </c>
+      <c r="C55">
         <v>3547570000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3494743000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3442280000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3431625000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3402218000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3329497000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3316885000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3307516000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3318417000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3339753000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3332874000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3345577000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3353729000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3749774000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3678514000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3682234000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3670681000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3659408000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3675818000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3559114000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3429273000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3468769000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3434306000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3450147000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3513905000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3464202000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3464760000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3460710000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3441036000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3668082000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3697695000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3768720000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3760612000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3897922000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3902193000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3899561000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3911348000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2810852000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2830978000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2878440000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2948791000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2640999000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2626891000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2636502000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2669405000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2680596000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2725670000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1853950000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1795663000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1864846000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1808076000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1736094000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1739799000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1731389000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1787623000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1752655000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1758276000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1045847000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1055141000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1048616000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1056918000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1053848000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>791172000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>775635000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>791412000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>786574000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>799303000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>797305000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>801381000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1052932000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1045930000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1042168000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1049156000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1053443000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1060578000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1052677000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1063416000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1052165000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1061798000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1043090000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1038645000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1053832000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1018374000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1002780000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1001135000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1002032000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>977428000.0</v>
       </c>
-      <c r="CK55"/>
-      <c r="CL55">
+      <c r="CL55"/>
+      <c r="CM55">
         <v>326622000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:90">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>496814000.0</v>
+      </c>
+      <c r="C56">
         <v>431484000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>433428000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>497411000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>480518000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>448328000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>377164000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>380708000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>368741000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>375043000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>393786000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>388198000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>391758000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>391743000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>408847000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>336653000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>324615000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>293267000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>275266000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>304810000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>408524000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>269835000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>301211000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>269853000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>295564000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>365654000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>300369000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>304886000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>310521000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>300938000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>293177000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>314500000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>314478000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>303477000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>332128000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>331072000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>328225000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>334434000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>291210000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>279673000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>281358000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>249013000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>228155000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>205779000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>201059000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>201707000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>200762000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>222373000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>160097000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>177185000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>244501000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>182658000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>162984000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>164173000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>151222000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>179607000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>144369000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>147035000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>105883000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>112381000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>102037000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>107582000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>179654000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>122165000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>99358000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>112150000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>106039000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>108293000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>102647000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>103563000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>97674000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>86889000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>80516000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>85375000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>86286000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>90059000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>76635000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>83768000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>75800000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>81380000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>93175000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>86011000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>92583000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>102962000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>85384000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>79658000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>71635000.0</v>
       </c>
-      <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
+      <c r="CM56"/>
     </row>
-    <row r="57" spans="1:90">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>153806000.0</v>
+      </c>
+      <c r="C57">
         <v>120924000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>139557000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>134604000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>109668000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>106623000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>102545000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>106906000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>114115000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>117048000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>127437000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>129704000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>147271000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>160715000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>160176000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>152308000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>155349000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>143422000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>135127000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>148940000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>125046000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>122138000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>126163000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>136120000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>131929000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>149881000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>149036000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>146894000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>143491000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>126979000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>128816000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>145973000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>142260000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>123199000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>151504000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>160722000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>153617000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>162009000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>132324000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>114311000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>100141000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>106684000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>86721000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>93028000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>101792000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>99037000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>91034000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>111910000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>78319000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>84358000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>134063000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>89109000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>81735000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>96668000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>88750000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>88401000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>63190000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>63923000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>53063000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>56131000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>49808000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>54208000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>45086000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>31820000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>27216000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>55652000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>36158000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>48305000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>35389000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>34226000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>37605000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>37566000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>32179000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>37891000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>38538000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>45195000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>34841000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>40910000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>39300000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>42865000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>36973000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>35735000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>35998000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>38565000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>33061000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>38907000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>41393000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>48103000.0</v>
       </c>
-      <c r="CK57"/>
-      <c r="CL57">
+      <c r="CL57"/>
+      <c r="CM57">
         <v>14545000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:90">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>2651857000.0</v>
+      </c>
+      <c r="C58">
         <v>1660054000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1665292000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1617311000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1576143000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1567321000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1541064000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1585124000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1626749000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1663333000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1739176000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1796915000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1865282000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1906645000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2062911000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2058673000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2097491000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2093070000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2141088000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2214171000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2142867000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2070975000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2145548000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2156089000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2223133000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2342934000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2307708000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2351970000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2359087000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2345205000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2434962000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2504457000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2606997000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2582002000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2680485000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3006227000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3041014000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3088799000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2010995000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2056338000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2140959000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2204455000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1920061000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1941136000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1973778000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2041781000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2071659000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2131631000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1268143000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1232303000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1320912000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1266824000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1235783000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1261856000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1274057000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1348919000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1334321000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1355548000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>644197000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>663686000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>670873000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>695086000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>699346000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>439792000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>436114000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>462353000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>461721000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>486323000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>493840000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>506996000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>547968000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>547513000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>553012000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>570083000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>584080000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>599168000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>598681000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>618082000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>615279000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>635655000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>625204000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>629238000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>648703000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>623089000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>613675000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>615289000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>803026000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>787804000.0</v>
       </c>
-      <c r="CK58"/>
-      <c r="CL58">
+      <c r="CL58"/>
+      <c r="CM58">
         <v>200113000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:90">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -17270,587 +17401,594 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:90">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>1916716000.0</v>
+      </c>
+      <c r="C60">
         <v>1887516000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1829451000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1824969000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1855482000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1834897000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1788433000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1731761000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1680767000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1655084000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1600577000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1535959000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1480295000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1447084000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1686863000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1619841000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1584743000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1577611000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1518320000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1461647000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1416247000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1358298000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1323221000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1278217000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1227014000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1170971000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1156494000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1112790000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1101623000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1095831000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1233120000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1193238000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1161723000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1178610000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1217437000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>895966000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>858547000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>822549000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>799857000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>774640000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>737481000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>744336000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>720938000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>685755000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>662724000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>627624000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>608937000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>594039000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>585807000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>563360000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>543934000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>541252000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>500311000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>477943000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>457332000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>438704000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>418334000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>402728000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>401650000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>391455000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>377743000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>361832000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>354502000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>351380000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>339521000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>329059000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>324853000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>312980000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>303465000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>294385000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>504964000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>498417000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>489156000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>479073000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>469363000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>461410000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>453996000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>445334000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>436886000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>426143000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>417886000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>409407000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>405129000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>395285000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>389105000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>385846000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>199006000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>189624000.0</v>
       </c>
-      <c r="CK60"/>
-      <c r="CL60">
+      <c r="CL60"/>
+      <c r="CM60">
         <v>126509000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:90">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-189098000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-176825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-133648000.0</v>
       </c>
       <c r="S61">
         <v>-133648000.0</v>
       </c>
       <c r="T61">
         <v>-133648000.0</v>
       </c>
       <c r="U61">
         <v>-133648000.0</v>
       </c>
       <c r="V61">
+        <v>-133648000.0</v>
+      </c>
+      <c r="W61">
         <v>-130732000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-128739000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-119862000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-118865000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-117623000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-110878000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-110784000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-89493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59928000.0</v>
       </c>
       <c r="AE61">
         <v>-59928000.0</v>
       </c>
       <c r="AF61">
         <v>-59928000.0</v>
       </c>
       <c r="AG61">
         <v>-59928000.0</v>
       </c>
       <c r="AH61">
-        <v>-7669000.0</v>
+        <v>-59928000.0</v>
       </c>
       <c r="AI61">
         <v>-7669000.0</v>
       </c>
       <c r="AJ61">
         <v>-7669000.0</v>
       </c>
       <c r="AK61">
+        <v>-7669000.0</v>
+      </c>
+      <c r="AL61">
         <v>-7621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6594000.0</v>
       </c>
       <c r="AM61">
         <v>-6594000.0</v>
       </c>
       <c r="AN61">
-        <v>-6558000.0</v>
+        <v>-6594000.0</v>
       </c>
       <c r="AO61">
         <v>-6558000.0</v>
       </c>
       <c r="AP61">
+        <v>-6558000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-5163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5121000.0</v>
       </c>
       <c r="AR61">
         <v>-5121000.0</v>
       </c>
       <c r="AS61">
         <v>-5121000.0</v>
       </c>
       <c r="AT61">
+        <v>-5121000.0</v>
+      </c>
+      <c r="AU61">
         <v>-3478000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-3062000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-3034000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-2545000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-1431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-965000.0</v>
       </c>
       <c r="AZ61">
         <v>-965000.0</v>
       </c>
       <c r="BA61">
         <v>-965000.0</v>
       </c>
       <c r="BB61">
-        <v>-687000.0</v>
+        <v>-965000.0</v>
       </c>
       <c r="BC61">
         <v>-687000.0</v>
       </c>
       <c r="BD61">
         <v>-687000.0</v>
       </c>
       <c r="BE61">
         <v>-687000.0</v>
       </c>
       <c r="BF61">
         <v>-687000.0</v>
       </c>
       <c r="BG61">
         <v>-687000.0</v>
       </c>
       <c r="BH61">
         <v>-687000.0</v>
       </c>
       <c r="BI61">
         <v>-687000.0</v>
       </c>
       <c r="BJ61">
+        <v>-687000.0</v>
+      </c>
+      <c r="BK61">
         <v>-416000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-327000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63000.0</v>
       </c>
       <c r="BN61">
         <v>-63000.0</v>
       </c>
       <c r="BO61">
         <v>-63000.0</v>
       </c>
       <c r="BP61">
         <v>-63000.0</v>
       </c>
       <c r="BQ61">
         <v>-63000.0</v>
       </c>
       <c r="BR61">
         <v>-63000.0</v>
       </c>
       <c r="BS61">
         <v>-63000.0</v>
       </c>
       <c r="BT61">
+        <v>-63000.0</v>
+      </c>
+      <c r="BU61">
         <v>-62000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-57000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-47000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000.0</v>
       </c>
       <c r="BY61">
         <v>-44000.0</v>
       </c>
       <c r="BZ61">
-        <v>-40000.0</v>
+        <v>-44000.0</v>
       </c>
       <c r="CA61">
         <v>-40000.0</v>
       </c>
       <c r="CB61">
-        <v>-36000.0</v>
+        <v>-40000.0</v>
       </c>
       <c r="CC61">
         <v>-36000.0</v>
       </c>
       <c r="CD61">
+        <v>-36000.0</v>
+      </c>
+      <c r="CE61">
         <v>-30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000.0</v>
       </c>
       <c r="CF61">
         <v>-25000.0</v>
       </c>
       <c r="CG61">
-        <v>-4000.0</v>
+        <v>-25000.0</v>
       </c>
       <c r="CH61">
         <v>-4000.0</v>
       </c>
-      <c r="CI61"/>
+      <c r="CI61">
+        <v>-4000.0</v>
+      </c>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
+      <c r="CM61"/>
     </row>
-    <row r="62" spans="1:90">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17899,50 +18037,51 @@
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18017,51 +18156,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
         <v>514067000.0</v>
       </c>
       <c r="C2">
         <v>503299000.0</v>
       </c>
       <c r="D2">
         <v>500909000.0</v>
       </c>
       <c r="E2">
         <v>502431000.0</v>
       </c>
       <c r="F2">
         <v>466166000.0</v>
       </c>
       <c r="G2">
         <v>395893000.0</v>
       </c>
       <c r="H2">
         <v>410787000.0</v>
       </c>
       <c r="I2">
         <v>420201000.0</v>
       </c>
@@ -18100,51 +18239,51 @@
       </c>
       <c r="U2">
         <v>153147000.0</v>
       </c>
       <c r="V2">
         <v>139430000.0</v>
       </c>
       <c r="W2">
         <v>141348000.0</v>
       </c>
       <c r="X2">
         <v>36277000.0</v>
       </c>
       <c r="Y2">
         <v>27017000.0</v>
       </c>
       <c r="Z2">
         <v>18735000.0</v>
       </c>
       <c r="AA2">
         <v>3075000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
         <v>31273000.0</v>
       </c>
       <c r="C3">
         <v>30173000.0</v>
       </c>
       <c r="D3">
         <v>30675000.0</v>
       </c>
       <c r="E3">
         <v>32625000.0</v>
       </c>
       <c r="F3">
         <v>32092000.0</v>
       </c>
       <c r="G3">
         <v>30164000.0</v>
       </c>
       <c r="H3">
         <v>37781000.0</v>
       </c>
       <c r="I3">
         <v>31779000.0</v>
       </c>
@@ -18181,82 +18320,82 @@
       <c r="T3">
         <v>14021000.0</v>
       </c>
       <c r="U3">
         <v>13641000.0</v>
       </c>
       <c r="V3">
         <v>13426000.0</v>
       </c>
       <c r="W3">
         <v>12743000.0</v>
       </c>
       <c r="X3">
         <v>5429000.0</v>
       </c>
       <c r="Y3">
         <v>5274000.0</v>
       </c>
       <c r="Z3">
         <v>3992000.0</v>
       </c>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
         <v>299834999.0</v>
       </c>
       <c r="C5">
         <v>331821000.0</v>
       </c>
       <c r="D5">
         <v>343185000.0</v>
       </c>
       <c r="E5">
         <v>-24751000.0</v>
       </c>
       <c r="F5">
         <v>326745000.0</v>
       </c>
       <c r="G5">
         <v>286441000.0</v>
       </c>
       <c r="H5">
         <v>287717000.0</v>
       </c>
       <c r="I5">
         <v>67027000.0</v>
       </c>
@@ -18295,51 +18434,51 @@
       </c>
       <c r="U5">
         <v>81041000.0</v>
       </c>
       <c r="V5">
         <v>70478000.0</v>
       </c>
       <c r="W5">
         <v>90365000.0</v>
       </c>
       <c r="X5">
         <v>16803000.0</v>
       </c>
       <c r="Y5">
         <v>27368000.0</v>
       </c>
       <c r="Z5">
         <v>14950000.0</v>
       </c>
       <c r="AA5">
         <v>4871000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
         <v>331107999.0</v>
       </c>
       <c r="C6">
         <v>361994000.0</v>
       </c>
       <c r="D6">
         <v>373860000.0</v>
       </c>
       <c r="E6">
         <v>7874000.0</v>
       </c>
       <c r="F6">
         <v>358837000.0</v>
       </c>
       <c r="G6">
         <v>316605000.0</v>
       </c>
       <c r="H6">
         <v>325498000.0</v>
       </c>
       <c r="I6">
         <v>98806000.0</v>
       </c>
@@ -18378,117 +18517,117 @@
       </c>
       <c r="U6">
         <v>94682000.0</v>
       </c>
       <c r="V6">
         <v>83904000.0</v>
       </c>
       <c r="W6">
         <v>103108000.0</v>
       </c>
       <c r="X6">
         <v>22232000.0</v>
       </c>
       <c r="Y6">
         <v>32642000.0</v>
       </c>
       <c r="Z6">
         <v>18942000.0</v>
       </c>
       <c r="AA6">
         <v>4871000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>268300000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
         <v>574638000.0</v>
       </c>
       <c r="C9">
         <v>634463000.0</v>
       </c>
       <c r="D9">
         <v>624448000.0</v>
       </c>
       <c r="E9">
         <v>625294000.0</v>
       </c>
       <c r="F9">
         <v>620646000.0</v>
       </c>
       <c r="G9">
         <v>547472000.0</v>
       </c>
       <c r="H9">
         <v>552223000.0</v>
       </c>
       <c r="I9">
         <v>555576000.0</v>
       </c>
@@ -18527,51 +18666,51 @@
       </c>
       <c r="U9">
         <v>165487000.0</v>
       </c>
       <c r="V9">
         <v>157238000.0</v>
       </c>
       <c r="W9">
         <v>161970000.0</v>
       </c>
       <c r="X9">
         <v>51643000.0</v>
       </c>
       <c r="Y9">
         <v>44717000.0</v>
       </c>
       <c r="Z9">
         <v>27518000.0</v>
       </c>
       <c r="AA9">
         <v>5580000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
         <v>257495999.0</v>
       </c>
       <c r="C10">
         <v>284189000.0</v>
       </c>
       <c r="D10">
         <v>276025000.0</v>
       </c>
       <c r="E10">
         <v>-93915000.0</v>
       </c>
       <c r="F10">
         <v>262458000.0</v>
       </c>
       <c r="G10">
         <v>204113000.0</v>
       </c>
       <c r="H10">
         <v>191151000.0</v>
       </c>
       <c r="I10">
         <v>-38055000.0</v>
       </c>
@@ -18610,51 +18749,51 @@
       </c>
       <c r="U10">
         <v>55176000.0</v>
       </c>
       <c r="V10">
         <v>47558000.0</v>
       </c>
       <c r="W10">
         <v>21981000.0</v>
       </c>
       <c r="X10">
         <v>6921000.0</v>
       </c>
       <c r="Y10">
         <v>5820000.0</v>
       </c>
       <c r="Z10">
         <v>979000.0</v>
       </c>
       <c r="AA10">
         <v>2391000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
         <v>67195000.0</v>
       </c>
       <c r="C11">
         <v>69584000.0</v>
       </c>
       <c r="D11">
         <v>66686000.0</v>
       </c>
       <c r="E11">
         <v>-11609000.0</v>
       </c>
       <c r="F11">
         <v>57077000.0</v>
       </c>
       <c r="G11">
         <v>39431000.0</v>
       </c>
       <c r="H11">
         <v>48870000.0</v>
       </c>
       <c r="I11">
         <v>-2255000.0</v>
       </c>
@@ -18693,51 +18832,51 @@
       </c>
       <c r="U11">
         <v>19098000.0</v>
       </c>
       <c r="V11">
         <v>21281000.0</v>
       </c>
       <c r="W11">
         <v>8522000.0</v>
       </c>
       <c r="X11">
         <v>2738000.0</v>
       </c>
       <c r="Y11">
         <v>20716000.0</v>
       </c>
       <c r="Z11">
         <v>434000.0</v>
       </c>
       <c r="AA11">
         <v>-137000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
         <v>42339000.0</v>
       </c>
       <c r="C12">
         <v>47632000.0</v>
       </c>
       <c r="D12">
         <v>67160000.0</v>
       </c>
       <c r="E12">
         <v>69164000.0</v>
       </c>
       <c r="F12">
         <v>64287000.0</v>
       </c>
       <c r="G12">
         <v>82328000.0</v>
       </c>
       <c r="H12">
         <v>96566000.0</v>
       </c>
       <c r="I12">
         <v>105299000.0</v>
       </c>
@@ -18776,133 +18915,133 @@
       </c>
       <c r="U12">
         <v>40478000.0</v>
       </c>
       <c r="V12">
         <v>36914000.0</v>
       </c>
       <c r="W12">
         <v>45097000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>47632000.0</v>
       </c>
       <c r="D13">
         <v>67160000.0</v>
       </c>
       <c r="E13">
         <v>69164000.0</v>
       </c>
       <c r="F13">
         <v>64287000.0</v>
       </c>
       <c r="G13">
         <v>82328000.0</v>
       </c>
       <c r="H13">
         <v>342000.0</v>
       </c>
       <c r="I13">
         <v>217000.0</v>
       </c>
       <c r="J13">
         <v>388000.0</v>
       </c>
       <c r="K13">
         <v>203000.0</v>
       </c>
       <c r="L13">
         <v>85160000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
         <v>190301000.0</v>
       </c>
       <c r="C15">
         <v>214605000.0</v>
       </c>
       <c r="D15">
         <v>209339000.0</v>
       </c>
       <c r="E15">
         <v>-82306000.0</v>
       </c>
       <c r="F15">
         <v>205381000.0</v>
       </c>
       <c r="G15">
         <v>164682000.0</v>
       </c>
       <c r="H15">
         <v>142281000.0</v>
       </c>
       <c r="I15">
         <v>-35800000.0</v>
       </c>
@@ -18941,51 +19080,51 @@
       </c>
       <c r="U15">
         <v>36078000.0</v>
       </c>
       <c r="V15">
         <v>26277000.0</v>
       </c>
       <c r="W15">
         <v>13459000.0</v>
       </c>
       <c r="X15">
         <v>4183000.0</v>
       </c>
       <c r="Y15">
         <v>-14896000.0</v>
       </c>
       <c r="Z15">
         <v>545000.0</v>
       </c>
       <c r="AA15">
         <v>2528000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>214605000.0</v>
       </c>
       <c r="D16">
         <v>209339000.0</v>
       </c>
       <c r="E16">
         <v>-82306000.0</v>
       </c>
       <c r="F16">
         <v>205381000.0</v>
       </c>
       <c r="G16">
         <v>164682000.0</v>
       </c>
       <c r="H16">
         <v>142281000.0</v>
       </c>
       <c r="I16">
         <v>-35800000.0</v>
       </c>
       <c r="J16">
         <v>339570000.0</v>
@@ -19012,51 +19151,51 @@
         <v>29179000.0</v>
       </c>
       <c r="R16">
         <v>31262000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
         <v>33919000.0</v>
       </c>
       <c r="U16">
         <v>36078000.0</v>
       </c>
       <c r="V16">
         <v>26277000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>4183000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17">
         <v>190301000.0</v>
       </c>
       <c r="C17">
         <v>214605000.0</v>
       </c>
       <c r="D17">
         <v>209339000.0</v>
       </c>
       <c r="E17">
         <v>-82306000.0</v>
       </c>
       <c r="F17">
         <v>205381000.0</v>
       </c>
       <c r="G17">
         <v>164682000.0</v>
       </c>
       <c r="H17">
         <v>142281000.0</v>
       </c>
       <c r="I17">
         <v>-35800000.0</v>
       </c>
@@ -19073,102 +19212,102 @@
         <v>78260000.0</v>
       </c>
       <c r="N17">
         <v>72615000.0</v>
       </c>
       <c r="O17">
         <v>65505000.0</v>
       </c>
       <c r="P17">
         <v>37212000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
         <v>-42339000.0</v>
       </c>
       <c r="C18">
         <v>-47632000.0</v>
       </c>
       <c r="D18">
         <v>-67160000.0</v>
       </c>
       <c r="E18">
         <v>-69164000.0</v>
       </c>
       <c r="F18">
         <v>-64287000.0</v>
       </c>
       <c r="G18">
         <v>-82328000.0</v>
       </c>
       <c r="H18">
         <v>-96224000.0</v>
       </c>
       <c r="I18">
         <v>-105082000.0</v>
       </c>
       <c r="J18">
         <v>-105879000.0</v>
       </c>
       <c r="K18">
         <v>-93343000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2336000.0</v>
       </c>
       <c r="F19">
         <v>-3174000.0</v>
       </c>
       <c r="G19">
         <v>-10961000.0</v>
       </c>
       <c r="H19">
         <v>-3438000.0</v>
       </c>
       <c r="I19">
         <v>-259000.0</v>
       </c>
       <c r="J19">
         <v>-2513000.0</v>
       </c>
       <c r="K19">
         <v>203000.0</v>
       </c>
@@ -19179,94 +19318,94 @@
         <v>92000.0</v>
       </c>
       <c r="N19">
         <v>60000.0</v>
       </c>
       <c r="O19">
         <v>13000.0</v>
       </c>
       <c r="P19">
         <v>-5391000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>370217000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>229461000.0</v>
       </c>
       <c r="J20">
         <v>99924000.0</v>
       </c>
       <c r="K20">
         <v>99924000.0</v>
       </c>
       <c r="L20">
         <v>99924000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>-5063000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>309409000.0</v>
       </c>
       <c r="C21">
         <v>336775000.0</v>
       </c>
       <c r="D21">
         <v>342429000.0</v>
       </c>
       <c r="E21">
         <v>-22415000.0</v>
       </c>
       <c r="F21">
         <v>329919000.0</v>
       </c>
       <c r="G21">
         <v>297402000.0</v>
       </c>
       <c r="H21">
         <v>291155000.0</v>
       </c>
       <c r="I21">
         <v>67503000.0</v>
       </c>
@@ -19305,82 +19444,82 @@
       </c>
       <c r="U21">
         <v>94682000.0</v>
       </c>
       <c r="V21">
         <v>83904000.0</v>
       </c>
       <c r="W21">
         <v>93570000.0</v>
       </c>
       <c r="X21">
         <v>16803000.0</v>
       </c>
       <c r="Y21">
         <v>27368000.0</v>
       </c>
       <c r="Z21">
         <v>14950000.0</v>
       </c>
       <c r="AA21">
         <v>4871000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>779296000.0</v>
       </c>
       <c r="C23">
         <v>800987000.0</v>
       </c>
       <c r="D23">
         <v>782928000.0</v>
       </c>
       <c r="E23">
         <v>1150140000.0</v>
       </c>
       <c r="F23">
         <v>756893000.0</v>
       </c>
       <c r="G23">
         <v>645963000.0</v>
       </c>
       <c r="H23">
         <v>671855000.0</v>
       </c>
       <c r="I23">
         <v>680097000.0</v>
       </c>
@@ -19419,176 +19558,176 @@
       </c>
       <c r="U23">
         <v>223952000.0</v>
       </c>
       <c r="V23">
         <v>212764000.0</v>
       </c>
       <c r="W23">
         <v>209748000.0</v>
       </c>
       <c r="X23">
         <v>71117000.0</v>
       </c>
       <c r="Y23">
         <v>44366000.0</v>
       </c>
       <c r="Z23">
         <v>31303000.0</v>
       </c>
       <c r="AA23">
         <v>3784000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
         <v>31273000.0</v>
       </c>
       <c r="C25">
         <v>30173000.0</v>
       </c>
       <c r="D25">
         <v>30675000.0</v>
       </c>
       <c r="E25">
         <v>32625000.0</v>
       </c>
       <c r="F25">
         <v>32092000.0</v>
       </c>
       <c r="G25">
         <v>30164000.0</v>
       </c>
       <c r="H25">
         <v>28995000.0</v>
       </c>
       <c r="I25">
         <v>31779000.0</v>
       </c>
       <c r="J25">
         <v>33426000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27">
         <v>148782000.0</v>
       </c>
       <c r="C27">
         <v>155723000.0</v>
       </c>
       <c r="D27">
         <v>153315000.0</v>
       </c>
       <c r="E27">
         <v>145061000.0</v>
       </c>
       <c r="F27">
         <v>157343000.0</v>
       </c>
       <c r="G27">
         <v>140589000.0</v>
       </c>
       <c r="H27">
         <v>147194000.0</v>
       </c>
       <c r="I27">
         <v>143090000.0</v>
       </c>
@@ -19623,54 +19762,54 @@
         <v>38099000.0</v>
       </c>
       <c r="T27">
         <v>34665000.0</v>
       </c>
       <c r="U27">
         <v>32005000.0</v>
       </c>
       <c r="V27">
         <v>32082000.0</v>
       </c>
       <c r="W27">
         <v>38402000.0</v>
       </c>
       <c r="X27">
         <v>14290000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>149000.0</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
-        <v>116447000.0</v>
+        <v>116446999.0</v>
       </c>
       <c r="C28">
         <v>108209000.0</v>
       </c>
       <c r="D28">
         <v>106152000.0</v>
       </c>
       <c r="E28">
         <v>107354000.0</v>
       </c>
       <c r="F28">
         <v>107459000.0</v>
       </c>
       <c r="G28">
         <v>83106000.0</v>
       </c>
       <c r="H28">
         <v>89112000.0</v>
       </c>
       <c r="I28">
         <v>89759000.0</v>
       </c>
       <c r="J28">
         <v>184925000.0</v>
       </c>
@@ -19702,51 +19841,51 @@
         <v>31888000.0</v>
       </c>
       <c r="T28">
         <v>31414000.0</v>
       </c>
       <c r="U28">
         <v>28416000.0</v>
       </c>
       <c r="V28">
         <v>21158000.0</v>
       </c>
       <c r="W28">
         <v>20198000.0</v>
       </c>
       <c r="X28">
         <v>3202000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28">
         <v>560000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>67195000.0</v>
       </c>
       <c r="C29">
         <v>69584000.0</v>
       </c>
       <c r="D29">
         <v>66686000.0</v>
       </c>
       <c r="E29">
         <v>-11609000.0</v>
       </c>
       <c r="F29">
         <v>57077000.0</v>
       </c>
       <c r="G29">
         <v>39431000.0</v>
       </c>
       <c r="H29">
         <v>48870000.0</v>
       </c>
       <c r="I29">
         <v>-2255000.0</v>
       </c>
@@ -19755,51 +19894,51 @@
       </c>
       <c r="K29">
         <v>41455000.0</v>
       </c>
       <c r="L29">
         <v>57278000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>265228999.0</v>
       </c>
       <c r="C30">
         <v>297688000.0</v>
       </c>
       <c r="D30">
         <v>282019000.0</v>
       </c>
       <c r="E30">
         <v>647709000.0</v>
       </c>
       <c r="F30">
         <v>290727000.0</v>
       </c>
       <c r="G30">
         <v>250070000.0</v>
       </c>
       <c r="H30">
         <v>261068000.0</v>
       </c>
       <c r="I30">
         <v>259896000.0</v>
       </c>
@@ -19838,51 +19977,51 @@
       </c>
       <c r="U30">
         <v>70805000.0</v>
       </c>
       <c r="V30">
         <v>73334000.0</v>
       </c>
       <c r="W30">
         <v>68400000.0</v>
       </c>
       <c r="X30">
         <v>34840000.0</v>
       </c>
       <c r="Y30">
         <v>17349000.0</v>
       </c>
       <c r="Z30">
         <v>12568000.0</v>
       </c>
       <c r="AA30">
         <v>709000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31">
         <v>-51913000.0</v>
       </c>
       <c r="C31">
         <v>-52586000.0</v>
       </c>
       <c r="D31">
         <v>-66404000.0</v>
       </c>
       <c r="E31">
         <v>-71500000.0</v>
       </c>
       <c r="F31">
         <v>-67461000.0</v>
       </c>
       <c r="G31">
         <v>-93289000.0</v>
       </c>
       <c r="H31">
         <v>-100004000.0</v>
       </c>
       <c r="I31">
         <v>-105558000.0</v>
       </c>
@@ -19921,51 +20060,51 @@
       </c>
       <c r="U31">
         <v>-39506000.0</v>
       </c>
       <c r="V31">
         <v>-36346000.0</v>
       </c>
       <c r="W31">
         <v>-71589000.0</v>
       </c>
       <c r="X31">
         <v>-9882000.0</v>
       </c>
       <c r="Y31">
         <v>-21548000.0</v>
       </c>
       <c r="Z31">
         <v>-13971000.0</v>
       </c>
       <c r="AA31">
         <v>-2480000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
         <v>1088705000.0</v>
       </c>
       <c r="C32">
         <v>1137762000.0</v>
       </c>
       <c r="D32">
         <v>1125357000.0</v>
       </c>
       <c r="E32">
         <v>1127725000.0</v>
       </c>
       <c r="F32">
         <v>1086812000.0</v>
       </c>
       <c r="G32">
         <v>943365000.0</v>
       </c>
       <c r="H32">
         <v>963010000.0</v>
       </c>
       <c r="I32">
         <v>975777000.0</v>
       </c>
@@ -20023,937 +20162,944 @@
       <c r="AA32">
         <v>8655000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO32"/>
+  <dimension ref="A1:CP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="CN1" t="s">
         <v>186</v>
       </c>
       <c r="CO1" t="s">
         <v>187</v>
       </c>
+      <c r="CP1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>129522000.0</v>
+      </c>
+      <c r="C2">
         <v>140756000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>126075000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>120043000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>114381000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>121044000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>129268000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>126166000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>121120000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>125174000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>124803000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>126296000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>124636000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>132105000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>125122000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>128264000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>116940000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>118074000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>119410000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>118513000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>110169000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>100705000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>99901000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>99761000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>95526000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>107325000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>104057000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>101318000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>98087000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>102780000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>102179000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>101885000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>113357000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>114708000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>122941000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>113928000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>113097000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>110487000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>92216000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>91087000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>87984000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>89604000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>83411000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>86125000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>79896000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>79976000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>85861000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>78727000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>63836000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>64216000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>64403000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>73723000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>59488000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>66443000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>75235000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>71310000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>63393000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>65508000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>51128000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>51638000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>45427000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>50058000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>46596000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>35713000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>34546000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>35917000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>35641000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>39847000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>34374000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>35564000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>37817000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>41792000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>34272000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>39221000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>38783000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>42770000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>37322000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>38797000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>36766000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>41259000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>36325000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>36206000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>38726000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>35549000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>28339000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>33459000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>33923000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>37843000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>36123000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5651000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7485000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>9040000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7047000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>8753000.0</v>
+      </c>
+      <c r="C3">
         <v>8352000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7592000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7663000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7666000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7252000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6868000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5567000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8124000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7843000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7646000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7643000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7543000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7863000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8130000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8248000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8384000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8485000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8050000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7963000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7594000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7537000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7609000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7551000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7467000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7331000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7381000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7222000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7061000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6502000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7887000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7994000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8372000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6946000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8340000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>8534000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>8507000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6651000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5852000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6016000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6832000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6198000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6071000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5687000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5720000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5773000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5154000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3854000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2961000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3277000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3644000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3294000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3268000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3285000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3359000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3296000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3295000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3051000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2563000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2570000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2550000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2540000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2513000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2505000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2547000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1339000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3071000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3783000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3257000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1250000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3297000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3294000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3378000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3478000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3475000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3537000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3531000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3590000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3617000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3196000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3238000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3594000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3425000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3245000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3162000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3305000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2605000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>17060000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>20981000.0</v>
       </c>
-      <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
@@ -21087,644 +21233,651 @@
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
+        <v>52486000.0</v>
+      </c>
+      <c r="C5">
         <v>76200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>72486000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>79169000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>71980000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>84718000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>91609000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>83944000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>71550000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>82582000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>86150000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>88021000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>86432000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-280546000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>86034000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>83572000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>86189000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>76938000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>82417000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>75943000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>91447000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>59356000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>73814000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>73162000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>80109000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>73009000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>74829000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>68489000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>71113000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-153240000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>77362000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>69640000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>72500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-24510000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>83622000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>76242000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>79098000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>51688000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>69333000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>71104000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>12271000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>47821000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>62674000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>69931000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>62081000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>77345000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>58146000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>46518000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>42835000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>41700000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>25462000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>53787000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>49444000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>48734000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>46726000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>51159000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>43835000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>17161000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>23631000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>29403000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>32300000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>18628000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>13024000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>23836000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>21320000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>11524000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>23701000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>19458000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>18580000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-229203000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>19529000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>20501000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>21214000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>24793000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>19430000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>17073000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>19575000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>22633000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>20917000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>20970000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>20111000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>20068000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>21327000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>20827000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>16960000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>30103000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>26371000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>26443000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>10653000.0</v>
       </c>
-      <c r="CL5">
-[...1 lines deleted...]
-      </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
+      <c r="CP5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>61239000.0</v>
+      </c>
+      <c r="C6">
         <v>84552000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>80078000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>86832000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>79646000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>91970000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>98477000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>89511000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>79674000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>90425000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>93796000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>95664000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>93975000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-272683000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>94164000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>91820000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>94573000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>85423000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>90467000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>83906000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>99041000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>66893000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>81423000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>80713000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>87576000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>80340000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>82210000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>75711000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>78174000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-146738000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>85249000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>77634000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>80872000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-17564000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>91962000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>84776000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>87605000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>58339000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>75185000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>77120000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>19103000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>54019000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>68745000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>75618000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>67801000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>83118000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>63300000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>50372000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>45796000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>44977000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>29106000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>57081000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>52712000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>52019000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>50085000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>54455000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>47130000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>20212000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>26194000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>31973000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>34850000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>21168000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>15537000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>26341000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>23867000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>12863000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>26772000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>23241000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>21837000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-227953000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>22826000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>23795000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>24592000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>28271000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>22905000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>20610000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>23106000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>26223000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>24534000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>24166000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>23349000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>23662000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>24752000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>24072000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>20122000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>33408000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>28976000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>43503000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>31634000.0</v>
       </c>
-      <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
@@ -21858,90 +22011,91 @@
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -22075,1259 +22229,1274 @@
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>136188000.0</v>
+      </c>
+      <c r="C9">
         <v>140861000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>157369000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>154071000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>135149000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>175711000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>161049000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>157382000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>146022000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>151817000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>157938000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>160020000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>154673000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>153764000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>150402000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>161009000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>160119000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>148862000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>155060000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>157712000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>159012000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>137056000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>138887000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>137661000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>133868000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>143910000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>137495000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>136751000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>134067000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>138246000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>139235000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>137472000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>140623000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>141257000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>147674000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>144098000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>143476000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>130183000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>124547000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>123965000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>121591000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>118251000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>116784000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>119940000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>112236000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>110070000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>111745000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>102542000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>81866000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>80040000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>81809000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>94719000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>83483000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>88070000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>84997000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>90545000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>83604000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>68488000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>55122000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>53906000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>49868000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>46305000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>44012000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>42590000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>38879000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>35465000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>39807000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>44334000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>38851000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>35288000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>42461000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>46259000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>39262000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>41212000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>41439000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>44567000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>41289000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>39239000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>43358000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>43292000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>39598000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>43808000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>41130000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>37796000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>35216000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>44902000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>41931000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>43503000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>31634000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>58697000.0</v>
       </c>
-      <c r="CM9">
-[...1 lines deleted...]
-      </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
+      <c r="CP9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>38541000.0</v>
+      </c>
+      <c r="C10">
         <v>64772000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>61814000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>69133000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>61777000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>73959000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>80154000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>71663000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>58413000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>67322000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>69575000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>70415000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>68713000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-299522000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>68117000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>66593000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>70897000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>60965000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>65493000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>59630000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>76370000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>40373000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>53676000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>51896000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>58168000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>50535000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>50554000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>44012000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>46050000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-179030000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>50996000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>43519000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>46460000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-52562000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>57639000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>49321000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>52688000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>18802000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>50733000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>50228000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-8913000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>24603000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>43181000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>49231000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>40170000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>37449000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>33534000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>28325000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>28150000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>26703000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4186000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>37323000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>33536000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>30492000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>20061000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>31496000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>23985000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>15514000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>21123000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>23720000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>9815000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5350000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>18463000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>15559000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6507000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>18143000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>15588000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>13406000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-235126000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>12911000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13722000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>12531000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>16195000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>13579000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>11015000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>13419000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>12818000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>14378000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>14423000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>13557000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>10429000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>15226000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>12156000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8450000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-42000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>14377000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>15609000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-7963000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4269000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2652000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3667000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2198000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>9364000.0</v>
+      </c>
+      <c r="C11">
         <v>10844000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>15118000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>26922000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14311000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>23831000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>19122000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>17286000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9345000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>17864000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>16529000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16856000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15437000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-58970000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16166000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15570000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15625000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8879000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>15278000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>14305000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>18615000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4859000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>12803000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7307000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>14462000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13489000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>12496000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>10760000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12125000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-39756000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12829000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>12678000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>11994000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-12875000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-257154000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>18616000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>18929000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7712000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>19092000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>18033000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-3382000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>10667000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>15186000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>17428000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>13997000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>13677000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>12241000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>11862000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>11418000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10702000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1056000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4531000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>12844000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>11143000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7804000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12252000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>9330000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>815000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>6004000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>8174000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>8952000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3401000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3204000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>7053000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>5944000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3255000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>7807000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>5908000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5081000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-24029000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4893000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>5200000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>4750000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>5844000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5160000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4186000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>5099000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>4423000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3735000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>5639000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5301000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>6800000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>5881000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>4782000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>4443000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>182000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>5230000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>5936000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-2826000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1685000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1053000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1541000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>771000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
+        <v>13945000.0</v>
+      </c>
+      <c r="C12">
         <v>11428000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10672000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10036000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10203000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10759000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11455000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12281000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13137000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15260000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16575000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17606000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17719000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18976000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>17917000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16979000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15292000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15973000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16924000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16313000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15077000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18983000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20138000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21266000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21965000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>22474000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>24520000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>24509000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>25063000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>25790000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>26366000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>27103000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>26040000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>26953000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>25983000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>26921000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26410000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>32886000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>18600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>20876000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>21184000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>23218000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>19493000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>20700000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>21911000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>23821000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>24612000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>18208000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>14685000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>14994000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>21276000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>16464000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15908000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>18242000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>26665000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>19663000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>19850000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>16361000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8117000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8280000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8580000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8809000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7674000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5373000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>5461000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>6083000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>5558000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5642000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5654000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5923000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>7065000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6835000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>8756000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>67200000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>9490000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>9768000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>9874000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>10000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>10355000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>10146000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>9977000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>18653000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>9670000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>8897000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>8591000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>45097000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>12042000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>10893000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>11077000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3346000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1998000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2313000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2273000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>10672000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10036000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10203000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10759000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11455000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12281000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>17606000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>17719000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>18976000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>17917000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>16979000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>15292000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>15973000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>16924000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>16313000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15077000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18983000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20138000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>21266000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>24000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>22000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>245000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>32000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>43000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>25745000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23346,90 +23515,89 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
-[...1 lines deleted...]
-      </c>
+      <c r="AH14"/>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
@@ -23563,792 +23731,799 @@
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>29177000.0</v>
+      </c>
+      <c r="C15">
         <v>53928000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>46696000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>42211000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>47466000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>50128000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>61032000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>54377000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>49068000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>49458000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>53046000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>53559000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>53276000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-240552000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>51951000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>51023000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>55272000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>52086000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>50215000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>45325000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>57755000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>35514000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>40873000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>44589000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>43706000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>37046000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>38058000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>33252000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>33925000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-139274000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>38167000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>30841000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>34466000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-39687000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>314793000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>30705000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>33759000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>11090000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>31641000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>32195000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-5531000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>13936000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>27995000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>31803000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>26173000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>23772000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>21293000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16463000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>16732000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>16001000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3130000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>32792000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>20692000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>19349000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12257000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>19244000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>14655000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-15000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>9510000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>12949000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>14768000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6414000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2178000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>11022000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>9605000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3287000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>10580000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>9923000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>8325000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-211097000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>8018000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8522000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>7781000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>10351000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>8419000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>6829000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>8320000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>8395000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>10643000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>8784000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>8256000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>3629000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>9345000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>7374000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>4007000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-224000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>9147000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>9673000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-5137000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2584000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1599000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2126000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1427000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>46696000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>42211000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>47466000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>50128000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>61032000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54377000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>53559000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>53276000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-240552000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>51951000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>51023000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>55272000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>52086000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>50215000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>45325000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>57755000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35514000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>40873000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>44589000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>43706000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>37046000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>38058000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>33252000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>33925000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-139274000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>38167000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>30841000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>34466000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-39687000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>314793000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>30705000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>33759000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>11090000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>31641000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>32195000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-5531000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>13936000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>27995000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>31803000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>26173000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>23772000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>21293000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16463000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>16732000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>16001000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3130000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>32792000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>20692000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>19349000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>12257000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>19244000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>14655000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-15000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>9510000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>12949000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>14768000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6414000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2147000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>11410000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>9208000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5801000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>10066000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8875000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>7328000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>-7740000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7740000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>8163000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>7384000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>10351000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8419000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6829000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>8320000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>8395000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>10643000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>8784000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>8256000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3629000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>9345000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>7374000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5929000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>-5231000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>5231000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>6075000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>2584000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1599000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2126000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1427000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17">
+        <v>29177000.0</v>
+      </c>
+      <c r="C17">
         <v>53928000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>46696000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>42211000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>47466000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>50128000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>61032000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>54377000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>49068000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>49458000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>53046000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>53559000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>53276000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-240552000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>51951000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>51023000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>55272000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>52086000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>50215000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>45325000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>57755000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>35514000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>40873000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>44589000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>43706000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>37046000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>38058000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>33252000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>33925000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-139274000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>38167000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>30841000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>34466000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-39687000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>314793000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>30705000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>33759000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>11090000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>31641000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>32195000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-5531000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>13936000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>27995000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>31803000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>26173000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>23772000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>21293000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>16463000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>16732000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>16001000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3130000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>32792000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>20692000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>19349000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>12257000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>19244000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>14655000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-15000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>9510000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>12949000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>14768000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -24398,143 +24573,148 @@
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>-13945000.0</v>
+      </c>
+      <c r="C18">
         <v>-11428000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10672000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10036000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10203000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10759000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11455000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12281000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13137000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15260000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16575000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-17606000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17719000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-18976000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-17917000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16979000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15292000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15973000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16924000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16313000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15077000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-18983000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-20138000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-21266000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-21941000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-22452000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-24275000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-24477000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-25020000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-25745000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24553,316 +24733,316 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1238000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>451000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1150000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-812000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-825000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-487000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-177000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2615000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>105000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-11605000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>371000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>259000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>14000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-908000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1330000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-827000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-373000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>209000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-179000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-302000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>13000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-2786000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>119000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>85000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>69000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AN19">
         <v>46000.0</v>
       </c>
       <c r="AO19">
+        <v>46000.0</v>
+      </c>
+      <c r="AP19">
         <v>57000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>71000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>31000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>33000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>27000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1108000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>1153000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>15000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>32000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>15028000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-14996000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>25000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="BC19">
         <v>4000.0</v>
       </c>
       <c r="BD19">
+        <v>4000.0</v>
+      </c>
+      <c r="BE19">
         <v>3000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>2000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-5395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BH19">
         <v>1000.0</v>
       </c>
       <c r="BI19">
+        <v>1000.0</v>
+      </c>
+      <c r="BJ19">
         <v>2000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>370217000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>229461000.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>99924000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>4496580000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-999240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99924000.0</v>
       </c>
       <c r="AL20">
         <v>99924000.0</v>
       </c>
       <c r="AM20">
-        <v>0.0</v>
+        <v>99924000.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>99924000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
@@ -24871,55 +25051,55 @@
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
         <v>-5063000.0</v>
       </c>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
@@ -24969,371 +25149,375 @@
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>52520000.0</v>
+      </c>
+      <c r="C21">
         <v>75492000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>82491000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>79670000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>71756000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>88428000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>91962000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>84339000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>72046000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>82153000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>86832000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>88250000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>85194000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-280997000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>87184000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>84384000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>87014000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>77425000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>82594000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>78558000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>91342000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>70937000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>73443000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>72903000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>80119000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>73917000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>76404000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>69348000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>71486000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-153449000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>77541000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>70924000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>72487000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-22823000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>83503000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>76157000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>79029000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>53054000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>69287000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>71058000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>12214000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>65269000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>62643000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>69898000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>62505000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>61245000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>56993000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>46518000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>42803000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>44955000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>40458000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>53762000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>49441000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>50173000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>46722000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>51156000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>43833000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>22556000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>23630000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>29402000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>27235000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>18624000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>13024000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>23836000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>21320000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>15245000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>23701000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>21230000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>19060000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-229203000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>19962000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>20501000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>21214000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>24793000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>22905000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>20610000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>23106000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>22633000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>24534000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>24166000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>23349000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>20068000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>24752000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>20827000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>16960000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>30103000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>26371000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>26443000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>10653000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>12837000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>4800000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>5884000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>4369000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -25467,335 +25651,341 @@
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>213190000.0</v>
+      </c>
+      <c r="C23">
         <v>206125000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>200953000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>194444000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>177774000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>208327000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>198355000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>199209000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>195096000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>194838000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>195909000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>198066000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>194115000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>566866000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>188340000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>204889000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>190045000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>189511000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>191876000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>197667000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>177839000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>166824000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>165345000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>164519000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>149275000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>177318000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>165148000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>168721000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>160668000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>165014000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>163873000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>169717000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>181493000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>278788000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>187112000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>181869000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>177544000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>187348000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>150881000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>143994000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>197361000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>142586000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>137552000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>136167000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>129627000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>128801000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>140613000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>134751000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>102899000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>99301000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>105754000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>114680000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>93530000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>104340000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>113510000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>110699000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>103164000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>111440000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>82620000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>76142000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>68060000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>77739000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>77584000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>54467000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>52105000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>53386000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>51747000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>62951000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>54165000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>50465000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>60316000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>67550000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>52320000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>55640000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>57317000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>66727000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>55505000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>55403000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>55590000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>60385000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>52574000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>59946000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>55104000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>52518000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>46595000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>48258000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>49483000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>37843000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>36123000.0</v>
       </c>
-      <c r="CL23">
-[...1 lines deleted...]
-      </c>
       <c r="CM23">
         <v>0.0</v>
       </c>
       <c r="CN23">
         <v>0.0</v>
       </c>
       <c r="CO23">
         <v>0.0</v>
       </c>
+      <c r="CP23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25845,354 +26035,356 @@
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>8753000.0</v>
+      </c>
+      <c r="C25">
         <v>8352000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7592000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7663000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7666000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7252000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6868000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7929000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8124000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7843000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7646000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5671000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7543000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6010000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8130000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8248000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8384000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8485000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8050000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7963000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7594000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7537000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7609000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7551000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7467000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7331000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7381000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7222000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7061000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7526000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7887000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7994000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8372000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8045000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8340000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>8534000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>8507000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7092000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5852000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6016000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6832000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6198000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6071000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5687000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5720000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5773000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5152000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3854000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2961000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3277000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3647000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3294000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3268000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3285000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3359000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3296000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3295000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3051000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2563000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2570000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2550000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2543000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2513000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2505000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2547000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1339000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3071000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3783000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3257000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1250000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3297000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3294000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3378000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3478000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3475000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3537000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3531000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3590000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3617000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3196000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3238000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3594000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3425000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3245000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3162000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3305000.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -26335,691 +26527,702 @@
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>34668000.0</v>
+      </c>
+      <c r="C27">
         <v>35089000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>40055000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>38701000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>34937000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>37004000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>37945000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>41409000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>39365000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>37516000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>39466000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>40102000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>36231000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>30868000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>30423000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>43819000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>39951000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>36935000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>40239000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>40730000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>39439000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>36417000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>38081000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>38341000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>27750000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>40167000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>33559000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>38667000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>34801000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>34433000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>34504000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>37042000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>37111000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>35319000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>35835000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>39188000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>36944000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>41450000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>30682000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>28592000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>27635000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>26552000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>29935000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>27893000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>26422000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>25367000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>30144000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>25044000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>19096000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>18714000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>25570000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>26044000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>19140000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>23259000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>23538000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>23508000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>20325000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>18547000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>15274000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>13073000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10233000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>14122000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>13049000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>8240000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>7598000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>6591000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>6099000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>9782000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>8819000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>5714000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>11428000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>13638000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>7319000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>6290000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>9572000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>11017000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>7786000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>6196000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>8952000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>9455000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>7402000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>5775000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>7385000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>10217000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>10714000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>38402000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>43303000.0</v>
+      </c>
+      <c r="C28">
         <v>30280000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>29674000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28037000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28456000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27050000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26182000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>26067000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28910000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26465000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26003000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>25997000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27687000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>27666000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>26536000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26438000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26714000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27810000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>25983000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>32252000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22471000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>23823000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>21395000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>20388000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19934000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>23584000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>21308000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>22514000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>21706000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>21299000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>20485000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24034000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>23941000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>121815000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>21207000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21567000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20336000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>28760000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>22131000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>18795000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>19457000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>20232000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>18135000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>16462000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17589000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>17685000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>19454000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>27128000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>17006000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>13091000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>12137000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11619000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>11634000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11353000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>11378000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>12585000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16151000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>24334000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>13655000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8861000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9850000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>11019000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>15426000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>8101000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>7414000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>8107000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>7411000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>10481000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8195000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6241000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>8311000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9363000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7973000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7375000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6209000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>10184000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7646000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>7655000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>7068000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7259000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6434000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5976000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>6159000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4117000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4911000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>20198000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>10858000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>12951000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>15706000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>5575000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>5615000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>7539000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>6649000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>9364000.0</v>
+      </c>
+      <c r="C29">
         <v>10844000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15118000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26922000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14311000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23831000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19122000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17286000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9345000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17864000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16529000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16856000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15437000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-58970000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16166000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15570000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15625000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8879000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15278000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14305000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18615000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4859000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12803000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7307000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>14462000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>13489000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>12496000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10760000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12125000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-39756000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -27038,891 +27241,901 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>83668000.0</v>
+      </c>
+      <c r="C30">
         <v>65369000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>74878000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>74401000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>63393000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>87283000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>69087000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>73043000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>73976000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>69664000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>71106000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>71770000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>69479000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>434761000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>63218000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>76625000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>73105000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>71437000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>72466000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>79154000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>67670000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>66119000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>65444000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>64758000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>53749000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>69993000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>61091000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>67403000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>62581000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>62234000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>61694000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>67832000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>68136000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>164080000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>64171000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>67941000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>64447000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>76861000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>58665000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>52907000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>109377000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>52982000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>54141000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>50042000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>49731000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>48825000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>54752000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>56024000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>39063000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>35085000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>41351000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>40957000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>34042000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>37897000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>38275000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>39389000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>39771000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>45932000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>31492000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>24504000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>22633000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>27681000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>30988000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>18754000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>17559000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>17469000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>16106000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>23104000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>19791000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>14901000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>22499000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>25758000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>18048000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>16419000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>18534000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>23957000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>18183000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>16606000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>18824000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>19126000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>16249000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>23740000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>16378000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>16969000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>18256000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>14799000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>15560000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-17060000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-20981000.0</v>
       </c>
-      <c r="CL30">
-[...1 lines deleted...]
-      </c>
       <c r="CM30">
         <v>0.0</v>
       </c>
       <c r="CN30">
         <v>0.0</v>
       </c>
       <c r="CO30">
         <v>0.0</v>
       </c>
+      <c r="CP30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>-13979000.0</v>
+      </c>
+      <c r="C31">
         <v>-10720000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-20677000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-10537000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9979000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14469000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-11808000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-12676000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13633000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-14831000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-17257000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-17835000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-16481000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-18525000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-19067000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-17791000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-16117000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-16460000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-17101000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-18928000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-14972000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-30564000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-19767000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-21007000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-21951000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-23382000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-25850000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-25336000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-25436000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-25581000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-26545000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-27405000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-26027000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-29739000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-25864000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-26836000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-26341000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-34252000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-18554000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-20830000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-21127000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-40666000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-19462000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-20667000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-22335000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-23796000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-23459000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-18193000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-14653000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-18252000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-36272000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-16439000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-15905000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-19681000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-26661000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-19660000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-19848000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-21756000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-8116000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-8279000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3515000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-8809000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-7674000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-5373000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-5761000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8204000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-5558000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-5642000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-5654000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-5923000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-7051000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-6779000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-8683000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-8598000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-9326000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-9595000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-9687000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-9815000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-10156000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-9743000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-9792000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-9639000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-9526000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-8671000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-8510000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-30145000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-11994000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-10834000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-18616000.0</v>
       </c>
-      <c r="CL31">
-[...1 lines deleted...]
-      </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
         <v>0.0</v>
       </c>
+      <c r="CP31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>265710000.0</v>
+      </c>
+      <c r="C32">
         <v>281617000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>283444000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>274114000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>249530000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>296755000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>290317000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>283548000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>267142000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>276991000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>282741000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>286316000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>279309000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>285869000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>275524000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>289273000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>277059000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>266936000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>274470000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>276225000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>269181000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>237761000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>238788000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>237422000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>229394000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>251235000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>241552000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>238069000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>232154000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>241026000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>241414000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>239357000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>253980000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>255965000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>270615000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>258026000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>256573000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>240670000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>216763000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>215052000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>209575000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>207855000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>200195000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>206065000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>192132000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>190046000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>197606000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>181269000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>145702000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>144256000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>146212000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>168442000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>142971000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>154513000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>160232000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>161855000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>146997000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>133996000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>106250000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>105544000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>95295000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>96363000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>90608000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>78303000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>73425000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>71382000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>75448000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>84181000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>73225000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>70852000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>80278000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>88051000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>73534000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>80433000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>80222000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>87337000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>78611000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>78036000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>80124000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>84551000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>75923000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>80014000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>79856000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>73345000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>63555000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>78361000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>75854000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>81346000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>67757000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>25543000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>19219000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>23781000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>19377000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -27999,51 +28212,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>97884000.0</v>
       </c>
       <c r="C2">
         <v>46469000.0</v>
       </c>
       <c r="D2">
         <v>58489000.0</v>
       </c>
       <c r="E2">
         <v>27185000.0</v>
       </c>
       <c r="F2">
         <v>32302000.0</v>
       </c>
       <c r="G2">
         <v>94760000.0</v>
       </c>
       <c r="H2">
         <v>27530000.0</v>
       </c>
       <c r="I2">
         <v>32548000.0</v>
       </c>
@@ -28080,51 +28293,51 @@
       <c r="T2">
         <v>13758000.0</v>
       </c>
       <c r="U2">
         <v>8200000.0</v>
       </c>
       <c r="V2">
         <v>5334000.0</v>
       </c>
       <c r="W2">
         <v>3393000.0</v>
       </c>
       <c r="X2">
         <v>3530000.0</v>
       </c>
       <c r="Y2">
         <v>5526000.0</v>
       </c>
       <c r="Z2">
         <v>38469000.0</v>
       </c>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>11178000</v>
       </c>
       <c r="C3">
         <v>8224000</v>
       </c>
       <c r="D3">
         <v>9550000</v>
       </c>
       <c r="E3">
         <v>7784000</v>
       </c>
       <c r="F3">
         <v>9642000</v>
       </c>
       <c r="G3">
         <v>22243000</v>
       </c>
       <c r="H3">
         <v>14560000</v>
       </c>
       <c r="I3">
         <v>10480000</v>
       </c>
@@ -28163,51 +28376,51 @@
       </c>
       <c r="U3">
         <v>540000</v>
       </c>
       <c r="V3">
         <v>23174000</v>
       </c>
       <c r="W3">
         <v>365000</v>
       </c>
       <c r="X3">
         <v>618000</v>
       </c>
       <c r="Y3">
         <v>421000</v>
       </c>
       <c r="Z3">
         <v>95000</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>32286000.0</v>
       </c>
       <c r="F4">
         <v>-4158000.0</v>
       </c>
       <c r="G4">
         <v>-66055000.0</v>
       </c>
       <c r="H4">
         <v>69123000.0</v>
       </c>
       <c r="I4">
         <v>-4612000.0</v>
       </c>
       <c r="J4">
         <v>-9307000.0</v>
       </c>
       <c r="K4">
         <v>14625000.0</v>
       </c>
@@ -28218,51 +28431,51 @@
         <v>-7013000.0</v>
       </c>
       <c r="N4">
         <v>12661000.0</v>
       </c>
       <c r="O4">
         <v>-3345000.0</v>
       </c>
       <c r="P4">
         <v>5681000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1608000.0</v>
       </c>
       <c r="F5">
         <v>981000.0</v>
       </c>
       <c r="G5">
         <v>-6106000.0</v>
       </c>
       <c r="H5">
         <v>-715000.0</v>
       </c>
       <c r="I5">
         <v>5458000.0</v>
       </c>
       <c r="J5">
         <v>33286000.0</v>
       </c>
       <c r="K5">
         <v>1996000.0</v>
       </c>
@@ -28273,51 +28486,51 @@
         <v>4664000.0</v>
       </c>
       <c r="N5">
         <v>629000.0</v>
       </c>
       <c r="O5">
         <v>4539000.0</v>
       </c>
       <c r="P5">
         <v>2400000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>-34016000.0</v>
       </c>
       <c r="C6">
         <v>51415000.0</v>
       </c>
       <c r="D6">
         <v>-12020000.0</v>
       </c>
       <c r="E6">
         <v>31304000.0</v>
       </c>
       <c r="F6">
         <v>-5117000.0</v>
       </c>
       <c r="G6">
         <v>-62458000.0</v>
       </c>
       <c r="H6">
         <v>67230000.0</v>
       </c>
       <c r="I6">
         <v>-5018000.0</v>
       </c>
@@ -28356,54 +28569,54 @@
       </c>
       <c r="U6">
         <v>5558000.0</v>
       </c>
       <c r="V6">
         <v>2866000.0</v>
       </c>
       <c r="W6">
         <v>1941000.0</v>
       </c>
       <c r="X6">
         <v>-137000.0</v>
       </c>
       <c r="Y6">
         <v>-14708000.0</v>
       </c>
       <c r="Z6">
         <v>5526000.0</v>
       </c>
       <c r="AA6">
         <v>38469000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
-        <v>-9842000.0</v>
+        <v>-17623000.0</v>
       </c>
       <c r="C7">
         <v>-41941000.0</v>
       </c>
       <c r="D7">
         <v>-39831000.0</v>
       </c>
       <c r="E7">
         <v>-53855000.0</v>
       </c>
       <c r="F7">
         <v>-10946000.0</v>
       </c>
       <c r="G7">
         <v>-5598000.0</v>
       </c>
       <c r="H7">
         <v>8802000.0</v>
       </c>
       <c r="I7">
         <v>-8316000.0</v>
       </c>
       <c r="J7">
         <v>-15762000.0</v>
       </c>
@@ -28433,51 +28646,51 @@
       </c>
       <c r="S7">
         <v>7929000.0</v>
       </c>
       <c r="T7">
         <v>-14186000.0</v>
       </c>
       <c r="U7">
         <v>11863000.0</v>
       </c>
       <c r="V7">
         <v>-10518000.0</v>
       </c>
       <c r="W7">
         <v>-9220000.0</v>
       </c>
       <c r="X7">
         <v>-7808000.0</v>
       </c>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-24927000.0</v>
       </c>
       <c r="F8">
         <v>-24654000.0</v>
       </c>
       <c r="G8">
         <v>36872000.0</v>
       </c>
       <c r="H8">
         <v>-2849000.0</v>
       </c>
       <c r="I8">
         <v>-2980000.0</v>
       </c>
       <c r="J8">
         <v>-5043000.0</v>
       </c>
       <c r="K8">
         <v>18938000.0</v>
       </c>
@@ -28488,51 +28701,51 @@
         <v>1608000.0</v>
       </c>
       <c r="N8">
         <v>9735000.0</v>
       </c>
       <c r="O8">
         <v>-12882000.0</v>
       </c>
       <c r="P8">
         <v>-15854000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>-3685000.0</v>
       </c>
       <c r="C9">
         <v>-16327000.0</v>
       </c>
       <c r="D9">
         <v>-6322000.0</v>
       </c>
       <c r="E9">
         <v>-24927000.0</v>
       </c>
       <c r="F9">
         <v>-24654000.0</v>
       </c>
       <c r="G9">
         <v>36872000.0</v>
       </c>
       <c r="H9">
         <v>-2849000.0</v>
       </c>
       <c r="I9">
         <v>-2980000.0</v>
       </c>
@@ -28563,51 +28776,51 @@
       <c r="R9">
         <v>6404000.0</v>
       </c>
       <c r="S9">
         <v>8193000.0</v>
       </c>
       <c r="T9">
         <v>-9052000.0</v>
       </c>
       <c r="U9">
         <v>4875000.0</v>
       </c>
       <c r="V9">
         <v>-1350000.0</v>
       </c>
       <c r="W9">
         <v>-12839000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
         <v>-1597000.0</v>
       </c>
       <c r="C10">
         <v>-9314000.0</v>
       </c>
       <c r="D10">
         <v>24439000.0</v>
       </c>
       <c r="E10">
         <v>-42225000.0</v>
       </c>
       <c r="F10">
         <v>663000.0</v>
       </c>
       <c r="G10">
         <v>2972000.0</v>
       </c>
       <c r="H10">
         <v>2930000.0</v>
       </c>
       <c r="I10">
         <v>-10535000.0</v>
       </c>
@@ -28640,51 +28853,51 @@
       </c>
       <c r="S10">
         <v>2719000.0</v>
       </c>
       <c r="T10">
         <v>477000.0</v>
       </c>
       <c r="U10">
         <v>4292000.0</v>
       </c>
       <c r="V10">
         <v>-7156000.0</v>
       </c>
       <c r="W10">
         <v>5263000.0</v>
       </c>
       <c r="X10">
         <v>-1194000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>18000000.0</v>
       </c>
       <c r="F11">
         <v>18770000.0</v>
       </c>
       <c r="G11">
         <v>-32254000.0</v>
       </c>
       <c r="H11">
         <v>18306000.0</v>
       </c>
       <c r="I11">
         <v>-259000.0</v>
       </c>
       <c r="J11">
         <v>-41523000.0</v>
       </c>
       <c r="K11">
         <v>581000.0</v>
       </c>
@@ -28699,51 +28912,51 @@
       </c>
       <c r="O11">
         <v>31731000.0</v>
       </c>
       <c r="P11">
         <v>9719000.0</v>
       </c>
       <c r="Q11">
         <v>13840000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11">
         <v>5726000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>322577000.0</v>
       </c>
       <c r="F12">
         <v>22459000.0</v>
       </c>
       <c r="G12">
         <v>34298000.0</v>
       </c>
       <c r="H12">
         <v>24364000.0</v>
       </c>
       <c r="I12">
         <v>195698000.0</v>
       </c>
       <c r="J12">
         <v>-153866000.0</v>
       </c>
       <c r="K12">
         <v>-51820000.0</v>
       </c>
@@ -28758,100 +28971,100 @@
       </c>
       <c r="O12">
         <v>30355000.0</v>
       </c>
       <c r="P12">
         <v>16871000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12">
         <v>1795000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12">
         <v>126000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>3891000.0</v>
       </c>
       <c r="G13">
         <v>-28100000.0</v>
       </c>
       <c r="H13">
         <v>2511000.0</v>
       </c>
       <c r="I13">
         <v>9192000.0</v>
       </c>
       <c r="J13">
         <v>1791000.0</v>
       </c>
       <c r="K13">
         <v>-5583000.0</v>
       </c>
       <c r="L13">
         <v>-9249000.0</v>
       </c>
       <c r="M13">
         <v>13996000.0</v>
       </c>
       <c r="N13">
         <v>-14189000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>31273000.0</v>
       </c>
       <c r="C14">
         <v>30173000.0</v>
       </c>
       <c r="D14">
         <v>30675000.0</v>
       </c>
       <c r="E14">
         <v>32625000.0</v>
       </c>
       <c r="F14">
         <v>32092000.0</v>
       </c>
       <c r="G14">
         <v>30164000.0</v>
       </c>
       <c r="H14">
         <v>28995000.0</v>
       </c>
       <c r="I14">
         <v>31779000.0</v>
       </c>
@@ -28888,51 +29101,51 @@
       <c r="T14">
         <v>14021000.0</v>
       </c>
       <c r="U14">
         <v>13641000.0</v>
       </c>
       <c r="V14">
         <v>13426000.0</v>
       </c>
       <c r="W14">
         <v>12743000.0</v>
       </c>
       <c r="X14">
         <v>5429000.0</v>
       </c>
       <c r="Y14">
         <v>5274000.0</v>
       </c>
       <c r="Z14">
         <v>3992000.0</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>4124000.0</v>
       </c>
       <c r="G15">
         <v>2851000.0</v>
       </c>
       <c r="H15">
         <v>1324000.0</v>
       </c>
       <c r="I15">
         <v>2931000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
@@ -28941,51 +29154,51 @@
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>63868000.0</v>
       </c>
       <c r="C16">
         <v>97884000.0</v>
       </c>
       <c r="D16">
         <v>46469000.0</v>
       </c>
       <c r="E16">
         <v>58489000.0</v>
       </c>
       <c r="F16">
         <v>27185000.0</v>
       </c>
       <c r="G16">
         <v>32302000.0</v>
       </c>
       <c r="H16">
         <v>94760000.0</v>
       </c>
       <c r="I16">
         <v>27530000.0</v>
       </c>
@@ -29024,99 +29237,99 @@
       </c>
       <c r="U16">
         <v>13758000.0</v>
       </c>
       <c r="V16">
         <v>8200000.0</v>
       </c>
       <c r="W16">
         <v>5334000.0</v>
       </c>
       <c r="X16">
         <v>3393000.0</v>
       </c>
       <c r="Y16">
         <v>-14708000.0</v>
       </c>
       <c r="Z16">
         <v>5526000.0</v>
       </c>
       <c r="AA16">
         <v>38469000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>1100000.0</v>
       </c>
       <c r="K17">
         <v>-409000.0</v>
       </c>
       <c r="L17">
         <v>497000.0</v>
       </c>
       <c r="M17">
         <v>-1275000.0</v>
       </c>
       <c r="N17">
         <v>208000.0</v>
       </c>
       <c r="O17">
         <v>-54000.0</v>
       </c>
       <c r="P17">
         <v>1000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
-        <v>254230000.0</v>
+        <v>246449000.0</v>
       </c>
       <c r="C18">
         <v>243291000.0</v>
       </c>
       <c r="D18">
         <v>239376000.0</v>
       </c>
       <c r="E18">
         <v>221932000.0</v>
       </c>
       <c r="F18">
         <v>250280000.0</v>
       </c>
       <c r="G18">
         <v>213364000.0</v>
       </c>
       <c r="H18">
         <v>202564000.0</v>
       </c>
       <c r="I18">
         <v>178804000.0</v>
       </c>
       <c r="J18">
         <v>197578000.0</v>
       </c>
@@ -29152,131 +29365,131 @@
       </c>
       <c r="U18">
         <v>71359000.0</v>
       </c>
       <c r="V18">
         <v>30687000.0</v>
       </c>
       <c r="W18">
         <v>50677000.0</v>
       </c>
       <c r="X18">
         <v>5519000.0</v>
       </c>
       <c r="Y18">
         <v>12098000.0</v>
       </c>
       <c r="Z18">
         <v>3845000.0</v>
       </c>
       <c r="AA18">
         <v>1978000.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-17452000.0</v>
       </c>
       <c r="D19">
         <v>-20111000.0</v>
       </c>
       <c r="E19">
         <v>-11584000.0</v>
       </c>
       <c r="F19">
         <v>-256511000.0</v>
       </c>
       <c r="G19">
         <v>-22243000.0</v>
       </c>
       <c r="H19">
         <v>-16570000.0</v>
       </c>
       <c r="I19">
         <v>55432000.0</v>
       </c>
       <c r="J19">
         <v>-11562000.0</v>
       </c>
       <c r="K19">
         <v>-694595000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>504000.0</v>
       </c>
       <c r="C21">
         <v>-139536000.0</v>
       </c>
       <c r="D21">
         <v>-227827000.0</v>
       </c>
       <c r="E21">
         <v>-135000000.0</v>
       </c>
       <c r="F21">
         <v>-9111000.0</v>
       </c>
       <c r="G21">
         <v>-267718000.0</v>
       </c>
       <c r="H21">
         <v>-74584000.0</v>
       </c>
       <c r="I21">
         <v>-200000000.0</v>
       </c>
@@ -29293,51 +29506,51 @@
         <v>640028000.0</v>
       </c>
       <c r="N21">
         <v>-47966000.0</v>
       </c>
       <c r="O21">
         <v>-158146000.0</v>
       </c>
       <c r="P21">
         <v>599816000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>190301000.0</v>
       </c>
       <c r="C22">
         <v>214605000.0</v>
       </c>
       <c r="D22">
         <v>209339000.0</v>
       </c>
       <c r="E22">
         <v>-82306000.0</v>
       </c>
       <c r="F22">
         <v>205381000.0</v>
       </c>
       <c r="G22">
         <v>164682000.0</v>
       </c>
       <c r="H22">
         <v>142281000.0</v>
       </c>
       <c r="I22">
         <v>-35800000.0</v>
       </c>
@@ -29376,66 +29589,66 @@
       </c>
       <c r="U22">
         <v>36078000.0</v>
       </c>
       <c r="V22">
         <v>26277000.0</v>
       </c>
       <c r="W22">
         <v>13459000.0</v>
       </c>
       <c r="X22">
         <v>4183000.0</v>
       </c>
       <c r="Y22">
         <v>-14896000.0</v>
       </c>
       <c r="Z22">
         <v>545000.0</v>
       </c>
       <c r="AA22">
         <v>2528000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
-        <v>-4567999.0</v>
+        <v>-4568000.0</v>
       </c>
       <c r="C23">
         <v>-5832000.0</v>
       </c>
       <c r="D23">
         <v>11812000.0</v>
       </c>
       <c r="E23">
         <v>1906000.0</v>
       </c>
       <c r="F23">
-        <v>-1987000.0</v>
+        <v>-9027000.0</v>
       </c>
       <c r="G23">
         <v>-16109000.0</v>
       </c>
       <c r="H23">
         <v>-6234000.0</v>
       </c>
       <c r="I23">
         <v>650000.0</v>
       </c>
       <c r="J23">
         <v>45000.0</v>
       </c>
       <c r="K23">
         <v>-6212000.0</v>
       </c>
       <c r="L23">
         <v>-12097000.0</v>
       </c>
       <c r="M23">
         <v>-10731000.0</v>
       </c>
       <c r="N23">
         <v>7557000.0</v>
       </c>
@@ -29459,51 +29672,51 @@
       </c>
       <c r="U23">
         <v>-35280000.0</v>
       </c>
       <c r="V23">
         <v>-13000.0</v>
       </c>
       <c r="W23">
         <v>-209059000.0</v>
       </c>
       <c r="X23">
         <v>2432000.0</v>
       </c>
       <c r="Y23">
         <v>-14708000.0</v>
       </c>
       <c r="Z23">
         <v>5526000.0</v>
       </c>
       <c r="AA23">
         <v>36491000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
         <v>-1927000.0</v>
       </c>
       <c r="C24">
         <v>-9228000.0</v>
       </c>
       <c r="D24">
         <v>-10561000.0</v>
       </c>
       <c r="E24">
         <v>-3800000.0</v>
       </c>
       <c r="F24">
         <v>177000.0</v>
       </c>
       <c r="G24">
         <v>177000.0</v>
       </c>
       <c r="H24">
         <v>750000.0</v>
       </c>
       <c r="I24">
         <v>65912000.0</v>
       </c>
@@ -29540,54 +29753,54 @@
       <c r="T24">
         <v>-16000.0</v>
       </c>
       <c r="U24">
         <v>750000.0</v>
       </c>
       <c r="V24">
         <v>-54163000.0</v>
       </c>
       <c r="W24">
         <v>-425479000.0</v>
       </c>
       <c r="X24">
         <v>700000.0</v>
       </c>
       <c r="Y24">
         <v>-1744000.0</v>
       </c>
       <c r="Z24">
         <v>-4317000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
-        <v>30979000.0</v>
+        <v>20144000.0</v>
       </c>
       <c r="C25">
         <v>23112000.0</v>
       </c>
       <c r="D25">
         <v>11663000.0</v>
       </c>
       <c r="E25">
         <v>381612000.0</v>
       </c>
       <c r="F25">
         <v>14377000.0</v>
       </c>
       <c r="G25">
         <v>19188000.0</v>
       </c>
       <c r="H25">
         <v>15550000.0</v>
       </c>
       <c r="I25">
         <v>234737000.0</v>
       </c>
       <c r="J25">
         <v>113053000.0</v>
       </c>
@@ -29623,51 +29836,51 @@
       </c>
       <c r="U25">
         <v>655000.0</v>
       </c>
       <c r="V25">
         <v>9317000.0</v>
       </c>
       <c r="W25">
         <v>26863000.0</v>
       </c>
       <c r="X25">
         <v>514000.0</v>
       </c>
       <c r="Y25">
         <v>22141000.0</v>
       </c>
       <c r="Z25">
         <v>-597000.0</v>
       </c>
       <c r="AA25">
         <v>-550000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>-156283000.0</v>
       </c>
       <c r="C26">
         <v>-51509000.0</v>
       </c>
       <c r="D26">
         <v>-25000000.0</v>
       </c>
       <c r="E26">
         <v>-50000000.0</v>
       </c>
       <c r="F26">
         <v>-2916000.0</v>
       </c>
       <c r="G26">
         <v>-11867000.0</v>
       </c>
       <c r="H26">
         <v>-56721000.0</v>
       </c>
       <c r="I26">
         <v>-49978000.0</v>
       </c>
@@ -29690,51 +29903,51 @@
         <v>6029000.0</v>
       </c>
       <c r="P26">
         <v>889000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-16000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
         <v>-10000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>-4000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
         <v>10835000.0</v>
       </c>
       <c r="C27">
         <v>11157000.0</v>
       </c>
       <c r="D27">
         <v>14010000.0</v>
       </c>
       <c r="E27">
         <v>12405000.0</v>
       </c>
       <c r="F27">
         <v>9039000.0</v>
       </c>
       <c r="G27">
         <v>8543000.0</v>
       </c>
       <c r="H27">
         <v>7644000.0</v>
       </c>
       <c r="I27">
         <v>7438000.0</v>
       </c>
@@ -29765,54 +29978,54 @@
       <c r="R27">
         <v>2085000.0</v>
       </c>
       <c r="S27">
         <v>2439000.0</v>
       </c>
       <c r="T27">
         <v>1139000.0</v>
       </c>
       <c r="U27">
         <v>655000.0</v>
       </c>
       <c r="V27">
         <v>383000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27">
         <v>1405000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
-        <v>-163843000.0</v>
+        <v>-156062000.0</v>
       </c>
       <c r="C28">
         <v>-182075000.0</v>
       </c>
       <c r="D28">
         <v>-241015000.0</v>
       </c>
       <c r="E28">
         <v>-185846000.0</v>
       </c>
       <c r="F28">
         <v>-7569000.0</v>
       </c>
       <c r="G28">
         <v>-279419000.0</v>
       </c>
       <c r="H28">
         <v>-131431000.0</v>
       </c>
       <c r="I28">
         <v>-249328000.0</v>
       </c>
       <c r="J28">
         <v>-208955000.0</v>
       </c>
@@ -29848,54 +30061,54 @@
       </c>
       <c r="U28">
         <v>-35290000.0</v>
       </c>
       <c r="V28">
         <v>3168000.0</v>
       </c>
       <c r="W28">
         <v>376743000.0</v>
       </c>
       <c r="X28">
         <v>163344000.0</v>
       </c>
       <c r="Y28">
         <v>-14708000.0</v>
       </c>
       <c r="Z28">
         <v>5526000.0</v>
       </c>
       <c r="AA28">
         <v>36491000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
-        <v>265408000.0</v>
+        <v>257627000.0</v>
       </c>
       <c r="C29">
         <v>251515000.0</v>
       </c>
       <c r="D29">
         <v>248926000.0</v>
       </c>
       <c r="E29">
         <v>229716000.0</v>
       </c>
       <c r="F29">
         <v>259922000.0</v>
       </c>
       <c r="G29">
         <v>235607000.0</v>
       </c>
       <c r="H29">
         <v>217124000.0</v>
       </c>
       <c r="I29">
         <v>189284000.0</v>
       </c>
       <c r="J29">
         <v>210110000.0</v>
       </c>
@@ -29931,51 +30144,51 @@
       </c>
       <c r="U29">
         <v>71899000.0</v>
       </c>
       <c r="V29">
         <v>53861000.0</v>
       </c>
       <c r="W29">
         <v>51042000.0</v>
       </c>
       <c r="X29">
         <v>6137000.0</v>
       </c>
       <c r="Y29">
         <v>12519000.0</v>
       </c>
       <c r="Z29">
         <v>3940000.0</v>
       </c>
       <c r="AA29">
         <v>1978000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-136841000.0</v>
       </c>
       <c r="C30">
         <v>-17452000.0</v>
       </c>
       <c r="D30">
         <v>-20111000.0</v>
       </c>
       <c r="E30">
         <v>-11584000.0</v>
       </c>
       <c r="F30">
         <v>-256511000.0</v>
       </c>
       <c r="G30">
         <v>-22243000.0</v>
       </c>
       <c r="H30">
         <v>-16570000.0</v>
       </c>
       <c r="I30">
         <v>55432000.0</v>
       </c>
@@ -30031,3424 +30244,3452 @@
         <v>-4412000.0</v>
       </c>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="CM1" t="s">
         <v>186</v>
       </c>
       <c r="CN1" t="s">
         <v>187</v>
       </c>
+      <c r="CO1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>63868000.0</v>
+      </c>
+      <c r="C2">
         <v>62373000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>119106000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>139502000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>97884000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>50874000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51540000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34256000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>46469000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>63615000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>60067000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>54580000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58489000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>86358000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>42442000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35869000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27185000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21018000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>42818000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>163624000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32302000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>62103000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26603000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>57941000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>94760000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>28591000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>27905000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>29042000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27530000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>24672000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>36910000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>34269000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>32548000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>45376000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>42977000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>44135000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>41855000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>63289000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>30458000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>28877000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>27230000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>48973000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>22152000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>21598000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>21318000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>21951000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21748000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>15675000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>28331000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>94353000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>26833000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>19306000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15670000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10431000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>29006000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4404000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19015000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4439000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7961000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5991000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>13334000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>83266000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>55032000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>33106000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>41097000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>34262000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>34829000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>36151000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>35181000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>27934000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>12630000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6370000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6078000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>11554000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>8799000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6164000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13758000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4802000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>10508000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>21460000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>8200000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>9646000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>27585000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>13945000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5334000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6754000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>3703000</v>
+      </c>
+      <c r="C3">
         <v>5210000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3028000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2102000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>838000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3479000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1566000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2027000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1152000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3143000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1996000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2934000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1477000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2558000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1803000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2376000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1047000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3161000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2229000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2752000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1500000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4896000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5728000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9066000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2553000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8265000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3233000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3866000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1956000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3341000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2065000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2605000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2469000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2876000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4871000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2231000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2554000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1042000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>531000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>509000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>895000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1028000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>857000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>903000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>780000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2401000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2320000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>884000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>496000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>106000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>339000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>955000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1364000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1346000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3656000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4068000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1198000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>248000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>51000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>231000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>76000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>250000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>151000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>124000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>130000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>271000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>170000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>134000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>98000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>84000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>288000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>48000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>61000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>157000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>170000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>83000</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000</v>
       </c>
       <c r="BZ3">
         <v>111000</v>
       </c>
       <c r="CA3">
+        <v>111000</v>
+      </c>
+      <c r="CB3">
         <v>116000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>16000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>297000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>22722000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>155000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>91000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>206000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>167000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>143000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>108000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
+      <c r="CO3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-3769000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-27866000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>43118000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>7208000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>9826000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>5718000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-21570000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-119938000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>131632000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-29518000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>34455000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-32231000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-38761000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>68418000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-161000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-646000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>1512000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>3264000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-12238000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>2641000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>1721000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-12828000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>2399000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1158000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>2280000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-21434000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>32831000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1581000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1647000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-21743000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>26821000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>554000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>280000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-633000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>203000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>6073000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-12656000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-66022000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>67520000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>7527000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>3636000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>5239000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-18575000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>24602000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-14611000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>14576000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-3522000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>1970000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-7343000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-5936000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2467000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>872000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1607000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3338000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6502000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6112000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1567000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-976000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1760000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2002000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1715000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4059000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1796000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2071000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-124000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4458000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2710000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2665000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-432000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>515000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>14983000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1125000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>26782000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9604000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>13145000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1037000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-15809000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5697000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>13393000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2036000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4958000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1522000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2934000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10712000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5317000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2203000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>16180000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-18170000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2806000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-187000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>10340000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-11357000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5550000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-250000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>856000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>438000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1356000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>25259000.0</v>
+      </c>
+      <c r="C6">
         <v>1495000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-56733000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-20396000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>41618000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>47010000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-666000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17284000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-12213000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-17146000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3548000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5487000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3909000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-27869000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>43916000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6573000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8684000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6167000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-21800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-120806000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>131322000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-29801000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>35500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-31338000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-36819000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>66169000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>686000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1137000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1512000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2858000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12238000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2641000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1721000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-12828000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2399000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1158000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2280000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-21434000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>32831000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1581000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1647000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-21743000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>26821000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>554000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>280000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-633000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>203000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6073000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12656000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-66022000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>67520000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7527000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3636000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>5239000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-18575000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>24602000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-14611000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>14576000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3522000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1970000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-7343000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-69932000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>28234000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>21926000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-7991000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>6835000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-567000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1322000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>970000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>7247000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>15304000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>6260000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>292000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-5476000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2755000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2635000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-7594000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>8956000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-5706000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-10952000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>13260000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1446000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-17939000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>13640000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>8611000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-1420000.0</v>
       </c>
-      <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
-        <v>-12711000.0</v>
+        <v>23085000.0</v>
       </c>
       <c r="C7">
+        <v>-20492000.0</v>
+      </c>
+      <c r="D7">
         <v>4935000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-14049000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11983000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-21787000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-10914000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-622000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8618000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5511000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>18000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10961000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-23377000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-9871000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-19987000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10738000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13259000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2167000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-970000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1535000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6274000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6331000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-8490000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3824000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>13047000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-976000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2851000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2932000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3995000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-5854000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-9208000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>3065000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>3681000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-9090000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-7235000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2184000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1621000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-25013000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>4447000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7744000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-514000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-10243000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1253000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4774000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-5508000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>6293000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>8026000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-977000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-15000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-579000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>2694000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-3673000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-10387000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-85000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>11066000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>14292000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-12670000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>2698000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-119000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-1579000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-6434000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>10977000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>12265000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>3269000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>4844000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-3717000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-10165000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>6672000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>3385000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1487000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>2334000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>6176000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>906000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-7257000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-436000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>344000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-6837000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>2433000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-3409000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>5486000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>7353000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-2101000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-5166000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-1556000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-1695000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-5721000.0</v>
       </c>
-      <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>5632000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-7849000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-8802000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1197000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-7079000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2806000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>12474000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-18443000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-15879000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>147000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>7367000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-10376000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>39734000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-7473000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1358000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>174000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>5808000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-8378000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>13116000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-3361000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-4357000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>9030000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-4728000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-7802000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-1543000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>6564000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>12730000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-5507000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>5151000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>629000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-6371000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>6496000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-2578000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-505000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-6250000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>15319000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-6956000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>1240000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>14207000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>5358000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-11070000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-26400000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>38048000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-15316000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-9214000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-10038000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-741000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-5660000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>585000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>3450000.0</v>
+      </c>
+      <c r="C9">
         <v>-1600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>495000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-29923000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>27343000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-25201000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6317000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8823000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6368000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>695000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-11432000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1217000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5632000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7849000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8802000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1197000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-7079000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2806000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>12474000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-18443000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-15879000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>147000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7367000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-10376000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>39734000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-7473000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1358000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>174000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5808000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-8378000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>13116000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-3361000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4357000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9030000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-4728000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-10888000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1543000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-6564000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-12730000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-4795000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5151000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-629000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6371000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-6496000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2578000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-505000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10476000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-15319000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6956000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1240000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>14207000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-16782000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>11070000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>636000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>11012000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-15316000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-9214000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-10038000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-741000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-5660000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>585000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2412000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>8965000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-3713000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2078000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-3000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>9534000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-6137000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>3010000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>2299000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>9588000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1725000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>5894000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-7104000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-1948000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-966000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>4812000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2595000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>5841000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-10826000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2681000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>3366000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>9476000.0</v>
       </c>
-      <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
+        <v>-2828000.0</v>
+      </c>
+      <c r="C10">
         <v>5472000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3208000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5836000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4441000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4071000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3086000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3423000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13048000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10649000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13567000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7934000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7711000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3638000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-16777000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7395000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14415000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-13987000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1672000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3594000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9384000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1703000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1944000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3162000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>51000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3747000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5583000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2539000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8939000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>546000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6936000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5158000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9303000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3649000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4576000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-510000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2899000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6327000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5926000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6336000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4327000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4109000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-3276000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3627000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-211000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>882000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7214000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5724000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1540000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-588000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3083000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7537000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-6716000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-5991000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-447000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-156000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2748000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7560000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2822000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-2706000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-3966000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8515000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>149000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2693000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1086000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4930000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-8768000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-41000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>528000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1774000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-3379000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3439000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>885000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>963000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-2876000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>727000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1663000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1585000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-2495000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2731000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2471000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-159000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1057000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-1688000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-6366000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-2778000.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>8157000.0</v>
       </c>
-      <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-13221000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-14118000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>763000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6433000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2262000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>13066000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9796000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-7321000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>13407000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-15551000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4701000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-10245000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3490000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-20798000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3673000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-448000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2159000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12922000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-732000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-18053000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>16826000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-29454000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-8208000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4163000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-8024000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-6587000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6348000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7855000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-7035000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>17221000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-13034000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-5302000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>783000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>11144000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-11508000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-2551000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-3096000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1884000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-3028000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-2641000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-9147000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>17606000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-9375000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>24214000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-714000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10835000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-3056000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>6349000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-4409000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13840000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>5954000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4255000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>2430000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>13799000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>1861000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>4154000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>5726000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>4260000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7820000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1239000.0</v>
       </c>
-      <c r="CD11"/>
       <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>1541000.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>3710000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>10900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8418000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>298182000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12320000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6546000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5529000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1631000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5943000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7105000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9471000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19237000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6918000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>490000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7653000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8960000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5656000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4141000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5607000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>187069000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4962000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-4746000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8413000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>93174000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-270018000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>23468000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-490000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-13000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3305000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-102845000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>47733000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14561000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9606000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>21949000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>36000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11064000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>13253000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4356000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7140000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-4878000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22194000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>42000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6797000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>14376000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>589000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7380000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8010000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7190000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2062000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3572000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4047000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>1551000.0</v>
       </c>
-      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>1762000.0</v>
       </c>
-      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>1144000.0</v>
       </c>
-      <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>1795000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>126000.0</v>
       </c>
-      <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-4457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15699000.0</v>
       </c>
       <c r="N13">
         <v>-15699000.0</v>
       </c>
       <c r="O13">
+        <v>-15699000.0</v>
+      </c>
+      <c r="P13">
         <v>-2284000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-620000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5693000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-607000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-17312000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6121000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15772000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-26628000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>12575000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-19695000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5648000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-9551000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13182000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2940000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1820000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-6816000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1586000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>13560000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>862000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-15479000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>11961000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2450000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>7759000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-5583000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1037000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4415000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>5697000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-9249000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>13996000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-14189000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>8753000.0</v>
+      </c>
+      <c r="C14">
         <v>8352000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7592000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7663000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7666000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7252000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6868000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7929000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8124000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7843000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7646000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7643000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7543000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7863000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8130000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8248000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8384000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8485000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8050000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7963000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7594000.0</v>
       </c>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
       <c r="W14">
+        <v>7537000.0</v>
+      </c>
+      <c r="X14">
         <v>7609000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7551000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7467000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7331000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7381000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7222000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7061000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7526000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7887000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7994000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8372000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8045000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8340000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8534000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8507000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7092000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5852000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6016000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6832000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6198000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6071000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5687000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5720000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5773000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5152000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3854000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2961000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3277000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3647000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3294000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3268000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3285000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3359000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3296000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3295000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>3051000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2563000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2570000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2550000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2543000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2513000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2505000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2547000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1339000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3071000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3783000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3257000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1250000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3297000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3294000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3378000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3478000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3475000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3537000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>3531000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3590000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3617000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3196000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3238000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3594000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3425000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3245000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3162000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3305000.0</v>
       </c>
-      <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>7028000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>5668000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -33492,864 +33733,874 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>89127000.0</v>
+      </c>
+      <c r="C16">
         <v>63868000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>62373000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>119106000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>139502000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>97884000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>50874000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>51540000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>34256000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>46469000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>63615000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>60067000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>54580000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>58489000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>86358000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>42442000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>35869000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>27185000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21018000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>42818000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>163624000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>32302000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>62103000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26603000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>57941000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>94760000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>28591000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>27905000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29042000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>27530000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>24672000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>36910000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>34269000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>32548000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>45376000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>42977000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>44135000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>41855000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>63289000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>30458000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>28877000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>27230000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>48973000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>22152000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>21598000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>21318000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>21951000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>21748000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>15675000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>28331000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>94353000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>26833000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>19306000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15670000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10431000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>29006000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4404000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>19015000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4439000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>7961000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5991000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>13334000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>83266000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>55032000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>33106000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>41097000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>34262000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>34829000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>36151000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>35181000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>27934000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>12630000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>6370000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6078000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>11554000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>8799000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6164000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13758000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4802000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>10508000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>21460000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>8200000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>9646000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>27585000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>13945000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>5334000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>6754000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>-19000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-406000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-69000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-283000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-44000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>138000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>669000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>337000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1470000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1482000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>363000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-760000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>830000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>478000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-893000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>82000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-529000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-430000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-420000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>104000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>57000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-5000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>159000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-3000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-67000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-1000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>38000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-24000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>32000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>1000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-30000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-2000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
-        <v>45412000.0</v>
+        <v>67085000.0</v>
       </c>
       <c r="C18">
+        <v>37631000.0</v>
+      </c>
+      <c r="D18">
         <v>75259000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>55384000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>78175000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>58369000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>63525000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>67773000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>53624000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>63764000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>69476000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>59526000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>46610000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>56429000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>53139000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>55164000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>57200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>59965000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>64068000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>58442000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>67805000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>54191000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>43499000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>43073000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>72601000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>47861000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>54765000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>46357000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>50821000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>47506000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>41265000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>36650000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>53383000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>51562000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>42261000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>52188000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>51567000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>6382000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>39535000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>49022000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>49856000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>36871000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>45004000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>46166000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>42741000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>49712000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>44764000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>26503000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>29175000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>30616000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>24923000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>31845000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>21434000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>35383000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>36846000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>41564000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>13544000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>19211000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>14476000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>17792000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>15367000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>24761000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>18691000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>21981000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>20582000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>8666000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>10440000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>21678000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>17970000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>13248000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>16383000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>21265000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>15302000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>9526000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>13644000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>13001000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>8297000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>16499000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>12439000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>21223000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>21198000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-4697000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>11151000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>14627000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>9606000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>10937000.0</v>
       </c>
-      <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-2929000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1938000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3479000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9816000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2027000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2130000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-15004000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4496000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2934000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2323000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-6358000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1803000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2376000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1047000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3293000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-20229000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-231666000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1323000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4896000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5728000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-9066000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2553000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-8265000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2483000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3866000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1956000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3341000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -34367,54 +34618,55 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34463,2618 +34715,2649 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>1045077000.0</v>
+      </c>
+      <c r="C21">
         <v>-37725000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>39376000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-539000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-608000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2637000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-60211000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-40968000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-55704000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-30000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-80000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-35000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-55000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-70000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>50889000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>64362000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-82718000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-206000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-74000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-111000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>27209000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-55793000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-26000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-20000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-45000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="AG21">
         <v>-100000000.0</v>
       </c>
       <c r="AH21">
+        <v>-100000000.0</v>
+      </c>
+      <c r="AI21">
         <v>-64500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-40000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-155000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>50000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1296500000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-65000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>180509000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-50009000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>300000000.0</v>
       </c>
-      <c r="AQ21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR21"/>
       <c r="AS21">
         <v>25000000.0</v>
       </c>
       <c r="AT21">
+        <v>25000000.0</v>
+      </c>
+      <c r="AU21">
         <v>-79972000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>690000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>30000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-96323000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>41632000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>25005000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-18280000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-30646000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-82500000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-17000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-28000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>657816000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-18000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-17000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-23000000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>29177000.0</v>
+      </c>
+      <c r="C22">
         <v>53928000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>46696000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>42211000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>47466000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>50128000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>61032000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>54377000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>49068000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>49458000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>53046000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>53559000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>53276000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-240552000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>51951000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>51023000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>55272000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>52086000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>50215000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>45325000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>57755000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>35514000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>40873000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>44589000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>43706000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>37046000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>38058000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>33252000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>33925000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-139274000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>38167000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>30841000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>34466000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-39687000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>314793000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>30705000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>33759000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>11090000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>31641000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>32195000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-5531000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13936000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>27995000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>31803000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>26173000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>23772000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>21293000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>16463000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>16732000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>16001000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3130000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>32792000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>20692000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>19349000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12257000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>19244000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>14655000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>37212000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>9510000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>12949000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>14768000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6414000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2178000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>11023000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9605000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3287000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>10327000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9923000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>8325000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-211097000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>8018000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>8522000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7781000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>10351000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>8419000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>6829000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>8320000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8395000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>10643000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>8784000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8256000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>3629000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>9345000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>9296000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4007000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-224000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>9126000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>9902000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4183000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1599000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2126000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1427000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
-        <v>1709000.0</v>
+        <v>-26623000.0</v>
       </c>
       <c r="C23">
+        <v>-62000.0</v>
+      </c>
+      <c r="D23">
         <v>-290000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-162000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>-4054000.0</v>
+      </c>
+      <c r="G23">
         <v>2462000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8748000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1586000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3826000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7271000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>866000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2155000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1520000.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
-        <v>5668000.0</v>
+        <v>2058000.0</v>
       </c>
       <c r="P23">
+        <v>-16000.0</v>
+      </c>
+      <c r="Q23">
         <v>-20000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3961000.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>2145000.0</v>
+      </c>
+      <c r="T23">
         <v>3011000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-5608000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
-        <v>1527000.0</v>
+        <v>-2916000.0</v>
       </c>
       <c r="W23">
+        <v>-16191000.0</v>
+      </c>
+      <c r="X23">
         <v>39000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>69000.0</v>
       </c>
-      <c r="Y23">
-[...1 lines deleted...]
-      </c>
       <c r="Z23">
+        <v>-1242000.0</v>
+      </c>
+      <c r="AA23">
         <v>-474000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-5424000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>188000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-524000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>155000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1903000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>148000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1401000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>154000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>985000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-594000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-10447000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-15000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20259000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2551000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-7418000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>202000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>281000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2113000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>184000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>869000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-14455000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1056000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-905000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-5688000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5737000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>203000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-577000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5380000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>80000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-32967000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>8000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>292000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>740000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-386000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-52000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-112000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-6627000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7823000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-134000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-17000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-6001000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-887000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-11000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-15000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-2000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-10888000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-10350000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-15887000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-7888000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-18527000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-933000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-7932000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-5000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>20000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-96000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-932000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-185530000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>35565000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>99847000.0</v>
       </c>
-      <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>209</v>
-[...4 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>-15034000.0</v>
+      </c>
+      <c r="C24"/>
       <c r="D24">
+        <v>-125532000.0</v>
+      </c>
+      <c r="E24">
         <v>-827000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-9228000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-8250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-978000.0</v>
       </c>
       <c r="I24">
         <v>-978000.0</v>
       </c>
       <c r="J24">
+        <v>-978000.0</v>
+      </c>
+      <c r="K24">
         <v>-11861000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="M24">
         <v>3800000.0</v>
       </c>
       <c r="N24">
+        <v>3800000.0</v>
+      </c>
+      <c r="O24">
         <v>-3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="P24">
         <v>3800000.0</v>
       </c>
       <c r="Q24">
-        <v>0.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="R24">
+        <v>0.0</v>
+      </c>
+      <c r="S24">
         <v>-18132000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-18000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-228914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="V24">
         <v>177000.0</v>
       </c>
       <c r="W24">
         <v>177000.0</v>
       </c>
       <c r="X24">
         <v>177000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Y24">
+        <v>177000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-2760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="AB24">
         <v>750000.0</v>
       </c>
       <c r="AC24">
         <v>750000.0</v>
       </c>
       <c r="AD24">
-        <v>65912000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="AE24">
         <v>65912000.0</v>
       </c>
       <c r="AF24">
         <v>65912000.0</v>
       </c>
       <c r="AG24">
+        <v>65912000.0</v>
+      </c>
+      <c r="AH24">
         <v>26040000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>970000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>79314000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>53331000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>970000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-803839000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>59793000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>52428000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>21184000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-226984000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>7237000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>344000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-809157000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>10000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>18500000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-77991000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-55215000.0</v>
       </c>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
       <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
         <v>1000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>21474000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>21700000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
         <v>15000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-663406000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>1200000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-76000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>12000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-202044000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>4122000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-130000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-673000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>7993000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-98000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3519000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-4000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-61000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-521000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-16000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-111000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>364000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>386000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-31242000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-297000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>22623000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-53178000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>-206000.0</v>
       </c>
-      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>190000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
-        <v>5163999.0</v>
+        <v>5586000.0</v>
       </c>
       <c r="C25">
-        <v>39536000.0</v>
+        <v>2517000.0</v>
       </c>
       <c r="D25">
+        <v>12728000.0</v>
+      </c>
+      <c r="E25">
         <v>2510000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2389000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16391000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2326000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6594000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2165000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3212000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3142000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3082000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2227000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>373684000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2605000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2543000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2780000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4331000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3111000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4459000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2476000.0</v>
       </c>
-      <c r="V25">
-[...1 lines deleted...]
-      </c>
       <c r="W25">
+        <v>9110000.0</v>
+      </c>
+      <c r="X25">
         <v>3333000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3422000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3323000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4294000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6372000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2675000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2209000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>231034000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1682000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>921000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>105409000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2219000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2887000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2538000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5615000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2273000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2525000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>57684000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>10591000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1378000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1917000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2553000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4871000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3076000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2146000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>995000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1889000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8609000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1535000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1235000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3847000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>9240000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2425000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1473000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-30692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>511000.0</v>
       </c>
       <c r="BH25">
         <v>511000.0</v>
       </c>
       <c r="BI25">
+        <v>511000.0</v>
+      </c>
+      <c r="BJ25">
         <v>512000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>520000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>464000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1281000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>823000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6843000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-253000.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25">
         <v>252014000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>671000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>948000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>629000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>381000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-388000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>686000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>460000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>216000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>215000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>233000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-9000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>9470000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>120000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2032000.0</v>
       </c>
-      <c r="CG25"/>
-      <c r="CH25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>19296000.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>-2661000.0</v>
+      </c>
+      <c r="C26">
         <v>-690000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-45818000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-75000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-34775000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-11313000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2402000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-11818000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-25976000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-15817000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-25000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>199000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-16000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-12273000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-37727000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1322000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3011000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>503000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2916000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1993000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-8877000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-997000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1242000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-6745000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-94000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-21210000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-28766000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>31000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1872000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>128000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-49978000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>154000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-34000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-48000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1027000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>584000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-36000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>18000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1395000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-42000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>202000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>70000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2187000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-416000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-28000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-489000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1171000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-466000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>595000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>4834000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-278000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>569000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>5380000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>80000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>317000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>8000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>563000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>213000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-213000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>16000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-1000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-5000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-10000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>5000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-1000.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-4000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>10000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-4000.0</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-6000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>21000.0</v>
       </c>
-      <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26">
         <v>42000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-63000.0</v>
       </c>
-      <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>3994000.0</v>
+      </c>
+      <c r="C27">
         <v>2647000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2739000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1767000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3682000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2733000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2865000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2134000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3425000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3727000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2449000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3688000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4146000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2649000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2433000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3466000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3857000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1708000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2234000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3219000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1878000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2599000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1588000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2892000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1464000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1962000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1780000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2521000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1381000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1278000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1832000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2671000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1657000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1997000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2186000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3013000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1713000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1888000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2327000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1993000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1940000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2856000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2064000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1987000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3047000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1999000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1516000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1545000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1858000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1383000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1276000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1294000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1193000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>807000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>992000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1060000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>913000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>718000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>703000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>796000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>861000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>824000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1007000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>887000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>857000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>427000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>810000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>177000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>671000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1810000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>629000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>679000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>460000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>664000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>-9000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>2305000.0</v>
       </c>
-      <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>-1922000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
-        <v>-45880000.0</v>
+        <v>1018454000.0</v>
       </c>
       <c r="C28">
+        <v>-38099000.0</v>
+      </c>
+      <c r="D28">
         <v>-6732000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-74949000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-36282000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-11488000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-53865000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-51200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-65522000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-68444000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-64843000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-53549000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-54179000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-80495000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10021000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-47956000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-47374000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-54115000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-67638000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>50534000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>63650000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-83709000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-9044000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-75304000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-111362000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>20557000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-55676000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-47022000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-49290000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-45000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-53097000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-99852000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-51379000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-64346000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-40000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-54015000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-50594000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>774553000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-65015000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-100232000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-47449000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>167540000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-25898000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-44719000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-42887000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-49816000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-54131000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>711156000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>36056000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-96695000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>42602000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>30737000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-17797000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-30077000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-77120000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-17000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-27920000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>658133000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-17999000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-16992000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-22708000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-17590000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>211587000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-4177000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-28573000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1831000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-19000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-23000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-17000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-6001000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-888000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-11005000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-15010000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-15002000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-10889000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-10350000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-15891000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-7888000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-18531000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-933000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-7938000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-18938000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>24088000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-987000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-995000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-12357000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>372404000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>163344000.0</v>
       </c>
-      <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
-        <v>50622000.0</v>
+        <v>70788000.0</v>
       </c>
       <c r="C29">
+        <v>42841000.0</v>
+      </c>
+      <c r="D29">
         <v>78287000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>57486000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>79013000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>61848000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>65091000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>69800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>54776000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>66907000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>71472000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>62460000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>48087000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>58987000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>54942000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>57540000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>58247000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>63126000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>66297000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>61194000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>69305000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>59087000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>49227000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>52139000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>75154000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>56126000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>57998000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>50223000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>52777000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>50847000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>43330000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>39255000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>55852000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>54438000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>47132000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>54419000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>54121000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>7424000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>40066000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>49531000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>50751000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>37899000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>45861000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>47069000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>43521000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>52113000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>47084000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>27387000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>29671000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>30722000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>25262000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>32800000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>22798000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>36729000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>40502000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>45632000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>14742000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>19459000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>14527000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>18023000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>15443000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>25011000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>18842000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>22105000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>20712000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>8937000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>10610000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>21812000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>18068000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>13332000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>16671000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>21313000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>15363000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>9683000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>13814000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>13084000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>8408000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>16610000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>12555000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>21239000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>21495000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>18025000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>11306000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>14718000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>9812000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>11104000.0</v>
       </c>
-      <c r="CI29"/>
-      <c r="CJ29">
+      <c r="CJ29"/>
+      <c r="CK29">
         <v>26405000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>6137000.0</v>
       </c>
-      <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-1063737000.0</v>
+      </c>
+      <c r="C30">
         <v>-3414000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-128560000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2929000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1938000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3479000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9816000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2027000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2130000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15004000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4496000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2934000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2323000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6358000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1803000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2376000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1047000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3293000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-20229000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-231666000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1323000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4896000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5728000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-9066000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2553000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8265000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2483000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3866000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1956000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3341000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2065000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>63307000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2469000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2876000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4871000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2231000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1584000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-804881000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>59262000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>51919000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-895000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-228012000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6380000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-903000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-436000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2401000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7680000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-732050000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-78487000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-106000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-339000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-56169000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1362000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1346000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>18044000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-4068000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1409000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-663048000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-51000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>969000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-76000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-77353000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-202195000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3998000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-130000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-271000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7823000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-134000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-98000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-84000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-479000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-4048000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-61000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-157000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-170000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-99000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-111000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>234000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>270000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-31258000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-297000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-533000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-53333000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-91000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-206000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-167000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>