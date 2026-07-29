--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1187,51 +1187,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
-        <v>1321000000.0</v>
+        <v>559000000.0</v>
       </c>
       <c r="C2">
         <v>530000000.0</v>
       </c>
       <c r="D2">
         <v>555000000.0</v>
       </c>
       <c r="E2">
         <v>571000000.0</v>
       </c>
       <c r="F2">
         <v>625000000.0</v>
       </c>
       <c r="G2">
         <v>434000000.0</v>
       </c>
       <c r="H2">
         <v>717000000.0</v>
       </c>
       <c r="I2">
         <v>519000000.0</v>
       </c>
       <c r="J2">
         <v>465000000.0</v>
       </c>
@@ -1361,51 +1361,53 @@
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>32</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>407000000.0</v>
+      </c>
       <c r="C5">
         <v>641000000.0</v>
       </c>
       <c r="D5">
         <v>221000000.0</v>
       </c>
       <c r="E5">
         <v>341000000.0</v>
       </c>
       <c r="F5">
         <v>28000000.0</v>
       </c>
       <c r="G5">
         <v>2000000.0</v>
       </c>
       <c r="H5">
         <v>98000000.0</v>
       </c>
       <c r="I5">
         <v>317000000.0</v>
       </c>
       <c r="J5">
         <v>-7000000.0</v>
       </c>
       <c r="K5">
@@ -1866,51 +1868,51 @@
       <c r="U12">
         <v>1861000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12">
         <v>3266000.0</v>
       </c>
       <c r="Y12">
         <v>4259000.0</v>
       </c>
       <c r="Z12">
         <v>4564000.0</v>
       </c>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12">
         <v>1882000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
-        <v>16771000000.0</v>
+        <v>17016000000.0</v>
       </c>
       <c r="C13">
         <v>17008000000.0</v>
       </c>
       <c r="D13">
         <v>15765000000.0</v>
       </c>
       <c r="E13">
         <v>15793000000.0</v>
       </c>
       <c r="F13">
         <v>15678000000.0</v>
       </c>
       <c r="G13">
         <v>15644000000.0</v>
       </c>
       <c r="H13">
         <v>15539000000.0</v>
       </c>
       <c r="I13">
         <v>13662000000.0</v>
       </c>
       <c r="J13">
         <v>13447000000.0</v>
       </c>
@@ -2114,51 +2116,53 @@
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>39000000.0</v>
+      </c>
       <c r="C16">
         <v>43000000.0</v>
       </c>
       <c r="D16">
         <v>33000000.0</v>
       </c>
       <c r="E16">
         <v>56000000.0</v>
       </c>
       <c r="F16">
         <v>71000000.0</v>
       </c>
       <c r="G16">
         <v>62000000.0</v>
       </c>
       <c r="H16">
         <v>39000000.0</v>
       </c>
       <c r="I16">
         <v>37000000.0</v>
       </c>
       <c r="J16">
         <v>342000000.0</v>
       </c>
       <c r="K16">
@@ -3837,51 +3841,51 @@
         <v>0.0</v>
       </c>
       <c r="W39">
         <v>0.0</v>
       </c>
       <c r="X39">
         <v>0.0</v>
       </c>
       <c r="Y39">
         <v>3909000.0</v>
       </c>
       <c r="Z39">
         <v>9250000.0</v>
       </c>
       <c r="AA39">
         <v>18000000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>61000000.0</v>
+        <v>784000000.0</v>
       </c>
       <c r="C40">
         <v>721000000.0</v>
       </c>
       <c r="D40">
         <v>1888000000.0</v>
       </c>
       <c r="E40">
         <v>740000000.0</v>
       </c>
       <c r="F40">
         <v>606000000.0</v>
       </c>
       <c r="G40">
         <v>530000000.0</v>
       </c>
       <c r="H40">
         <v>412000000.0</v>
       </c>
       <c r="I40">
         <v>387000000.0</v>
       </c>
       <c r="J40">
         <v>382000000.0</v>
       </c>
@@ -6610,51 +6614,53 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
     </row>
     <row r="5" spans="1:110">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
         <v>483245615.0</v>
       </c>
       <c r="C5"/>
-      <c r="D5"/>
+      <c r="D5">
+        <v>456000000.0</v>
+      </c>
       <c r="E5">
         <v>335000000.0</v>
       </c>
       <c r="F5">
         <v>634000000.0</v>
       </c>
       <c r="G5">
         <v>641000000.0</v>
       </c>
       <c r="H5">
         <v>265000000.0</v>
       </c>
       <c r="I5">
         <v>349000000.0</v>
       </c>
       <c r="J5">
         <v>309000000.0</v>
       </c>
       <c r="K5">
         <v>221000000.0</v>
       </c>
       <c r="L5">
         <v>340000000.0</v>
       </c>
       <c r="M5">
@@ -8387,51 +8393,51 @@
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12">
         <v>147000.0</v>
       </c>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12">
         <v>3293000.0</v>
       </c>
     </row>
     <row r="13" spans="1:110">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>17059973843.0</v>
       </c>
       <c r="C13">
         <v>16771000000.0</v>
       </c>
       <c r="D13">
-        <v>17001000000.0</v>
+        <v>17015000000.0</v>
       </c>
       <c r="E13">
         <v>17012000000.0</v>
       </c>
       <c r="F13">
         <v>17012000000.0</v>
       </c>
       <c r="G13">
         <v>17008000000.0</v>
       </c>
       <c r="H13">
         <v>17006000000.0</v>
       </c>
       <c r="I13">
         <v>17005000000.0</v>
       </c>
       <c r="J13">
         <v>15766000000.0</v>
       </c>
       <c r="K13">
         <v>15765000000.0</v>
       </c>
       <c r="L13">
         <v>15764000000.0</v>
       </c>
@@ -9320,51 +9326,53 @@
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
     </row>
     <row r="16" spans="1:110">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
         <v>40103370.0</v>
       </c>
       <c r="C16"/>
-      <c r="D16"/>
+      <c r="D16">
+        <v>47000000.0</v>
+      </c>
       <c r="E16">
         <v>48000000.0</v>
       </c>
       <c r="F16">
         <v>47000000.0</v>
       </c>
       <c r="G16">
         <v>43000000.0</v>
       </c>
       <c r="H16">
         <v>63000000.0</v>
       </c>
       <c r="I16">
         <v>58000000.0</v>
       </c>
       <c r="J16">
         <v>46000000.0</v>
       </c>
       <c r="K16">
         <v>33000000.0</v>
       </c>
       <c r="L16">
         <v>58000000.0</v>
       </c>
       <c r="M16">
@@ -15597,51 +15605,51 @@
       <c r="CZ39">
         <v>17000000.0</v>
       </c>
       <c r="DA39">
         <v>0.0</v>
       </c>
       <c r="DB39">
         <v>0.0</v>
       </c>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
     </row>
     <row r="40" spans="1:110">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
         <v>156403145.0</v>
       </c>
       <c r="C40">
         <v>61000000.0</v>
       </c>
       <c r="D40">
-        <v>68000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="E40">
         <v>25000000.0</v>
       </c>
       <c r="F40">
         <v>53000000.0</v>
       </c>
       <c r="G40">
         <v>721000000.0</v>
       </c>
       <c r="H40">
         <v>17000000.0</v>
       </c>
       <c r="I40">
         <v>59000000.0</v>
       </c>
       <c r="J40">
         <v>1357000000.0</v>
       </c>
       <c r="K40">
         <v>1888000000.0</v>
       </c>
       <c r="L40">
         <v>58000000.0</v>
       </c>
@@ -34100,51 +34108,51 @@
       </c>
       <c r="X2">
         <v>4259000.0</v>
       </c>
       <c r="Y2">
         <v>4564000.0</v>
       </c>
       <c r="Z2">
         <v>-992000.0</v>
       </c>
       <c r="AA2">
         <v>-901000.0</v>
       </c>
       <c r="AB2">
         <v>1882000.0</v>
       </c>
       <c r="AC2">
         <v>14034000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>204</v>
       </c>
       <c r="B3">
-        <v>812000000</v>
+        <v>784000000</v>
       </c>
       <c r="C3">
         <v>955000000</v>
       </c>
       <c r="D3">
         <v>606000000</v>
       </c>
       <c r="E3">
         <v>605000000</v>
       </c>
       <c r="F3">
         <v>658000000</v>
       </c>
       <c r="G3">
         <v>1029000000</v>
       </c>
       <c r="H3">
         <v>1645000000</v>
       </c>
       <c r="I3">
         <v>1226000000</v>
       </c>
       <c r="J3">
         <v>1839000000</v>
       </c>
@@ -35189,51 +35197,51 @@
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
         <v>219</v>
       </c>
       <c r="B18">
-        <v>2489000000.0</v>
+        <v>2517000000.0</v>
       </c>
       <c r="C18">
         <v>2259000000.0</v>
       </c>
       <c r="D18">
         <v>2029000000.0</v>
       </c>
       <c r="E18">
         <v>2324000000.0</v>
       </c>
       <c r="F18">
         <v>1992000000.0</v>
       </c>
       <c r="G18">
         <v>1223000000.0</v>
       </c>
       <c r="H18">
         <v>887000000.0</v>
       </c>
       <c r="I18">
         <v>1030000000.0</v>
       </c>
       <c r="J18">
         <v>-326000000.0</v>
       </c>
@@ -35659,51 +35667,51 @@
       </c>
       <c r="X23">
         <v>-13934000.0</v>
       </c>
       <c r="Y23">
         <v>-8207000.0</v>
       </c>
       <c r="Z23">
         <v>-2567000.0</v>
       </c>
       <c r="AA23">
         <v>323532000.0</v>
       </c>
       <c r="AB23">
         <v>5891000.0</v>
       </c>
       <c r="AC23">
         <v>-12059000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>224</v>
       </c>
       <c r="B24">
-        <v>-278000000.0</v>
+        <v>104000000.0</v>
       </c>
       <c r="C24">
         <v>-68000000.0</v>
       </c>
       <c r="D24">
         <v>225000000.0</v>
       </c>
       <c r="E24">
         <v>-86000000.0</v>
       </c>
       <c r="F24">
         <v>9000000.0</v>
       </c>
       <c r="G24">
         <v>-215000000.0</v>
       </c>
       <c r="H24">
         <v>-8000000.0</v>
       </c>
       <c r="I24">
         <v>-27000000.0</v>
       </c>
       <c r="J24">
         <v>-148000000.0</v>
       </c>
@@ -35746,51 +35754,51 @@
       <c r="W24">
         <v>-40882000.0</v>
       </c>
       <c r="X24">
         <v>-120158000.0</v>
       </c>
       <c r="Y24">
         <v>7655000.0</v>
       </c>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>3341000.0</v>
       </c>
       <c r="AB24">
         <v>1061000.0</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>225</v>
       </c>
       <c r="B25">
-        <v>399000000.0</v>
+        <v>-208000000.0</v>
       </c>
       <c r="C25">
         <v>601000000.0</v>
       </c>
       <c r="D25">
         <v>-95000000.0</v>
       </c>
       <c r="E25">
         <v>-1276000000.0</v>
       </c>
       <c r="F25">
         <v>262000000.0</v>
       </c>
       <c r="G25">
         <v>2033000000.0</v>
       </c>
       <c r="H25">
         <v>321000000.0</v>
       </c>
       <c r="I25">
         <v>117000000.0</v>
       </c>
       <c r="J25">
         <v>43000000.0</v>
       </c>
@@ -36967,96 +36975,96 @@
       </c>
       <c r="DC2">
         <v>-828000.0</v>
       </c>
       <c r="DD2">
         <v>-342000.0</v>
       </c>
       <c r="DE2">
         <v>3293000.0</v>
       </c>
       <c r="DF2">
         <v>1882000.0</v>
       </c>
     </row>
     <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>204</v>
       </c>
       <c r="B3">
         <v>187483257</v>
       </c>
       <c r="C3">
         <v>244000000</v>
       </c>
       <c r="D3">
-        <v>185000000</v>
+        <v>178000000</v>
       </c>
       <c r="E3">
         <v>197000000</v>
       </c>
       <c r="F3">
         <v>120902160</v>
       </c>
       <c r="G3">
         <v>242000000</v>
       </c>
       <c r="H3">
         <v>193631100</v>
       </c>
       <c r="I3">
         <v>193635500</v>
       </c>
       <c r="J3">
         <v>137305200</v>
       </c>
       <c r="K3">
         <v>177000000</v>
       </c>
       <c r="L3">
         <v>169000000</v>
       </c>
       <c r="M3">
         <v>123000000</v>
       </c>
       <c r="N3">
         <v>137000000</v>
       </c>
       <c r="O3">
         <v>143000000</v>
       </c>
       <c r="P3">
         <v>131000000</v>
       </c>
       <c r="Q3">
         <v>118023440</v>
       </c>
       <c r="R3">
         <v>143056800</v>
       </c>
       <c r="S3">
-        <v>182000000</v>
+        <v>176000000</v>
       </c>
       <c r="T3">
         <v>164733800</v>
       </c>
       <c r="U3">
         <v>146000000</v>
       </c>
       <c r="V3">
         <v>127000000</v>
       </c>
       <c r="W3">
         <v>161000000</v>
       </c>
       <c r="X3">
         <v>174000000</v>
       </c>
       <c r="Y3">
         <v>211000000</v>
       </c>
       <c r="Z3">
         <v>483000000</v>
       </c>
       <c r="AA3">
         <v>429000000</v>
       </c>
@@ -39852,51 +39860,51 @@
       <c r="K14">
         <v>178000000.0</v>
       </c>
       <c r="L14">
         <v>164000000.0</v>
       </c>
       <c r="M14">
         <v>166000000.0</v>
       </c>
       <c r="N14">
         <v>155000000.0</v>
       </c>
       <c r="O14">
         <v>162000000.0</v>
       </c>
       <c r="P14">
         <v>146000000.0</v>
       </c>
       <c r="Q14">
         <v>156846940.0</v>
       </c>
       <c r="R14">
         <v>144655200.0</v>
       </c>
       <c r="S14">
-        <v>184000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="T14">
         <v>145028800.0</v>
       </c>
       <c r="U14">
         <v>188000000.0</v>
       </c>
       <c r="V14">
         <v>175000000.0</v>
       </c>
       <c r="W14">
         <v>168000000.0</v>
       </c>
       <c r="X14">
         <v>179000000.0</v>
       </c>
       <c r="Y14">
         <v>176000000.0</v>
       </c>
       <c r="Z14">
         <v>177000000.0</v>
       </c>
       <c r="AA14">
         <v>139000000.0</v>
       </c>
@@ -40931,96 +40939,96 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
     </row>
     <row r="18" spans="1:110">
       <c r="A18" t="s">
         <v>219</v>
       </c>
       <c r="B18">
         <v>140361797.0</v>
       </c>
       <c r="C18">
         <v>617000000.0</v>
       </c>
       <c r="D18">
-        <v>625000000.0</v>
+        <v>632000000.0</v>
       </c>
       <c r="E18">
         <v>593000000.0</v>
       </c>
       <c r="F18">
         <v>458594400.0</v>
       </c>
       <c r="G18">
         <v>660000000.0</v>
       </c>
       <c r="H18">
         <v>484077750.0</v>
       </c>
       <c r="I18">
         <v>496145300.0</v>
       </c>
       <c r="J18">
         <v>180120800.0</v>
       </c>
       <c r="K18">
         <v>703000000.0</v>
       </c>
       <c r="L18">
         <v>475000000.0</v>
       </c>
       <c r="M18">
         <v>530000000.0</v>
       </c>
       <c r="N18">
         <v>321000000.0</v>
       </c>
       <c r="O18">
         <v>760000000.0</v>
       </c>
       <c r="P18">
         <v>636000000.0</v>
       </c>
       <c r="Q18">
         <v>345529150.0</v>
       </c>
       <c r="R18">
         <v>374025600.0</v>
       </c>
       <c r="S18">
-        <v>515000000.0</v>
+        <v>521000000.0</v>
       </c>
       <c r="T18">
         <v>550951800.0</v>
       </c>
       <c r="U18">
         <v>438000000.0</v>
       </c>
       <c r="V18">
         <v>329000000.0</v>
       </c>
       <c r="W18">
         <v>605000000.0</v>
       </c>
       <c r="X18">
         <v>260000000.0</v>
       </c>
       <c r="Y18">
         <v>431000000.0</v>
       </c>
       <c r="Z18">
         <v>-73000000.0</v>
       </c>
       <c r="AA18">
         <v>299000000.0</v>
       </c>
@@ -42679,96 +42687,96 @@
       </c>
       <c r="DC23">
         <v>-1556000.0</v>
       </c>
       <c r="DD23">
         <v>7447000.0</v>
       </c>
       <c r="DE23">
         <v>139000.0</v>
       </c>
       <c r="DF23">
         <v>-859000.0</v>
       </c>
     </row>
     <row r="24" spans="1:110">
       <c r="A24" t="s">
         <v>224</v>
       </c>
       <c r="B24">
         <v>-75193819.0</v>
       </c>
       <c r="C24">
         <v>-29000000.0</v>
       </c>
       <c r="D24">
-        <v>-109000000.0</v>
+        <v>-8000000.0</v>
       </c>
       <c r="E24">
         <v>-18000000.0</v>
       </c>
       <c r="F24">
         <v>31267800.0</v>
       </c>
       <c r="G24">
         <v>-62000000.0</v>
       </c>
       <c r="H24">
         <v>43603950.0</v>
       </c>
       <c r="I24">
         <v>-32881500.0</v>
       </c>
       <c r="J24">
         <v>3691000.0</v>
       </c>
       <c r="K24">
         <v>-1000000.0</v>
       </c>
       <c r="L24">
         <v>21000000.0</v>
       </c>
       <c r="M24">
         <v>-20000000.0</v>
       </c>
       <c r="N24">
         <v>-20000000.0</v>
       </c>
       <c r="O24">
         <v>38000000.0</v>
       </c>
       <c r="P24">
         <v>-72000000.0</v>
       </c>
       <c r="Q24">
         <v>-34164680.0</v>
       </c>
       <c r="R24">
         <v>1598400.0</v>
       </c>
       <c r="S24">
-        <v>-295000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="T24">
         <v>29951600.0</v>
       </c>
       <c r="U24">
         <v>-36000000.0</v>
       </c>
       <c r="V24">
         <v>-18000000.0</v>
       </c>
       <c r="W24">
         <v>-52000000.0</v>
       </c>
       <c r="X24">
         <v>-100000000.0</v>
       </c>
       <c r="Y24">
         <v>-199000000.0</v>
       </c>
       <c r="Z24">
         <v>99000000.0</v>
       </c>
       <c r="AA24">
         <v>-107000000.0</v>
       </c>
@@ -43007,96 +43015,96 @@
         <v>0.0</v>
       </c>
       <c r="DB24">
         <v>-2000000.0</v>
       </c>
       <c r="DC24">
         <v>-27000.0</v>
       </c>
       <c r="DD24">
         <v>1088000.0</v>
       </c>
       <c r="DE24"/>
       <c r="DF24"/>
     </row>
     <row r="25" spans="1:110">
       <c r="A25" t="s">
         <v>225</v>
       </c>
       <c r="B25">
         <v>-29074943.0</v>
       </c>
       <c r="C25">
         <v>38000000.0</v>
       </c>
       <c r="D25">
-        <v>260000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="E25">
         <v>-18000000.0</v>
       </c>
       <c r="F25">
         <v>50723320.0</v>
       </c>
       <c r="G25">
         <v>-7000000.0</v>
       </c>
       <c r="H25">
         <v>89425050.0</v>
       </c>
       <c r="I25">
         <v>523181200.0</v>
       </c>
       <c r="J25">
         <v>2952800.0</v>
       </c>
       <c r="K25">
         <v>-213000000.0</v>
       </c>
       <c r="L25">
         <v>103000000.0</v>
       </c>
       <c r="M25">
         <v>25000000.0</v>
       </c>
       <c r="N25">
         <v>6000000.0</v>
       </c>
       <c r="O25">
         <v>200000000.0</v>
       </c>
       <c r="P25">
         <v>-1282000000.0</v>
       </c>
       <c r="Q25">
         <v>28729390.0</v>
       </c>
       <c r="R25">
         <v>-5594400.0</v>
       </c>
       <c r="S25">
-        <v>440000000.0</v>
+        <v>391000000.0</v>
       </c>
       <c r="T25">
         <v>67785200.0</v>
       </c>
       <c r="U25">
         <v>37000000.0</v>
       </c>
       <c r="V25">
         <v>-91000000.0</v>
       </c>
       <c r="W25">
         <v>2132000000.0</v>
       </c>
       <c r="X25">
         <v>-88000000.0</v>
       </c>
       <c r="Y25">
         <v>151000000.0</v>
       </c>
       <c r="Z25">
         <v>-162000000.0</v>
       </c>
       <c r="AA25">
         <v>325000000.0</v>
       </c>
@@ -43307,51 +43315,51 @@
       <c r="CX25"/>
       <c r="CY25">
         <v>8750000.0</v>
       </c>
       <c r="CZ25">
         <v>-10150000.0</v>
       </c>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25">
         <v>62000.0</v>
       </c>
       <c r="DD25">
         <v>100000.0</v>
       </c>
       <c r="DE25">
         <v>200000.0</v>
       </c>
       <c r="DF25"/>
     </row>
     <row r="26" spans="1:110">
       <c r="A26" t="s">
         <v>226</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-225000000.0</v>
       </c>
       <c r="C26">
         <v>-225000000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-200000000.0</v>
       </c>
       <c r="F26">
         <v>-18065840.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
@@ -43631,51 +43639,51 @@
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
     </row>
     <row r="27" spans="1:110">
       <c r="A27" t="s">
         <v>227</v>
       </c>
       <c r="B27">
-        <v>-68000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="C27">
         <v>-68000000.0</v>
       </c>
       <c r="D27">
         <v>39000000.0</v>
       </c>
       <c r="E27">
         <v>0.0</v>
       </c>
       <c r="F27">
         <v>29000000.0</v>
       </c>
       <c r="G27">
         <v>3000000.0</v>
       </c>
       <c r="H27">
         <v>41000000.0</v>
       </c>
       <c r="I27">
         <v>20000000.0</v>
       </c>
       <c r="J27">
         <v>20000000.0</v>
       </c>