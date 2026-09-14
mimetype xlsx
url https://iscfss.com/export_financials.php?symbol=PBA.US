--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5672,779 +5675,785 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>1166505204.0</v>
+      </c>
+      <c r="C2">
         <v>1180041679.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1321000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1253000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1027000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1049000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>530000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1187000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1067000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>917000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>555000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1064000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>807000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>811000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>571000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1022000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1045000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1059000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>625000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1008000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>820000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>762000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>434000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>699000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>753000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>893000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>717000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>852000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>865000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>826000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>803000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>762000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>719000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>632000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>465000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>665000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>661000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>767000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>475000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>632000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>485000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>501000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>373000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>540000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>502000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>529000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>444000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>468000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>442000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>460000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>359000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>433500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>408000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>407900000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>301000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>308182000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>251640000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>116174000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>141452000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>84341000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>77490000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>114574000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>99023000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>65595180.25</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>60195378.55</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>54437660.04</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>57997000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>34790497.57</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>30116959.06</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>35073750.99</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>65913000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>56966000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>71874000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>70069000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>59485000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>46745000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>37329000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>50142000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>37411000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>27359000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>30567000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>22802000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>18489000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>20775000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>14694000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>20368000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>12792000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>11178000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6672000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>14399000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>21066000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>27710000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>14064000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>22905000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>21883000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>12483000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6436000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>14280000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>16807000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>11322000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>10019000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>12955000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>17538000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11022000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2889000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>5740000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>5750000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>3480000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2958000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6047000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -6477,102 +6486,103 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -6605,413 +6615,415 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>592256501.0</v>
+      </c>
+      <c r="C5">
         <v>483245615.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>456000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>335000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>634000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>641000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>265000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>349000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>309000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>221000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>340000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>250000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>326000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>341000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>364000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>106000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>28000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-109000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-53000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>270000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>374000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>577000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>98000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>198000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>156000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>232000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>317000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>118000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>183000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>103000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-21000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-16000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-12000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-11000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-9000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-10000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-13000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-11000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="AW5">
         <v>-8000000.0</v>
       </c>
       <c r="AX5">
         <v>-8000000.0</v>
       </c>
       <c r="AY5">
         <v>-8000000.0</v>
       </c>
       <c r="AZ5">
-        <v>-26100000.0</v>
+        <v>-8000000.0</v>
       </c>
       <c r="BA5">
         <v>-26100000.0</v>
       </c>
       <c r="BB5">
         <v>-26100000.0</v>
       </c>
       <c r="BC5">
+        <v>-26100000.0</v>
+      </c>
+      <c r="BD5">
         <v>-26123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15196000.0</v>
       </c>
       <c r="BE5">
         <v>-15196000.0</v>
       </c>
       <c r="BF5">
         <v>-15196000.0</v>
       </c>
       <c r="BG5">
         <v>-15196000.0</v>
       </c>
       <c r="BH5">
-        <v>-4577000.0</v>
+        <v>-15196000.0</v>
       </c>
       <c r="BI5">
         <v>-4577000.0</v>
       </c>
       <c r="BJ5">
         <v>-4577000.0</v>
       </c>
       <c r="BK5">
+        <v>-4577000.0</v>
+      </c>
+      <c r="BL5">
         <v>-7111000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-12213000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-6775000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-4129000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4341000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-6723000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-5727000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-14400000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-10608000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>6893000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>9889000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>9031000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>7935000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>10797000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>14365000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>12830000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-569515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-413102000.0</v>
       </c>
       <c r="CC5">
         <v>-413102000.0</v>
       </c>
       <c r="CD5">
         <v>-413102000.0</v>
       </c>
       <c r="CE5">
         <v>-413102000.0</v>
       </c>
       <c r="CF5">
         <v>-413102000.0</v>
       </c>
       <c r="CG5">
         <v>-413102000.0</v>
       </c>
       <c r="CH5">
         <v>-413102000.0</v>
       </c>
       <c r="CI5">
         <v>-413102000.0</v>
       </c>
       <c r="CJ5">
+        <v>-413102000.0</v>
+      </c>
+      <c r="CK5">
         <v>-292969000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-263201000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-235808000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-203742000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>269956000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>484436000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>71744000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>73873000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>75668000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>90004000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>101407000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>118306000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>53931000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>55564000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>57981000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-129568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83024000.0</v>
       </c>
       <c r="DA5">
         <v>-83024000.0</v>
       </c>
       <c r="DB5">
         <v>-83024000.0</v>
       </c>
       <c r="DC5">
         <v>-83024000.0</v>
       </c>
       <c r="DD5">
-        <v>-45887000.0</v>
+        <v>-83024000.0</v>
       </c>
       <c r="DE5">
         <v>-45887000.0</v>
       </c>
       <c r="DF5">
         <v>-45887000.0</v>
       </c>
+      <c r="DG5">
+        <v>-45887000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
@@ -7205,156 +7217,161 @@
       </c>
       <c r="CU6">
         <v>0.0</v>
       </c>
       <c r="CV6">
         <v>0.0</v>
       </c>
       <c r="CW6">
         <v>0.0</v>
       </c>
       <c r="CX6">
         <v>0.0</v>
       </c>
       <c r="CY6">
         <v>0.0</v>
       </c>
       <c r="CZ6">
         <v>0.0</v>
       </c>
       <c r="DA6">
         <v>0.0</v>
       </c>
       <c r="DB6">
         <v>0.0</v>
       </c>
-      <c r="DC6"/>
+      <c r="DC6">
+        <v>0.0</v>
+      </c>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>594000000.0</v>
+      </c>
+      <c r="C7">
         <v>607000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>622000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>657000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>638000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>650000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>665000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>670000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>663000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>653000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>644000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>636000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>650000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>665000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>675000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>668000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>679000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>698000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>723000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>745000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>758000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>739000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>774000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>783000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>800000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>821000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>819000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>448000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>453000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>460000000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -7387,110 +7404,113 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
+        <v>18742000000.0</v>
+      </c>
+      <c r="C8">
         <v>18743000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>18745000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18971000000.0</v>
       </c>
       <c r="E8">
         <v>18971000000.0</v>
       </c>
       <c r="F8">
+        <v>18971000000.0</v>
+      </c>
+      <c r="G8">
         <v>19173000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>19172000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>19198000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>19199000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>17963000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>17964000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>17965000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>17966000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18001000000.0</v>
       </c>
       <c r="O8">
         <v>18001000000.0</v>
       </c>
       <c r="P8">
+        <v>18001000000.0</v>
+      </c>
+      <c r="Q8">
         <v>18352000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>18441000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>18276000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>18195000000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -7537,102 +7557,103 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -7665,378 +7686,382 @@
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>153066291.0</v>
+      </c>
+      <c r="C10">
         <v>173447077.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>106000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>149000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>210000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>155000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>141000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>104000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>256000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1704000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>137000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>86000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>57000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>93000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>94000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>294000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>71000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>43000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>112000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>57000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>45000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>81000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>31000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>73000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>132000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>129000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>620000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>328000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>172000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>157000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>129000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>81000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>359000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>321000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>31000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>53000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>36000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>35000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>40000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>20000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>246000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>28000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>44000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>204000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>42000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>53000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>329000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>287000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>153000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>51000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>15500000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>9800000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>46400000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>27336000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>25391000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2981000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2247000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>34597000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>216787000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>125397000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1964823.63</v>
       </c>
-      <c r="BM10">
-[...1 lines deleted...]
-      </c>
       <c r="BN10">
+        <v>0.0</v>
+      </c>
+      <c r="BO10">
         <v>89146149.3</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>51261406.84</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4128000.0</v>
       </c>
-      <c r="BQ10">
-[...1 lines deleted...]
-      </c>
       <c r="BR10">
         <v>0.0</v>
       </c>
       <c r="BS10">
+        <v>0.0</v>
+      </c>
+      <c r="BT10">
         <v>13638000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>11201000.0</v>
       </c>
-      <c r="BU10">
-[...1 lines deleted...]
-      </c>
       <c r="BV10">
         <v>0.0</v>
       </c>
       <c r="BW10">
+        <v>0.0</v>
+      </c>
+      <c r="BX10">
         <v>16736000.0</v>
       </c>
-      <c r="BX10">
-[...1 lines deleted...]
-      </c>
       <c r="BY10">
         <v>0.0</v>
       </c>
       <c r="BZ10">
         <v>0.0</v>
       </c>
       <c r="CA10">
+        <v>0.0</v>
+      </c>
+      <c r="CB10">
         <v>1861000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>26707000.0</v>
       </c>
-      <c r="CC10">
-[...1 lines deleted...]
-      </c>
       <c r="CD10">
+        <v>0.0</v>
+      </c>
+      <c r="CE10">
         <v>419000.0</v>
       </c>
-      <c r="CE10">
-[...1 lines deleted...]
-      </c>
       <c r="CF10">
         <v>0.0</v>
       </c>
       <c r="CG10">
+        <v>0.0</v>
+      </c>
+      <c r="CH10">
         <v>24568000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1184000.0</v>
       </c>
-      <c r="CI10">
-[...1 lines deleted...]
-      </c>
       <c r="CJ10">
         <v>0.0</v>
       </c>
       <c r="CK10">
         <v>0.0</v>
       </c>
       <c r="CL10">
+        <v>0.0</v>
+      </c>
+      <c r="CM10">
         <v>2958000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3266000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3184000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1849000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>5697000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4259000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5311000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4418000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6046000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4564000.0</v>
       </c>
-      <c r="CV10">
-[...1 lines deleted...]
-      </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
         <v>0.0</v>
       </c>
       <c r="CY10">
         <v>0.0</v>
       </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
       <c r="DB10">
+        <v>0.0</v>
+      </c>
+      <c r="DC10">
         <v>147000.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>3293000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8105,1147 +8130,1155 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>153066291.0</v>
+      </c>
+      <c r="C12">
         <v>173447077.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>106000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>149000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>210000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>155000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>141000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>104000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>256000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1704000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>137000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>86000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>57000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>93000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>94000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>294000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>71000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>28000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>43000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>112000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>57000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>45000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>81000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>31000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>73000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>132000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>129000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>620000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>328000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>172000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>157000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>129000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>81000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>359000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>321000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>31000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>53000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>36000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>35000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>40000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>246000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>28000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>44000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>204000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>42000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>53000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>329000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>287000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>153000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>51000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>15500000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9800000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>46400000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>27336000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>25391000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2981000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2247000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>34597000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>216787000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>125397000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
-      <c r="BP12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>4128000.0</v>
       </c>
-      <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>13638000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11201000.0</v>
       </c>
-      <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>16736000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>1861000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>26707000.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>419000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>24568000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1184000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>2958000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3266000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3184000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1849000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>5697000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4259000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5311000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4418000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>6046000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4564000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
-      <c r="DB12">
+      <c r="DB12"/>
+      <c r="DC12">
         <v>147000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>3293000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>17024373125.0</v>
+      </c>
+      <c r="C13">
         <v>17059973843.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>16771000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>17015000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17012000000.0</v>
       </c>
       <c r="F13">
         <v>17012000000.0</v>
       </c>
       <c r="G13">
+        <v>17012000000.0</v>
+      </c>
+      <c r="H13">
         <v>17008000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17006000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>17005000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>15766000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>15765000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>15764000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>15763000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>15795000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>15793000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>15842000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>15929000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>15762000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>15678000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15670000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15661000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>15652000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15644000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15638000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>15629000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>15626000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>15539000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13814000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>13784000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>13751000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>13662000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>13570000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>13496000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>13460000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>13447000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>9067000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>9056000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>8935000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>8808000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>8687000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>8563000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>8438000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>7991000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>7290000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>7074000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>6974000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>6876000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>6497000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>6344000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>6172000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>5972000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>5877500000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>5797700000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>5723200000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>5324058000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>5253122000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>5098401022.72</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1841235000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1811734000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1721097990.67</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1872475607.22</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1853759018.76</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1782804000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>1752298000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1740102000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1719120000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>1660795000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>1614338000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>1354404884.76</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>1097430610.63</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>1350694000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>1254357914.51</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>1303706786.8</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1290908293.54</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1325064713.55</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1325716591.02</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1236083869.75</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1093453492.39</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1059961403.21</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1081986197.01</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1052327246.69</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>979655054.35</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>920700686.11</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>902026132.55</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>787594451.24</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>789905730.59</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>782960931.01</v>
       </c>
-      <c r="CJ13">
-[...1 lines deleted...]
-      </c>
       <c r="CK13">
+        <v>0.0</v>
+      </c>
+      <c r="CL13">
         <v>689678169.54</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>695443994.81</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>690926754.05</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>652131135.42</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>643853292.75</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>578277365.3</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>535393908.56</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>529237507.09</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>543971771.53</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>507069645.2</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>496201005.03</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>435385104.62</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>449121532.36</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>425036362.49</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>446174676.59</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>384300476.95</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>391002431.78</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>399447933.2</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
         <v>582000000.0</v>
       </c>
       <c r="C14">
         <v>582000000.0</v>
       </c>
       <c r="D14">
         <v>582000000.0</v>
       </c>
       <c r="E14">
         <v>582000000.0</v>
       </c>
       <c r="F14">
         <v>582000000.0</v>
       </c>
       <c r="G14">
         <v>582000000.0</v>
       </c>
       <c r="H14">
-        <v>581000000.0</v>
+        <v>582000000.0</v>
       </c>
       <c r="I14">
         <v>581000000.0</v>
       </c>
       <c r="J14">
-        <v>550000000.0</v>
+        <v>581000000.0</v>
       </c>
       <c r="K14">
         <v>550000000.0</v>
       </c>
       <c r="L14">
         <v>550000000.0</v>
       </c>
       <c r="M14">
-        <v>551000000.0</v>
+        <v>550000000.0</v>
       </c>
       <c r="N14">
         <v>551000000.0</v>
       </c>
       <c r="O14">
+        <v>551000000.0</v>
+      </c>
+      <c r="P14">
         <v>550000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>556000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>557000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>552000000.0</v>
       </c>
       <c r="S14">
         <v>552000000.0</v>
       </c>
       <c r="T14">
-        <v>551000000.0</v>
+        <v>552000000.0</v>
       </c>
       <c r="U14">
         <v>551000000.0</v>
       </c>
       <c r="V14">
-        <v>550000000.0</v>
+        <v>551000000.0</v>
       </c>
       <c r="W14">
         <v>550000000.0</v>
       </c>
       <c r="X14">
         <v>550000000.0</v>
       </c>
       <c r="Y14">
         <v>550000000.0</v>
       </c>
       <c r="Z14">
+        <v>550000000.0</v>
+      </c>
+      <c r="AA14">
         <v>549000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>690476190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>513000000.0</v>
       </c>
       <c r="AC14">
         <v>513000000.0</v>
       </c>
       <c r="AD14">
-        <v>511000000.0</v>
+        <v>513000000.0</v>
       </c>
       <c r="AE14">
         <v>511000000.0</v>
       </c>
       <c r="AF14">
+        <v>511000000.0</v>
+      </c>
+      <c r="AG14">
         <v>509000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508000000.0</v>
       </c>
       <c r="AH14">
         <v>508000000.0</v>
       </c>
       <c r="AI14">
         <v>508000000.0</v>
       </c>
       <c r="AJ14">
+        <v>508000000.0</v>
+      </c>
+      <c r="AK14">
         <v>404000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>403000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="AM14">
         <v>400000000.0</v>
       </c>
       <c r="AN14">
+        <v>400000000.0</v>
+      </c>
+      <c r="AO14">
         <v>393000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>390000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>376000000.0</v>
       </c>
       <c r="AQ14">
         <v>376000000.0</v>
       </c>
       <c r="AR14">
+        <v>376000000.0</v>
+      </c>
+      <c r="AS14">
         <v>345000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>343000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000000.0</v>
       </c>
       <c r="AU14">
         <v>340000000.0</v>
       </c>
       <c r="AV14">
+        <v>340000000.0</v>
+      </c>
+      <c r="AW14">
         <v>329000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>325000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000000.0</v>
       </c>
       <c r="AY14">
         <v>340000000.0</v>
       </c>
       <c r="AZ14">
+        <v>340000000.0</v>
+      </c>
+      <c r="BA14">
         <v>312000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>309000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>297000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>296700000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>289700000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>286000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>168900000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>168300000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>167600000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>168000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>167000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>169968000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>161989474.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>163904348.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>163031250.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>165150000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>157826000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>150893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139777000.0</v>
       </c>
       <c r="BS14">
         <v>139777000.0</v>
       </c>
       <c r="BT14">
+        <v>139777000.0</v>
+      </c>
+      <c r="BU14">
         <v>137595000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>137564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137196000.0</v>
       </c>
       <c r="BW14">
         <v>137196000.0</v>
       </c>
       <c r="BX14">
+        <v>137196000.0</v>
+      </c>
+      <c r="BY14">
         <v>135367857.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>135274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135206000.0</v>
       </c>
       <c r="CA14">
         <v>135206000.0</v>
       </c>
       <c r="CB14">
+        <v>135206000.0</v>
+      </c>
+      <c r="CC14">
         <v>130772000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>129539000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>129664000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>129692000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>128632000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>126104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125376306.0</v>
       </c>
       <c r="CI14">
         <v>125376306.0</v>
       </c>
       <c r="CJ14">
+        <v>125376306.0</v>
+      </c>
+      <c r="CK14">
         <v>124360000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>123541000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122688000.0</v>
       </c>
       <c r="CM14">
         <v>122688000.0</v>
       </c>
       <c r="CN14">
+        <v>122688000.0</v>
+      </c>
+      <c r="CO14">
         <v>120871000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>104883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101491000.0</v>
       </c>
       <c r="CQ14">
         <v>101491000.0</v>
       </c>
       <c r="CR14">
+        <v>101491000.0</v>
+      </c>
+      <c r="CS14">
         <v>101932000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>101384000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101354000.0</v>
       </c>
       <c r="CU14">
         <v>101354000.0</v>
       </c>
       <c r="CV14">
+        <v>101354000.0</v>
+      </c>
+      <c r="CW14">
         <v>83001000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>82526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74847000.0</v>
       </c>
       <c r="CY14">
         <v>74847000.0</v>
       </c>
       <c r="CZ14">
-        <v>62469000.0</v>
+        <v>74847000.0</v>
       </c>
       <c r="DA14">
         <v>62469000.0</v>
       </c>
       <c r="DB14">
         <v>62469000.0</v>
       </c>
       <c r="DC14">
         <v>62469000.0</v>
       </c>
       <c r="DD14">
-        <v>62425000.0</v>
+        <v>62469000.0</v>
       </c>
       <c r="DE14">
         <v>62425000.0</v>
       </c>
       <c r="DF14">
         <v>62425000.0</v>
       </c>
+      <c r="DG14">
+        <v>62425000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>15644000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15638000000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>15626000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>15539000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>13814000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13784000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>13751000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>13662000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13570000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>13496000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>13460000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13447000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9067000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9056000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8935000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>8808000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>8687000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>8563000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>8438000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>7991000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7290000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>7074000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6876000000.0</v>
       </c>
       <c r="AU15">
         <v>6876000000.0</v>
       </c>
       <c r="AV15">
+        <v>6876000000.0</v>
+      </c>
+      <c r="AW15">
         <v>6497000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>6344000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6172000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5972000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5877500000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5797700000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5723200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>5324058000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
         <v>1841235000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1811734000.0</v>
       </c>
-      <c r="BH15">
-[...1 lines deleted...]
-      </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
+        <v>0.0</v>
+      </c>
+      <c r="BL15">
         <v>1782804000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1752298000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1740102000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1719120000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1660795000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1614338000.0</v>
       </c>
-      <c r="BQ15">
-[...1 lines deleted...]
-      </c>
       <c r="BR15">
         <v>0.0</v>
       </c>
       <c r="BS15">
         <v>0.0</v>
       </c>
       <c r="BT15">
         <v>0.0</v>
       </c>
       <c r="BU15">
         <v>0.0</v>
       </c>
       <c r="BV15">
         <v>0.0</v>
       </c>
       <c r="BW15">
         <v>0.0</v>
       </c>
       <c r="BX15">
         <v>0.0</v>
       </c>
       <c r="BY15">
         <v>0.0</v>
       </c>
       <c r="BZ15">
@@ -9313,362 +9346,368 @@
       </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
         <v>0.0</v>
       </c>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>0.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>44019064.0</v>
+      </c>
+      <c r="C16">
         <v>40103370.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>47000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>48000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>47000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>43000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>63000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>58000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>46000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>58000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>82000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>57000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>56000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>70000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>94000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>81000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>71000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>78000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>80000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>69000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>62000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>92000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>94000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>66000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>39000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>38000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>43000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>41000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>37000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>31000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>53000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>54000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>342000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>69000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>76000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>68000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>239000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>63000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>64000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>58000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>251000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>53000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>52000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>54000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>213000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>91000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>77000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>71000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>184000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>43700000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>41800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>41400000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>82390000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>39218000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>38850000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>21974000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>21828000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>21795000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>21771000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>21723000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>-57997000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
-      <c r="CP16">
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>2633000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2514000.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>2829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="CU16">
         <v>3200000.0</v>
       </c>
       <c r="CV16">
+        <v>3200000.0</v>
+      </c>
+      <c r="CW16">
         <v>3900000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>6460000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3500000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>7593000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>8250000.0</v>
       </c>
-      <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -9701,146 +9740,145 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>1598246313.27</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>695788063.7</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>555595693.95</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>676361758.88</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
@@ -9971,56 +10009,59 @@
       </c>
       <c r="CU18">
         <v>0.0</v>
       </c>
       <c r="CV18">
         <v>0.0</v>
       </c>
       <c r="CW18">
         <v>0.0</v>
       </c>
       <c r="CX18">
         <v>0.0</v>
       </c>
       <c r="CY18">
         <v>0.0</v>
       </c>
       <c r="CZ18">
         <v>0.0</v>
       </c>
       <c r="DA18">
         <v>0.0</v>
       </c>
       <c r="DB18">
         <v>0.0</v>
       </c>
-      <c r="DC18"/>
+      <c r="DC18">
+        <v>0.0</v>
+      </c>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10089,894 +10130,899 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>4988000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4999000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>4981000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5025000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5024000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4977000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4984000000.0</v>
       </c>
       <c r="J20">
         <v>4984000000.0</v>
       </c>
       <c r="K20">
+        <v>4984000000.0</v>
+      </c>
+      <c r="L20">
         <v>4551000000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>4557000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>4560000000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>4693000000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>4694000000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>4684000000.0</v>
       </c>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
-        <v>3878000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF20">
         <v>3878000000.0</v>
       </c>
       <c r="AG20">
+        <v>3878000000.0</v>
+      </c>
+      <c r="AH20">
         <v>3871000000.0</v>
       </c>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>3871000000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>2097000000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>2097000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
-        <v>2090000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU20">
         <v>2090000000.0</v>
       </c>
       <c r="AV20">
-        <v>0.0</v>
+        <v>2090000000.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>1966000000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>1975612000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1983934000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1982026000.0</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>222670000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
-        <v>287670000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BL20">
         <v>287670000.0</v>
       </c>
       <c r="BM20">
         <v>287670000.0</v>
       </c>
       <c r="BN20">
         <v>287670000.0</v>
       </c>
       <c r="BO20">
         <v>287670000.0</v>
       </c>
       <c r="BP20">
+        <v>287670000.0</v>
+      </c>
+      <c r="BQ20">
         <v>78474000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>80547000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>69401000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>287670000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>356020000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>356124000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>357354000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>358212000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>360317000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>361705000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>360693000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>371667000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>372664000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>368865000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>370329000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>366416000.0</v>
       </c>
-      <c r="CF20">
-[...1 lines deleted...]
-      </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
         <v>361855000.0</v>
       </c>
-      <c r="CJ20">
-[...1 lines deleted...]
-      </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
         <v>275991448.42</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>221796453.35</v>
       </c>
-      <c r="CN20">
-[...1 lines deleted...]
-      </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
         <v>151672229.41</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>141584536.15</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>140317600.35</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>146860572.48</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>139334209.37</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>139868090.45</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>126884182.41</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>135158520.48</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>132650350.98</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>144037804.14</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>142580816.11</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>100148608.48</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>104706369.47</v>
       </c>
-      <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>6329741362.0</v>
+      </c>
+      <c r="C21">
         <v>6350368730.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6345000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6402000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1417000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1474000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1504000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1484000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1514000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6061000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1514000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6097000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6087000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6115000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1574000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1504000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6025000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6214000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1545000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6284000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6278000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6307000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1646000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6415000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6465000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6503000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1745000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4379000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4383000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4395000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>531000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>549000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>557000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4706000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>843000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2803000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2815000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2826000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>737000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2843000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2849000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2812000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>725000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2835000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2832000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2839000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>751000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2519000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2532000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2551000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>598000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2577000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2590200000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2606500000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>647065000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>660211000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>675453000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>248730000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>21234000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>244079000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>244253000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>244428000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>89318000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>89782000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>90273000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>91683000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>91369000.0</v>
       </c>
-      <c r="BP21">
-[...1 lines deleted...]
-      </c>
       <c r="BQ21">
         <v>0.0</v>
       </c>
       <c r="BR21">
         <v>0.0</v>
       </c>
       <c r="BS21">
+        <v>0.0</v>
+      </c>
+      <c r="BT21">
         <v>66367000.0</v>
       </c>
-      <c r="BT21">
-[...1 lines deleted...]
-      </c>
       <c r="BU21">
         <v>0.0</v>
       </c>
       <c r="BV21">
         <v>0.0</v>
       </c>
       <c r="BW21">
+        <v>0.0</v>
+      </c>
+      <c r="BX21">
         <v>347153606.9</v>
       </c>
-      <c r="BX21">
-[...1 lines deleted...]
-      </c>
       <c r="BY21">
         <v>0.0</v>
       </c>
       <c r="BZ21">
         <v>0.0</v>
       </c>
       <c r="CA21">
+        <v>0.0</v>
+      </c>
+      <c r="CB21">
         <v>299900506.05</v>
       </c>
-      <c r="CB21">
-[...1 lines deleted...]
-      </c>
       <c r="CC21">
         <v>0.0</v>
       </c>
       <c r="CD21">
         <v>0.0</v>
       </c>
       <c r="CE21">
+        <v>0.0</v>
+      </c>
+      <c r="CF21">
         <v>303001715.27</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>358646000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>359716000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>360789000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>361855000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>363306000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>364111000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>361466000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>362428000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>361732000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>362670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222670000.0</v>
       </c>
       <c r="CQ21">
         <v>222670000.0</v>
       </c>
       <c r="CR21">
         <v>222670000.0</v>
       </c>
       <c r="CS21">
         <v>222670000.0</v>
       </c>
       <c r="CT21">
         <v>222670000.0</v>
       </c>
       <c r="CU21">
         <v>222670000.0</v>
       </c>
       <c r="CV21">
+        <v>222670000.0</v>
+      </c>
+      <c r="CW21">
         <v>199500000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>204630000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>209760000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>214890000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>215240000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>148260000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>151730000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>155200000.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>297128684.0</v>
+      </c>
+      <c r="C22">
         <v>324837301.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>284000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>304000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>275000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>253000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>301000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>322000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>313000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>291000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>333000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>329000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>154000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>160000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>269000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>276000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>285000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>227000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>376000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>310000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>276000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>184000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>221000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>217000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>175000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>146000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>126000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>132000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>96000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>150000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>198000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>279000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>247000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>134000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>168000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>146000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>100000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>123000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>181000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>157000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>113000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>85000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>120000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>105000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>90000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>107000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>137000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>202000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>193000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>135000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>159000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>143900000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>107200000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>95200000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>108096000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>140719000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>102227000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2451000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>22783000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>18426000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>17202000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>30430000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>26099000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>25651000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>28948000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>21350000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>13493000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>14873000.0</v>
       </c>
-      <c r="BQ22">
-[...1 lines deleted...]
-      </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
         <v>7526000.0</v>
       </c>
-      <c r="BT22">
-[...1 lines deleted...]
-      </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
@@ -11035,778 +11081,787 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>36255702067.0</v>
+      </c>
+      <c r="C23">
         <v>36267483180.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>35555000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35445000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>35424000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>35710000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>35967000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35412000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35617000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>33224000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>32618000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>30967000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>30814000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>31038000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>31475000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>31800000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>31684000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>31376000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>31456000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>31739000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>31396000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>31324000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31416000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>33995000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>33791000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>34110000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>33153000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>28277000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>27570000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>27217000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>26664000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>26135000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>25888000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>25938000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>25566000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>16265000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>15931000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>15625000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>15017000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14606000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>14145000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>13448000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>12936000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>12497000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>12167000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>11738000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>11262000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10215000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9892000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9498000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9142000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8802500000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8544900000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8391600000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8276499000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8203827000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8081853000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3351933000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3339202000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3172492000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3055670000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3153346000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2806408000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2532365000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2514744000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2620186000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2581125000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2480540000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2454714000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2123529000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2118209000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2121215000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2155717000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2027601000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1966808000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1867228000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1824977000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1757522000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1676204000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1651167000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1612775000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1587759000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1559119000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1541955000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1526340000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1540971000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1548900000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1554813000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1567275000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1584713000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1574496000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1546343000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1538673000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1274914000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1255562000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1252640000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1266889000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1290479000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1297552000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1060050000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1075834000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1093127000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1114799000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1128385000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>645757000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>656532000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>511552000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>520900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>521147000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>534943000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>12013000000.0</v>
+      </c>
+      <c r="C24">
         <v>12709000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12088000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>11540000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12140000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11517000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11131000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11778000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11706000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10649000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9849000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9924000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>9951000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9451000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10000000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>9571000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>9666000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10152000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10239000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10228000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10999000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10714000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>10276000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>10737000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10312000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10339000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10078000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7980000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7468000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7089000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1495776434.94</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5571339369.34</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5320036402.24</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5817393324.56</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5819051414.91</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4107442641.3</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3709217123.02</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3362878389.54</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3084536389.34</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2908066113.18</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2796131528.05</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2531139474.09</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2397225633.99</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2627112279.38</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2828784119.11</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2578814628.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2458480337.32</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2113581569.78</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2265017336.71</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1702262443.44</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1894944930.81</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1939961202.72</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1975326283.7</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2181648308.42</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2562731304.17</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2477008042.35</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2313906972.17</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1644873839.32</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1276283220.56</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1240824683.36</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1561925472.29</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1634242424.24</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1300155466.4</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>961112622.68</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>920036633.48</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>957174512.51</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>925401140.68</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1037030490.09</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>949623323.01</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>704542426.65</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>717177843.52</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>821896665.1</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>875258055.04</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>856144625.28</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>822781177.89</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>736251134.64</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>644545626.66</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>556424619.64</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>522407582.13</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>540345074.84</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>504050304.33</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>496482923.91</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>519840480.27</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>517973007.82</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>532554875.56</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>545270817.83</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>567355777.22</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>544141510.18</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>324005251.31</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>220592502.1</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>217510408.64</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>273409964.52</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>264361867.99</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>238953068.59</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>205353214.22</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>198305501.29</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>164885898.96</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>192339653.34</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>192964824.12</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>164726833.3</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>174432628.8</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>153793714.03</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>163163080.64</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>158912957.07</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>8070116.18</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>6128631.56</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>10874000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10883000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11665000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11356000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10951000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>11423000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11014000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11065000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10785000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8363000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7856000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7485000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>804202307.1</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -11839,208 +11894,209 @@
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>4469000000.0</v>
+      </c>
+      <c r="C26">
         <v>4408000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4344000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4194000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4279000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4215000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4267000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4263000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4290000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7069000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6987000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>6996000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7162000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7301000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7370000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7498000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>4538000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4553000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4622000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4379000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4346000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4323000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4377000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6114000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6196000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6356000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5954000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>6237000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>6222000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6307000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1349738463.61</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4847018420.23</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>4800546033.67</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4906683187.49</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4965324830.61</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>100727476.22</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>99498650.21</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>98400060.09</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>99717219.82</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>104761216.68</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>131658204.97</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>155323354.98</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
@@ -12159,106 +12215,109 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -12291,463 +12350,469 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>13659916005.0</v>
+      </c>
+      <c r="C28">
         <v>13778515546.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13204000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13141000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13165000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12987000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13180000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13290000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13214000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10148000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11006000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11124000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11194000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11273000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11181000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10995000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11749000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11772000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11919000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11761000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12099000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11808000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11569000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11739000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11501000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11351000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10842000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8148000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7933000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7848000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7380000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7427000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7387000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7407000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7235000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5113000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4762000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4447000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4116000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3784000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3600000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3052000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3295000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3603000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3335000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3234000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2808000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2042000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2134000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1990000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2224000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2246400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2325100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2184000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2527058000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2419093000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2359994000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1685564000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1626029000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1249449000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1480612000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1378894000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1280276000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1175133000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1151287000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1268248000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1271789000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1217151000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1223253000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1056049000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>940928000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>945488000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>982874000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>885408000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>809752000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>736586000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>691449000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>665091000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>628320000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>598817000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>601431000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>591204000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>629413000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>619292000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>652837000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>674893000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>689022000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>434328000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>440675000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>432152000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>412845000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>366685000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>363125000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>351760000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>322000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>309380000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>310582000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>313232000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>310436000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>265136000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>265201000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>271335000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>330415000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>421673000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>13950000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>8734000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>6792000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>8275000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>342000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-3293000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>28551000000.0</v>
+      </c>
+      <c r="C29">
         <v>28481000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27730000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27678000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27817000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27901000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28002000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27555000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>27847000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>24922000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>24113000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23945000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>23932000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>26397000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>24121000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>26904000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25870000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25548000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>23025000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>25710000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>25645000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>25787000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>22885000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24745000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>27645000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>24912000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12787,518 +12852,520 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>1102477474.0</v>
+      </c>
+      <c r="C30">
         <v>1206108870.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>836000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>868000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>869000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>978000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1083000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1026000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1030000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1022000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>698000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>843000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>715000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>724000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>696000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>892000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>990000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1022000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>780000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>826000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>751000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>773000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>638000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>637000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>536000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>533000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>667000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>580000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>534000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>578000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>500000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>590000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>512000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>527000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>512000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>437000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>386000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>463000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>435000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>397000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>392000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>459000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>111000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>482000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>453000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>443000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>154000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>421000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>422000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>432000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>419000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>395500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>375600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>368400000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>324000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>294168000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>289204000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>150770000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>145673000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>132285000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>141068000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>96914000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>105474000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>75462000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>77628000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>80190000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>83244000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>78474000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>80547000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>69401000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>57614000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>65703000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>100056000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>54121000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>56177000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>55363000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>48974000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>59142000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>44947000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>40129000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>34558000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>28166000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>31012000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>27596000.0</v>
       </c>
-      <c r="CG30">
-[...1 lines deleted...]
-      </c>
       <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
         <v>26895000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>26432000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>26075000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>26953000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>32268000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>33718000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>30163000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>31415000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>24808000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>26383000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>24868000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>24150000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>29321000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>24179000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>26042000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>24868000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>24523000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>24413000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>19350000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>13526000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>11836000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>11575000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>14288000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>10737000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>12386000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>7274000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>9447000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>7390000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>7709000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6192000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5718000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5548000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8298000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>5447000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>5593000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>5669000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>7343000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>7454000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>7747000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>7325000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>7953000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>7845000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>7544000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1592216604.68</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5584608179.83</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>5406491733.66</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>5267559823.43</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>5295336787.56</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3214485570.39</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3177786347.86</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3073687373.24</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2941657984.82</v>
       </c>
-      <c r="AN31">
-[...1 lines deleted...]
-      </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
         <v>0.0</v>
       </c>
       <c r="AQ31">
+        <v>0.0</v>
+      </c>
+      <c r="AR31">
         <v>2530164005.49</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
         <v>0.0</v>
       </c>
       <c r="AU31">
+        <v>0.0</v>
+      </c>
+      <c r="AV31">
         <v>2250236640.56</v>
       </c>
-      <c r="AV31">
-[...1 lines deleted...]
-      </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
       <c r="AY31">
+        <v>0.0</v>
+      </c>
+      <c r="AZ31">
         <v>2081332956.79</v>
       </c>
-      <c r="AZ31">
-[...1 lines deleted...]
-      </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
@@ -13417,135 +13484,140 @@
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
-      <c r="DC31"/>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>-969000000.0</v>
+      </c>
+      <c r="C32">
         <v>-343000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-806000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1163000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-403000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-805000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1335000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-813000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-747000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>97000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-588000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-622000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-630000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-1214000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-684000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-741000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>985000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-1084000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-1145000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-1077000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-500000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-499000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-792000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-370000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-778000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-601000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13585,484 +13657,490 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>34686022250.0</v>
+      </c>
+      <c r="C33">
         <v>34552061504.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>34296000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>34109000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>34048000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>34302000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>34394000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>33925000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>33994000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>30176000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>29985000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>29675000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>29798000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>30005000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>30113000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>30153000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>27171000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>30053000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>30211000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>30461000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>30287000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>30302000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>30427000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>33079000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>32968000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>33186000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>32166000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>26897000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>26592000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>26306000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>25651000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>25132000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>25044000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>24906000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>24544000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>15645000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>15383000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>14997000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>14341000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>13999000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>13605000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>12645000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>12260000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>11855000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>11400000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>11108000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>10574000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>9258000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>8983000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>8769000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>8494000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>8242400000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>8047400000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>7880100000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7801847000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>7721664000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>7649671000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>3193137000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3163509000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3018613000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2859622000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2806319000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2549438000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2429230000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2408168000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2428127000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2430461000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2383065000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2374167000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2054128000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2039431000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2044311000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2055661000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1973480000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1893895000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1811865000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1776003000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1698380000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1629396000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1584331000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1578217000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1559174000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1528107000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1514359000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1501772000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1512892000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1522468000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1528738000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1540322000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1549487000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1537512000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1510546000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1503312000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1240250000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1221011000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1219479000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1235339000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1245862000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1259559000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1019208000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1035266000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1053704000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1072386000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1092035000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>632231000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>644549000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>499977000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>506612000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>510410000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>519264000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>158000000.0</v>
+      </c>
+      <c r="C34">
         <v>139000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>174000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>167000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>155000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>161000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>183000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>161000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>147000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>64000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>83000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>52000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>110000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>101000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>140000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>164000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>158000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>174000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>186000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>230000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>227000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>163000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>166000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>152000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>156000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>166000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>179000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>164000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>183000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>171000000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -14095,681 +14173,686 @@
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>16646209345.0</v>
+      </c>
+      <c r="C35">
         <v>17265503617.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>16719000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>15945000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16606000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>15927000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15549000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>16089000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>15867000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14353000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13584000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13421000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13574000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13035000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13640000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13069000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13367000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>14463000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>14703000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>14742000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>15480000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>15070000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>14620000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>15940000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>15259000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>15321000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>14926000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>11939000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>11433000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>11280000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>10770000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>10637000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>10397000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>10860000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>10575000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>7141000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6716000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6340000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5936000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5594000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5314000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4909000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4873000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4961000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4987000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4715000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4221000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3600000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3629000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3066000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3153000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3097200000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3135800000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3278800000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3589157000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3570804000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3481079000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2193160000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1859783000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1837553000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1924078000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1970179000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1497345000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1181378000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1165430000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1177295000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1179077000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1326844000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1317742000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1091541000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1069651000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1066460000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1078509000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1036155000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>976259000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>893607000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>850454000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>790152000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>752581000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>754419000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>717621000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>740806000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>763773000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>767288000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>825148000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>839119000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>866682000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>623055000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>629609000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>494426000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>484662000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>577769000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>571369000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>509607000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>487059000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>482891000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>425200000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>489578000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>493000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>418586000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>428803000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>420738000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>425623000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>455135000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>160207000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>160611000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>5891000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>7447000.0</v>
       </c>
-      <c r="DE35"/>
       <c r="DF35"/>
+      <c r="DG35"/>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>189081889.0</v>
+      </c>
+      <c r="C36">
         <v>183472920.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>531000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>360000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>359000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331000000.0</v>
       </c>
       <c r="G36">
         <v>331000000.0</v>
       </c>
       <c r="H36">
+        <v>331000000.0</v>
+      </c>
+      <c r="I36">
         <v>92000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-1365000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>124000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>327000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>349000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>283000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>293000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>315000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>330000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>318000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>401000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>320000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>328000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>281000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>191000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>188000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>361000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>352000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>364000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>186000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>175000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>157000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>125000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AG36">
         <v>11000000.0</v>
       </c>
       <c r="AH36">
         <v>11000000.0</v>
       </c>
       <c r="AI36">
+        <v>11000000.0</v>
+      </c>
+      <c r="AJ36">
         <v>13000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AL36">
         <v>11000000.0</v>
       </c>
       <c r="AM36">
         <v>11000000.0</v>
       </c>
       <c r="AN36">
         <v>11000000.0</v>
       </c>
       <c r="AO36">
+        <v>11000000.0</v>
+      </c>
+      <c r="AP36">
         <v>71000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AR36">
         <v>11000000.0</v>
       </c>
       <c r="AS36">
+        <v>11000000.0</v>
+      </c>
+      <c r="AT36">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AU36">
         <v>1000000.0</v>
       </c>
       <c r="AV36">
+        <v>1000000.0</v>
+      </c>
+      <c r="AW36">
         <v>2519000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2532000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2551000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>5750000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="BA36">
         <v>700000.0</v>
       </c>
       <c r="BB36">
+        <v>700000.0</v>
+      </c>
+      <c r="BC36">
         <v>200000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-4577000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>4093000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>6303000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>8073000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>10814000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>15756000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>3353000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2491000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-190739000.0</v>
       </c>
-      <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
-      <c r="BP36">
+      <c r="BP36"/>
+      <c r="BQ36">
         <v>371787000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>370710000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>354200000.0</v>
       </c>
-      <c r="BS36"/>
-      <c r="BT36">
+      <c r="BT36"/>
+      <c r="BU36">
         <v>9372000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>13455000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>12284000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>10796000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>15103000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>20097000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>18075000.0</v>
       </c>
-      <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>2577000.0</v>
       </c>
-      <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>4645000.0</v>
       </c>
-      <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
-      <c r="DC36">
+      <c r="DC36"/>
+      <c r="DD36">
         <v>-148456000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>5166000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>5592000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>6018000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
@@ -14963,1674 +15046,1686 @@
       </c>
       <c r="CU37">
         <v>0.0</v>
       </c>
       <c r="CV37">
         <v>0.0</v>
       </c>
       <c r="CW37">
         <v>0.0</v>
       </c>
       <c r="CX37">
         <v>0.0</v>
       </c>
       <c r="CY37">
         <v>0.0</v>
       </c>
       <c r="CZ37">
         <v>0.0</v>
       </c>
       <c r="DA37">
         <v>0.0</v>
       </c>
       <c r="DB37">
         <v>0.0</v>
       </c>
-      <c r="DC37"/>
+      <c r="DC37">
+        <v>0.0</v>
+      </c>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>568000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>508000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>561000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>563000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>557000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>647000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>577000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>633000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>584000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>504000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>510000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>361000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>352000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>364000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>186000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>175000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>157000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>125000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>30521724.05</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>83515454.26</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>74321249.81</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>59629830.4</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>8766839378.24</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2377488208.49</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2299267258.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2249680763.16</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2239916654.26</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2302536369.87</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2392263056.09</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2329693987.39</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2171808395.35</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2268118663.16</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2410950132.07</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2372320302.65</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2593580586.87</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2381462630.59</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2534907693.75</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2468778280.54</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2583074461.08</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2676624636.28</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2639230256.26</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2724527930.76</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2809216891.76</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2857393871.53</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2775000491.69</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>422279975.78</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>409460625.67</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>402300733.26</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>425948723.27</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>449659863.95</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>378122367.1</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>366778738.7</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>355009393.2</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>373599566.67</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>360303231.94</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>347724466.89</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>318808049.54</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>280888183.98</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>290957429.32</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>343252231.09</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>361942023.31</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>360235844.46</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>370229758.2</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>378638426.63</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>361418023.48</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>327427385.89</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>318781199.07</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>334018105.23</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>330169172.93</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>316981083.63</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>314250428.82</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>308300524.37</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>293525907.79</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>298345323.74</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>300793848.71</v>
       </c>
-      <c r="CJ38">
-[...1 lines deleted...]
-      </c>
       <c r="CK38">
+        <v>0.0</v>
+      </c>
+      <c r="CL38">
         <v>273151537.88</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>275991448.42</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>279435620.66</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>267395032.53</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>269262751.5</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>151672229.41</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>141584536.15</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>140317600.35</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>146860572.48</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>139334209.37</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>139868090.45</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>126884182.41</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>135158520.48</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>132650350.98</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>149077686.17</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>142580816.11</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>100148608.48</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>104706369.47</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>17007365.0</v>
+      </c>
+      <c r="C39">
         <v>11028426.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>33000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="F39">
         <v>22000000.0</v>
       </c>
       <c r="G39">
+        <v>22000000.0</v>
+      </c>
+      <c r="H39">
         <v>48000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>35000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>24000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>31000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1465000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>34000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>90000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>56000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>303000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>185000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="S39">
         <v>46000000.0</v>
       </c>
       <c r="T39">
+        <v>46000000.0</v>
+      </c>
+      <c r="U39">
         <v>30000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>25000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>20000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>49000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>31000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>39000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>113000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>65000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>48000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>20000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>11000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>158000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>12000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>21000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>6000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>9000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>6000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>25000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>13000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>15000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>13000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>383000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>11000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>20000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>38000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>339000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>7000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>9000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>19000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>5200000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>4900000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1500000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>19000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>21885000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>37770000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3328000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>7237000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>3168000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3181000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2896000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>125397000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2022000.0</v>
       </c>
-      <c r="BM39">
-[...1 lines deleted...]
-      </c>
       <c r="BN39">
+        <v>0.0</v>
+      </c>
+      <c r="BO39">
         <v>90519000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>53927000.0</v>
       </c>
-      <c r="BP39">
-[...1 lines deleted...]
-      </c>
       <c r="BQ39">
         <v>0.0</v>
       </c>
       <c r="BR39">
         <v>0.0</v>
       </c>
       <c r="BS39">
         <v>0.0</v>
       </c>
       <c r="BT39">
+        <v>0.0</v>
+      </c>
+      <c r="BU39">
         <v>61721935.18</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>97988443.84</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>52744371.89</v>
       </c>
-      <c r="BW39">
-[...1 lines deleted...]
-      </c>
       <c r="BX39">
         <v>0.0</v>
       </c>
       <c r="BY39">
         <v>0.0</v>
       </c>
       <c r="BZ39">
         <v>0.0</v>
       </c>
       <c r="CA39">
         <v>0.0</v>
       </c>
       <c r="CB39">
         <v>0.0</v>
       </c>
       <c r="CC39">
         <v>0.0</v>
       </c>
       <c r="CD39">
         <v>0.0</v>
       </c>
       <c r="CE39">
         <v>0.0</v>
       </c>
       <c r="CF39">
         <v>0.0</v>
       </c>
       <c r="CG39">
         <v>0.0</v>
       </c>
       <c r="CH39">
         <v>0.0</v>
       </c>
       <c r="CI39">
         <v>0.0</v>
       </c>
       <c r="CJ39">
         <v>0.0</v>
       </c>
       <c r="CK39">
         <v>0.0</v>
       </c>
       <c r="CL39">
         <v>0.0</v>
       </c>
       <c r="CM39">
         <v>0.0</v>
       </c>
       <c r="CN39">
+        <v>0.0</v>
+      </c>
+      <c r="CO39">
         <v>2450000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2097000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>4159000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>3909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2982000.0</v>
       </c>
       <c r="CS39">
         <v>2982000.0</v>
       </c>
       <c r="CT39">
-        <v>9250000.0</v>
+        <v>2982000.0</v>
       </c>
       <c r="CU39">
         <v>9250000.0</v>
       </c>
       <c r="CV39">
+        <v>9250000.0</v>
+      </c>
+      <c r="CW39">
         <v>14800000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>15700000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>14900000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>18000000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>17000000.0</v>
       </c>
-      <c r="DA39">
-[...1 lines deleted...]
-      </c>
       <c r="DB39">
         <v>0.0</v>
       </c>
-      <c r="DC39"/>
+      <c r="DC39">
+        <v>0.0</v>
+      </c>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
+      <c r="DG39"/>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>46019930.0</v>
+      </c>
+      <c r="C40">
         <v>156403145.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>61000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>21000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>25000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>53000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>721000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>17000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>59000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1357000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1888000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>58000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>32000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>52000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>740000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>169000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>835000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>233000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>606000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>228000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>218000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>193000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>530000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>134000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>143000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>147000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>412000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>106000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>115000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>114000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>103000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>183000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>203000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>140000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>418000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>121000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>97000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>81000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>299000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>117000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>118000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>92000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>7000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>81000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>72000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>81000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>197000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>57000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>62000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>61000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>159000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>55700000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>52300000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>48700000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>99258000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>61003000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>68618000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>26567000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>51747000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>26582000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>23518000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>26518000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>21899000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>88865000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>85348000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>76359000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>20616000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>57392000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>54853000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>62070000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>17511000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>17364000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>15993000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>15938000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>15905000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>15848000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>14453000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>14107000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>12622000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>12426000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>11593000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>11383000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>9966000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>9794000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>9183000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>9111000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>7883000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>8914000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>8829000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>8760000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>8642000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>10036000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>9791000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>10883000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>10703000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>10975000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>10848000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>11080000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>10887000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>10604000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>13115000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>10074000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>13530000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>13248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4998000.0</v>
       </c>
       <c r="DB40">
         <v>4998000.0</v>
       </c>
       <c r="DC40">
+        <v>4998000.0</v>
+      </c>
+      <c r="DD40">
         <v>4372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4994000.0</v>
       </c>
       <c r="DE40">
         <v>4994000.0</v>
       </c>
       <c r="DF40">
         <v>4994000.0</v>
       </c>
+      <c r="DG40">
+        <v>4994000.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2935000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3048000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>3044000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2907000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3101000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3697000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3829000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3859000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3815000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3714000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>3669000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>4517000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>4245000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>4256000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>4141000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>3576000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3577000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3795000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>786994176.41</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2731033406.18</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2564841498.56</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2592736002.48</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>716620167.4</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>582780398.11</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>533744697.26</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>516788101.86</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>506027682.69</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>539264224.24</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>536943907.16</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>489773950.48</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>426269778.2</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>407810739.77</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>444248779.32</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>483921815.89</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>491351863.01</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>443789624.07</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>434823353.01</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>423529411.76</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>415136966.96</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>409214355.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>401448032.77</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>446203776.55</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>465557347.31</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>579235467.78</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>559215262.07</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>449716390.8</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>442720407.96</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>404160556.14</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>331363919.45</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>309920634.92</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>110415245.74</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>94742979.3</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>83136389.25</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>109768564.11</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>104263307.98</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>106769547.33</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>95104059.17</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>82881046.79</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>80637738.33</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>77878816.35</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>79958867.89</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>61572946.11</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>62442058.79</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>61857791.23</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>57047519.88</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>26190352.7</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>25635989.36</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>26477547.73</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>26129609.74</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>24689720.11</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>16909090.91</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>16729992.26</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>16230110.16</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>16345819.9</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>14009143.81</v>
       </c>
-      <c r="CJ41">
-[...1 lines deleted...]
-      </c>
       <c r="CK41">
+        <v>0.0</v>
+      </c>
+      <c r="CL41">
         <v>13435858.96</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>13526761.85</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1504240.56</v>
       </c>
-      <c r="CN41">
-[...1 lines deleted...]
-      </c>
       <c r="CO41">
         <v>0.0</v>
       </c>
       <c r="CP41">
         <v>0.0</v>
       </c>
       <c r="CQ41">
         <v>0.0</v>
       </c>
       <c r="CR41">
         <v>0.0</v>
       </c>
       <c r="CS41">
         <v>0.0</v>
       </c>
       <c r="CT41">
         <v>0.0</v>
       </c>
       <c r="CU41">
         <v>0.0</v>
       </c>
       <c r="CV41">
         <v>0.0</v>
       </c>
       <c r="CW41">
         <v>0.0</v>
       </c>
       <c r="CX41">
         <v>0.0</v>
       </c>
       <c r="CY41">
         <v>0.0</v>
       </c>
       <c r="CZ41">
         <v>0.0</v>
       </c>
       <c r="DA41">
         <v>0.0</v>
       </c>
       <c r="DB41">
         <v>0.0</v>
       </c>
-      <c r="DC41"/>
+      <c r="DC41">
+        <v>0.0</v>
+      </c>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>340000000.0</v>
       </c>
-      <c r="M42"/>
       <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>341000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>16283000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>14729000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>14446000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>28000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>14582000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>17566000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>17890000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2948000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3018000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>16601000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>577000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>98000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>198000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>156000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>232000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>67190184.2</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>92101155.17</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>138783558.32</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>79764578.33</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-5579912.32</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-16787912.7</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-12340917.86</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-9013745.96</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-8185741.93</v>
       </c>
-      <c r="AN42">
-[...1 lines deleted...]
-      </c>
       <c r="AO42">
         <v>0.0</v>
       </c>
       <c r="AP42">
         <v>0.0</v>
       </c>
       <c r="AQ42">
+        <v>0.0</v>
+      </c>
+      <c r="AR42">
         <v>2167473.45</v>
       </c>
-      <c r="AR42">
-[...1 lines deleted...]
-      </c>
       <c r="AS42">
         <v>0.0</v>
       </c>
       <c r="AT42">
         <v>0.0</v>
       </c>
       <c r="AU42">
+        <v>0.0</v>
+      </c>
+      <c r="AV42">
         <v>-17210222.87</v>
       </c>
-      <c r="AV42">
-[...1 lines deleted...]
-      </c>
       <c r="AW42">
         <v>0.0</v>
       </c>
       <c r="AX42">
         <v>0.0</v>
       </c>
       <c r="AY42">
+        <v>0.0</v>
+      </c>
+      <c r="AZ42">
         <v>-7530829.33</v>
       </c>
-      <c r="AZ42">
-[...1 lines deleted...]
-      </c>
       <c r="BA42">
         <v>0.0</v>
       </c>
       <c r="BB42">
         <v>0.0</v>
       </c>
       <c r="BC42">
         <v>0.0</v>
       </c>
       <c r="BD42">
+        <v>0.0</v>
+      </c>
+      <c r="BE42">
         <v>990658000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>5184564000.0</v>
       </c>
-      <c r="BF42">
-[...1 lines deleted...]
-      </c>
       <c r="BG42">
         <v>0.0</v>
       </c>
       <c r="BH42">
+        <v>0.0</v>
+      </c>
+      <c r="BI42">
         <v>1807325000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1803943000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1798517000.0</v>
       </c>
-      <c r="BK42">
-[...1 lines deleted...]
-      </c>
       <c r="BL42">
         <v>0.0</v>
       </c>
       <c r="BM42">
         <v>0.0</v>
       </c>
       <c r="BN42">
         <v>0.0</v>
       </c>
       <c r="BO42">
         <v>0.0</v>
       </c>
       <c r="BP42">
         <v>0.0</v>
       </c>
       <c r="BQ42">
+        <v>0.0</v>
+      </c>
+      <c r="BR42">
         <v>1574902000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1383860000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1350694000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1335264000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1331215000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1324601000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1320692000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1314448000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1305799000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1264907000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1235809000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1207172000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1175660000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1522825000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1073537000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1049327000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>965197000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>353404000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>1229637000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>930028000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>919341000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>910823000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>896132000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>882203000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>867206000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>848969000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>842014000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>839847000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>824770000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>810348000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>789952000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>684556000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>679970000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>672110000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>665648000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>580140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>578840000.0</v>
       </c>
       <c r="DB42">
         <v>578840000.0</v>
       </c>
       <c r="DC42">
         <v>578840000.0</v>
       </c>
       <c r="DD42">
         <v>578840000.0</v>
       </c>
       <c r="DE42">
+        <v>578840000.0</v>
+      </c>
+      <c r="DF42">
         <v>578612000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>578473000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -16663,161 +16758,160 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
         <v>0.02</v>
       </c>
-      <c r="AG44">
+      <c r="AH44">
         <v>0.05</v>
       </c>
-      <c r="AH44">
+      <c r="AI44">
         <v>1875629210.87</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>1932243921.88</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>1205532016.95</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>1163131507.91</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>1133478554.8</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>1122934960.56</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>1150125675.98</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>1168278529.98</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>973396893.74</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>794740264.43</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>826135936.91</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>880493076.12</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>692780580.08</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>757249806.38</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>787570318.78</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>596007871.8</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>575565610.86</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>368069283.63</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>237051406.4</v>
       </c>
-      <c r="BA44">
-[...1 lines deleted...]
-      </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
@@ -16933,1299 +17027,1310 @@
       </c>
       <c r="CU44">
         <v>0.0</v>
       </c>
       <c r="CV44">
         <v>0.0</v>
       </c>
       <c r="CW44">
         <v>0.0</v>
       </c>
       <c r="CX44">
         <v>0.0</v>
       </c>
       <c r="CY44">
         <v>0.0</v>
       </c>
       <c r="CZ44">
         <v>0.0</v>
       </c>
       <c r="DA44">
         <v>0.0</v>
       </c>
       <c r="DB44">
         <v>0.0</v>
       </c>
-      <c r="DC44"/>
+      <c r="DC44">
+        <v>0.0</v>
+      </c>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>28802000000.0</v>
+      </c>
+      <c r="C45">
         <v>28460000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>28255000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>28170000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>27860000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>27955000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>27794000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>27250000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>27031000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>20470000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>20279000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>20106000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>20045000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>19943000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>19824000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>19721000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>19079000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>19168000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>19200000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>20189000000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
+      <c r="AA45"/>
       <c r="AB45">
         <v>0.0</v>
       </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
       <c r="AF45">
         <v>0.0</v>
       </c>
       <c r="AG45">
         <v>0.0</v>
       </c>
-      <c r="AH45"/>
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-      <c r="BD45">
+      <c r="BD45"/>
+      <c r="BE45">
         <v>2674100000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2686738000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>2774742000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2745982000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>2596157000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2449263000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2370059000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2172450000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>2051778000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>2030225000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2048774000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2051422000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2011278000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2003457000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1699928000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1685394000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1678919000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1686082000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1603842000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1524887000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1436445000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1394201000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1319612000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1257729000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1211667000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1209352000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1188845000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1161691000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1155713000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1142056000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1152103000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1160613000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1165432000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1176211000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1188021000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1175084000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1148814000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1140642000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1017580000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>998341000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
+      <c r="DG45"/>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>23277081125.0</v>
+      </c>
+      <c r="C46">
         <v>23170724934.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>23076000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>23153000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>23012000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>23257000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>23268000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>22884000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>22831000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16398000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>16321000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>16014000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>16041000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>16048000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>16036000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>16028000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>16051000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>18639000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>18774000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>19165000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>19079000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>19168000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>19200000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>20189000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>19955000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>19963000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>19597000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>16106000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>15830000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>15479000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>14730000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>14388000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>14188000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>13787000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>13546000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>12671000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>12402000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>12002000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>11331000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>10976000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>10513000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>9615000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>9254000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>8835000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>8388000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>8098000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>7560000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>6591000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>6278000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>6041000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>5750000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>5482800000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>5277000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>5109800000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5014542000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>4914846000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4827773000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2774742000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2745982000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2596157000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2449263000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2370059000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2172450000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2051778000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2030225000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2048774000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2051422000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2011278000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2003457000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1699928000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1685394000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1678919000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1686082000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1603842000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1524887000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1436445000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1394201000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1319612000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1257729000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1211667000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1209352000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1188845000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1161691000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1155713000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1142056000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1152103000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1160613000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1165432000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1176211000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1188021000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1175084000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1148814000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1140642000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1017580000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>998341000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>996809000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1012669000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1023192000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1034312000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>819708000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>830636000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>843944000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>852851000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>876795000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>483971000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>492819000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>493233000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>501446000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>504818000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>513246000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>16014000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>16041000000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>16036000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>16028000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>16051000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>18639000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>18774000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>19165000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>19079000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>19168000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>19200000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>20189000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>19955000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>19963000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>19597000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>16106000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>15830000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>15479000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3122118022.76</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>11230096784.27</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>10759896860.31</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>10676837295.75</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>10797927461.14</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>10129506755.14</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>9565753952.95</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>9015248253.59</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>8432058342.02</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>8360118820.93</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>8133849129.59</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>7392741811.47</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>6685933097.32</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>6635373638.75</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>6714159929.56</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>6382408575.03</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>6505464245.76</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>5885346905.97</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>5883234935.81</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>5466968325.79</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>5412783582.79</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>5317943743.94</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>5027150614.46</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>5025373721.48</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5053962910.7</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>5003406291.36</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>4747539581.08</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2800506661.28</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2692931254.29</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2472295019.52</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2542311604.73</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2442856112.14</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2178986960.88</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1993759595.76</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1907030809.69</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2017701398.46</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1950020912.55</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1881105499.44</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1722959236.33</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1348079302.14</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1385103550.3</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1577190230.16</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1651240818.72</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1563046486.7</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1529935788.1</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1448759455.37</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1319766187.05</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1140743430.15</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1078762329.53</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1086015057.81</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1082484783.39</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1017585380.47</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>996304459.69</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>993478036.62</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>931910240.72</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>952702389.81</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>964765586.03</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>923407020.05</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>882378844.71</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>907093990.99</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>906001542.02</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>849212004.73</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>846864652.16</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>693127171.17</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>634794302.79</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>628148591.59</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>667899353.65</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>640255303.17</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>651312185.93</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>521343255.1</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>548636723.91</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>533702649.72</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>569727863.8</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>580812798.09</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>326919075.93</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>340086260.44</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>-2271983978.0</v>
+      </c>
+      <c r="C48">
         <v>-2332010998.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2381000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2426000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2267000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2237000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2303000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2440000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2314000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2352000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2372000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2733000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2682000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2631000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2613000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-2433000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-3818000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-3828000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3920000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-3617000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-3827000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-3699000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-3637000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-2150000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-2084000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1953000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1883000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1680000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1712000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-2044000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-2058000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-2106000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-2122000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-2055000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-2075000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-2222000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-2105000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-2005000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-2010000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-1932000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-1844000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-1754000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-1670000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-1619000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-1560000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-1438000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-1400000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-1328000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-1252000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-1182000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-1189000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-1146700000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-1089500000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-1058400000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-1027678000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-990658000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-903922000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-868077000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-834921000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-814484000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-779232000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-762004000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-595533000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-582450000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-561396000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-538838000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-527082000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-518601000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-503078000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-481749000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-456856000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-443512000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-440911000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-435111000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-419890000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-420810000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-407974000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-396035000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-383325000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-372870000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-360972000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-721639000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-688069000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-321963000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-312641000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>302288000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-286852000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>272361000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>257249000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>245913000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>233736000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-221331000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-417098000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-195844000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-183270000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-169224000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-155369000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-148114000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-139200000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-125085000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-112747000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-108872000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-94532000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-112938000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-103180000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-93657000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-84202000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-74689000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-65759000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-54571000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
@@ -18419,212 +18524,215 @@
       </c>
       <c r="CU49">
         <v>0.0</v>
       </c>
       <c r="CV49">
         <v>0.0</v>
       </c>
       <c r="CW49">
         <v>0.0</v>
       </c>
       <c r="CX49">
         <v>0.0</v>
       </c>
       <c r="CY49">
         <v>0.0</v>
       </c>
       <c r="CZ49">
         <v>0.0</v>
       </c>
       <c r="DA49">
         <v>0.0</v>
       </c>
       <c r="DB49">
         <v>0.0</v>
       </c>
-      <c r="DC49"/>
+      <c r="DC49">
+        <v>0.0</v>
+      </c>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
-        <v>600000000.0</v>
+        <v>1200000000.0</v>
       </c>
       <c r="C50">
         <v>600000000.0</v>
       </c>
       <c r="D50">
+        <v>600000000.0</v>
+      </c>
+      <c r="E50">
         <v>1093000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>597000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>975000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1525000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>946000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1101000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>550000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650000000.0</v>
       </c>
       <c r="L50">
         <v>650000000.0</v>
       </c>
       <c r="M50">
         <v>650000000.0</v>
       </c>
       <c r="N50">
+        <v>650000000.0</v>
+      </c>
+      <c r="O50">
         <v>1250000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>600000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1050000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1475000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>950000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1000000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>900000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>399000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>400000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>600000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>250000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>462000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>323000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000000.0</v>
       </c>
       <c r="AC50">
         <v>340000000.0</v>
       </c>
       <c r="AD50">
+        <v>340000000.0</v>
+      </c>
+      <c r="AE50">
         <v>471000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>101739080.17</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>208398376.52</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>229030790.23</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>78990164.95</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>84495815.07</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>4796546.49</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>3713844967.22</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3367385262.53</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>6697425.21</v>
       </c>
-      <c r="AN50">
-[...1 lines deleted...]
-      </c>
       <c r="AO50">
         <v>0.0</v>
       </c>
       <c r="AP50">
         <v>0.0</v>
       </c>
       <c r="AQ50">
+        <v>0.0</v>
+      </c>
+      <c r="AR50">
         <v>5779929.2</v>
       </c>
-      <c r="AR50">
-[...1 lines deleted...]
-      </c>
       <c r="AS50">
         <v>0.0</v>
       </c>
       <c r="AT50">
         <v>0.0</v>
       </c>
       <c r="AU50">
+        <v>0.0</v>
+      </c>
+      <c r="AV50">
         <v>5163066.86</v>
       </c>
-      <c r="AV50">
-[...1 lines deleted...]
-      </c>
       <c r="AW50">
         <v>0.0</v>
       </c>
       <c r="AX50">
         <v>0.0</v>
       </c>
       <c r="AY50">
+        <v>0.0</v>
+      </c>
+      <c r="AZ50">
         <v>2149110420.79</v>
       </c>
-      <c r="AZ50">
-[...1 lines deleted...]
-      </c>
       <c r="BA50">
         <v>0.0</v>
       </c>
       <c r="BB50">
         <v>0.0</v>
       </c>
       <c r="BC50">
         <v>0.0</v>
       </c>
       <c r="BD50">
         <v>0.0</v>
       </c>
       <c r="BE50">
         <v>0.0</v>
       </c>
       <c r="BF50">
         <v>0.0</v>
       </c>
       <c r="BG50">
         <v>0.0</v>
       </c>
       <c r="BH50">
         <v>0.0</v>
       </c>
       <c r="BI50">
@@ -18743,757 +18851,764 @@
       </c>
       <c r="CU50">
         <v>0.0</v>
       </c>
       <c r="CV50">
         <v>0.0</v>
       </c>
       <c r="CW50">
         <v>0.0</v>
       </c>
       <c r="CX50">
         <v>0.0</v>
       </c>
       <c r="CY50">
         <v>0.0</v>
       </c>
       <c r="CZ50">
         <v>0.0</v>
       </c>
       <c r="DA50">
         <v>0.0</v>
       </c>
       <c r="DB50">
         <v>0.0</v>
       </c>
-      <c r="DC50"/>
+      <c r="DC50">
+        <v>0.0</v>
+      </c>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>13812982296.0</v>
+      </c>
+      <c r="C51">
         <v>13951962623.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13310000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>13290000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13375000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13142000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>13321000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>13394000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13470000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>11852000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>11143000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>11210000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>11251000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>11366000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>11275000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>11289000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>11820000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>11800000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>11962000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>11873000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>12156000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>11853000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>11650000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>11770000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>11574000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>11483000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>10971000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>8768000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>8261000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>8020000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>7537000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>7556000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>7468000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>7766000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>7556000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>5144000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4815000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4483000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4151000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3824000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3620000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3298000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3323000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3647000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3539000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3276000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2861000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2371000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2421000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2143000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2275000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2261900000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2334900000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2230400000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2554394000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2444484000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2362975000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1687811000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1626029000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1249449000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1515209000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1595681000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1405673000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1175133000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1151287000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1268248000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1271789000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>1221279000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1223253000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1056049000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>954566000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>956689000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>982874000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>885408000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>826488000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>736586000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>691449000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>665091000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>630181000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>625524000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>601431000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>591623000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>629413000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>619292000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>677405000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>676077000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>689022000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>434328000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>440675000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>435110000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>416111000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>369869000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>364974000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>357457000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>326259000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>314691000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>315000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>319278000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>315000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>265136000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>265201000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>271335000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>330415000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>421673000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>13950000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>8881000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>6792000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>8275000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>342000.0</v>
       </c>
-      <c r="DF51"/>
+      <c r="DG51"/>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>1282555464.0</v>
+      </c>
+      <c r="C52">
         <v>682759884.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>683000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1178000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>679000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1064000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1614000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1033000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1186000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>631000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>727000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>724000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>725000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1327000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>679000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1127000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1554000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1034000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1088000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>990000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>491000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>497000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>699000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>347000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>560000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>418000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>186000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405000000.0</v>
       </c>
       <c r="AC52">
         <v>405000000.0</v>
       </c>
       <c r="AD52">
+        <v>405000000.0</v>
+      </c>
+      <c r="AE52">
         <v>535000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>480000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>418000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>453000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>254000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>256000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AK52">
         <v>6000000.0</v>
       </c>
       <c r="AL52">
         <v>6000000.0</v>
       </c>
       <c r="AM52">
         <v>6000000.0</v>
       </c>
       <c r="AN52">
         <v>6000000.0</v>
       </c>
       <c r="AO52">
         <v>6000000.0</v>
       </c>
       <c r="AP52">
         <v>6000000.0</v>
       </c>
       <c r="AQ52">
+        <v>6000000.0</v>
+      </c>
+      <c r="AR52">
         <v>8000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>149000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>5000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>4000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AW52">
         <v>4000000.0</v>
       </c>
       <c r="AX52">
-        <v>262000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="AY52">
         <v>262000000.0</v>
       </c>
       <c r="AZ52">
+        <v>262000000.0</v>
+      </c>
+      <c r="BA52">
         <v>261800000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>261400000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>12100000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>11652000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>11319000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>9963000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>58070000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>324603000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>235752000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>10450000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>10139000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>7981000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>104487000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>92035000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>190379000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>194063000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>7290000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>16022000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>82207000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>81904000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>81780000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>89148000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>6918000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>6422000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>6593000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>10551000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>21419000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>21106000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>22661000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>38306000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>11582000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>23279000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>16734000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>24759000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>16681000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>6493000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>2246000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>8776000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>146200000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>134000000.0</v>
       </c>
-      <c r="CN52">
-[...1 lines deleted...]
-      </c>
       <c r="CO52">
+        <v>0.0</v>
+      </c>
+      <c r="CP52">
         <v>8905000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>6650000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3300000.0</v>
       </c>
-      <c r="CR52">
-[...1 lines deleted...]
-      </c>
       <c r="CS52">
+        <v>0.0</v>
+      </c>
+      <c r="CT52">
         <v>65000000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>11900000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>7800000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>6136000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>1110000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>28141000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>86992000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>181778000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>2003000.0</v>
       </c>
-      <c r="DB52">
-[...1 lines deleted...]
-      </c>
       <c r="DC52">
+        <v>0.0</v>
+      </c>
+      <c r="DD52">
         <v>901000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>828000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>342000.0</v>
       </c>
-      <c r="DF52"/>
+      <c r="DG52"/>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>16000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>12000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>8000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>5000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1000000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
-[...1 lines deleted...]
-      </c>
+      <c r="AA53"/>
       <c r="AB53">
         <v>0.0</v>
       </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
@@ -19687,87 +19802,88 @@
       </c>
       <c r="CU53">
         <v>0.0</v>
       </c>
       <c r="CV53">
         <v>0.0</v>
       </c>
       <c r="CW53">
         <v>0.0</v>
       </c>
       <c r="CX53">
         <v>0.0</v>
       </c>
       <c r="CY53">
         <v>0.0</v>
       </c>
       <c r="CZ53">
         <v>0.0</v>
       </c>
       <c r="DA53">
         <v>0.0</v>
       </c>
       <c r="DB53">
         <v>0.0</v>
       </c>
-      <c r="DC53"/>
+      <c r="DC53">
+        <v>0.0</v>
+      </c>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
@@ -19961,1415 +20077,1428 @@
       </c>
       <c r="CU54">
         <v>0.0</v>
       </c>
       <c r="CV54">
         <v>0.0</v>
       </c>
       <c r="CW54">
         <v>0.0</v>
       </c>
       <c r="CX54">
         <v>0.0</v>
       </c>
       <c r="CY54">
         <v>0.0</v>
       </c>
       <c r="CZ54">
         <v>0.0</v>
       </c>
       <c r="DA54">
         <v>0.0</v>
       </c>
       <c r="DB54">
         <v>0.0</v>
       </c>
-      <c r="DC54"/>
+      <c r="DC54">
+        <v>0.0</v>
+      </c>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>36255702067.0</v>
+      </c>
+      <c r="C55">
         <v>36267483180.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>35555000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>35445000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>35424000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>35710000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>35967000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>35412000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>35617000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>33224000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>32618000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>30967000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>30814000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>31038000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>31475000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>31800000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>31684000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>31376000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>31456000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>31739000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>31396000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>31324000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>31416000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>33995000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>33791000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>34110000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>33153000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>28277000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>27570000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>27217000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>26664000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>26135000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>25888000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>25938000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>25566000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>16265000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>15931000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>15625000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>15017000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>14606000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>14145000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>13448000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>12936000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>12497000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>12167000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>11738000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>11262000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>10215000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>9892000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>9498000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>9142000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>8802500000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>8544900000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>8391600000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>8276499000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>8203827000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>8081853000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3351933000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3339202000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3172492000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3055670000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3153346000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2806408000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2532365000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2514744000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2620186000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2581125000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2480540000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2454714000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2123529000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2118209000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2121215000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2155717000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2027601000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1966808000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1867228000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1824977000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1757522000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1676204000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1651167000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1612775000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1587759000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1559119000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1541955000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1526340000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1540971000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1548900000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1554813000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1567275000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1584713000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1574496000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1546343000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1538673000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1274914000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1255562000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1252640000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1266889000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1290479000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1297552000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1060050000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1075834000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1093127000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1114799000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1128385000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>645757000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>656532000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>511552000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>520900000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>521147000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>534943000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>1569679816.0</v>
+      </c>
+      <c r="C56">
         <v>1715421676.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1259000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1336000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1376000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1408000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1573000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1487000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1623000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3048000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2633000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1292000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1016000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1033000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1362000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1647000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4513000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1323000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1245000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1278000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1109000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1022000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>989000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>916000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>823000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>924000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>987000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1380000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>978000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>911000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1013000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1003000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>844000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1032000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1022000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>620000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>548000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>628000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>676000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>607000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>540000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>803000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>676000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>642000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>767000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>630000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>688000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>957000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>909000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>729000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>648000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>560100000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>497500000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>511500000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>474652000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>482163000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>432182000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>158796000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>175693000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>153879000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>196048000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>347027000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>256970000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>103135000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>106576000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>192059000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>150664000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>97475000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>80547000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>69401000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>78778000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>76904000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>100056000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>54121000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>72913000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>55363000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>48974000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>59142000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>46808000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>66836000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>34558000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>28585000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>31012000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>27596000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>24568000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>28079000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>26432000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>26075000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>26953000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>35226000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>36984000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>35797000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>35361000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>34664000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>34551000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>33161000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>31550000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>44617000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>37993000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>40842000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>40568000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>39423000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>42413000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>36350000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>13526000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>11983000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>11575000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>14288000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>10737000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>15679000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>2539099664.0</v>
+      </c>
+      <c r="C57">
         <v>2059308079.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2065000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2499000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1779000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2213000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2908000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2300000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2370000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2951000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3221000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1914000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1646000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2247000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2046000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2388000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3528000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2407000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2390000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2355000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1609000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1521000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1781000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1286000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1601000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1525000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1457000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1526000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1428000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1516000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1490000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1433000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1450000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1088000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1142000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>792000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>772000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>858000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>785000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>755000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>611000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>599000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>639000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>770000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>579000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>619000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>705000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>572000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>538000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>809000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>818000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>751000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>721700000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>468700000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>411910000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>380504000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>330221000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>200811000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>517802000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>346675000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>111458000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>151231000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>128903000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>193352000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>177383000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>266738000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>272676000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>64682000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>70875000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>144277000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>165328000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>156110000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>177015000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>92925000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>81812000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>69186000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>62333000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>85668000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>71139000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>62446000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>80466000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>45767000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>51734000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>47303000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>48636000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>46160000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>27168000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>22338000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>24277000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>169359000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>163708000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>37746000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>32760000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>40438000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>35886000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>23458000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>82284000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>37260000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>35494000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>28062000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>24244000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>51170000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>118060000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>206048000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>9890000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>10738000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>11023000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>9302000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>8294000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>11041000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>19185309010.0</v>
+      </c>
+      <c r="C58">
         <v>19324811696.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>18784000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>18444000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>18385000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>18140000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>18457000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>18389000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>18237000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>17304000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>16805000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>15335000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>15220000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>15282000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>15686000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>15457000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>16895000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>16870000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>17093000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>17097000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>17089000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>16591000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>16401000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>17226000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>16860000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>16846000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>16383000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>13465000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12861000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>12796000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>12260000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>12070000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11847000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>11948000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>11717000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7933000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7488000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7198000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6721000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6349000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5925000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5508000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5512000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5731000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5566000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5334000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4926000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4172000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4167000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3875000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3971000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3848200000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3857500000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3747500000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4001067000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3951308000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3811300000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2393971000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2377585000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2184228000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2035536000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2121410000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1626248000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1374730000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1342813000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1444033000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1451753000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1391526000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1388617000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1235818000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1234979000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1222570000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1255524000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1129080000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1058071000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>962793000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>912787000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>875820000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>823720000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>816865000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>798087000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>786573000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>815507000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>814591000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>873784000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>885279000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>893850000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>645393000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>653886000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>663785000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>648370000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>615515000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>604129000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>550045000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>522945000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>506349000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>507484000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>526838000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>528494000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>446648000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>453047000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>471908000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>543683000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>661183000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>170097000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>171349000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>16914000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>16749000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>8294000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>11041000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
@@ -21563,419 +21692,423 @@
       </c>
       <c r="CU59">
         <v>0.0</v>
       </c>
       <c r="CV59">
         <v>0.0</v>
       </c>
       <c r="CW59">
         <v>0.0</v>
       </c>
       <c r="CX59">
         <v>0.0</v>
       </c>
       <c r="CY59">
         <v>0.0</v>
       </c>
       <c r="CZ59">
         <v>0.0</v>
       </c>
       <c r="DA59">
         <v>0.0</v>
       </c>
       <c r="DB59">
         <v>0.0</v>
       </c>
-      <c r="DC59"/>
+      <c r="DC59">
+        <v>0.0</v>
+      </c>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>17070393056.0</v>
+      </c>
+      <c r="C60">
         <v>16942671484.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>16771000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>17001000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>17039000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>17570000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>17510000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>17023000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>17234000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>15920000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>15813000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>15572000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>15534000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>15696000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>15729000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>16283000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>14729000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>14446000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>14303000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>14582000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>14247000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>14673000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>14955000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>16709000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>16871000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>17204000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>16710000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>14752000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>14649000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>14361000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>14344000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>14005000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>13981000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>13930000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>13789000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>8332000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>8443000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>8427000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>8296000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>8257000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>8220000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>7940000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>7424000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>6766000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>6601000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>6404000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>6336000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>6043000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>5720000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>5618000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>5166000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>4949100000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>4682100000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>4638700000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>4270257000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>4247268000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>4265446000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>957962000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>961617000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>988264000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1020134000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1031936000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1180160000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1157635000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1171931000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1176153000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1129372000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1089014000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1066097000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>887711000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>883230000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>898645000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>900193000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>898521000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>908737000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>904435000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>912190000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>881702000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>852484000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>834302000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>814688000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>801186000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>743612000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>727364000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>652556000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>655692000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>655050000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>909420000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>913389000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>920928000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>926126000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>930828000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>934544000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>724869000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>732617000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>746291000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>759405000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>763641000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>769058000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>613402000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>622787000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>621219000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>571116000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>467202000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>475660000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>485183000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>494638000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>504151000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>512853000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>523902000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
@@ -22169,106 +22302,109 @@
       </c>
       <c r="CU61">
         <v>0.0</v>
       </c>
       <c r="CV61">
         <v>0.0</v>
       </c>
       <c r="CW61">
         <v>0.0</v>
       </c>
       <c r="CX61">
         <v>0.0</v>
       </c>
       <c r="CY61">
         <v>0.0</v>
       </c>
       <c r="CZ61">
         <v>0.0</v>
       </c>
       <c r="DA61">
         <v>0.0</v>
       </c>
       <c r="DB61">
         <v>0.0</v>
       </c>
-      <c r="DC61"/>
+      <c r="DC61">
+        <v>0.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -22301,50 +22437,51 @@
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22425,51 +22562,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>4794000000.0</v>
       </c>
       <c r="C2">
         <v>4068000000.0</v>
       </c>
       <c r="D2">
         <v>3491000000.0</v>
       </c>
       <c r="E2">
         <v>8488000000.0</v>
       </c>
       <c r="F2">
         <v>5980000000.0</v>
       </c>
       <c r="G2">
         <v>3945000000.0</v>
       </c>
       <c r="H2">
         <v>4797000000.0</v>
       </c>
       <c r="I2">
         <v>5024000000.0</v>
       </c>
@@ -22514,51 +22651,51 @@
       </c>
       <c r="W2">
         <v>105028000.0</v>
       </c>
       <c r="X2">
         <v>96151000.0</v>
       </c>
       <c r="Y2">
         <v>88972000.0</v>
       </c>
       <c r="Z2">
         <v>71368000.0</v>
       </c>
       <c r="AA2">
         <v>52475000.0</v>
       </c>
       <c r="AB2">
         <v>36576000.0</v>
       </c>
       <c r="AC2">
         <v>38301000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>987000000.0</v>
       </c>
       <c r="C3">
         <v>862000000.0</v>
       </c>
       <c r="D3">
         <v>663000000.0</v>
       </c>
       <c r="E3">
         <v>683000000.0</v>
       </c>
       <c r="F3">
         <v>723000000.0</v>
       </c>
       <c r="G3">
         <v>700000000.0</v>
       </c>
       <c r="H3">
         <v>515000000.0</v>
       </c>
       <c r="I3">
         <v>429000000.0</v>
       </c>
@@ -22603,51 +22740,51 @@
       </c>
       <c r="W3">
         <v>84647000.0</v>
       </c>
       <c r="X3">
         <v>76322000.0</v>
       </c>
       <c r="Y3">
         <v>67973000.0</v>
       </c>
       <c r="Z3">
         <v>82141000.0</v>
       </c>
       <c r="AA3">
         <v>65553000.0</v>
       </c>
       <c r="AB3">
         <v>39014000.0</v>
       </c>
       <c r="AC3">
         <v>41765000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
@@ -22676,51 +22813,51 @@
         <v>0.0</v>
       </c>
       <c r="V4">
         <v>0.0</v>
       </c>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
         <v>2793521633.0</v>
       </c>
       <c r="C5">
         <v>2315000000.0</v>
       </c>
       <c r="D5">
         <v>2659000000.0</v>
       </c>
       <c r="E5">
         <v>3681000000.0</v>
       </c>
       <c r="F5">
         <v>2105000000.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>1475000000.0</v>
       </c>
       <c r="I5">
         <v>2009000000.0</v>
       </c>
@@ -22765,51 +22902,51 @@
       </c>
       <c r="W5">
         <v>73340000.0</v>
       </c>
       <c r="X5">
         <v>57815000.0</v>
       </c>
       <c r="Y5">
         <v>55695000.0</v>
       </c>
       <c r="Z5">
         <v>48824000.0</v>
       </c>
       <c r="AA5">
         <v>108129000.0</v>
       </c>
       <c r="AB5">
         <v>82828000.0</v>
       </c>
       <c r="AC5">
         <v>19391000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>3780521633.0</v>
       </c>
       <c r="C6">
         <v>3177000000.0</v>
       </c>
       <c r="D6">
         <v>3322000000.0</v>
       </c>
       <c r="E6">
         <v>4364000000.0</v>
       </c>
       <c r="F6">
         <v>2828000000.0</v>
       </c>
       <c r="G6">
         <v>700000000.0</v>
       </c>
       <c r="H6">
         <v>1990000000.0</v>
       </c>
       <c r="I6">
         <v>2438000000.0</v>
       </c>
@@ -22854,51 +22991,51 @@
       </c>
       <c r="W6">
         <v>157987000.0</v>
       </c>
       <c r="X6">
         <v>134137000.0</v>
       </c>
       <c r="Y6">
         <v>123668000.0</v>
       </c>
       <c r="Z6">
         <v>130965000.0</v>
       </c>
       <c r="AA6">
         <v>173682000.0</v>
       </c>
       <c r="AB6">
         <v>121842000.0</v>
       </c>
       <c r="AC6">
         <v>61156000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
@@ -22927,51 +23064,51 @@
         <v>0.0</v>
       </c>
       <c r="V7">
         <v>0.0</v>
       </c>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
@@ -23000,51 +23137,51 @@
         <v>0.0</v>
       </c>
       <c r="V8">
         <v>0.0</v>
       </c>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>2984000000.0</v>
       </c>
       <c r="C9">
         <v>3316000000.0</v>
       </c>
       <c r="D9">
         <v>2840000000.0</v>
       </c>
       <c r="E9">
         <v>3123000000.0</v>
       </c>
       <c r="F9">
         <v>2647000000.0</v>
       </c>
       <c r="G9">
         <v>2008000000.0</v>
       </c>
       <c r="H9">
         <v>2433000000.0</v>
       </c>
       <c r="I9">
         <v>2327000000.0</v>
       </c>
@@ -23089,51 +23226,51 @@
       </c>
       <c r="W9">
         <v>173263000.0</v>
       </c>
       <c r="X9">
         <v>146923000.0</v>
       </c>
       <c r="Y9">
         <v>135495000.0</v>
       </c>
       <c r="Z9">
         <v>120279000.0</v>
       </c>
       <c r="AA9">
         <v>83715000.0</v>
       </c>
       <c r="AB9">
         <v>64759000.0</v>
       </c>
       <c r="AC9">
         <v>70378000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
         <v>2207000000.0</v>
       </c>
       <c r="C10">
         <v>1720000000.0</v>
       </c>
       <c r="D10">
         <v>2189000000.0</v>
       </c>
       <c r="E10">
         <v>3219000000.0</v>
       </c>
       <c r="F10">
         <v>1665000000.0</v>
       </c>
       <c r="G10">
         <v>-416000000.0</v>
       </c>
       <c r="H10">
         <v>1528000000.0</v>
       </c>
       <c r="I10">
         <v>1742000000.0</v>
       </c>
@@ -23178,51 +23315,51 @@
       </c>
       <c r="W10">
         <v>29334000.0</v>
       </c>
       <c r="X10">
         <v>37044000.0</v>
       </c>
       <c r="Y10">
         <v>39035000.0</v>
       </c>
       <c r="Z10">
         <v>16661000.0</v>
       </c>
       <c r="AA10">
         <v>2878000.0</v>
       </c>
       <c r="AB10">
         <v>19606000.0</v>
       </c>
       <c r="AC10">
         <v>19678000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
         <v>513000000.0</v>
       </c>
       <c r="C11">
         <v>-154000000.0</v>
       </c>
       <c r="D11">
         <v>413000000.0</v>
       </c>
       <c r="E11">
         <v>248000000.0</v>
       </c>
       <c r="F11">
         <v>423000000.0</v>
       </c>
       <c r="G11">
         <v>-100000000.0</v>
       </c>
       <c r="H11">
         <v>36000000.0</v>
       </c>
       <c r="I11">
         <v>464000000.0</v>
       </c>
@@ -23267,51 +23404,51 @@
       </c>
       <c r="W11">
         <v>-31089000.0</v>
       </c>
       <c r="X11">
         <v>-26346000.0</v>
       </c>
       <c r="Y11">
         <v>-20501000.0</v>
       </c>
       <c r="Z11">
         <v>-23610000.0</v>
       </c>
       <c r="AA11">
         <v>-49610000.0</v>
       </c>
       <c r="AB11">
         <v>282000.0</v>
       </c>
       <c r="AC11">
         <v>391000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
         <v>586521633.0</v>
       </c>
       <c r="C12">
         <v>595000000.0</v>
       </c>
       <c r="D12">
         <v>470000000.0</v>
       </c>
       <c r="E12">
         <v>462000000.0</v>
       </c>
       <c r="F12">
         <v>440000000.0</v>
       </c>
       <c r="G12">
         <v>416000000.0</v>
       </c>
       <c r="H12">
         <v>237516869.0</v>
       </c>
       <c r="I12">
         <v>286000000.0</v>
       </c>
@@ -23356,51 +23493,51 @@
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>20291000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>11421000.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
         <v>11000000.0</v>
       </c>
       <c r="C13">
         <v>46000000.0</v>
       </c>
       <c r="D13">
         <v>7000000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>434000000.0</v>
       </c>
       <c r="G13">
         <v>405000000.0</v>
       </c>
       <c r="H13">
         <v>281000000.0</v>
       </c>
       <c r="I13">
         <v>267000000.0</v>
       </c>
       <c r="J13">
         <v>173000000.0</v>
@@ -23409,51 +23546,51 @@
         <v>142000000.0</v>
       </c>
       <c r="L13">
         <v>70000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>-10000000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>60000000.0</v>
       </c>
       <c r="H14">
         <v>60000000.0</v>
       </c>
       <c r="I14">
         <v>60000000.0</v>
       </c>
       <c r="J14">
         <v>60000000.0</v>
       </c>
       <c r="K14">
@@ -23490,51 +23627,51 @@
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>0.0</v>
       </c>
       <c r="X14">
         <v>0.0</v>
       </c>
       <c r="Y14">
         <v>0.0</v>
       </c>
       <c r="Z14">
         <v>0.0</v>
       </c>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>1694000000.0</v>
       </c>
       <c r="C15">
         <v>1864000000.0</v>
       </c>
       <c r="D15">
         <v>1776000000.0</v>
       </c>
       <c r="E15">
         <v>2971000000.0</v>
       </c>
       <c r="F15">
         <v>1242000000.0</v>
       </c>
       <c r="G15">
         <v>-316000000.0</v>
       </c>
       <c r="H15">
         <v>1492000000.0</v>
       </c>
       <c r="I15">
         <v>1278000000.0</v>
       </c>
@@ -23579,51 +23716,51 @@
       </c>
       <c r="W15">
         <v>60423000.0</v>
       </c>
       <c r="X15">
         <v>63390000.0</v>
       </c>
       <c r="Y15">
         <v>59536000.0</v>
       </c>
       <c r="Z15">
         <v>40271000.0</v>
       </c>
       <c r="AA15">
         <v>52488000.0</v>
       </c>
       <c r="AB15">
         <v>19324000.0</v>
       </c>
       <c r="AC15">
         <v>19287000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>2842000000.0</v>
       </c>
       <c r="F16">
         <v>1098000000.0</v>
       </c>
       <c r="G16">
         <v>-476000000.0</v>
       </c>
       <c r="H16">
         <v>1376000000.0</v>
       </c>
       <c r="I16">
         <v>1153000000.0</v>
       </c>
       <c r="J16">
         <v>797000000.0</v>
       </c>
       <c r="K16">
         <v>394000000.0</v>
       </c>
@@ -23658,51 +23795,51 @@
         <v>76237241.62</v>
       </c>
       <c r="V16">
         <v>60385077.19</v>
       </c>
       <c r="W16">
         <v>50226932.67</v>
       </c>
       <c r="X16">
         <v>48874325.37</v>
       </c>
       <c r="Y16">
         <v>37855916.58</v>
       </c>
       <c r="Z16">
         <v>25295854.27</v>
       </c>
       <c r="AA16">
         <v>35181982.71</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
         <v>1694000000.0</v>
       </c>
       <c r="C17">
         <v>1874000000.0</v>
       </c>
       <c r="D17">
         <v>1776000000.0</v>
       </c>
       <c r="E17">
         <v>2971000000.0</v>
       </c>
       <c r="F17">
         <v>1242000000.0</v>
       </c>
       <c r="G17">
         <v>-316000000.0</v>
       </c>
       <c r="H17">
         <v>1492000000.0</v>
       </c>
       <c r="I17">
         <v>1278000000.0</v>
       </c>
@@ -23743,51 +23880,51 @@
         <v>0.0</v>
       </c>
       <c r="V17">
         <v>0.0</v>
       </c>
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
         <v>-601000000.0</v>
       </c>
       <c r="C18">
         <v>-549000000.0</v>
       </c>
       <c r="D18">
         <v>-470000000.0</v>
       </c>
       <c r="E18">
         <v>-462000000.0</v>
       </c>
       <c r="F18">
         <v>-440000000.0</v>
       </c>
       <c r="G18">
         <v>-416000000.0</v>
       </c>
       <c r="H18">
         <v>-320000000.0</v>
       </c>
       <c r="I18">
         <v>-286000000.0</v>
       </c>
@@ -23796,94 +23933,94 @@
       </c>
       <c r="K18">
         <v>-112000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
@@ -23912,51 +24049,51 @@
         <v>0.0</v>
       </c>
       <c r="V20">
         <v>0.0</v>
       </c>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>2809000000.0</v>
       </c>
       <c r="C21">
         <v>2281000000.0</v>
       </c>
       <c r="D21">
         <v>2655000000.0</v>
       </c>
       <c r="E21">
         <v>3705000000.0</v>
       </c>
       <c r="F21">
         <v>2115000000.0</v>
       </c>
       <c r="G21">
         <v>4000000.0</v>
       </c>
       <c r="H21">
         <v>1822000000.0</v>
       </c>
       <c r="I21">
         <v>2021000000.0</v>
       </c>
@@ -24001,51 +24138,51 @@
       </c>
       <c r="W21">
         <v>73340000.0</v>
       </c>
       <c r="X21">
         <v>57815000.0</v>
       </c>
       <c r="Y21">
         <v>55695000.0</v>
       </c>
       <c r="Z21">
         <v>48824000.0</v>
       </c>
       <c r="AA21">
         <v>108129000.0</v>
       </c>
       <c r="AB21">
         <v>82828000.0</v>
       </c>
       <c r="AC21">
         <v>19391000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
@@ -24074,51 +24211,51 @@
         <v>0.0</v>
       </c>
       <c r="V22">
         <v>0.0</v>
       </c>
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>4969000000.0</v>
       </c>
       <c r="C23">
         <v>5103000000.0</v>
       </c>
       <c r="D23">
         <v>3676000000.0</v>
       </c>
       <c r="E23">
         <v>7906000000.0</v>
       </c>
       <c r="F23">
         <v>6512000000.0</v>
       </c>
       <c r="G23">
         <v>5949000000.0</v>
       </c>
       <c r="H23">
         <v>5108000000.0</v>
       </c>
       <c r="I23">
         <v>5330000000.0</v>
       </c>
@@ -24163,145 +24300,145 @@
       </c>
       <c r="W23">
         <v>204951000.0</v>
       </c>
       <c r="X23">
         <v>185259000.0</v>
       </c>
       <c r="Y23">
         <v>168772000.0</v>
       </c>
       <c r="Z23">
         <v>142823000.0</v>
       </c>
       <c r="AA23">
         <v>28061000.0</v>
       </c>
       <c r="AB23">
         <v>18507000.0</v>
       </c>
       <c r="AC23">
         <v>89288000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
         <v>987000000.0</v>
       </c>
       <c r="C25">
         <v>862000000.0</v>
       </c>
       <c r="D25">
         <v>663000000.0</v>
       </c>
       <c r="E25">
         <v>683000000.0</v>
       </c>
       <c r="F25">
         <v>723000000.0</v>
       </c>
       <c r="G25">
         <v>700000000.0</v>
       </c>
       <c r="H25">
         <v>511000000.0</v>
       </c>
       <c r="I25">
         <v>417000000.0</v>
       </c>
       <c r="J25">
         <v>382000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
@@ -24330,86 +24467,86 @@
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>243000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>477000000.0</v>
       </c>
       <c r="C28">
         <v>444000000.0</v>
       </c>
       <c r="D28">
         <v>422000000.0</v>
       </c>
       <c r="E28">
         <v>399000000.0</v>
       </c>
       <c r="F28">
         <v>306000000.0</v>
       </c>
       <c r="G28">
         <v>246000000.0</v>
       </c>
       <c r="H28">
         <v>296000000.0</v>
       </c>
       <c r="I28">
         <v>279000000.0</v>
       </c>
@@ -24450,51 +24587,51 @@
         <v>22845012.44</v>
       </c>
       <c r="V28">
         <v>15414236.71</v>
       </c>
       <c r="W28">
         <v>12698254.36</v>
       </c>
       <c r="X28">
         <v>9858134.16</v>
       </c>
       <c r="Y28">
         <v>7520188.21</v>
       </c>
       <c r="Z28">
         <v>6177135.68</v>
       </c>
       <c r="AA28">
         <v>4967491.12</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>513000000.0</v>
       </c>
       <c r="C29">
         <v>-154000000.0</v>
       </c>
       <c r="D29">
         <v>413000000.0</v>
       </c>
       <c r="E29">
         <v>248000000.0</v>
       </c>
       <c r="F29">
         <v>423000000.0</v>
       </c>
       <c r="G29">
         <v>-100000000.0</v>
       </c>
       <c r="H29">
         <v>36000000.0</v>
       </c>
       <c r="I29">
         <v>464000000.0</v>
       </c>
@@ -24505,51 +24642,51 @@
         <v>189000000.0</v>
       </c>
       <c r="L29">
         <v>199000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>175000000.0</v>
       </c>
       <c r="C30">
         <v>1035000000.0</v>
       </c>
       <c r="D30">
         <v>185000000.0</v>
       </c>
       <c r="E30">
         <v>-582000000.0</v>
       </c>
       <c r="F30">
         <v>532000000.0</v>
       </c>
       <c r="G30">
         <v>2004000000.0</v>
       </c>
       <c r="H30">
         <v>311000000.0</v>
       </c>
       <c r="I30">
         <v>306000000.0</v>
       </c>
@@ -24594,51 +24731,51 @@
       </c>
       <c r="W30">
         <v>99923000.0</v>
       </c>
       <c r="X30">
         <v>89108000.0</v>
       </c>
       <c r="Y30">
         <v>79800000.0</v>
       </c>
       <c r="Z30">
         <v>71455000.0</v>
       </c>
       <c r="AA30">
         <v>-24414000.0</v>
       </c>
       <c r="AB30">
         <v>-18069000.0</v>
       </c>
       <c r="AC30">
         <v>50987000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
         <v>-602000000.0</v>
       </c>
       <c r="C31">
         <v>-561000000.0</v>
       </c>
       <c r="D31">
         <v>-466000000.0</v>
       </c>
       <c r="E31">
         <v>-486000000.0</v>
       </c>
       <c r="F31">
         <v>-450000000.0</v>
       </c>
       <c r="G31">
         <v>-420000000.0</v>
       </c>
       <c r="H31">
         <v>-289000000.0</v>
       </c>
       <c r="I31">
         <v>-279000000.0</v>
       </c>
@@ -24683,51 +24820,51 @@
       </c>
       <c r="W31">
         <v>-44006000.0</v>
       </c>
       <c r="X31">
         <v>-20771000.0</v>
       </c>
       <c r="Y31">
         <v>-16660000.0</v>
       </c>
       <c r="Z31">
         <v>-32163000.0</v>
       </c>
       <c r="AA31">
         <v>-105251000.0</v>
       </c>
       <c r="AB31">
         <v>-63222000.0</v>
       </c>
       <c r="AC31">
         <v>287000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
         <v>7778000000.0</v>
       </c>
       <c r="C32">
         <v>7384000000.0</v>
       </c>
       <c r="D32">
         <v>6331000000.0</v>
       </c>
       <c r="E32">
         <v>11611000000.0</v>
       </c>
       <c r="F32">
         <v>8627000000.0</v>
       </c>
       <c r="G32">
         <v>5953000000.0</v>
       </c>
       <c r="H32">
         <v>7230000000.0</v>
       </c>
       <c r="I32">
         <v>7351000000.0</v>
       </c>
@@ -24791,1092 +24928,1099 @@
       <c r="AC32">
         <v>108679000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>1294000000.0</v>
+      </c>
+      <c r="C2">
         <v>1274284600.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1086000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1133000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1012000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1384000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1121000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1097000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1040000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>961000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1616000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1633000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>763000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1028000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2018000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1905000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2384000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2266000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1775000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1467000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1352000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1386000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1432000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>928000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>808000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>938000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1151000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1087000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1179000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1380000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>861000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1460000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1434000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1269000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1161000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>771000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>890000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1104000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>981000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>724000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>779000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>780000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1005000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>825000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1013000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>926000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1115000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1229000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1392000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1457000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1066100000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1123000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>998200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1081900000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1070792000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>686578000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>762099000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>369052000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>382898000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>220289000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>416996000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>311801000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>205880000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>187089000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>300978000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>201424000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>166897000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>120385000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>100196000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>86056000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>66453000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>124379000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>109477000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>71546000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>68641000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>64594000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>63665000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>47781000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>32534000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>29171000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>27733000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>29572000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>28520000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>24480000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>24763000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>24973000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>25279000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>25481000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>27727000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>26541000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>25317000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>23065000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>23458000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>24311000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>24826000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>23528000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>21023000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>19595000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>16655000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>18325000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>18143000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>18245000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>21571000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>12410000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>9689000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>8805000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>8044000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>9514000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>9753000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>9265000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
+        <v>253000000.0</v>
+      </c>
+      <c r="C3">
         <v>237612470.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>256000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>241000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>257000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>233000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>235000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>236000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>240000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>156000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>178000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>164000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>166000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>155000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>162000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>146000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>198000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000000.0</v>
       </c>
       <c r="T3">
         <v>180000000.0</v>
       </c>
       <c r="U3">
+        <v>180000000.0</v>
+      </c>
+      <c r="V3">
         <v>188000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>175000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>168000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>175000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>172000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>173000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>139000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>126000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>121000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>125000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>108000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>109000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>103000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>97000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>119000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>94000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>85000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>84000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>78000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>77000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>71000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>67000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>79000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>69000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>58000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>57000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>65000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>54000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>53000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>54000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>44500000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>48600000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>34800000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>43100000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>49499000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>53200000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>54200000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>22512000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>20373000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>18671000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>16071000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>15104000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>16479000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>16232000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>16925000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>17255000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>13215000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>16965000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>20247000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>19395000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>19572000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>17981000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>17469000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>17126000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3486000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>21418000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>20999000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>20547000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>21687000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>20428000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>21937000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>21567000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>22019000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>21350000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>21333000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>20568000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>21181000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>19802000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>21901000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>21763000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>20671000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>20172000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>17796000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>17683000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>16550000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>18428000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>16350000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>16645000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>20497000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>20551000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>20546000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>20547000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>21794000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>18221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12769000.0</v>
       </c>
       <c r="DB3">
         <v>12769000.0</v>
       </c>
       <c r="DC3">
+        <v>12769000.0</v>
+      </c>
+      <c r="DD3">
         <v>10146000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>9620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9624000.0</v>
       </c>
       <c r="DF3">
         <v>9624000.0</v>
       </c>
+      <c r="DG3">
+        <v>9624000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -26070,751 +26214,758 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
+        <v>731000000.0</v>
+      </c>
+      <c r="C5">
         <v>670728873.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>789000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>555000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>685000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>790000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>898000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>642000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>127000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>660000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>932000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>561000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>575000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>591000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>447000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1858000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>630000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>746000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>242000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>891000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>440000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>532000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1525000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>538000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>454000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>548000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>230000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>552000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>556000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>511000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>586000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>515000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>410000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>517000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>474000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>213000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>209000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>322000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>219000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>200000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>202000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>181000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>178000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>157000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>168000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>182000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>145000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>148000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>159000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>267000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>161100000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>149400000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>152200000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>150900000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>142628000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>74500000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>140200000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>65888000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>64779000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>71159000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>82918000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>74209000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>61566000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>47639000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>57462000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>65037000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>58942000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>60853000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>49958000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>41623000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>62260000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>46802000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>40354000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>42832000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>55781000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>36839000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>33834000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>35724000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>28109000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>29835000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>23471000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>23139000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>27213000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>22135000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>16655000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>18916000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>22824000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>20732000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>13239000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>16846000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>18473000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>14694000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>12093000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>13283000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>14160000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>9691000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>15230000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>17214000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>30333000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>6569000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>5627000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>6295000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>40107000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>27999000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>20637000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>19582000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>20056000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>20775000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>21356000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>20641000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>984000000.0</v>
+      </c>
+      <c r="C6">
         <v>908341343.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1045000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>796000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>942000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1023000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1133000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>878000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>367000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>816000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1110000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>725000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>741000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>746000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>609000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2004000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>828000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>923000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>422000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1071000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>628000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>707000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1357000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>713000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>626000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>721000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>369000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>678000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>677000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>636000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>694000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>624000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>513000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>614000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>593000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>307000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>294000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>406000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>297000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>277000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>273000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>248000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>257000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226000000.0</v>
       </c>
       <c r="AS6">
         <v>226000000.0</v>
       </c>
       <c r="AT6">
+        <v>226000000.0</v>
+      </c>
+      <c r="AU6">
         <v>239000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>210000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>202000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>212000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>321000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>205600000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>198000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>187000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>194000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>192127000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>127700000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>194400000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>88400000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>85152000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>89830000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>98989000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>89313000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>78045000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>63871000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>74387000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>82292000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>72157000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>77818000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>70205000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>61018000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>81832000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>64783000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>57823000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>59958000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>59267000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>58257000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>54833000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>56271000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>49796000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>50263000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>45408000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>44706000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>49232000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>43485000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>37988000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>39484000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>44005000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>40534000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>35140000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>38609000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>39144000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>34866000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>29889000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>30966000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>30710000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>28119000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>31580000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>33859000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>50830000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>27120000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>26173000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>26842000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>61901000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>46220000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>33406000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>32351000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>30202000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>30395000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>30980000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>30265000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -27008,87 +27159,88 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -27282,1455 +27434,1472 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>858000000.0</v>
+      </c>
+      <c r="C9">
         <v>797054490.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>827000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>658000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>780000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>928000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1024000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>747000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>815000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>730000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>850000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>659000000.0</v>
       </c>
       <c r="M9">
         <v>659000000.0</v>
       </c>
       <c r="N9">
+        <v>659000000.0</v>
+      </c>
+      <c r="O9">
         <v>672000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>681000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>874000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>711000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>857000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>785000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>682000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>550000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>630000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>262000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>568000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>460000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>733000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>603000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>613000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>629000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>588000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>663000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>585000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>511000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>568000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>555000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>270000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>276000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>381000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>270000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>246000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>248000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000000.0</v>
       </c>
       <c r="AQ9">
         <v>237000000.0</v>
       </c>
       <c r="AR9">
+        <v>237000000.0</v>
+      </c>
+      <c r="AS9">
         <v>201000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>200000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>228000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>144000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>216000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>214000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>302000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>235200000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>177200000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>176800000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>203800000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>194843000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>128769000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>161181000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>106210000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>85123000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>82611000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>94501000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>82492000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>90647000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>85048000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>90804000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>93232000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>89540000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>91473000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>85271000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>71978000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>82922000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>76910000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>72007000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>71189000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>65349000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>66883000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>62708000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>65167000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>55528000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>56155000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>53191000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>51934000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>52302000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>47902000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>43452000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>44130000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>46561000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>44661000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>39556000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>42485000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>40949000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>38497000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>33572000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>33905000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>33090000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>31191000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>34269000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>36945000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>33111000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>29530000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>28460000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>29178000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>26233000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>25665000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>15306000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>16511000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>17098000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>16050000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>15498000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>16113000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>652000000.0</v>
+      </c>
+      <c r="C10">
         <v>632630670.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>637000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>398000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>533000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>639000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>744000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>474000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-27000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>529000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>815000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>442000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>457000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>475000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>330000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1741000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>515000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>633000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>133000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>781000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>328000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>423000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1629000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>434000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>350000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>447000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>148000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474000000.0</v>
       </c>
       <c r="AC10">
         <v>474000000.0</v>
       </c>
       <c r="AD10">
+        <v>474000000.0</v>
+      </c>
+      <c r="AE10">
         <v>432000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>515000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>447000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>335000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>445000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>404000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>155000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>180000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>294000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>189000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>168000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>158000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>139000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>163000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>145000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>139000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>167000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>123000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>116000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>128000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>203000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>136000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>111400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>125600000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>121000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>109478000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>40861000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>108156000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>43078000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>43301000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>41011000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>60636000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>53822000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>46016000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>41043000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>45584000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>49064000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>44133000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>47124000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>37656000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>29313000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>34998000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>54730000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>50485000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>32708000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>41725000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>27779000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>23571000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>26710000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>18834000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>21274000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>10019000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>14452000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>14779000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>12856000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>7525000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>7609000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-5039000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>14182000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8889000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>11302000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>11362000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>10193000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>7003000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8486000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>9090000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5190000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>11901000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>13454000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>6771000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3946000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4768000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1176000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-1899000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>510000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2099000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2168000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4835000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>6164000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3895000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4712000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
+        <v>140000000.0</v>
+      </c>
+      <c r="C11">
         <v>133343707.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>148000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>112000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>116000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>137000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>172000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>89000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-506000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>91000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>117000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>96000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>94000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>106000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>87000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-88000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>97000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>152000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>53000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>193000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>74000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>103000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-428000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>111000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>92000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>128000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>104000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-190000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>119000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>147000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>113000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>89000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>115000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-41000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>48000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>56000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>79000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>58000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>48000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>45000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>38000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>31000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>30000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>93000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>45000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>39000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>21000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>51000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>56000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>41400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>40000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>31400000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>30200000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>27129000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>10162000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>27178000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10870000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-200000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10305000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>15245000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13520000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-5492000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-1900000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>4408000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-2009000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-8795000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>2428000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1483000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1032000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-3970000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>6599000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>8363000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>136000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-6879000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-5583000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-7380000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-2678000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-8398000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-3289000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-6921000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-5698000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-5608000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-7344000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-6848000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-6944000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-3989000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-6300000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-8000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-12290000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-5146000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-7400000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-8250000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-5050000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-2901000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-7000000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-6700000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-3300000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-2808000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-4552000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-12025000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-4225000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-38110000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-4760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3370000.0</v>
       </c>
       <c r="DB11">
         <v>-3370000.0</v>
       </c>
       <c r="DC11">
+        <v>-3370000.0</v>
+      </c>
+      <c r="DD11">
         <v>-18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DE11">
         <v>100000.0</v>
       </c>
       <c r="DF11">
         <v>100000.0</v>
       </c>
+      <c r="DG11">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
+        <v>148000000.0</v>
+      </c>
+      <c r="C12">
         <v>146377302.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>152000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>157000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>152000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>151000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>154000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>151000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>154000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>131000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>117000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>119000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>118000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000000.0</v>
       </c>
       <c r="P12">
         <v>117000000.0</v>
       </c>
       <c r="Q12">
+        <v>117000000.0</v>
+      </c>
+      <c r="R12">
         <v>115000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>113000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>109000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>110000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>112000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>109000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>104000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>74864308.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>105000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>68149084.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>82000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>78000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>82000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>79000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>71000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>68000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>75000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>72000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>70000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>52000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="AM12">
         <v>30000000.0</v>
       </c>
       <c r="AN12">
+        <v>30000000.0</v>
+      </c>
+      <c r="AO12">
         <v>32000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AQ12">
         <v>23000000.0</v>
       </c>
       <c r="AR12">
+        <v>23000000.0</v>
+      </c>
+      <c r="AS12">
         <v>41000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>25000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>24000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>22000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>21000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="AY12">
         <v>27000000.0</v>
       </c>
       <c r="AZ12">
+        <v>27000000.0</v>
+      </c>
+      <c r="BA12">
         <v>24900000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>26000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>30000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>33150000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>39973000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>37880000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>23518000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>21478000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>30046000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>22282000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>22577000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>15550000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>14608000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>14885000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>15125000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>14809000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>13729000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>12302000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11054000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>10051775.15</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>12326000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>8932523.75</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>9138000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>8430821.71</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>8778618.26</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>8512000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7439488.24</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>8756000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>7358608.95</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6491228.07</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>7157408.2</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>7960000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>8695091.55</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>11094000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>9350037.21</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>9521197.01</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>9167260.91</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>7981245.31</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>5367000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>5501000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>5131000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3695151.83</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3189156.05</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2909645.83</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2770811.02</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3249000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>2260809.71</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1814070.35</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2236850.47</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2505284.02</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>3232783.15</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6240000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>3141229.46</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>170899.76</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>128355.53</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
+        <v>3000000.0</v>
+      </c>
+      <c r="C13">
         <v>4000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>29000000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>1000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2000000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>103000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>140000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>91000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>100000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>55000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>78000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>68000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>204000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="AC13">
         <v>74000000.0</v>
       </c>
       <c r="AD13">
+        <v>74000000.0</v>
+      </c>
+      <c r="AE13">
         <v>76000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -28766,202 +28935,201 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="F14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14"/>
       <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
         <v>-2000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-8000000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
-[...2 lines deleted...]
-      <c r="N14"/>
+      <c r="M14"/>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
+      <c r="U14"/>
       <c r="V14">
         <v>60000000.0</v>
       </c>
       <c r="W14">
         <v>60000000.0</v>
       </c>
       <c r="X14">
         <v>60000000.0</v>
       </c>
       <c r="Y14">
         <v>60000000.0</v>
       </c>
       <c r="Z14">
         <v>60000000.0</v>
       </c>
       <c r="AA14">
         <v>60000000.0</v>
       </c>
       <c r="AB14">
         <v>60000000.0</v>
       </c>
       <c r="AC14">
         <v>60000000.0</v>
       </c>
       <c r="AD14">
         <v>60000000.0</v>
       </c>
       <c r="AE14">
+        <v>60000000.0</v>
+      </c>
+      <c r="AF14">
         <v>12717385.02</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>46831095.85</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>45502806.01</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>46464802.91</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
         <v>143896394.6</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-138835325.88</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>45068729.81</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>44649501.41</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>43349468.97</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>51630668.62</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>4706768.33</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
         <v>-190530.63</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>196695.52</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-36283.01</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>146594.73</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>39335.23</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
@@ -29062,848 +29230,855 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>512000000.0</v>
+      </c>
+      <c r="C15">
         <v>499286963.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>489000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>286000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>417000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>502000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>572000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>383000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>471000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>438000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>698000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>346000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>363000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>369000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>243000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1829000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>418000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>481000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>80000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>588000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>254000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>320000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1201000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>323000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>258000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>319000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>145000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>338000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>632000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>282000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>333000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>304000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>216000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>300000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>445000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>92000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>117000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>210000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>131000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>120000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>113000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>102000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>130000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>113000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>43000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>120000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>84000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>75000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>77000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>147000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>94900000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>72000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>93000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>91000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>81369000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>30600000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>80400000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>32600000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>45010000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>30121000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>48043000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>42492000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>51508000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>42943000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>37698000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>52170000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>52928000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>44696000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>36173000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>28281000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>38968000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>48131000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>42122000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>32572000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>48604000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>37903000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>30951000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>33929000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>27232000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>24563000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>16940000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>20150000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>21705000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>19778000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>14373000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>14553000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>480000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>15112000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>16379000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>23592000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>17638000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>16551000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>15253000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>13123000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>11991000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>12190000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>18601000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>16754000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>9579000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>8498000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>16793000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>5401000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>36211000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>5270000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>5469000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>5538000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>4853000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>6064000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>3795000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>4612000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>315000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363000000.0</v>
       </c>
       <c r="N16">
         <v>363000000.0</v>
       </c>
       <c r="O16">
+        <v>363000000.0</v>
+      </c>
+      <c r="P16">
         <v>214000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1795000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>385000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>447000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>44000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>588000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>218000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>281000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1244000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>279000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>214000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>275000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>109000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>338000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>632000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>282000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>70793443.28</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>237277552.29</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>163051721.52</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>232324014.56</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>331606217.62</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>73547046.13</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>74816814.5</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>143468789.9</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>81113260.9</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>76167263.31</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>75048355.9</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>67661079.5</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>82363991.04</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>74352234.32</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>25614344.03</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>86696090.79</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>60235780.05</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>59826770.25</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>65598350.67</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>127601809.95</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>82744987.29</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>69738118.33</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>89454129.75</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>88808025.18</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>82008667.61</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>31105568.56</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>79032353.23</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>32854259.18</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>44140433.46</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>28683934.86</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>49868175.21</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>43797155.23</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>51662988.97</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>41728694.98</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>38677437.54</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>50298404.57</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>50311787.07</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>41803217.36</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>31108531.13</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>22427438.54</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>32024983.56</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>45214654.77</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>41251591.42</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>31743494.79</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>35096819.5</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>38227937.47</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>33597122.3</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>29330048.41</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>23357063.21</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>22015774.85</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>15162907.27</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>17247282.38</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>18614922.81</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>17001633.28</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>11728274.17</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>12034234.68</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>12779717.37</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>11973694.64</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>8504126.03</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>14202489.12</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>9313030.07</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>5847871.08</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>11019377.83</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>8938764.39</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>7624467.48</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>7681643.46</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>12268170.43</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>10483699.39</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>6016959.8</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>5404820.96</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>11091809.78</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3415544.17</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>24271734.03</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>3490990.99</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3694271.82</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3821682.42</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
+        <v>512000000.0</v>
+      </c>
+      <c r="C17">
         <v>498000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>489000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>286000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>417000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>502000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>572000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>385000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>479000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>438000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>698000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>346000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>363000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>369000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>243000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1829000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>418000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>481000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>80000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>588000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>254000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>320000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1201000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>318000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>253000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>314000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>145000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>370000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>664000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>313000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>77999961.47</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>260693100.22</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>186561504.63</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>255556416.01</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>400956556.4</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>720281397.39</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-567682221.37</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>161496281.83</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>346777794.31</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>293331406.69</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>329575768.01</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>330415136.97</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -30022,147 +30197,152 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
-        <v>-149000000.0</v>
+        <v>-156000000.0</v>
       </c>
       <c r="C18">
         <v>-149000000.0</v>
       </c>
       <c r="D18">
+        <v>-149000000.0</v>
+      </c>
+      <c r="E18">
         <v>-153000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-151000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-148000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-153000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-149000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-145000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-102000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-117000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-119000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-118000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117000000.0</v>
       </c>
       <c r="P18">
         <v>-117000000.0</v>
       </c>
       <c r="Q18">
+        <v>-117000000.0</v>
+      </c>
+      <c r="R18">
         <v>-115000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-113000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-109000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-110000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-112000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-109000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-104000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-105000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-104000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-102000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-82000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-78000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-82000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-79000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -30198,102 +30378,103 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -30326,83 +30507,82 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
@@ -30596,419 +30776,423 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>806000000.0</v>
+      </c>
+      <c r="C21">
         <v>670728872.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>672000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>551000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>684000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>789000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>907000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>623000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>114000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>637000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>931000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>572000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>566000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>586000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>443000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1881000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>639000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>742000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>240000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>925000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>423000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>527000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1573000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>516000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>421000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>655000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>208000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>551000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>552000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>511000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>571000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>515000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>431000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>504000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>475000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>206000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>213000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>324000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>227000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>202000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>199000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>179000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>185000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>155000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>165000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>180000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>114000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>146000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>178000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>264000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>190800000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>147400000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>150000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>171800000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>144283000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>74544000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>134861000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>66502000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>63338000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>67622000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>82382000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>67766000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>61566000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>55651000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>60469000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>64189000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>58942000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>60853000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>49958000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>41623000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>62260000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>46802000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>40354000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>42832000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>55781000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>36839000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>33834000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>35724000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>34109000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>29835000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>23471000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>23139000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>27213000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>22135000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>16655000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>18916000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>22824000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>20382000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>13239000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>16846000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>18473000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>14694000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>12093000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>13283000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>14160000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>9691000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>15230000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>17214000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>30333000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>6569000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>5627000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>6295000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>40107000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>27803000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>20637000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>19582000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>20056000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>20775000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>21356000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>20641000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -31202,438 +31386,444 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>1346000000.0</v>
+      </c>
+      <c r="C23">
         <v>1400610217.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1241000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1240000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1108000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1523000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1238000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1221000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1741000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1054000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1535000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1720000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>856000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1114000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2256000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>898000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2456000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2381000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2320000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1224000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1479000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1489000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3267000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>980000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>847000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1016000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1546000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1149000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1256000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1457000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>953000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1530000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1514000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1330000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1241000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>835000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>953000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1161000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1024000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>768000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>828000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>838000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1057000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>871000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1048000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>974000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1145000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1299000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1428000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1495000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1109500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1152800000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1024400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1114500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1073873000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>714957000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>788419000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>408760000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>404683000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>235278000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>429115000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>326527000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>233177000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>214702000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>329563000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>228717000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>196900000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>148819000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>135509000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>116411000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>87115000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>154487000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>141130000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>99903000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>78209000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>94638000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>92539000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>77224000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>59953000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>55491000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>57453000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>58367000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>53609000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>50247000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>51560000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>50187000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>49016000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>49760000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>54044000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>52180000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>47793000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>46868000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>44937000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>44933000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>43756000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>45028000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>40062000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>39326000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>19433000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>41286000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>40976000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>41128000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>7697000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>10272000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>4358000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>5734000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>5086000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>4789000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>3895000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>4737000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -31666,415 +31856,417 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>245000000.0</v>
+      </c>
+      <c r="C25">
         <v>230000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>256000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>241000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>257000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>233000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>235000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>231000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>240000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>156000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>178000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>164000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>166000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>155000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>162000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>146000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>198000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000000.0</v>
       </c>
       <c r="T25">
         <v>180000000.0</v>
       </c>
       <c r="U25">
+        <v>180000000.0</v>
+      </c>
+      <c r="V25">
         <v>188000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>175000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>168000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>179000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>176000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>177000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>139000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>126000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>121000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>125000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>108000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>109000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>103000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>97000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>119000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>94000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>85000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>84000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>78000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>77000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>71000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>67000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>79000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>69000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="AU25">
         <v>65000000.0</v>
       </c>
       <c r="AV25">
+        <v>65000000.0</v>
+      </c>
+      <c r="AW25">
         <v>54000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>53000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>54000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>44500000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>48600000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>34800000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>43100000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>49499000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>53200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>54200000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>22512000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>20373000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>18671000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>16071000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>15104000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>16479000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>16232000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>16925000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>17255000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>13215000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>16965000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>20247000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>19395000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>19572000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>17981000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>17469000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>17126000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3486000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>21418000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>20999000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>20547000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>21687000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>20428000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>21937000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>21567000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>22019000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>21350000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>21333000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>20568000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>21181000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>19802000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>21901000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>21763000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>20671000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>20172000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>17796000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>17683000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>16550000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>18428000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>16350000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>16645000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>20497000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>20551000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>20546000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>20547000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>21794000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>18221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12769000.0</v>
       </c>
       <c r="DB25">
         <v>12769000.0</v>
       </c>
       <c r="DC25">
+        <v>12769000.0</v>
+      </c>
+      <c r="DD25">
         <v>10146000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>9620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9624000.0</v>
       </c>
       <c r="DF25">
         <v>9624000.0</v>
       </c>
+      <c r="DG25">
+        <v>9624000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
@@ -32268,131 +32460,134 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="J27">
         <v>12000000.0</v>
       </c>
       <c r="K27">
         <v>12000000.0</v>
       </c>
-      <c r="L27"/>
+      <c r="L27">
+        <v>12000000.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>1479000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>18000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>23000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
@@ -32400,467 +32595,473 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>116000000.0</v>
+      </c>
+      <c r="C28">
         <v>142000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>120000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>126000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>97000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>134000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>104000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>120000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>112000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>108000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>142000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>104000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>84000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>92000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>126000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>76000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>90000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>107000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>72000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>68000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>79000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>87000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>70000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>56000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>59000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>61000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>82000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>64000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>76000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>74000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>73000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>65000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>80000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>61000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>64000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>49000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>63000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>60000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>49000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>42000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>46000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>58000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>42000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>29000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>37000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>49000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>28000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>56000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>35000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>37000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>43400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>29800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>26200000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>32600000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>30900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>26900000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>25800000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>17600000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>20592331.08</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>13108275.4</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13266555.95</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>15096887.24</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10905717.15</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>11240890.1</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>11506669.17</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>9252511.33</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>16073193.92</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>11132000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>10670794.63</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>8658207.77</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>8162393.16</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9039924.85</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>9504455.98</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>9133612.71</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>8668606.4</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7470499.24</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7454562.67</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5809993.08</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3548331.76</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5280989.51</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6966523.45</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6186767.1</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3763293.31</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3434195.82</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4250510.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3622756.97</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3222776.39</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2865858.49</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2930232.56</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2959456.36</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2521973.79</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2138527.5</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2734427.2</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2001907.23</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2085585.3</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1746801.94</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1773512.73</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1931043.11</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1759422.11</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1532786.36</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1510568.03</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1477265.54</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1402238.76</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1322204.56</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1246284.79</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1019943.41</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
+      <c r="DG28"/>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>140000000.0</v>
+      </c>
+      <c r="C29">
         <v>133000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>148000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>112000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>116000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>137000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>172000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>89000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-506000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>91000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>117000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>96000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>94000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>106000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>87000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-88000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>97000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>152000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>53000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>193000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>74000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>103000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-428000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>110000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>91000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>127000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>104000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-190000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>119000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32896,1044 +33097,1054 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>52000000.0</v>
+      </c>
+      <c r="C30">
         <v>126325617.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>155000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>107000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>96000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>139000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>117000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>124000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>701000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>93000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-81000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>87000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>93000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>86000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>238000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1007000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>72000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>115000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>545000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-243000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>127000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>103000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1835000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>52000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>39000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>78000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>395000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="AD30">
         <v>77000000.0</v>
       </c>
       <c r="AE30">
+        <v>77000000.0</v>
+      </c>
+      <c r="AF30">
         <v>92000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>70000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>80000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>61000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>80000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>64000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>63000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>57000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>43000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>44000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>49000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>58000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>52000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>46000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>35000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>48000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>30000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>70000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>36000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>38000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>43400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>29800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>26200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>32600000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3081000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>28379000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>26320000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>39708000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>21785000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>14989000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>12119000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>14726000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>27297000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>27613000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>28585000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>27293000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>30003000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>28434000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>35313000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>30355000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>20662000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>30108000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>31653000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>28357000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>9568000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>30044000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>28874000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>29443000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>27419000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>26320000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>29720000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>28795000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>25089000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>25767000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>26797000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>25214000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>23737000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>24279000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>26317000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>25639000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>22476000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>23803000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>21479000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>20622000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>18930000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>21500000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>19039000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>19731000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2778000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>22961000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>22833000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>22883000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-13874000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-2138000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-5331000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-3071000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-2958000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-4725000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-5858000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-4528000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
+        <v>-154000000.0</v>
+      </c>
+      <c r="C31">
         <v>-38098202.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-35000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-153000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-151000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-150000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-163000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-149000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-141000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-108000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-116000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-130000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-109000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-111000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-113000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-140000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-124000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-109000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-107000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-144000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-95000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-104000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-56000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-82000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-71000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-208000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-60000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-77000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-78000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-79000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-56000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-68000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-96000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-59000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-71000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-47000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-26000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-30000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-38000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-34000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-41000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-39000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-24000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-12000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-29000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-15000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>9000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-30000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-50000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-61000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-54800000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-35000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-25000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-51000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-34500000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-35100000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-26761000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-23202000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-20037000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-31050000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-25047000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-13944000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-15550000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-24325000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-19890000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-16018000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-14809000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-13729000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-12302000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-12310000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-27262000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>7928000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>10131000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-10124000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-14056000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-4519000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-10263000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-4473000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-15275000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-8561000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-13452000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-8686000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-12434000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-9279000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-9130000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-12127000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-27863000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-11060000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-4350000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-5544000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-7111000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-4501000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-5090000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-4384000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-5070000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-4501000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-3329000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-3760000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-23562000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2623000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-859000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-5119000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-42006000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-27293000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-18538000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-17414000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-15221000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-14611000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-17461000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-15929000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
+        <v>2152000000.0</v>
+      </c>
+      <c r="C32">
         <v>2071339090.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1913000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1791000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1792000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2312000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2145000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1844000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1855000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1691000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2466000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2292000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1422000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1700000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2699000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2779000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3095000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3123000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2560000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2149000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1902000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2016000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1694000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1496000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1268000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1671000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1754000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1700000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1808000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1968000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1524000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2045000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1945000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1837000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1716000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1041000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1166000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1485000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1251000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>970000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1027000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1017000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1242000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1026000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1213000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1154000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1259000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1445000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1606000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1759000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1301300000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1300200000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1175000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1285700000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1265635000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>815347000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>923280000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>475262000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>468021000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>302900000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>511497000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>394293000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>296527000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>272137000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>391782000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>294656000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>256437000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>211858000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>185467000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>158034000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>149375000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>201289000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>181484000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>142735000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>133990000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>131477000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>126373000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>112948000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>88062000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>85326000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>80924000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>81506000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>80822000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>72382000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>68215000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>69103000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>71840000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>70142000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>67283000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>69026000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>66266000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>61562000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>57030000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>58216000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>57916000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>54719000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>55292000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>56540000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>49766000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>47855000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>46603000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>47423000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>47804000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>38075000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>24995000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>25316000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>25142000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>25564000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>25251000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>25378000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -34016,51 +34227,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
         <v>141000000.0</v>
       </c>
       <c r="C2">
         <v>151000000.0</v>
       </c>
       <c r="D2">
         <v>107000000.0</v>
       </c>
       <c r="E2">
         <v>43000000.0</v>
       </c>
       <c r="F2">
         <v>81000000.0</v>
       </c>
       <c r="G2">
         <v>129000000.0</v>
       </c>
       <c r="H2">
         <v>157000000.0</v>
       </c>
       <c r="I2">
         <v>321000000.0</v>
       </c>
@@ -34105,51 +34316,51 @@
       </c>
       <c r="W2">
         <v>3266000.0</v>
       </c>
       <c r="X2">
         <v>4259000.0</v>
       </c>
       <c r="Y2">
         <v>4564000.0</v>
       </c>
       <c r="Z2">
         <v>-992000.0</v>
       </c>
       <c r="AA2">
         <v>-901000.0</v>
       </c>
       <c r="AB2">
         <v>1882000.0</v>
       </c>
       <c r="AC2">
         <v>14034000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>784000000</v>
       </c>
       <c r="C3">
         <v>955000000</v>
       </c>
       <c r="D3">
         <v>606000000</v>
       </c>
       <c r="E3">
         <v>605000000</v>
       </c>
       <c r="F3">
         <v>658000000</v>
       </c>
       <c r="G3">
         <v>1029000000</v>
       </c>
       <c r="H3">
         <v>1645000000</v>
       </c>
       <c r="I3">
         <v>1226000000</v>
       </c>
@@ -34194,137 +34405,137 @@
       </c>
       <c r="W3">
         <v>27875000</v>
       </c>
       <c r="X3">
         <v>16558000</v>
       </c>
       <c r="Y3">
         <v>28463000</v>
       </c>
       <c r="Z3">
         <v>11572000</v>
       </c>
       <c r="AA3">
         <v>43063000</v>
       </c>
       <c r="AB3">
         <v>10031000</v>
       </c>
       <c r="AC3">
         <v>12059000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
         <v>-35000000.0</v>
       </c>
       <c r="C6">
         <v>-10000000.0</v>
       </c>
       <c r="D6">
         <v>44000000.0</v>
       </c>
       <c r="E6">
         <v>64000000.0</v>
       </c>
       <c r="F6">
         <v>-38000000.0</v>
       </c>
       <c r="G6">
         <v>-48000000.0</v>
       </c>
       <c r="H6">
         <v>-28000000.0</v>
       </c>
       <c r="I6">
         <v>-164000000.0</v>
       </c>
@@ -34369,51 +34580,51 @@
       </c>
       <c r="W6">
         <v>-6237000.0</v>
       </c>
       <c r="X6">
         <v>-993000.0</v>
       </c>
       <c r="Y6">
         <v>-305000.0</v>
       </c>
       <c r="Z6">
         <v>5556000.0</v>
       </c>
       <c r="AA6">
         <v>-91000.0</v>
       </c>
       <c r="AB6">
         <v>-2783000.0</v>
       </c>
       <c r="AC6">
         <v>-12152000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
         <v>221000000.0</v>
       </c>
       <c r="C7">
         <v>-43000000.0</v>
       </c>
       <c r="D7">
         <v>-210000000.0</v>
       </c>
       <c r="E7">
         <v>177000000.0</v>
       </c>
       <c r="F7">
         <v>-100000000.0</v>
       </c>
       <c r="G7">
         <v>-93000000.0</v>
       </c>
       <c r="H7">
         <v>106000000.0</v>
       </c>
       <c r="I7">
         <v>-83000000.0</v>
       </c>
@@ -34458,94 +34669,94 @@
       </c>
       <c r="W7">
         <v>8638000.0</v>
       </c>
       <c r="X7">
         <v>-6188000.0</v>
       </c>
       <c r="Y7">
         <v>761000.0</v>
       </c>
       <c r="Z7">
         <v>-4820000.0</v>
       </c>
       <c r="AA7">
         <v>-14582000.0</v>
       </c>
       <c r="AB7">
         <v>553000.0</v>
       </c>
       <c r="AC7">
         <v>2121000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
@@ -34574,51 +34785,51 @@
         <v>0.0</v>
       </c>
       <c r="V9">
         <v>0.0</v>
       </c>
       <c r="W9">
         <v>6056525.35</v>
       </c>
       <c r="X9">
         <v>0.0</v>
       </c>
       <c r="Y9">
         <v>0.0</v>
       </c>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
@@ -34647,51 +34858,51 @@
         <v>0.0</v>
       </c>
       <c r="V10">
         <v>0.0</v>
       </c>
       <c r="W10">
         <v>0.0</v>
       </c>
       <c r="X10">
         <v>0.0</v>
       </c>
       <c r="Y10">
         <v>0.0</v>
       </c>
       <c r="Z10">
         <v>0.0</v>
       </c>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -34726,51 +34937,51 @@
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>5849914.24</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>119506.55</v>
       </c>
       <c r="Y11">
         <v>3356647.8</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-918000000.0</v>
       </c>
       <c r="F12">
         <v>785000000.0</v>
       </c>
       <c r="G12">
         <v>1946000000.0</v>
       </c>
       <c r="H12">
         <v>404000000.0</v>
       </c>
       <c r="I12">
         <v>632000000.0</v>
       </c>
       <c r="J12">
         <v>254000000.0</v>
       </c>
       <c r="K12">
         <v>344000000.0</v>
       </c>
@@ -34805,51 +35016,51 @@
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>177000000.0</v>
       </c>
       <c r="F13">
         <v>-100000000.0</v>
       </c>
       <c r="G13">
         <v>-93000000.0</v>
       </c>
       <c r="H13">
         <v>106000000.0</v>
       </c>
       <c r="I13">
         <v>-83000000.0</v>
       </c>
       <c r="J13">
         <v>-18000000.0</v>
       </c>
       <c r="K13">
         <v>-36000000.0</v>
       </c>
@@ -34884,51 +35095,51 @@
         <v>0.0</v>
       </c>
       <c r="V13">
         <v>0.0</v>
       </c>
       <c r="W13">
         <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13">
         <v>0.0</v>
       </c>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
         <v>987000000.0</v>
       </c>
       <c r="C14">
         <v>862000000.0</v>
       </c>
       <c r="D14">
         <v>679000000.0</v>
       </c>
       <c r="E14">
         <v>683000000.0</v>
       </c>
       <c r="F14">
         <v>723000000.0</v>
       </c>
       <c r="G14">
         <v>700000000.0</v>
       </c>
       <c r="H14">
         <v>511000000.0</v>
       </c>
       <c r="I14">
         <v>417000000.0</v>
       </c>
@@ -34973,51 +35184,51 @@
       </c>
       <c r="W14">
         <v>84647000.0</v>
       </c>
       <c r="X14">
         <v>76322000.0</v>
       </c>
       <c r="Y14">
         <v>67973000.0</v>
       </c>
       <c r="Z14">
         <v>82141000.0</v>
       </c>
       <c r="AA14">
         <v>65553000.0</v>
       </c>
       <c r="AB14">
         <v>39014000.0</v>
       </c>
       <c r="AC14">
         <v>41765000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
         <v>1772000000.0</v>
       </c>
       <c r="C15">
         <v>1701000000.0</v>
       </c>
       <c r="D15">
         <v>1579000000.0</v>
       </c>
       <c r="E15">
         <v>1651000000.0</v>
       </c>
       <c r="F15">
         <v>1521000000.0</v>
       </c>
       <c r="G15">
         <v>1530000000.0</v>
       </c>
       <c r="H15">
         <v>1323000000.0</v>
       </c>
       <c r="I15">
         <v>1247000000.0</v>
       </c>
@@ -35062,51 +35273,51 @@
       </c>
       <c r="W15">
         <v>105827000.0</v>
       </c>
       <c r="X15">
         <v>100554000.0</v>
       </c>
       <c r="Y15">
         <v>95786000.0</v>
       </c>
       <c r="Z15">
         <v>79163000.0</v>
       </c>
       <c r="AA15">
         <v>61253000.0</v>
       </c>
       <c r="AB15">
         <v>59324000.0</v>
       </c>
       <c r="AC15">
         <v>63674000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
         <v>106000000.0</v>
       </c>
       <c r="C16">
         <v>141000000.0</v>
       </c>
       <c r="D16">
         <v>151000000.0</v>
       </c>
       <c r="E16">
         <v>107000000.0</v>
       </c>
       <c r="F16">
         <v>43000000.0</v>
       </c>
       <c r="G16">
         <v>81000000.0</v>
       </c>
       <c r="H16">
         <v>129000000.0</v>
       </c>
       <c r="I16">
         <v>157000000.0</v>
       </c>
@@ -35151,94 +35362,94 @@
       </c>
       <c r="W16">
         <v>-2971000.0</v>
       </c>
       <c r="X16">
         <v>3266000.0</v>
       </c>
       <c r="Y16">
         <v>4259000.0</v>
       </c>
       <c r="Z16">
         <v>4564000.0</v>
       </c>
       <c r="AA16">
         <v>-992000.0</v>
       </c>
       <c r="AB16">
         <v>-901000.0</v>
       </c>
       <c r="AC16">
         <v>1882000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
         <v>2517000000.0</v>
       </c>
       <c r="C18">
         <v>2259000000.0</v>
       </c>
       <c r="D18">
         <v>2029000000.0</v>
       </c>
       <c r="E18">
         <v>2324000000.0</v>
       </c>
       <c r="F18">
         <v>1992000000.0</v>
       </c>
       <c r="G18">
         <v>1223000000.0</v>
       </c>
       <c r="H18">
         <v>887000000.0</v>
       </c>
       <c r="I18">
         <v>1030000000.0</v>
       </c>
@@ -35283,51 +35494,51 @@
       </c>
       <c r="W18">
         <v>92290000.0</v>
       </c>
       <c r="X18">
         <v>87339000.0</v>
       </c>
       <c r="Y18">
         <v>78515000.0</v>
       </c>
       <c r="Z18">
         <v>81320000.0</v>
       </c>
       <c r="AA18">
         <v>8996000.0</v>
       </c>
       <c r="AB18">
         <v>49222000.0</v>
       </c>
       <c r="AC18">
         <v>51522000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-3913000000.0</v>
       </c>
       <c r="D19">
         <v>-659000000.0</v>
       </c>
       <c r="E19">
         <v>-154000000.0</v>
       </c>
       <c r="F19">
         <v>-335000000.0</v>
       </c>
       <c r="G19">
         <v>-1483000000.0</v>
       </c>
       <c r="H19">
         <v>-206000000.0</v>
       </c>
       <c r="I19">
         <v>-58000000.0</v>
       </c>
       <c r="J19">
         <v>-3332000000.0</v>
@@ -35366,86 +35577,86 @@
         <v>0.0</v>
       </c>
       <c r="V19">
         <v>0.0</v>
       </c>
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
         <v>-26000000.0</v>
       </c>
       <c r="C21">
         <v>1372000000.0</v>
       </c>
       <c r="D21">
         <v>-172000000.0</v>
       </c>
       <c r="E21">
         <v>-746000000.0</v>
       </c>
       <c r="F21">
         <v>277000000.0</v>
       </c>
       <c r="G21">
         <v>644000000.0</v>
       </c>
       <c r="H21">
         <v>2537000000.0</v>
       </c>
       <c r="I21">
         <v>68000000.0</v>
       </c>
@@ -35486,51 +35697,51 @@
         <v>0.0</v>
       </c>
       <c r="V21">
         <v>0.0</v>
       </c>
       <c r="W21">
         <v>0.0</v>
       </c>
       <c r="X21">
         <v>0.0</v>
       </c>
       <c r="Y21">
         <v>0.0</v>
       </c>
       <c r="Z21">
         <v>0.0</v>
       </c>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
         <v>1694000000.0</v>
       </c>
       <c r="C22">
         <v>1864000000.0</v>
       </c>
       <c r="D22">
         <v>1776000000.0</v>
       </c>
       <c r="E22">
         <v>2971000000.0</v>
       </c>
       <c r="F22">
         <v>1242000000.0</v>
       </c>
       <c r="G22">
         <v>-316000000.0</v>
       </c>
       <c r="H22">
         <v>1492000000.0</v>
       </c>
       <c r="I22">
         <v>1278000000.0</v>
       </c>
@@ -35575,51 +35786,51 @@
       </c>
       <c r="W22">
         <v>60423000.0</v>
       </c>
       <c r="X22">
         <v>63390000.0</v>
       </c>
       <c r="Y22">
         <v>59536000.0</v>
       </c>
       <c r="Z22">
         <v>40271000.0</v>
       </c>
       <c r="AA22">
         <v>52488000.0</v>
       </c>
       <c r="AB22">
         <v>19324000.0</v>
       </c>
       <c r="AC22">
         <v>19287000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
         <v>-445000000.0</v>
       </c>
       <c r="C23">
         <v>996000000.0</v>
       </c>
       <c r="D23">
         <v>1000000.0</v>
       </c>
       <c r="E23">
         <v>649000000.0</v>
       </c>
       <c r="F23">
         <v>1603000000.0</v>
       </c>
       <c r="G23">
         <v>3236000000.0</v>
       </c>
       <c r="H23">
         <v>4608000000.0</v>
       </c>
       <c r="I23">
         <v>53000000.0</v>
       </c>
@@ -35664,51 +35875,51 @@
       </c>
       <c r="W23">
         <v>15402000.0</v>
       </c>
       <c r="X23">
         <v>-13934000.0</v>
       </c>
       <c r="Y23">
         <v>-8207000.0</v>
       </c>
       <c r="Z23">
         <v>-2567000.0</v>
       </c>
       <c r="AA23">
         <v>323532000.0</v>
       </c>
       <c r="AB23">
         <v>5891000.0</v>
       </c>
       <c r="AC23">
         <v>-12059000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
         <v>104000000.0</v>
       </c>
       <c r="C24">
         <v>-68000000.0</v>
       </c>
       <c r="D24">
         <v>225000000.0</v>
       </c>
       <c r="E24">
         <v>-86000000.0</v>
       </c>
       <c r="F24">
         <v>9000000.0</v>
       </c>
       <c r="G24">
         <v>-215000000.0</v>
       </c>
       <c r="H24">
         <v>-8000000.0</v>
       </c>
       <c r="I24">
         <v>-27000000.0</v>
       </c>
@@ -35751,51 +35962,51 @@
       <c r="V24">
         <v>7594000.0</v>
       </c>
       <c r="W24">
         <v>-40882000.0</v>
       </c>
       <c r="X24">
         <v>-120158000.0</v>
       </c>
       <c r="Y24">
         <v>7655000.0</v>
       </c>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>3341000.0</v>
       </c>
       <c r="AB24">
         <v>1061000.0</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
         <v>-208000000.0</v>
       </c>
       <c r="C25">
         <v>601000000.0</v>
       </c>
       <c r="D25">
         <v>-95000000.0</v>
       </c>
       <c r="E25">
         <v>-1276000000.0</v>
       </c>
       <c r="F25">
         <v>262000000.0</v>
       </c>
       <c r="G25">
         <v>2033000000.0</v>
       </c>
       <c r="H25">
         <v>321000000.0</v>
       </c>
       <c r="I25">
         <v>117000000.0</v>
       </c>
@@ -35838,51 +36049,51 @@
       <c r="V25">
         <v>-7594000.0</v>
       </c>
       <c r="W25">
         <v>-4436000.0</v>
       </c>
       <c r="X25">
         <v>-4700000.0</v>
       </c>
       <c r="Y25">
         <v>408000.0</v>
       </c>
       <c r="Z25"/>
       <c r="AA25">
         <v>-1400000.0</v>
       </c>
       <c r="AB25">
         <v>362000.0</v>
       </c>
       <c r="AC25">
         <v>408000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>-451000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-50000000.0</v>
       </c>
       <c r="E26">
         <v>-633000000.0</v>
       </c>
       <c r="F26">
         <v>-437000000.0</v>
       </c>
       <c r="G26">
         <v>88000000.0</v>
       </c>
       <c r="H26">
         <v>151000000.0</v>
       </c>
       <c r="I26">
         <v>61000000.0</v>
       </c>
@@ -35923,51 +36134,51 @@
         <v>-139630000.0</v>
       </c>
       <c r="V26">
         <v>-112523000.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
         <v>94000000.0</v>
       </c>
       <c r="C27">
         <v>84000000.0</v>
       </c>
       <c r="D27">
         <v>72000000.0</v>
       </c>
       <c r="E27">
         <v>126000000.0</v>
       </c>
       <c r="F27">
         <v>100000000.0</v>
       </c>
       <c r="G27">
         <v>28000000.0</v>
       </c>
       <c r="H27">
         <v>66000000.0</v>
       </c>
       <c r="I27">
         <v>63000000.0</v>
       </c>
@@ -36000,51 +36211,51 @@
         <v>766000.0</v>
       </c>
       <c r="T27">
         <v>1099000.0</v>
       </c>
       <c r="U27">
         <v>-8637000.0</v>
       </c>
       <c r="V27">
         <v>-8589000.0</v>
       </c>
       <c r="W27">
         <v>4193000.0</v>
       </c>
       <c r="X27">
         <v>3573000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
         <v>-2243000000.0</v>
       </c>
       <c r="C28">
         <v>678000000.0</v>
       </c>
       <c r="D28">
         <v>-1800000000.0</v>
       </c>
       <c r="E28">
         <v>-2720000000.0</v>
       </c>
       <c r="F28">
         <v>-1665000000.0</v>
       </c>
       <c r="G28">
         <v>-809000000.0</v>
       </c>
       <c r="H28">
         <v>1351000000.0</v>
       </c>
       <c r="I28">
         <v>-1126000000.0</v>
       </c>
@@ -36089,51 +36300,51 @@
       </c>
       <c r="W28">
         <v>-57645000.0</v>
       </c>
       <c r="X28">
         <v>220262000.0</v>
       </c>
       <c r="Y28">
         <v>-86475000.0</v>
       </c>
       <c r="Z28">
         <v>146456000.0</v>
       </c>
       <c r="AA28">
         <v>349087000.0</v>
       </c>
       <c r="AB28">
         <v>-53066000.0</v>
       </c>
       <c r="AC28">
         <v>-63674000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
         <v>3301000000.0</v>
       </c>
       <c r="C29">
         <v>3214000000.0</v>
       </c>
       <c r="D29">
         <v>2635000000.0</v>
       </c>
       <c r="E29">
         <v>2929000000.0</v>
       </c>
       <c r="F29">
         <v>2650000000.0</v>
       </c>
       <c r="G29">
         <v>2252000000.0</v>
       </c>
       <c r="H29">
         <v>2532000000.0</v>
       </c>
       <c r="I29">
         <v>2256000000.0</v>
       </c>
@@ -36178,51 +36389,51 @@
       </c>
       <c r="W29">
         <v>120165000.0</v>
       </c>
       <c r="X29">
         <v>103897000.0</v>
       </c>
       <c r="Y29">
         <v>106978000.0</v>
       </c>
       <c r="Z29">
         <v>92892000.0</v>
       </c>
       <c r="AA29">
         <v>52059000.0</v>
       </c>
       <c r="AB29">
         <v>59253000.0</v>
       </c>
       <c r="AC29">
         <v>63581000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>-1090000000.0</v>
       </c>
       <c r="C30">
         <v>-3913000000.0</v>
       </c>
       <c r="D30">
         <v>-789000000.0</v>
       </c>
       <c r="E30">
         <v>-154000000.0</v>
       </c>
       <c r="F30">
         <v>-1039000000.0</v>
       </c>
       <c r="G30">
         <v>-1483000000.0</v>
       </c>
       <c r="H30">
         <v>-3910000000.0</v>
       </c>
       <c r="I30">
         <v>-1311000000.0</v>
       </c>
@@ -36286,1111 +36497,1120 @@
       <c r="AC30">
         <v>-12059000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
+        <v>176742966.0</v>
+      </c>
+      <c r="C2">
         <v>107645742.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>149000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>210000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>155000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>97980900.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>104000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>187059200.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1257892800.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>103366500.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>99000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>70000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>106000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>107000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>294000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>218000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22377600.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>33995800.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>112000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>46030848.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>81000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>73000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>132000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>129000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>620000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>328000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>172000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>157000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>129000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>81000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>359000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>321000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>31000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>53000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>36000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>35000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>40000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>246000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>28000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>44000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>204000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>42000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>53000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>329000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>287000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>153000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>51000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>15500000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>46400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27300000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>25391000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>-676000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>-477000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>34597000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>216787000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>125397000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2022000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>-4277000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>90519000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>53927000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4128000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>-8863000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>-176000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>13638000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11201000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>-7489000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>-379000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>16736000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>-287000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>-4358000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>-2022000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1861000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>26707000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>-4381000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>419000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>-7311000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>-2554000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>-6787000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1184000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>-2971000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>-1809000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>-4776000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2958000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3266000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3184000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1849000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>5697000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4259000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5311000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4418000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6046000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4564000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>-2136000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>-1110000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>-141000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>-992000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>-11778000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>-2003000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>147000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>-901000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>-828000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>-342000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>3293000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1882000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
+        <v>218094455</v>
+      </c>
+      <c r="C3">
         <v>187483257</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>244000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>178000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>197000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>120902160</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>242000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>193631100</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>193635500</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>137305200</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>177000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>169000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>123000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>137000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>143000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>131000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>118023440</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>143056800</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>176000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>164733800</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>146000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>127000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>161000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>174000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>211000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>483000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>429000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>421000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>434000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>361000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>356000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>291000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>255000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>324000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>314000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>341000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>475000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>709000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>453000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>537000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>380000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>375000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>448000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>478000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>387000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>498000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>483000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>344000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>298000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>287000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>275400000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>244800000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>222700000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>137100000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>188986000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>143300000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>136600000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>87234000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>98993000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>82519000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>90617000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>207578000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>117952000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>36673000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>25097000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>19000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>53002000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>23679000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>34138000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>33011000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>25137000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>21771000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>81900000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>95168000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>91048000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>62582000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>65230000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>81452000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>66763000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>21768000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>41517000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>38907000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>29967000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>31454000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>10114000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>7922000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>12151000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>4739000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>6315000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>4670000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>184477000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>196923000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2428000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1684000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>12383000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>7305000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>5827000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2948000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3772000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3827000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2108000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1865000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>446000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>40949000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>391000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2169000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1613000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>6949000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>610000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>859000</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -37423,102 +37643,103 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -37551,766 +37772,773 @@
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
+        <v>-23676674.0</v>
+      </c>
+      <c r="C6">
         <v>65801335.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-43000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-61000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>55000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9719300.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>37000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-110198000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1070833600.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1154526300.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>52000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-36000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-187000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>76000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>32751770.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-11618200.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-69000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>42247552.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-36000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>50000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-42000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-59000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-491000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>292000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>156000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>15000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>28000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>48000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-278000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>38000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>290000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-22000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>17000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>20000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-226000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>218000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-16000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-160000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>162000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-11000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-276000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>42000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>134000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>102000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>35500000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5700000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-36600000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>19100000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1945000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>22400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>800000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2923000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-199000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-35074000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-182190000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>91390000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>123375000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6299000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-94796000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>36592000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>49799000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>12991000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-8687000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-13814000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2437000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>18690000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-7110000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-17115000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>17023000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>4071000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-2336000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-3883000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-24846000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>31088000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-4800000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>7730000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-4757000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4233000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-7971000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>4155000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1162000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2967000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-7734000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-308000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>82000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1335000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-3848000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1438000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1052000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>893000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-1628000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1482000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>6700000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-1026000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-969000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>851000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>10786000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-9775000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-2150000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1048000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-73000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-486000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-3635000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1411000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
+        <v>93040293.0</v>
+      </c>
+      <c r="C7">
         <v>-402036290.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>164000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>23000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>18000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11117440.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-73000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>100510800.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>59917400.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-138781600.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>54000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-76000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>11000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-199000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>162000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>157000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-79976410.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-31168800.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-30000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1576400.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-79000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>75000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-89000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-38000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-41000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>99000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-64000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>40000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>31000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>65000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-105000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-40000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-41000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-29000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>43000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>9000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-39000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-26000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-5000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>34000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>16000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-18000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>23000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-32000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>44000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-13000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-57000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-7000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>9200000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-101400000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-3700000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>20900000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-31736000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-600000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-65100000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-12429000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>16986000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-2838000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-31446000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1451000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-9304000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>6167000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>3851000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>254000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>18765000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-3809000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-10676000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-7986000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>6754000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-22785000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>19404000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>8043000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>1083000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>336000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1545000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2583000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1292000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-5133000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-7868000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>9442000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-7683000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>5034000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-3347000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>8237000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>9164000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-2409000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>5113000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-3230000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-6225000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>11063000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-12871000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1845000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-169000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>4642000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>4938000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-8650000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>4184000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>543000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-3861000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-5686000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-13525000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>1987000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-4701000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>1657000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>3050000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-3090000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-1799000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>2392000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -38343,83 +38571,82 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
@@ -38554,55 +38781,55 @@
       <c r="CA9">
         <v>0.0</v>
       </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
         <v>0.0</v>
       </c>
       <c r="CE9">
         <v>0.0</v>
       </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
         <v>0.0</v>
       </c>
       <c r="CH9">
         <v>0.0</v>
       </c>
       <c r="CI9">
+        <v>0.0</v>
+      </c>
+      <c r="CJ9">
         <v>6056525.35</v>
       </c>
-      <c r="CJ9">
-[...1 lines deleted...]
-      </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
       <c r="CL9">
         <v>0.0</v>
       </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
         <v>0.0</v>
       </c>
       <c r="CQ9">
         <v>0.0</v>
       </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
@@ -38613,87 +38840,88 @@
       </c>
       <c r="CU9">
         <v>0.0</v>
       </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
         <v>0.0</v>
       </c>
       <c r="CX9">
         <v>0.0</v>
       </c>
       <c r="CY9">
         <v>0.0</v>
       </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
-      <c r="DC9"/>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
@@ -38887,72 +39115,73 @@
       </c>
       <c r="CU10">
         <v>0.0</v>
       </c>
       <c r="CV10">
         <v>0.0</v>
       </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
         <v>0.0</v>
       </c>
       <c r="CY10">
         <v>0.0</v>
       </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
       <c r="DB10">
         <v>0.0</v>
       </c>
-      <c r="DC10"/>
+      <c r="DC10">
+        <v>0.0</v>
+      </c>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -39048,55 +39277,55 @@
       <c r="AY11">
         <v>0.0</v>
       </c>
       <c r="AZ11">
         <v>0.0</v>
       </c>
       <c r="BA11">
         <v>0.0</v>
       </c>
       <c r="BB11">
         <v>0.0</v>
       </c>
       <c r="BC11">
         <v>0.0</v>
       </c>
       <c r="BD11">
         <v>0.0</v>
       </c>
       <c r="BE11">
         <v>0.0</v>
       </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
         <v>9896047.86</v>
       </c>
-      <c r="BH11">
-[...1 lines deleted...]
-      </c>
       <c r="BI11">
         <v>0.0</v>
       </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
         <v>0.0</v>
       </c>
       <c r="BL11">
         <v>0.0</v>
       </c>
       <c r="BM11">
         <v>0.0</v>
       </c>
       <c r="BN11">
         <v>0.0</v>
       </c>
       <c r="BO11">
         <v>0.0</v>
       </c>
       <c r="BP11">
         <v>0.0</v>
       </c>
       <c r="BQ11">
@@ -39120,263 +39349,264 @@
       <c r="BW11">
         <v>0.0</v>
       </c>
       <c r="BX11">
         <v>0.0</v>
       </c>
       <c r="BY11">
         <v>0.0</v>
       </c>
       <c r="BZ11">
         <v>0.0</v>
       </c>
       <c r="CA11">
         <v>0.0</v>
       </c>
       <c r="CB11">
         <v>0.0</v>
       </c>
       <c r="CC11">
         <v>0.0</v>
       </c>
       <c r="CD11">
         <v>0.0</v>
       </c>
       <c r="CE11">
+        <v>0.0</v>
+      </c>
+      <c r="CF11">
         <v>5849914.24</v>
       </c>
-      <c r="CF11">
-[...1 lines deleted...]
-      </c>
       <c r="CG11">
         <v>0.0</v>
       </c>
       <c r="CH11">
         <v>0.0</v>
       </c>
       <c r="CI11">
         <v>0.0</v>
       </c>
       <c r="CJ11">
         <v>0.0</v>
       </c>
       <c r="CK11">
         <v>0.0</v>
       </c>
       <c r="CL11">
         <v>0.0</v>
       </c>
       <c r="CM11">
+        <v>0.0</v>
+      </c>
+      <c r="CN11">
         <v>119506.55</v>
       </c>
-      <c r="CN11">
-[...1 lines deleted...]
-      </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
         <v>0.0</v>
       </c>
       <c r="CQ11">
+        <v>0.0</v>
+      </c>
+      <c r="CR11">
         <v>3356647.8</v>
       </c>
-      <c r="CR11">
-[...1 lines deleted...]
-      </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
         <v>0.0</v>
       </c>
       <c r="CU11">
         <v>0.0</v>
       </c>
       <c r="CV11">
         <v>0.0</v>
       </c>
       <c r="CW11">
         <v>0.0</v>
       </c>
       <c r="CX11">
         <v>0.0</v>
       </c>
       <c r="CY11">
         <v>0.0</v>
       </c>
       <c r="CZ11">
         <v>0.0</v>
       </c>
       <c r="DA11">
         <v>0.0</v>
       </c>
       <c r="DB11">
         <v>0.0</v>
       </c>
-      <c r="DC11"/>
+      <c r="DC11">
+        <v>0.0</v>
+      </c>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>206000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000000.0</v>
       </c>
       <c r="N12">
         <v>113000000.0</v>
       </c>
       <c r="O12">
+        <v>113000000.0</v>
+      </c>
+      <c r="P12">
         <v>332000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-1369000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>87000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>32000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>479000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>138000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>136000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>36000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1723000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>247000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-45000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>342000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>100000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-168000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>136000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>27554334.21</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>109272556.98</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>192628545.43</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>83636645.24</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>202471104.03</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>101526900.63</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>82529888.16</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11267182.45</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>255990474.77</v>
       </c>
-      <c r="AN12">
-[...1 lines deleted...]
-      </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>103316234.38</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>185009895.88</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
+        <v>0.0</v>
+      </c>
+      <c r="AZ12">
         <v>235338416.64</v>
       </c>
-      <c r="AZ12">
-[...1 lines deleted...]
-      </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
@@ -39495,192 +39725,193 @@
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="N13">
         <v>11000000.0</v>
       </c>
       <c r="O13">
+        <v>11000000.0</v>
+      </c>
+      <c r="P13">
         <v>162000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>157000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-103000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-39000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-30000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-79000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>75000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-89000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-38000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-41000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>99000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-64000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>40000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>31000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>13777167.11</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-81954417.73</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2275140.3</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-30976535.27</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-14348345.95</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-23183308.02</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>33166216.74</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>6760309.47</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-26789700.85</v>
       </c>
-      <c r="AN13">
-[...1 lines deleted...]
-      </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
+        <v>0.0</v>
+      </c>
+      <c r="AR13">
         <v>-7947402.64</v>
       </c>
-      <c r="AR13">
-[...1 lines deleted...]
-      </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
         <v>0.0</v>
       </c>
       <c r="AU13">
+        <v>0.0</v>
+      </c>
+      <c r="AV13">
         <v>-28396867.74</v>
       </c>
-      <c r="AV13">
-[...1 lines deleted...]
-      </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
         <v>0.0</v>
       </c>
       <c r="AY13">
+        <v>0.0</v>
+      </c>
+      <c r="AZ13">
         <v>-90369951.99</v>
       </c>
-      <c r="AZ13">
-[...1 lines deleted...]
-      </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
@@ -39799,1102 +40030,1114 @@
       </c>
       <c r="CU13">
         <v>0.0</v>
       </c>
       <c r="CV13">
         <v>0.0</v>
       </c>
       <c r="CW13">
         <v>0.0</v>
       </c>
       <c r="CX13">
         <v>0.0</v>
       </c>
       <c r="CY13">
         <v>0.0</v>
       </c>
       <c r="CZ13">
         <v>0.0</v>
       </c>
       <c r="DA13">
         <v>0.0</v>
       </c>
       <c r="DB13">
         <v>0.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>0.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
+        <v>253109619.0</v>
+      </c>
+      <c r="C14">
         <v>237612470.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>238000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>241000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>257000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>166066760.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>235000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>174415800.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>179021500.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>118850200.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>178000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>164000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>166000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>155000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>162000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>146000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>156846940.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>144655200.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>180000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>145028800.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>188000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>175000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>168000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>179000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>176000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>177000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>139000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>126000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>121000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>125000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>108000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>109000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>103000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>97000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>119000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>94000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>85000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>84000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>78000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>77000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>71000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>67000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>79000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>69000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>58000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>57000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>65000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>54000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>53000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>54000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>44500000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>48600000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>34800000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>43100000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>49499000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>53200000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>54200000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>22512000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>20373000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>18671000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>16071000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>15104000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>16479000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>16232000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>16925000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>17255000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13215000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>16965000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>20247000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>19395000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>19572000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>17981000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>17469000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>17126000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3486000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>21418000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>20999000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>20547000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>21687000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>20428000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>21937000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>21567000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>22019000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>21350000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>21333000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>20568000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>21181000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>19802000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>21901000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>21763000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>20671000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>20172000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>17796000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>17683000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>16550000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>18428000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>16350000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>16645000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>20497000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>20551000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>20546000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>20547000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>21794000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>18221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12769000.0</v>
       </c>
       <c r="DB14">
         <v>12769000.0</v>
       </c>
       <c r="DC14">
+        <v>12769000.0</v>
+      </c>
+      <c r="DD14">
         <v>10146000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>9620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9624000.0</v>
       </c>
       <c r="DF14">
         <v>9624000.0</v>
       </c>
+      <c r="DG14">
+        <v>9624000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
+        <v>457198008.0</v>
+      </c>
+      <c r="C15">
         <v>444144829.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>444000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>445000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>447000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>302950240.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>435000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>321486750.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>316393100.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>293803600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>397000000.0</v>
       </c>
       <c r="L15">
         <v>397000000.0</v>
       </c>
       <c r="M15">
+        <v>397000000.0</v>
+      </c>
+      <c r="N15">
         <v>398000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>387000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>512000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>380000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>295835070.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>302097600.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>379000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>297151400.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>382000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>383000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>384000000.0</v>
       </c>
       <c r="X15">
         <v>384000000.0</v>
       </c>
       <c r="Y15">
         <v>384000000.0</v>
       </c>
       <c r="Z15">
+        <v>384000000.0</v>
+      </c>
+      <c r="AA15">
         <v>378000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>338000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>344000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>327000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>314000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>325000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>313000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>307000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>302000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>275000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>224000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>184000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000000.0</v>
       </c>
       <c r="AM15">
         <v>98000000.0</v>
       </c>
       <c r="AN15">
+        <v>98000000.0</v>
+      </c>
+      <c r="AO15">
         <v>94000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>81000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>78000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>77000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>76000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>69000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>72000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>73000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>69000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>65000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>62000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="BA15">
         <v>54000000.0</v>
       </c>
       <c r="BB15">
+        <v>54000000.0</v>
+      </c>
+      <c r="BC15">
         <v>52000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>100674000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>50800000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>42300000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>37600000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>256057664.02</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>65349000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>65223000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>65116000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>64258000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>63900000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>63553000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>20617000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>217867870.72</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>59858000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>55511000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>52843000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>52165000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>49362000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>47866000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>47760000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>47626000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>44804000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>42545000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>40612000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>119761557.59</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>35627000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>34356000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>32154000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>96503430.53</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>28489000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>27401000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>27138000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>26846000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>26560000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>26351000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>26070000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>25721000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>55317120.05</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>36744375.97</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>24605000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>24495000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>66468000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>18465000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>23288000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>20338000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>21386000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>18428000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>19011000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>41057041.36</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>29403153.15</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>14992000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>14367000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>14989000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>14994000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>14983000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>14358000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
+        <v>153066291.0</v>
+      </c>
+      <c r="C16">
         <v>173447077.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>106000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>149000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>210000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>107700200.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>141000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>76861200.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>187059200.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1257892800.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>151000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>99000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>70000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>106000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>107000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>294000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>55129370.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22377600.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>43000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>88278400.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>57000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>45000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>81000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>31000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>73000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>132000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>129000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>620000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>328000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>172000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>157000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>129000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>81000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>359000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>321000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>31000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>53000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>36000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>35000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>40000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>20000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>246000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>28000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>44000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>204000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>42000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>53000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>329000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>287000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>153000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>51000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>15500000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>46400000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>27336000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>25400000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2247000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-676000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-477000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>34597000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>216787000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>125397000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2022000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-4277000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>90519000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>53927000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>4128000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-8863000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>-176000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>13638000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11201000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>-7489000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-379000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>16736000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-287000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-4358000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>-2022000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1861000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>26707000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>-4381000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>419000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-7311000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-2554000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>-6787000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1184000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-2971000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-1809000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-4776000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2958000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3266000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3184000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1849000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>5697000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4259000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5311000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4418000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>6046000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4564000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-2136000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>-1110000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>-141000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>-992000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-11778000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>-2003000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>147000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>-901000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-828000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-342000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>3293000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -40927,536 +41170,538 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
+        <v>672291164.0</v>
+      </c>
+      <c r="C18">
         <v>140361797.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>617000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>632000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>593000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>458594400.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>660000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>484077750.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>496145300.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>180120800.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>703000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>475000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>530000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>321000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>760000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>636000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>345529150.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>374025600.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>521000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>550951800.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>438000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>329000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>605000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>260000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>431000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-73000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>299000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>114000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>227000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>247000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>318000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>190000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>348000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>174000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>209000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-39000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-113000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-383000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-167000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-290000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-107000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-104000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-163000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-291000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-178000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-378000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-287000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-156000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-143000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-26000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-80900000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-157500000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-82500000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>91900000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-49486000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-12400000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-112500000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-21900000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-24709000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>5438000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-40250000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-133100000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-63984000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>29039000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>43014000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>48330000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>19002000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>38533000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>15106000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>8144000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>38368000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>7366000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-13671000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-36134000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-42260000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-10917000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-23050000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-34545000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-25652000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>10662000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-15462000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>5357000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-15367000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>5035000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>15111000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>28124000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>11768000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>24777000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>30239000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>25506000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>208134000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-156125000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>9250000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>26080000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>12297000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>20955000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>27062000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>18201000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>27488000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>21065000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>18970000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>13797000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>15176000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-30381000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>9776000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>14425000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>16498000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>5745000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>11210000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>15769000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-294000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-341000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-182000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-303000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-321000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2913000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-376000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-343000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-166000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-128000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-152000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-155000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-17000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-204000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-305000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-18000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-219000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-12000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-213000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-302000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-412000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-172000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2665000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-413000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-447000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-385000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-6994561.76</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-25757102.72</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-25026543.3</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-44915976.15</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-5579912.32</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-4796546.49</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-771307.37</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-751145.5</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1488316.71</v>
       </c>
-      <c r="AN19">
-[...1 lines deleted...]
-      </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
       <c r="AP19">
         <v>0.0</v>
       </c>
       <c r="AQ19">
+        <v>0.0</v>
+      </c>
+      <c r="AR19">
         <v>-19507261.04</v>
       </c>
-      <c r="AR19">
-[...1 lines deleted...]
-      </c>
       <c r="AS19">
         <v>0.0</v>
       </c>
       <c r="AT19">
         <v>0.0</v>
       </c>
       <c r="AU19">
+        <v>0.0</v>
+      </c>
+      <c r="AV19">
         <v>-6884089.15</v>
       </c>
-      <c r="AV19">
-[...1 lines deleted...]
-      </c>
       <c r="AW19">
         <v>0.0</v>
       </c>
       <c r="AX19">
         <v>0.0</v>
       </c>
       <c r="AY19">
+        <v>0.0</v>
+      </c>
+      <c r="AZ19">
         <v>-12237597.67</v>
       </c>
-      <c r="AZ19">
-[...1 lines deleted...]
-      </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
         <v>0.0</v>
       </c>
       <c r="BF19">
         <v>0.0</v>
       </c>
       <c r="BG19">
         <v>0.0</v>
       </c>
       <c r="BH19">
         <v>0.0</v>
       </c>
       <c r="BI19">
@@ -41575,58 +41820,61 @@
       </c>
       <c r="CU19">
         <v>0.0</v>
       </c>
       <c r="CV19">
         <v>0.0</v>
       </c>
       <c r="CW19">
         <v>0.0</v>
       </c>
       <c r="CX19">
         <v>0.0</v>
       </c>
       <c r="CY19">
         <v>0.0</v>
       </c>
       <c r="CZ19">
         <v>0.0</v>
       </c>
       <c r="DA19">
         <v>0.0</v>
       </c>
       <c r="DB19">
         <v>0.0</v>
       </c>
-      <c r="DC19"/>
+      <c r="DC19">
+        <v>0.0</v>
+      </c>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41693,202 +41941,203 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
+        <v>-124000000.0</v>
+      </c>
+      <c r="C21">
         <v>594000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>40000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-141000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>261000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-186000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-134000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-94000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-113000000.0</v>
       </c>
       <c r="N21">
         <v>-113000000.0</v>
       </c>
       <c r="O21">
+        <v>-113000000.0</v>
+      </c>
+      <c r="P21">
         <v>-37000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-560000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-157000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>90000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-301000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>272000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>216000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-120000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>206000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>116000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>442000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1770000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>504000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>240000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>23000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6782605.35</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>92101155.17</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-225997269.83</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>168822117.25</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1963332004.78</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>258214085.86</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>301581180.1</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>252384886.95</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>607977377.59</v>
       </c>
-      <c r="AN21">
-[...1 lines deleted...]
-      </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
         <v>512246224.98</v>
       </c>
-      <c r="AR21">
-[...1 lines deleted...]
-      </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
         <v>696153515.19</v>
       </c>
-      <c r="AV21">
-[...1 lines deleted...]
-      </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
         <v>-262637672.97</v>
       </c>
-      <c r="AZ21">
-[...1 lines deleted...]
-      </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
@@ -42007,1555 +42256,1570 @@
       </c>
       <c r="CU21">
         <v>0.0</v>
       </c>
       <c r="CV21">
         <v>0.0</v>
       </c>
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
       <c r="CY21">
         <v>0.0</v>
       </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
       <c r="DB21">
         <v>0.0</v>
       </c>
-      <c r="DC21"/>
+      <c r="DC21">
+        <v>0.0</v>
+      </c>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
+        <v>512221839.0</v>
+      </c>
+      <c r="C22">
         <v>499286963.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>489000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>286000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>417000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>348809680.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>572000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>283056150.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>344159700.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>323331600.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>698000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>346000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>363000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>369000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>243000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1829000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>324564460.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>384415200.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>80000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>463461600.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>254000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>320000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1201000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>318000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>253000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>314000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>145000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>370000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>664000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>313000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>368000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>334000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>246000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>330000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>445000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>107000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>124000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>215000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>131000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>120000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>113000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>102000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>130000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>113000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>43000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>120000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>84000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>75000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>77000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>147000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>94900000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>71800000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>93800000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>90500000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>81293000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>30700000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>80400000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>32552000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>45010000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>30121000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>48043000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>42492000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>51508000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>42943000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>41176000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>51073000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>52928000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>44696000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>36173000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>28281000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>38968000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>48131000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>42122000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>32572000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>48604000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>33362000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>30951000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>29388000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>27232000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>24563000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>16940000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>20150000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>21705000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>19778000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>14373000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>14553000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>480000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>19972000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>16379000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>23592000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>17638000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>16963000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>15253000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>13536000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>11991000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>12190000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>18601000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>16754000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>9579000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>8498000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>16793000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>5401000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>36211000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>5270000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>5469000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>5538000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>4853000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>6064000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>3795000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>4612000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
+        <v>-21009098.0</v>
+      </c>
+      <c r="C23">
         <v>-21054269.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-225000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-200000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-14591640.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>729442350.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-21921000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-13287600.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-87000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-166000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>508000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>101000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>340000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-17082340.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-18381600.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-18128600.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-248000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-169000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>82000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>18000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>86000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>16000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>29000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-7000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>413000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-6000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AM23">
         <v>6000000.0</v>
       </c>
       <c r="AN23">
+        <v>6000000.0</v>
+      </c>
+      <c r="AO23">
         <v>2000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>497000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>148000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>442000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>213000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>511000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>257000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>246000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>152400000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>249000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-226300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-13000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>561000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1800000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-700000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3519000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>68323000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>70435000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>45540000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>262140000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8112000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3413000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>12504000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-55436000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>302000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>182000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>536000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1383000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-15926000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>92171000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>60053000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>93146000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>55902000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>38539000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>45553000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>102137000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>38085000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3705000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-3705000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>83028000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>18808000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-3318000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-4388000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>139600000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3852000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-14510000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4432000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-10344000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-71955000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>21027000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>30454000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-2342000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-5865000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1206000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-1206000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>37154000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-2567000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>149000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-149000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-61253000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>30659000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>3066000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>2990000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-1556000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>7447000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>139000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-859000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
+        <v>22009532.0</v>
+      </c>
+      <c r="C24">
         <v>-75193819.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-29000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-8000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-18000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>31267800.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-62000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>43603950.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-32881500.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3691000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="N24">
         <v>-20000000.0</v>
       </c>
       <c r="O24">
+        <v>-20000000.0</v>
+      </c>
+      <c r="P24">
         <v>38000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-72000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-34164680.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1598400.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>29951600.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-36000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-18000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-52000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-100000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-199000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>99000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-107000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>33000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>15000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>9000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-10000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>25000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-50000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-126000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-76000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-86000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>140000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-67000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>198000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-38000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-66000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-34000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-67000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>39000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>35000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>15000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-6000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-4000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-263800000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>47800000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-300000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-23600000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>57300000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>4600000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4700000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-32300000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>165000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>627559.28</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>659000.0</v>
       </c>
-      <c r="BJ24">
-[...1 lines deleted...]
-      </c>
       <c r="BK24">
+        <v>0.0</v>
+      </c>
+      <c r="BL24">
         <v>10569000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2716000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-107000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-2245000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-6293000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-9625000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-300077000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-17961000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2754000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>75687000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-42226000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>4597000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>11067000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2618000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-1176000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1043000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>7371000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-3741000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>8491000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-2283000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>10531000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-2563000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-186000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-188000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-3037000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-3238000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-3178000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-31429000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-226855000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>168539000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-214961000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-35317000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1935000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>5720000.0</v>
       </c>
-      <c r="CS24">
-[...1 lines deleted...]
-      </c>
       <c r="CT24">
         <v>0.0</v>
       </c>
       <c r="CU24">
+        <v>0.0</v>
+      </c>
+      <c r="CV24">
         <v>-222220000.0</v>
       </c>
-      <c r="CV24">
-[...1 lines deleted...]
-      </c>
       <c r="CW24">
         <v>0.0</v>
       </c>
       <c r="CX24">
         <v>0.0</v>
       </c>
       <c r="CY24">
+        <v>0.0</v>
+      </c>
+      <c r="CZ24">
         <v>7172000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-363614000.0</v>
       </c>
-      <c r="DA24">
-[...1 lines deleted...]
-      </c>
       <c r="DB24">
+        <v>0.0</v>
+      </c>
+      <c r="DC24">
         <v>-2000000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-27000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>1088000.0</v>
       </c>
-      <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
+        <v>-45019496.0</v>
+      </c>
+      <c r="C25">
         <v>-29074943.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>38000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>109000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-18000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>50723320.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>89425050.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>523181200.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2952800.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-213000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>103000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>25000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>200000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1282000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>28729390.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-5594400.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>391000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>67785200.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>37000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-91000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2132000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-88000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>151000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-162000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>325000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-10000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-6000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-26000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>142000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-15000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>21000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>71000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>29000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-78000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>48000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>17000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>37000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>25000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>37000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-16000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-83000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-30000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>27000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>20000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>12800000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>26300000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-13500000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>39400000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>7127000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>33000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-75800000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>10398000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-8085000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>34597000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12585000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>13157000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-5758000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2178000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1683000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>594000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-7920000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-366000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1849000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>220000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-40739000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>22107000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-19104000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1157000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2271000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1656000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-1045000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2033000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>6103000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>277000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1662000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-892000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-1927000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-3333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1167000.0</v>
       </c>
       <c r="CH25">
         <v>-1167000.0</v>
       </c>
       <c r="CI25">
+        <v>-1167000.0</v>
+      </c>
+      <c r="CJ25">
         <v>-1429000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-1549000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1161000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>851000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-1127000.0</v>
       </c>
-      <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
-      <c r="CQ25">
+      <c r="CQ25"/>
+      <c r="CR25">
         <v>408000.0</v>
       </c>
-      <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>8750000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-10150000.0</v>
       </c>
-      <c r="DA25"/>
       <c r="DB25"/>
-      <c r="DC25">
+      <c r="DC25"/>
+      <c r="DD25">
         <v>62000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>200000.0</v>
       </c>
-      <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
-        <v>-225000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C26">
         <v>-225000000.0</v>
       </c>
       <c r="D26">
-        <v>0.0</v>
+        <v>-225000000.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-200000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-18065840.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>544000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-50000000.0</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>-384000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-155000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-51247020.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-22377600.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-17000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-414000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-250000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-170000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000000.0</v>
       </c>
       <c r="X26">
         <v>88000000.0</v>
       </c>
       <c r="Y26">
+        <v>88000000.0</v>
+      </c>
+      <c r="Z26">
         <v>83000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>82000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>151000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>140000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>115000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>86000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6951444.06</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
-        <v>-2000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI26">
         <v>-2000000.0</v>
       </c>
       <c r="AJ26">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AK26">
         <v>4796546.49</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7713073.66</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>8262600.47</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>268641166.84</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>171000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>338125857.96</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>17210222.87</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>214300000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-7500000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>2600000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>112838000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-65414000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-65349000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-65223000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-43422000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-24808000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-63900000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-63553000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-41746000.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
@@ -43629,1328 +43893,1343 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
+        <v>44000000.0</v>
+      </c>
+      <c r="C27">
         <v>26000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-68000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>39000000.0</v>
       </c>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
       <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27">
         <v>29000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="J27">
         <v>20000000.0</v>
       </c>
       <c r="K27">
+        <v>20000000.0</v>
+      </c>
+      <c r="L27">
         <v>46000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>11000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-6000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>21000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>49000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>25000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>47000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>23000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>20000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>29000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>28000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>20000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-5000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>17000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>9000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>14000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>26000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>12000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>14000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>26000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>11000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>20000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>11000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>25000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>17000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>10000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>11000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>12000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>13000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-44000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>8000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>13000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-6000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>24000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>11000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>10000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>11000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>8000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>9000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>5408000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>5300000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2700000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3600000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>3051000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3911000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>3978000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>127000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>10010000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>3396000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>733000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-115000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>198000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>168000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>213000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>42920000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-42896000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-24000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>268000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>223000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BZ27">
         <v>200000.0</v>
       </c>
       <c r="CA27">
+        <v>200000.0</v>
+      </c>
+      <c r="CB27">
         <v>-4221000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-4416000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>-12169000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>1004000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>1377000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>1199000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>723000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
+        <v>-581251735.0</v>
+      </c>
+      <c r="C28">
         <v>152392808.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-629000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-583000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-386000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-448171800.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-568000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-555026550.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>360235100.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1110252800.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-484000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-450000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-560000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-306000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-932000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1088000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-181693980.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-372427200.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-296000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-532035000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-358000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-336000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-504000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-173000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-274000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>142000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1442000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>178000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-64000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-205000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-285000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-179000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-576000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-86000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1551000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>93000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>217000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>244000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>229000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>112000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>485000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>390000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>183000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>130000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>412000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>347000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>434000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>185000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>286000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>134000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>110000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>118000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>50000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-45000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>59613000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>30200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>99700000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>24823000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>24345000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-40512000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-142599000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>224490000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>176790000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-25456000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-137703000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-9493000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>37090000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-15917000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>276284000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-3997000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-38685000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-64363000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>48787000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14422000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>48216000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>12370000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>21890000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>29619000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-6565000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>24167000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2171000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>4656000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>79000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1761000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-22896000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-23781000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-9893000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-18572000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-34795000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>5615000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>18803000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-11079000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>201863000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>10675000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-15284000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-25782000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-28690000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-16719000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>201432000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-22091000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-19939000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-12946000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-11830000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>384220000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-11926000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-11377000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-16545000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-7319000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-14844000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-14358000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
+        <v>890385619.0</v>
+      </c>
+      <c r="C29">
         <v>327845054.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>861000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>810000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>790000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>579496560.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>902000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>677708850.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>689780800.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>317426000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>880000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>644000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>653000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>458000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>903000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>767000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>463552590.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>517082400.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>697000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>715685600.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>584000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>456000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>766000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>434000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>642000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>410000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>728000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>535000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>661000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>608000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>674000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>481000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>603000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>498000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>523000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>302000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>362000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>326000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>286000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>247000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>273000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>271000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>285000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>187000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>209000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>120000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>196000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>188000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>155000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>261000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>194500000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>87300000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>140200000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>229000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>139500000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>130900000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>24100000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>65334000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>74284000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>87957000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>50367000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>74478000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>53968000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>65712000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>68111000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>67330000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>72004000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>62212000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>49244000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>41155000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>63505000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>29137000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>68229000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>59034000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>48788000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>51665000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>42180000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>46907000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>41111000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>32430000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>26055000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>44264000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>14600000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>36489000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>25225000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>36046000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>23919000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>29516000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>36554000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>30176000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>23657000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>40798000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>11678000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>27764000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>24680000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>28260000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>32889000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>21149000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>31260000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>24892000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>21078000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>15662000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>14730000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>10568000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>10167000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>16594000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>18111000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>12694000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>11820000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>16628000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>-332143848.0</v>
+      </c>
+      <c r="C30">
         <v>-413064716.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-273000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-294000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-341000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-122291840.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-303000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-233539800.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2121222100.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-273134000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-343000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-166000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-128000000.0</v>
       </c>
       <c r="N30">
         <v>-128000000.0</v>
       </c>
       <c r="O30">
+        <v>-128000000.0</v>
+      </c>
+      <c r="P30">
         <v>-155000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>389000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-137435190.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-156643200.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-477000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-142664200.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-219000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-157000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-213000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-302000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-412000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-556000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2665000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-413000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-447000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-385000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-366000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-266000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-305000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-374000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1784000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-417000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-562000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-569000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-520000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-339000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-984000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-443000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-484000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-477000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-459000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-478000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-906000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-331000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-307000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-293000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-268800000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-199400000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-226300000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-165500000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-197168000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-138700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-123000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-87234000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-98828000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-82519000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-89958000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-207578000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-107383000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-33957000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-25204000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-21245000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-59295000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-33304000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-334215000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-50972000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-22383000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>53916000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-124126000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-90571000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-79981000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-59964000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-66406000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-80409000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-59392000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-25509000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-33026000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-41190000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-19436000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-34017000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-10300000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-8110000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-15188000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-7977000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-9493000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-36099000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-42378000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-28384000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-217389000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-37001000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-10448000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1585000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-5827000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-2948000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-225992000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-3827000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-2108000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-1865000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>7886000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-404563000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-391000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-4169000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1640000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-5861000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-610000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-859000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>