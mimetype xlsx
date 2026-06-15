--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -882,51 +885,53 @@
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>58841000.0</v>
+      </c>
       <c r="C2">
         <v>41788000.0</v>
       </c>
       <c r="D2">
         <v>4808000.0</v>
       </c>
       <c r="E2">
         <v>3256000.0</v>
       </c>
       <c r="F2">
         <v>7223000.0</v>
       </c>
       <c r="G2">
         <v>3039000.0</v>
       </c>
       <c r="H2">
         <v>492000.0</v>
       </c>
       <c r="I2">
         <v>1421000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>10</v>
@@ -936,230 +941,236 @@
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
-        <v>28800000.0</v>
+        <v>22330000.0</v>
       </c>
       <c r="C5">
         <v>-46176000.0</v>
       </c>
       <c r="D5">
         <v>-9051000.0</v>
       </c>
       <c r="E5">
         <v>-9983000.0</v>
       </c>
       <c r="F5">
         <v>-8858000.0</v>
       </c>
       <c r="G5">
         <v>-6244000.0</v>
       </c>
       <c r="H5">
         <v>-5884000.0</v>
       </c>
       <c r="I5">
         <v>-2853000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>23816000.0</v>
+      </c>
       <c r="C7">
         <v>22438000.0</v>
       </c>
       <c r="D7">
         <v>15836000.0</v>
       </c>
       <c r="E7">
         <v>16094000.0</v>
       </c>
       <c r="F7">
         <v>7864000.0</v>
       </c>
       <c r="G7">
         <v>1582000.0</v>
       </c>
       <c r="H7">
         <v>3097000.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>16000.0</v>
+      </c>
       <c r="C8">
         <v>15000.0</v>
       </c>
       <c r="D8">
         <v>15000.0</v>
       </c>
       <c r="E8">
         <v>15000.0</v>
       </c>
       <c r="F8">
         <v>15000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
-        <v>55000000.0</v>
+        <v>53601000.0</v>
       </c>
       <c r="C10">
         <v>33418000.0</v>
       </c>
       <c r="D10">
         <v>16050000.0</v>
       </c>
       <c r="E10">
         <v>26519000.0</v>
       </c>
       <c r="F10">
         <v>15264000.0</v>
       </c>
       <c r="G10">
         <v>14052000.0</v>
       </c>
       <c r="H10">
         <v>4120000.0</v>
       </c>
       <c r="I10">
         <v>2346000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
-        <v>90100000.0</v>
+        <v>88712000.0</v>
       </c>
       <c r="C12">
         <v>38374000.0</v>
       </c>
       <c r="D12">
         <v>33204000.0</v>
       </c>
       <c r="E12">
         <v>72063000.0</v>
       </c>
       <c r="F12">
         <v>167130000.0</v>
       </c>
       <c r="G12">
         <v>23981000.0</v>
       </c>
       <c r="H12">
         <v>37150000.0</v>
       </c>
       <c r="I12">
         <v>42113000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>20</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>16000.0</v>
+      </c>
       <c r="C13">
         <v>15000.0</v>
       </c>
       <c r="D13">
         <v>15000.0</v>
       </c>
       <c r="E13">
         <v>15000.0</v>
       </c>
       <c r="F13">
         <v>15000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>21</v>
@@ -1254,75 +1265,77 @@
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>27</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>440126000.0</v>
+      </c>
       <c r="C20">
         <v>355958000.0</v>
       </c>
       <c r="D20">
         <v>311174000.0</v>
       </c>
       <c r="E20">
         <v>276819000.0</v>
       </c>
       <c r="F20">
         <v>242891000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
-        <v>824200000.0</v>
+        <v>384025000.0</v>
       </c>
       <c r="C21">
         <v>344908000.0</v>
       </c>
       <c r="D21">
         <v>175838000.0</v>
       </c>
       <c r="E21">
         <v>134702000.0</v>
       </c>
       <c r="F21">
         <v>116017000.0</v>
       </c>
       <c r="G21">
         <v>22357000.0</v>
       </c>
       <c r="H21">
         <v>25457000.0</v>
       </c>
       <c r="I21">
         <v>31554000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
@@ -1332,368 +1345,378 @@
       <c r="C22"/>
       <c r="D22">
         <v>24299000.0</v>
       </c>
       <c r="E22">
         <v>12084000.0</v>
       </c>
       <c r="F22">
         <v>6580000.0</v>
       </c>
       <c r="G22">
         <v>4109000.0</v>
       </c>
       <c r="H22">
         <v>7750000.0</v>
       </c>
       <c r="I22">
         <v>7692000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
-        <v>1489600000.0</v>
+        <v>1495109000.0</v>
       </c>
       <c r="C23">
         <v>1206107000.0</v>
       </c>
       <c r="D23">
         <v>1011578000.0</v>
       </c>
       <c r="E23">
         <v>976238000.0</v>
       </c>
       <c r="F23">
         <v>761321000.0</v>
       </c>
       <c r="G23">
         <v>107203000.0</v>
       </c>
       <c r="H23">
         <v>114855000.0</v>
       </c>
       <c r="I23">
         <v>122942000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>174868000.0</v>
+      </c>
       <c r="C24">
         <v>149453000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>44563000.0</v>
+      </c>
       <c r="C26">
         <v>50027000.0</v>
       </c>
       <c r="D26">
         <v>58646000.0</v>
       </c>
       <c r="E26">
         <v>43234000.0</v>
       </c>
       <c r="F26">
         <v>18278000.0</v>
       </c>
       <c r="G26">
         <v>1986000.0</v>
       </c>
       <c r="H26">
         <v>3669000.0</v>
       </c>
       <c r="I26">
         <v>21798000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>119900000.0</v>
+        <v>145083000.0</v>
       </c>
       <c r="C28">
         <v>216991000.0</v>
       </c>
       <c r="D28">
         <v>-214000.0</v>
       </c>
       <c r="E28">
         <v>-10425000.0</v>
       </c>
       <c r="F28">
         <v>-7400000.0</v>
       </c>
       <c r="G28">
         <v>-12470000.0</v>
       </c>
       <c r="H28">
         <v>-1023000.0</v>
       </c>
       <c r="I28">
         <v>-2346000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>786618000.0</v>
+      </c>
       <c r="C29">
         <v>709049000.0</v>
       </c>
       <c r="D29">
         <v>542489000.0</v>
       </c>
       <c r="E29">
         <v>552788000.0</v>
       </c>
       <c r="F29">
         <v>564285000.0</v>
       </c>
       <c r="G29">
         <v>57315000.0</v>
       </c>
       <c r="H29">
         <v>81157000.0</v>
       </c>
       <c r="I29">
         <v>71617000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>116500000.0</v>
+        <v>138727000.0</v>
       </c>
       <c r="C30">
         <v>227060000.0</v>
       </c>
       <c r="D30">
         <v>134584000.0</v>
       </c>
       <c r="E30">
         <v>132226000.0</v>
       </c>
       <c r="F30">
         <v>110747000.0</v>
       </c>
       <c r="G30">
         <v>24714000.0</v>
       </c>
       <c r="H30">
         <v>11456000.0</v>
       </c>
       <c r="I30">
         <v>9212000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>155100000.0</v>
       </c>
       <c r="F31">
         <v>205377000.0</v>
       </c>
       <c r="G31">
         <v>34958000.0</v>
       </c>
       <c r="H31">
         <v>55700000.0</v>
       </c>
       <c r="I31">
         <v>40063000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-9745000.0</v>
+      </c>
       <c r="C32">
         <v>-24711000.0</v>
       </c>
       <c r="D32">
         <v>4095000.0</v>
       </c>
       <c r="E32">
         <v>141636000.0</v>
       </c>
       <c r="F32">
         <v>196096000.0</v>
       </c>
       <c r="G32">
         <v>9631000.0</v>
       </c>
       <c r="H32">
         <v>37781000.0</v>
       </c>
       <c r="I32">
         <v>36925000.0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>1086000000.0</v>
+        <v>1089843000.0</v>
       </c>
       <c r="C33">
         <v>833428000.0</v>
       </c>
       <c r="D33">
         <v>609985000.0</v>
       </c>
       <c r="E33">
         <v>496602000.0</v>
       </c>
       <c r="F33">
         <v>408999000.0</v>
       </c>
       <c r="G33">
         <v>53528000.0</v>
       </c>
       <c r="H33">
         <v>58033000.0</v>
       </c>
       <c r="I33">
         <v>63860000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>8583000.0</v>
+      </c>
       <c r="C34">
         <v>7558000.0</v>
       </c>
       <c r="D34">
         <v>22779000.0</v>
       </c>
       <c r="E34">
         <v>2363000.0</v>
       </c>
       <c r="F34">
         <v>833000.0</v>
       </c>
       <c r="G34">
         <v>1572000.0</v>
       </c>
       <c r="H34">
         <v>3247000.0</v>
       </c>
       <c r="I34">
         <v>21463000.0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>457600000.0</v>
+        <v>446679000.0</v>
       </c>
       <c r="C35">
         <v>317785000.0</v>
       </c>
       <c r="D35">
         <v>92738000.0</v>
       </c>
       <c r="E35">
         <v>124780000.0</v>
       </c>
       <c r="F35">
         <v>40810000.0</v>
       </c>
       <c r="G35">
         <v>4086000.0</v>
       </c>
       <c r="H35">
         <v>7067000.0</v>
       </c>
       <c r="I35">
         <v>23163000.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>174900000.0</v>
+        <v>155455000.0</v>
       </c>
       <c r="C36">
         <v>31842000.0</v>
       </c>
       <c r="D36">
         <v>18658000.0</v>
       </c>
       <c r="E36">
         <v>13689000.0</v>
       </c>
       <c r="F36">
         <v>11916000.0</v>
       </c>
       <c r="G36">
         <v>22886000.0</v>
       </c>
       <c r="H36">
         <v>16306000.0</v>
       </c>
       <c r="I36">
         <v>1071000.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
@@ -1716,80 +1739,80 @@
       <c r="C38"/>
       <c r="D38">
         <v>1025000000.0</v>
       </c>
       <c r="E38">
         <v>65305000.0</v>
       </c>
       <c r="F38">
         <v>18405000.0</v>
       </c>
       <c r="G38">
         <v>25366000.0</v>
       </c>
       <c r="H38">
         <v>22443000.0</v>
       </c>
       <c r="I38">
         <v>7142000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>197000000.0</v>
+        <v>177827000.0</v>
       </c>
       <c r="C39">
         <v>107245000.0</v>
       </c>
       <c r="D39">
         <v>233805000.0</v>
       </c>
       <c r="E39">
         <v>275347000.0</v>
       </c>
       <c r="F39">
         <v>74445000.0</v>
       </c>
       <c r="G39">
         <v>4980000.0</v>
       </c>
       <c r="H39">
         <v>8216000.0</v>
       </c>
       <c r="I39">
         <v>7757000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>393000000.0</v>
+        <v>351837000.0</v>
       </c>
       <c r="C40">
         <v>261307000.0</v>
       </c>
       <c r="D40">
         <v>383381000.0</v>
       </c>
       <c r="E40">
         <v>328343000.0</v>
       </c>
       <c r="F40">
         <v>142297000.0</v>
       </c>
       <c r="G40">
         <v>37095000.0</v>
       </c>
       <c r="H40">
         <v>13948000.0</v>
       </c>
       <c r="I40">
         <v>6820000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -1797,51 +1820,51 @@
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>102800000.0</v>
       </c>
       <c r="F41">
         <v>33897000.0</v>
       </c>
       <c r="G41">
         <v>3284000.0</v>
       </c>
       <c r="H41">
         <v>5179000.0</v>
       </c>
       <c r="I41">
         <v>23163000.0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>589400000.0</v>
+        <v>589404000.0</v>
       </c>
       <c r="C42">
         <v>527239000.0</v>
       </c>
       <c r="D42">
         <v>500694000.0</v>
       </c>
       <c r="E42">
         <v>485180000.0</v>
       </c>
       <c r="F42">
         <v>485180000.0</v>
       </c>
       <c r="G42">
         <v>1557000.0</v>
       </c>
       <c r="H42">
         <v>1557000.0</v>
       </c>
       <c r="I42">
         <v>1557000.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
@@ -1851,79 +1874,81 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>70911000.0</v>
+      </c>
       <c r="C45">
         <v>53488000.0</v>
       </c>
       <c r="D45">
         <v>46851000.0</v>
       </c>
       <c r="E45">
         <v>38251000.0</v>
       </c>
       <c r="F45">
         <v>28122000.0</v>
       </c>
       <c r="G45">
         <v>3819000.0</v>
       </c>
       <c r="H45">
         <v>6464000.0</v>
       </c>
       <c r="I45">
         <v>3366000.0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
-        <v>42400000.0</v>
+        <v>44925000.0</v>
       </c>
       <c r="C46">
         <v>34869000.0</v>
       </c>
       <c r="D46">
         <v>30197000.0</v>
       </c>
       <c r="E46">
         <v>26409000.0</v>
       </c>
       <c r="F46">
         <v>16451000.0</v>
       </c>
       <c r="G46">
         <v>3961000.0</v>
       </c>
       <c r="H46">
         <v>6597000.0</v>
       </c>
       <c r="I46">
         <v>3508000.0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
@@ -1986,278 +2011,280 @@
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50">
         <v>78518000.0</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>174900000.0</v>
+        <v>198684000.0</v>
       </c>
       <c r="C51">
         <v>250409000.0</v>
       </c>
       <c r="D51">
         <v>15836000.0</v>
       </c>
       <c r="E51">
         <v>16094000.0</v>
       </c>
       <c r="F51">
         <v>7864000.0</v>
       </c>
       <c r="G51">
         <v>1582000.0</v>
       </c>
       <c r="H51">
         <v>3097000.0</v>
       </c>
       <c r="I51">
         <v>186000.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>4333000.0</v>
+      </c>
       <c r="C52">
         <v>82239000.0</v>
       </c>
       <c r="D52">
         <v>3014000.0</v>
       </c>
       <c r="E52">
         <v>2243000.0</v>
       </c>
       <c r="F52">
         <v>951000.0</v>
       </c>
       <c r="G52">
         <v>780000.0</v>
       </c>
       <c r="H52">
         <v>1209000.0</v>
       </c>
       <c r="I52">
         <v>-1421000.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
-        <v>35100000.0</v>
+        <v>35111000.0</v>
       </c>
       <c r="C53">
         <v>4956000.0</v>
       </c>
       <c r="D53">
         <v>17154000.0</v>
       </c>
       <c r="E53">
         <v>45544000.0</v>
       </c>
       <c r="F53">
         <v>151866000.0</v>
       </c>
       <c r="G53">
         <v>9929000.0</v>
       </c>
       <c r="H53">
         <v>33030000.0</v>
       </c>
       <c r="I53">
         <v>39767000.0</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
-        <v>1489600000.0</v>
+        <v>1495109000.0</v>
       </c>
       <c r="C55">
         <v>1206107000.0</v>
       </c>
       <c r="D55">
         <v>1011578000.0</v>
       </c>
       <c r="E55">
         <v>976238000.0</v>
       </c>
       <c r="F55">
         <v>761321000.0</v>
       </c>
       <c r="G55">
         <v>107203000.0</v>
       </c>
       <c r="H55">
         <v>114855000.0</v>
       </c>
       <c r="I55">
         <v>122942000.0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
-        <v>403600000.0</v>
+        <v>405266000.0</v>
       </c>
       <c r="C56">
         <v>372679000.0</v>
       </c>
       <c r="D56">
         <v>401593000.0</v>
       </c>
       <c r="E56">
         <v>479636000.0</v>
       </c>
       <c r="F56">
         <v>352322000.0</v>
       </c>
       <c r="G56">
         <v>53675000.0</v>
       </c>
       <c r="H56">
         <v>56822000.0</v>
       </c>
       <c r="I56">
         <v>59082000.0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
-        <v>393000000.0</v>
+        <v>415011000.0</v>
       </c>
       <c r="C57">
         <v>397390000.0</v>
       </c>
       <c r="D57">
         <v>397498000.0</v>
       </c>
       <c r="E57">
         <v>338000000.0</v>
       </c>
       <c r="F57">
         <v>156226000.0</v>
       </c>
       <c r="G57">
         <v>44044000.0</v>
       </c>
       <c r="H57">
         <v>19041000.0</v>
       </c>
       <c r="I57">
         <v>22157000.0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>850600000.0</v>
+        <v>861690000.0</v>
       </c>
       <c r="C58">
         <v>715175000.0</v>
       </c>
       <c r="D58">
         <v>490236000.0</v>
       </c>
       <c r="E58">
         <v>462780000.0</v>
       </c>
       <c r="F58">
         <v>197036000.0</v>
       </c>
       <c r="G58">
         <v>48130000.0</v>
       </c>
       <c r="H58">
         <v>26108000.0</v>
       </c>
       <c r="I58">
         <v>45320000.0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>618200000.0</v>
+        <v>611750000.0</v>
       </c>
       <c r="C60">
         <v>481078000.0</v>
       </c>
       <c r="D60">
         <v>542489000.0</v>
       </c>
       <c r="E60">
         <v>552788000.0</v>
       </c>
       <c r="F60">
         <v>564285000.0</v>
       </c>
       <c r="G60">
         <v>57315000.0</v>
       </c>
       <c r="H60">
         <v>81157000.0</v>
       </c>
       <c r="I60">
         <v>71617000.0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
@@ -2284,3725 +2311,3836 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>9</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>58841000.0</v>
+      </c>
       <c r="C2">
+        <v>58841000.0</v>
+      </c>
+      <c r="D2">
         <v>48909000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34583000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>66319000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>41788000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26204000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12206000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6752000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4808000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7088000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4087000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5102000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3256000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3059000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4874000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4206000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7223000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4146000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4365000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4510000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>36909000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>747000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>492000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>58500000.0</v>
+      </c>
+      <c r="C5">
         <v>28800000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7631000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5032000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-27589000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-48600000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-17003000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-19148000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-29588000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9051000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-14408000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3843000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4481000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-24797000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-20587000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-8858000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6016000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5584000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6023000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6244000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-7895000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>81157000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5884000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>23816000.0</v>
+      </c>
+      <c r="D7">
         <v>24926000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>25666000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>22650000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>22438000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>17683000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>17218000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>17362000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15836000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15612000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16963000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>16848000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16094000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15615000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>9996000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8824000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7864000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1718000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2020000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2172000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1582000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1662000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>3097000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>16000.0</v>
       </c>
       <c r="D8">
         <v>16000.0</v>
       </c>
       <c r="E8">
         <v>16000.0</v>
       </c>
       <c r="F8">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="G8">
         <v>15000.0</v>
       </c>
       <c r="H8">
         <v>15000.0</v>
       </c>
       <c r="I8">
         <v>15000.0</v>
       </c>
       <c r="J8">
         <v>15000.0</v>
       </c>
       <c r="K8">
         <v>15000.0</v>
       </c>
       <c r="L8">
         <v>15000.0</v>
       </c>
       <c r="M8">
         <v>15000.0</v>
       </c>
       <c r="N8">
         <v>15000.0</v>
       </c>
       <c r="O8">
         <v>15000.0</v>
       </c>
       <c r="P8">
         <v>15000.0</v>
       </c>
       <c r="Q8">
         <v>15000.0</v>
       </c>
       <c r="R8">
         <v>15000.0</v>
       </c>
       <c r="S8">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="T8">
         <v>14000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>14000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>50900000.0</v>
+      </c>
+      <c r="C10">
         <v>55000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30343000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28539000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>36070000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>33400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>38326000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28949000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>26984000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12116000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17529000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22350000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30753000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26519000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25794000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16441000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12914000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15264000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>44304000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25194000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>28726000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14052000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>39697000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-37150000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4120000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>86900000.0</v>
+      </c>
+      <c r="C12">
         <v>90100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>52361000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>109735000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>50639000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>92400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>48034000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>46710000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>33864000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>223766000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>39094000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>47276000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>41262000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>103085000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>104655000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>148890000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>167130000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>295113000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>311541000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>329130000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>23981000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>53120000.0</v>
       </c>
-      <c r="X12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y12"/>
       <c r="Z12">
         <v>37150000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12">
+        <v>37150000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>20</v>
       </c>
-      <c r="B13"/>
-      <c r="C13">
+      <c r="B13">
         <v>16000.0</v>
       </c>
+      <c r="C13"/>
       <c r="D13">
         <v>16000.0</v>
       </c>
       <c r="E13">
         <v>16000.0</v>
       </c>
-      <c r="F13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F13">
+        <v>16000.0</v>
+      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>15000.0</v>
       </c>
       <c r="I13">
         <v>15000.0</v>
       </c>
       <c r="J13">
         <v>15000.0</v>
       </c>
       <c r="K13">
         <v>15000.0</v>
       </c>
       <c r="L13">
         <v>15000.0</v>
       </c>
       <c r="M13">
         <v>15000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="N13">
         <v>15000.0</v>
       </c>
+      <c r="O13"/>
       <c r="P13">
         <v>15000.0</v>
       </c>
       <c r="Q13">
         <v>15000.0</v>
       </c>
       <c r="R13">
         <v>15000.0</v>
       </c>
       <c r="S13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="T13">
         <v>14000.0</v>
       </c>
       <c r="U13">
         <v>14000.0</v>
       </c>
       <c r="V13">
-        <v>1000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="X13"/>
+      <c r="X13">
+        <v>1000.0</v>
+      </c>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>158621000.0</v>
+      </c>
+      <c r="C14">
         <v>157968552.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>153379315.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158075000.0</v>
       </c>
       <c r="E14">
         <v>158075000.0</v>
       </c>
       <c r="F14">
+        <v>158075000.0</v>
+      </c>
+      <c r="G14">
         <v>153586168.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>152712000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>151808439.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>152165829.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>149360077.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>148283533.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>148209383.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>147552748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147192930.0</v>
       </c>
       <c r="O14">
         <v>147192930.0</v>
       </c>
       <c r="P14">
         <v>147192930.0</v>
       </c>
       <c r="Q14">
         <v>147192930.0</v>
       </c>
       <c r="R14">
+        <v>147192930.0</v>
+      </c>
+      <c r="S14">
         <v>139912027.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>136424538.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>133925967.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>136147500.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>136147998.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000000.0</v>
       </c>
       <c r="X14">
         <v>117000000.0</v>
       </c>
       <c r="Y14">
         <v>117000000.0</v>
       </c>
       <c r="Z14">
         <v>117000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>117000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
+      <c r="V15"/>
       <c r="W15">
         <v>1000.0</v>
       </c>
-      <c r="X15"/>
+      <c r="X15">
+        <v>1000.0</v>
+      </c>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>29810000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>30921000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>27953000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>29415000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>59087000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>29326000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44860000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30181000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>30559000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-4874000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30371000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-7223000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>29090000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>603000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>23747000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1688000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>21056000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>932000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>27</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>440126000.0</v>
+      </c>
       <c r="C20">
+        <v>440126000.0</v>
+      </c>
+      <c r="D20">
         <v>434566000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>432718000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>424115000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>355958000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>380195000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>366259000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>303902000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>311174000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>294976000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>304636000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>287774000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>276819000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>248633000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>236316000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>249618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242891000.0</v>
       </c>
       <c r="S20">
         <v>242891000.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>242891000.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>959900000.0</v>
+      </c>
+      <c r="C21">
         <v>824200000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>394804000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>362374000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>353031000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>699800000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>370203000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>346359000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>169641000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>175838000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>143405000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>146339000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>134789000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>134702000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>124376000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>103490000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>116688000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>116017000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>18266000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>19335000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21357000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>22357000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>23710000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>25457000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-2799000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>38100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>24299000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>214223000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>214253000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>273125000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>295294000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>303248000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>90491000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6580000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5484000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4100000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2436000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4109000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3680000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>7750000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>1733100000.0</v>
+      </c>
+      <c r="C23">
         <v>1489600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1325508000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1317960000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1333992000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1215000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1345492000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1182032000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1053900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1011578000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>929638000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>949426000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>999767000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>955557000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>900661000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1008714000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>761321000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>478506000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>486449000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>413531000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>107203000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>129998000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>88747000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>114855000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>174868000.0</v>
+      </c>
+      <c r="D24">
         <v>104943000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>76000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>151000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>149453000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>149300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>148800000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>73369000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>44563000.0</v>
+      </c>
+      <c r="D26">
         <v>45958000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>73000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>93600000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>50027000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>75100000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>57300000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>52594000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>58646000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>54085000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>55238000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>62718000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>43234000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>46988000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>28500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>34254000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>18278000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7900000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8566000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8006000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1986000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2638000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3669000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>204200000.0</v>
+      </c>
+      <c r="C28">
         <v>119900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>140892000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>158172000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>178840000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>194600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>144812000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>165385000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>74198000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3720000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1917000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5387000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13905000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>-10179000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6445000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4090000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-7400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-42586000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-23174000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-26554000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-12470000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-38035000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>37150000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1023000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29">
+        <v>786618000.0</v>
+      </c>
+      <c r="D29">
         <v>732715000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>739200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>741500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>709049000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>656700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>690300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>598725000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>542489000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>514187000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>551087000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>539160000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>552788000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>516630000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>533500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>573408000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>564285000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>388193000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>430118000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>370295000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>57315000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>89866000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>346800000.0</v>
+      </c>
+      <c r="C30">
         <v>116500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>97010000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>90171000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>172126000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>223200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>131852000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>126323000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>132622000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>134584000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>118941000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>115681000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>147567000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>131100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>89913000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>84493000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>98747000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>110747000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>119926000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>111870000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>23626000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>24714000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5805000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>11456000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>75806000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>88300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>116597000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>155100000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>154900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>193688000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>207102000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>205377000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>369927000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>410783000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>348938000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>34958000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
-[...1 lines deleted...]
-      </c>
+      <c r="Y31"/>
       <c r="Z31">
         <v>55700000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:26">
+      <c r="AA31">
+        <v>55700000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32">
+        <v>-9745000.0</v>
+      </c>
+      <c r="D32">
         <v>-111299000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-11600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-12600000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-24711000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-30400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-65400000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-4370000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4095000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>56450000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>96625000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>96851000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>141636000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>141345000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>179000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>172033000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>196096000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>335778000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>375878000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>315974000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>9631000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>28519000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>1299400000.0</v>
+      </c>
+      <c r="C33">
         <v>1086000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1080216000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1005782000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>936756000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>826700000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>907602000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>848214000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>652891000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>609985000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>557210000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>571634000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>537471000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>496602000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>466573000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>407792000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>670528000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>408999000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>57127000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>58219000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>58043000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>53528000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>66870000.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-37150000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>58033000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34">
+        <v>8583000.0</v>
+      </c>
+      <c r="D34">
         <v>5716000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>88400000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>32800000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7558000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>72000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>70100000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>18640000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>22779000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>5455000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>13805000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>7569000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2363000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>286000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>9500000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>221086000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>833000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>931000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1004000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1053000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1572000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2445000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>3247000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>457600000.0</v>
+        <v>856300000.0</v>
       </c>
       <c r="C35">
+        <v>850600000.0</v>
+      </c>
+      <c r="D35">
         <v>365839000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>327260000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>367009000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>319700000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>380194000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>319213000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>150247000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>92738000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>140274000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>161051000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>139960000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>124780000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>133478000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>53306000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>269153000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>40810000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4712000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3979000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4116000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4086000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5276000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>7067000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>221500000.0</v>
+      </c>
+      <c r="C36">
         <v>174900000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>140754000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>88584000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>47688000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>45600000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>64873000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>38572000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>82138000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>20670000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>24902000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>27296000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>25079000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>71000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>17824000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>12292000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>249046000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>11916000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>22855000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>22936000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>22724000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>22886000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>34011000.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-37150000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>16306000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1325508000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1025000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>40983000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>40000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>65305000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>17200000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>17300000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>17448000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>254136000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>18405000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>27172000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>26305000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>24600000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>25366000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>22443000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>177827000.0</v>
+      </c>
+      <c r="C39">
         <v>197000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>95921000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>112272000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>174471000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>72700000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>258004000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>160785000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>234523000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>237819000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>214393000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>214835000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>273467000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>36200000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>295986000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>303721000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>90549000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>74445000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6340000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4819000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2732000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>871000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4203000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>8216000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>351837000.0</v>
+      </c>
+      <c r="C40">
         <v>393000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>219259000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>261364000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>253536000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>325600000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>398821000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>321770000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>347595000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>383381000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>274056000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>270639000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>324321000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>295800000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>309817000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>305789000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>125545000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>142297000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>50848000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>45904000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>9492000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4667000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>11285000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>13948000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>127537000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>146900000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>125734000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>102800000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>59400000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>44529000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>261858000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>33897000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3884000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2909000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2877000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3284000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41">
         <v>5179000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>544700000.0</v>
+      </c>
+      <c r="C42">
         <v>589400000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>578759000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>580109000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>573098000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>529200000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>492319000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>533895000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>538101000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>500694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495310000.0</v>
       </c>
       <c r="L42">
         <v>495310000.0</v>
       </c>
       <c r="M42">
+        <v>495310000.0</v>
+      </c>
+      <c r="N42">
         <v>485180000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-8700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>485180000.0</v>
       </c>
       <c r="P42">
         <v>485180000.0</v>
       </c>
       <c r="Q42">
         <v>485180000.0</v>
       </c>
       <c r="R42">
         <v>485180000.0</v>
       </c>
       <c r="S42">
+        <v>485180000.0</v>
+      </c>
+      <c r="T42">
         <v>300391000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>300372000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>299957000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1649000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1557000.0</v>
       </c>
-      <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>7590000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1557000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45">
+        <v>70911000.0</v>
+      </c>
+      <c r="D45">
         <v>67415000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>39100000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>34900000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>53488000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>26500000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>27700000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>46997000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>46851000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>40740000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>42036000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>40330000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>38251000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>36627000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>3819000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3866000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>6464000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>44400000.0</v>
+      </c>
+      <c r="C46">
         <v>42400000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>43320000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>41033000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>37588000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>32400000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>30027000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>29711000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>30437000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>28185000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>25576000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>27328000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>27111000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>26409000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>26583000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>21041000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>19674000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>16451000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4050000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4275000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4339000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3961000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4006000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>6597000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>23761000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>25400000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>25198000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>24600000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>24000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>18326000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>15832000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>13408000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3789000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4013000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4080000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3819000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>6464000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48"/>
-      <c r="C48">
-[...1 lines deleted...]
-      </c>
+      <c r="C48"/>
       <c r="D48">
         <v>0.0</v>
       </c>
       <c r="E48">
         <v>0.0</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
       <c r="G48">
         <v>0.0</v>
       </c>
       <c r="H48">
+        <v>0.0</v>
+      </c>
+      <c r="I48">
         <v>-19500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6377000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>50831000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>33270000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>51919000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>49484000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>77600000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>56232000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>68886000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>82713000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>87948000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>93804000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>135316000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>76347000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>62001000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>96203000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
-      <c r="Z48">
+      <c r="Z48"/>
+      <c r="AA48">
         <v>85483000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>41366000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>85000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>41100000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>78518000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>16100000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>28300000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>10451000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>255100000.0</v>
+      </c>
+      <c r="C51">
         <v>174900000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>171235000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>186711000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>214910000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>228000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>183138000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>194334000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>101182000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>15836000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>15612000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>16963000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>16848000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>15615000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>9996000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>8824000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7864000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1718000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2020000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2172000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1582000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1662000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>3097000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>59</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>255100000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>45965000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>90845000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>45948000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>78300000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>19530000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>31672000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>13616000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3014000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2875000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2861000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2622000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>1819000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1219000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1529000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>951000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>890000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>950000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>933000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>780000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>744000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>1209000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>36000000.0</v>
+      </c>
+      <c r="C53">
         <v>35100000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>22018000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>81196000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>14569000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>59000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>9708000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>17761000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>6880000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>211650000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>21565000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>24926000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>10509000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>285855000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>77291000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>88214000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>135976000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>151866000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>250809000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>286347000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>300404000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>9929000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>13423000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>74300000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>33030000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>1733100000.0</v>
+      </c>
+      <c r="C55">
         <v>1489600000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1325508000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1317960000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1333992000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1215000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1345492000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1182032000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1053900000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1011578000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>929638000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>949426000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>999767000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>976238000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>955557000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>900661000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1008714000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>761321000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>478506000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>486449000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>413531000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>107203000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>129998000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>114855000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>433700000.0</v>
+      </c>
+      <c r="C56">
         <v>403600000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>245292000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>312178000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>397236000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>388300000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>437890000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>333818000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>401009000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>401593000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>372428000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>377792000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>462296000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>479600000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>488984000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>492869000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>338186000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>352322000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>421379000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>428230000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>355488000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>53675000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>63128000.0</v>
       </c>
-      <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>37150000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>56822000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>255100000.0</v>
+      </c>
+      <c r="C57">
         <v>393000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>356591000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>401943000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>410813000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>403900000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>481699000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>378146000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>405379000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>397498000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>315978000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>281167000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>365445000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>333200000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>347639000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>313861000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>166153000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>156226000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>85601000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>52352000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>39514000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>44044000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>34609000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
-      <c r="Z57">
+      <c r="Z57"/>
+      <c r="AA57">
         <v>19041000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>1111400000.0</v>
+      </c>
+      <c r="C58">
         <v>850600000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>722430000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>729203000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>777822000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>723600000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>861893000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>697359000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>555626000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>490236000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>456252000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>442218000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>505405000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>462780000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>481117000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>367167000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>435306000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>197036000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>90313000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>56331000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>43630000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>48130000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>39885000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>26108000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>603200000.0</v>
+      </c>
+      <c r="C60">
         <v>618200000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>586406000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>575093000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>545525000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>480600000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>475331000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>514762000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>514905000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>542489000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>514187000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>551087000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>539160000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>552788000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>516630000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>533494000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>573408000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>564285000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>388193000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>430118000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>370295000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>57315000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>89866000.0</v>
       </c>
-      <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>88747000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>81157000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6031,2949 +6169,3012 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>14600000.0</v>
       </c>
       <c r="C2">
         <v>50488000.0</v>
       </c>
       <c r="D2">
         <v>38734000.0</v>
       </c>
       <c r="E2">
         <v>34823000.0</v>
       </c>
       <c r="F2">
         <v>14636000.0</v>
       </c>
       <c r="G2">
         <v>10631000.0</v>
       </c>
       <c r="H2">
         <v>43185000.0</v>
       </c>
       <c r="I2">
         <v>41412000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>39842658.0</v>
       </c>
       <c r="C3">
         <v>35824000.0</v>
       </c>
       <c r="D3">
         <v>27117000.0</v>
       </c>
       <c r="E3">
         <v>21204000.0</v>
       </c>
       <c r="F3">
         <v>8756000.0</v>
       </c>
       <c r="G3">
         <v>7687000.0</v>
       </c>
       <c r="H3">
         <v>8276000.0</v>
       </c>
       <c r="I3">
         <v>7195000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>129199999.0</v>
       </c>
       <c r="C5">
         <v>97395000.0</v>
       </c>
       <c r="D5">
         <v>119242000.0</v>
       </c>
       <c r="E5">
         <v>104260000.0</v>
       </c>
       <c r="F5">
         <v>122594000.0</v>
       </c>
       <c r="G5">
         <v>65845000.0</v>
       </c>
       <c r="H5">
         <v>65369000.0</v>
       </c>
       <c r="I5">
         <v>46662000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>131300000.0</v>
       </c>
       <c r="C6">
         <v>133219000.0</v>
       </c>
       <c r="D6">
         <v>146359000.0</v>
       </c>
       <c r="E6">
         <v>125464000.0</v>
       </c>
       <c r="F6">
         <v>131350000.0</v>
       </c>
       <c r="G6">
         <v>73532000.0</v>
       </c>
       <c r="H6">
         <v>73645000.0</v>
       </c>
       <c r="I6">
         <v>53857000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>369200000.0</v>
       </c>
       <c r="C9">
         <v>323716000.0</v>
       </c>
       <c r="D9">
         <v>288883000.0</v>
       </c>
       <c r="E9">
         <v>224054000.0</v>
       </c>
       <c r="F9">
         <v>220879000.0</v>
       </c>
       <c r="G9">
         <v>104386000.0</v>
       </c>
       <c r="H9">
         <v>80300000.0</v>
       </c>
       <c r="I9">
         <v>64258000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>92200000.0</v>
       </c>
       <c r="C10">
         <v>85993000.0</v>
       </c>
       <c r="D10">
         <v>117999000.0</v>
       </c>
       <c r="E10">
         <v>102453000.0</v>
       </c>
       <c r="F10">
         <v>121572000.0</v>
       </c>
       <c r="G10">
         <v>64976000.0</v>
       </c>
       <c r="H10">
         <v>64451000.0</v>
       </c>
       <c r="I10">
         <v>46456000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>1700000.0</v>
       </c>
       <c r="C11">
         <v>10306000.0</v>
       </c>
       <c r="D11">
         <v>-2816000.0</v>
       </c>
       <c r="E11">
         <v>8349000.0</v>
       </c>
       <c r="F11">
         <v>381000.0</v>
       </c>
       <c r="G11">
         <v>3136000.0</v>
       </c>
       <c r="H11">
         <v>3513000.0</v>
       </c>
       <c r="I11">
         <v>1992000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>99</v>
+      </c>
+      <c r="B12">
+        <v>15988000.0</v>
+      </c>
       <c r="C12">
         <v>11402000.0</v>
       </c>
       <c r="D12">
         <v>1243000.0</v>
       </c>
       <c r="E12">
         <v>1807000.0</v>
       </c>
       <c r="F12">
         <v>1022000.0</v>
       </c>
       <c r="G12">
         <v>869000.0</v>
       </c>
       <c r="H12">
         <v>918000.0</v>
       </c>
       <c r="I12">
         <v>206000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>30000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>56000.0</v>
       </c>
       <c r="I13">
         <v>26000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>101</v>
+      </c>
+      <c r="B14">
+        <v>-4894000.0</v>
+      </c>
       <c r="C14">
         <v>-3812000.0</v>
       </c>
       <c r="D14">
         <v>-1161000.0</v>
       </c>
       <c r="E14">
         <v>-1147000.0</v>
       </c>
       <c r="F14">
         <v>1285000.0</v>
       </c>
       <c r="G14">
         <v>1758000.0</v>
       </c>
       <c r="H14">
         <v>7590000.0</v>
       </c>
       <c r="I14">
         <v>6005000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>85600000.0</v>
       </c>
       <c r="C15">
         <v>71875000.0</v>
       </c>
       <c r="D15">
         <v>118400000.0</v>
       </c>
       <c r="E15">
         <v>92957000.0</v>
       </c>
       <c r="F15">
         <v>122476000.0</v>
       </c>
       <c r="G15">
         <v>62209000.0</v>
       </c>
       <c r="H15">
         <v>58539000.0</v>
       </c>
       <c r="I15">
         <v>43669000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>93000000.0</v>
       </c>
       <c r="F16">
         <v>122476000.0</v>
       </c>
       <c r="G16">
         <v>62209000.0</v>
       </c>
       <c r="H16">
         <v>58539000.0</v>
       </c>
       <c r="I16">
         <v>43669000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>90545000.0</v>
+      </c>
       <c r="C17">
         <v>75687000.0</v>
       </c>
       <c r="D17">
         <v>119087000.0</v>
       </c>
       <c r="E17">
         <v>94104000.0</v>
       </c>
       <c r="F17">
         <v>121191000.0</v>
       </c>
       <c r="G17">
         <v>61840000.0</v>
       </c>
       <c r="H17">
         <v>60938000.0</v>
       </c>
       <c r="I17">
         <v>44464000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>-18164000.0</v>
+      </c>
       <c r="C18">
         <v>-13191000.0</v>
       </c>
       <c r="D18">
         <v>-2449000.0</v>
       </c>
       <c r="E18">
         <v>-2595000.0</v>
       </c>
       <c r="F18">
         <v>-1469000.0</v>
       </c>
       <c r="G18">
         <v>-968000.0</v>
       </c>
       <c r="H18">
         <v>-1116000.0</v>
       </c>
       <c r="I18">
         <v>-303000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>131300000.0</v>
       </c>
       <c r="C21">
         <v>165901000.0</v>
       </c>
       <c r="D21">
         <v>163857000.0</v>
       </c>
       <c r="E21">
         <v>130410000.0</v>
       </c>
       <c r="F21">
         <v>137224000.0</v>
       </c>
       <c r="G21">
         <v>67208000.0</v>
       </c>
       <c r="H21">
         <v>64825000.0</v>
       </c>
       <c r="I21">
         <v>46538000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>252500000.0</v>
       </c>
       <c r="C23">
         <v>208303000.0</v>
       </c>
       <c r="D23">
         <v>163760000.0</v>
       </c>
       <c r="E23">
         <v>128467000.0</v>
       </c>
       <c r="F23">
         <v>98291000.0</v>
       </c>
       <c r="G23">
         <v>47809000.0</v>
       </c>
       <c r="H23">
         <v>58660000.0</v>
       </c>
       <c r="I23">
         <v>59132000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>46347000.0</v>
+      </c>
       <c r="C25">
         <v>35824000.0</v>
       </c>
       <c r="D25">
         <v>25653000.0</v>
       </c>
       <c r="E25">
         <v>21204000.0</v>
       </c>
       <c r="F25">
         <v>8756000.0</v>
       </c>
       <c r="G25">
         <v>7687000.0</v>
       </c>
       <c r="H25">
         <v>8276000.0</v>
       </c>
       <c r="I25">
         <v>7195000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.36</v>
       </c>
       <c r="E26">
         <v>0.4</v>
       </c>
       <c r="F26">
         <v>0.52</v>
       </c>
       <c r="G26">
         <v>0.56</v>
       </c>
       <c r="H26">
         <v>0.52</v>
       </c>
       <c r="I26">
         <v>0.44</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>4469000.0</v>
       </c>
       <c r="D27">
         <v>2877000.0</v>
       </c>
       <c r="E27">
         <v>1708000.0</v>
       </c>
       <c r="F27">
         <v>338000.0</v>
       </c>
       <c r="G27">
         <v>495000.0</v>
       </c>
       <c r="H27">
         <v>709000.0</v>
       </c>
       <c r="I27">
         <v>381000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>43800000.0</v>
       </c>
       <c r="C28">
         <v>116423000.0</v>
       </c>
       <c r="D28">
         <v>94257000.0</v>
       </c>
       <c r="E28">
         <v>70047000.0</v>
       </c>
       <c r="F28">
         <v>74221000.0</v>
       </c>
       <c r="G28">
         <v>28807000.0</v>
       </c>
       <c r="H28">
         <v>12192000.0</v>
       </c>
       <c r="I28">
         <v>16057000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>116</v>
+      </c>
+      <c r="B29">
+        <v>1720000.0</v>
+      </c>
       <c r="C29">
         <v>10306000.0</v>
       </c>
       <c r="D29">
         <v>-2811000.0</v>
       </c>
       <c r="E29">
         <v>8349000.0</v>
       </c>
       <c r="F29">
         <v>381000.0</v>
       </c>
       <c r="G29">
         <v>3136000.0</v>
       </c>
       <c r="H29">
         <v>3513000.0</v>
       </c>
       <c r="I29">
         <v>1992000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>237900000.0</v>
       </c>
       <c r="C30">
         <v>157815000.0</v>
       </c>
       <c r="D30">
         <v>125026000.0</v>
       </c>
       <c r="E30">
         <v>93644000.0</v>
       </c>
       <c r="F30">
         <v>83655000.0</v>
       </c>
       <c r="G30">
         <v>37178000.0</v>
       </c>
       <c r="H30">
         <v>15475000.0</v>
       </c>
       <c r="I30">
         <v>17720000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>-39100000.0</v>
       </c>
       <c r="C31">
         <v>-79908000.0</v>
       </c>
       <c r="D31">
         <v>-45858000.0</v>
       </c>
       <c r="E31">
         <v>-27957000.0</v>
       </c>
       <c r="F31">
         <v>-15652000.0</v>
       </c>
       <c r="G31">
         <v>-2232000.0</v>
       </c>
       <c r="H31">
         <v>-374000.0</v>
       </c>
       <c r="I31">
         <v>-82000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>383800000.0</v>
       </c>
       <c r="C32">
         <v>374204000.0</v>
       </c>
       <c r="D32">
         <v>327617000.0</v>
       </c>
       <c r="E32">
         <v>258877000.0</v>
       </c>
       <c r="F32">
         <v>235515000.0</v>
       </c>
       <c r="G32">
         <v>115017000.0</v>
       </c>
       <c r="H32">
         <v>123485000.0</v>
       </c>
       <c r="I32">
         <v>105670000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>20000000.0</v>
+      </c>
+      <c r="C2">
         <v>12100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14843000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14589000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14195000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14154000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12055000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10174000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10082000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9812000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>-46525000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9176000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8404000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8193000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16532000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15237000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43171000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12016000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7151000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9965000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7643000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8508000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8780000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>9300000.0</v>
+      </c>
+      <c r="C3">
         <v>11615658.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12302000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10811000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11232000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7457000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8774000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7670000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7236000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6100000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7180000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6731000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5996000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5746000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5147000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5123000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5188000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2891000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1932000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1976000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1957000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1916000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1936000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1855000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1980000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2072000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>25600000.0</v>
+      </c>
+      <c r="C5">
         <v>61279999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>29624000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>18937000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>21583000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>75500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>13946000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6421000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>30100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>49173000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18592000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>28656000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>21034000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>69778000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>15957000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15995000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>22845000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15265000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>20932000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>72481000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>13826000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>16613000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>20107000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13942000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>15188000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>20585000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>34900000.0</v>
+      </c>
+      <c r="C6">
         <v>49300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>41926000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>29748000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>32815000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>82957000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>22720000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>14091000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>37336000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>55273000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25772000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>35387000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>27030000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>75524000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>21104000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>21118000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>28033000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18156000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>22864000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>74457000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15783000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>18529000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>22043000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>15797000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>17168000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>22657000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>78200000.0</v>
+      </c>
+      <c r="C9">
         <v>122300000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>71618000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>67933000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>65372000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>100400000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>63901000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>62944000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>45400000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>62066000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>53362000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>68509000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>63940000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>137806000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>47814000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>47214000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>46795000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>29678000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>24458000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>75826000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>18597000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>24604000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>23178000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>16960000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>17008000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>26391000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>9200000.0</v>
+      </c>
+      <c r="C10">
         <v>38100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24562000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14950000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14604000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10157000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3163000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>50900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18286000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28341000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20690000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>48959000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15419000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15565000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>22510000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15094000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20669000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>72222000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13587000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16454000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19861000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13725000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14936000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20338000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>4600000.0</v>
+      </c>
+      <c r="C11">
         <v>2500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>355000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>829000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1954000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8279000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>629000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2300000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-553000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-7685000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3131000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2296000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2200000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-341000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4194000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1889000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-855000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1178000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>525000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>122000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-88000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>535000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2567000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>788000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>99</v>
+      </c>
+      <c r="B12">
+        <v>16400000.0</v>
+      </c>
       <c r="C12">
+        <v>3047000.0</v>
+      </c>
+      <c r="D12">
         <v>5062000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3987000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6979000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3575000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3789000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3258000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>329000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>278000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>306000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>315000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>344000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>504000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>538000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>430000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>335000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>171000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>263000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>259000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>239000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>232000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>246000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>217000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>252000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>247000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>3089000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>0.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>27000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>0.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
+        <v>0.0</v>
+      </c>
+      <c r="Z13">
         <v>36000.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14">
+        <v>-1094000.0</v>
+      </c>
+      <c r="D14">
         <v>-1700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-168000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1800000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-404000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1403000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-371000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-325000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-316000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-149000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
         <v>1000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-394000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1800000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758000.0</v>
       </c>
       <c r="Y14">
         <v>1758000.0</v>
       </c>
       <c r="Z14">
+        <v>1758000.0</v>
+      </c>
+      <c r="AA14">
         <v>7590000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>2300000.0</v>
+      </c>
+      <c r="C15">
         <v>34500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>22500000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>12851000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15664000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>56800000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>466000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>706000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>15400000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>46988000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18468000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>35701000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>17243000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>46514000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>12221000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>15906000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>18316000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>13205000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21524000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>73401000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14346000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>15560000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>20627000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13862000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>12160000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>18734000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>18468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35700000.0</v>
       </c>
       <c r="M16">
         <v>35700000.0</v>
       </c>
       <c r="N16">
+        <v>35700000.0</v>
+      </c>
+      <c r="O16">
         <v>46500000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15906000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18316000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>13205000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21524000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>73401000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14346000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16300000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>13862000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12160000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>18734000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17"/>
       <c r="C17">
+        <v>35659000.0</v>
+      </c>
+      <c r="D17">
         <v>24200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>14200000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>14500000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>55422000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2600000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>15853000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>48391000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>18839000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>36026000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>17559000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>46663000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>13219000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>15900000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>18316000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>13205000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>21524000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>73400000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>13062000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>16332000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>19949000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>13190000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>12369000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>19550000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18"/>
       <c r="C18">
+        <v>-4314000.0</v>
+      </c>
+      <c r="D18">
         <v>-10700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4909000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1400000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-898000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-928000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-436000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-562000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-132000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-824000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-613000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-623000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-301000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-258000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-287000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-229000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-247000.0</v>
       </c>
       <c r="Y18">
         <v>-247000.0</v>
       </c>
       <c r="Z18">
+        <v>-247000.0</v>
+      </c>
+      <c r="AA18">
         <v>-325000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>25600000.0</v>
+      </c>
+      <c r="C21">
         <v>49300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>30476000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30146000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29416000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>86300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27887000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28086000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>49173000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>30469000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>39256000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>36562000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>69778000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>28768000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25459000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>26074000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24603000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>21499000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>72055000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16208000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>14284000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>20283000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13861000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>14299000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>20604000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>72600000.0</v>
+      </c>
+      <c r="C23">
         <v>85100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>55985000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>52376000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>50151000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>71000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>50168000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>46913000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>62893000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>33067000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>39335000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>37190000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>23318000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>28222000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>30159000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>28914000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21607000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18196000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>46942000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14405000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12990000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12860000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10742000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11217000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14567000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>12002000.0</v>
+      </c>
+      <c r="D25">
         <v>10500000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12144000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7236000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7210000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7180000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6731000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5996000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5746000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5147000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5123000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5188000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2891000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1932000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1976000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1957000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1916000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1936000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1855000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1980000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2072000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1286000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1070000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>968000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>1073000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>837000.0</v>
       </c>
       <c r="J27">
         <v>837000.0</v>
       </c>
       <c r="K27">
+        <v>837000.0</v>
+      </c>
+      <c r="L27">
         <v>1109000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>518000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>413000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>877000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>471000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>224000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>136000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>126000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>70000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>83000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>59000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>194000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>51000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>45000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>96000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>222000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>7500000.0</v>
       </c>
       <c r="C28">
+        <v>7500000.0</v>
+      </c>
+      <c r="D28">
         <v>27447000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25732000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23525000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25755000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>26017000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>39481000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14394000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21832000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20797000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>52956000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13308000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16360000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15030000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4038000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2249000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3175000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1854000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5136000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2371000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2624000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2072000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4909000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29"/>
       <c r="C29">
+        <v>2490000.0</v>
+      </c>
+      <c r="D29">
         <v>400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2822000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4220000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2291000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-553000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-7685000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3131000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2296000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4194000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1889000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-855000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1178000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>525000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>122000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-88000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>535000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2567000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>788000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>52600000.0</v>
+      </c>
+      <c r="C30">
         <v>73000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>41142000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>37787000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>35956000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14100000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36014000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34858000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12893000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>22893000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29253000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27378000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>69843000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19046000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21755000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20721000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5075000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2959000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3771000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2389000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5839000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2895000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3099000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2709000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5787000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>-16400000.0</v>
+      </c>
+      <c r="C31">
         <v>-11200000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5914000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-15196000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14812000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-27300000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17730000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-24923000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10100000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4203000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-12183000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-10915000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-15872000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-20819000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-13349000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9894000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3564000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9509000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-830000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>167000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2621000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2082000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-422000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-136000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>637000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-266000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>98200000.0</v>
+      </c>
+      <c r="C32">
         <v>134400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>86461000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>82522000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>79567000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>157300000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>78055000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>74999000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>63800000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>112066000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>63536000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>78591000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>73752000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>91281000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>56990000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>55618000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>54988000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>46210000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>39695000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>118997000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>30613000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>31755000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>33143000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>24603000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>25516000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>35171000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9004,2793 +9205,2878 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>33418000.0</v>
       </c>
       <c r="C2">
         <v>16050000.0</v>
       </c>
       <c r="D2">
         <v>26519000.0</v>
       </c>
       <c r="E2">
         <v>15264000.0</v>
       </c>
       <c r="F2">
         <v>14052000.0</v>
       </c>
       <c r="G2">
         <v>4120000.0</v>
       </c>
       <c r="H2">
         <v>2346000.0</v>
       </c>
       <c r="I2">
         <v>3324000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>10558000</v>
       </c>
       <c r="C3">
         <v>8284000</v>
       </c>
       <c r="D3">
         <v>15020000</v>
       </c>
       <c r="E3">
         <v>6712000</v>
       </c>
       <c r="F3">
         <v>1843000</v>
       </c>
       <c r="G3">
         <v>660000</v>
       </c>
       <c r="H3">
         <v>217000</v>
       </c>
       <c r="I3">
         <v>1430000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>21582000.0</v>
+        <v>20183000.0</v>
       </c>
       <c r="C6">
         <v>17368000.0</v>
       </c>
       <c r="D6">
         <v>-10469000.0</v>
       </c>
       <c r="E6">
         <v>11255000.0</v>
       </c>
       <c r="F6">
         <v>1212000.0</v>
       </c>
       <c r="G6">
         <v>9932000.0</v>
       </c>
       <c r="H6">
         <v>1774000.0</v>
       </c>
       <c r="I6">
         <v>-978000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>125</v>
+      </c>
+      <c r="B7">
+        <v>109668000.0</v>
+      </c>
       <c r="C7">
         <v>-10865000.0</v>
       </c>
       <c r="D7">
         <v>17973000.0</v>
       </c>
       <c r="E7">
         <v>-23333000.0</v>
       </c>
       <c r="F7">
         <v>-23186000.0</v>
       </c>
       <c r="G7">
         <v>-17736000.0</v>
       </c>
       <c r="H7">
         <v>-21427000.0</v>
       </c>
       <c r="I7">
         <v>-7145000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>127</v>
+      </c>
+      <c r="B9">
+        <v>27775000.0</v>
+      </c>
       <c r="C9">
         <v>-92695000.0</v>
       </c>
       <c r="D9">
         <v>-10693000.0</v>
       </c>
       <c r="E9">
         <v>-23067000.0</v>
       </c>
       <c r="F9">
         <v>-62745000.0</v>
       </c>
       <c r="G9">
         <v>-22560000.0</v>
       </c>
       <c r="H9">
         <v>-17460000.0</v>
       </c>
       <c r="I9">
         <v>-3806000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>666000.0</v>
       </c>
       <c r="G12">
         <v>3118000.0</v>
       </c>
       <c r="H12">
         <v>2517000.0</v>
       </c>
       <c r="I12">
         <v>-937000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>39747000.0</v>
       </c>
       <c r="G13">
         <v>4215000.0</v>
       </c>
       <c r="H13">
         <v>-5966000.0</v>
       </c>
       <c r="I13">
         <v>-5887000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>132</v>
+      </c>
+      <c r="B14">
+        <v>46347000.0</v>
+      </c>
       <c r="C14">
         <v>35824000.0</v>
       </c>
       <c r="D14">
         <v>27117000.0</v>
       </c>
       <c r="E14">
         <v>21204000.0</v>
       </c>
       <c r="F14">
         <v>8756000.0</v>
       </c>
       <c r="G14">
         <v>7687000.0</v>
       </c>
       <c r="H14">
         <v>8276000.0</v>
       </c>
       <c r="I14">
         <v>7195000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>133</v>
+      </c>
+      <c r="B15">
+        <v>95142000.0</v>
+      </c>
       <c r="C15">
         <v>132383000.0</v>
       </c>
       <c r="D15">
         <v>145145000.0</v>
       </c>
       <c r="E15">
         <v>103329000.0</v>
       </c>
       <c r="F15">
         <v>119788000.0</v>
       </c>
       <c r="G15">
         <v>64481000.0</v>
       </c>
       <c r="H15">
         <v>46886000.0</v>
       </c>
       <c r="I15">
         <v>38009000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
-        <v>55000000.0</v>
+        <v>53601000.0</v>
       </c>
       <c r="C16">
         <v>33418000.0</v>
       </c>
       <c r="D16">
         <v>16050000.0</v>
       </c>
       <c r="E16">
         <v>26519000.0</v>
       </c>
       <c r="F16">
         <v>15264000.0</v>
       </c>
       <c r="G16">
         <v>14052000.0</v>
       </c>
       <c r="H16">
         <v>4120000.0</v>
       </c>
       <c r="I16">
         <v>2346000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>136</v>
+      </c>
+      <c r="B18">
+        <v>258310000.0</v>
+      </c>
       <c r="C18">
         <v>137663000.0</v>
       </c>
       <c r="D18">
         <v>141705000.0</v>
       </c>
       <c r="E18">
         <v>74339000.0</v>
       </c>
       <c r="F18">
         <v>105718000.0</v>
       </c>
       <c r="G18">
         <v>52035000.0</v>
       </c>
       <c r="H18">
         <v>44250000.0</v>
       </c>
       <c r="I18">
         <v>38088000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>137</v>
+      </c>
+      <c r="B19">
+        <v>-22826000.0</v>
+      </c>
       <c r="C19">
         <v>25313000.0</v>
       </c>
       <c r="D19">
         <v>105240000.0</v>
       </c>
       <c r="E19">
         <v>-189347000.0</v>
       </c>
       <c r="F19">
         <v>-159618000.0</v>
       </c>
       <c r="G19">
         <v>11140000.0</v>
       </c>
       <c r="H19">
         <v>11254000.0</v>
       </c>
       <c r="I19">
         <v>7806000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>230000000.0</v>
       </c>
       <c r="F20">
         <v>302722000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>-55692000.0</v>
+      </c>
       <c r="C21">
         <v>212633000.0</v>
       </c>
       <c r="D21">
         <v>-3409000.0</v>
       </c>
       <c r="E21">
         <v>-1652000.0</v>
       </c>
       <c r="F21">
         <v>-832000.0</v>
       </c>
       <c r="G21">
         <v>-893000.0</v>
       </c>
       <c r="H21">
         <v>-987000.0</v>
       </c>
       <c r="I21">
         <v>-987000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>85600000.0</v>
       </c>
       <c r="C22">
         <v>75687000.0</v>
       </c>
       <c r="D22">
         <v>120815000.0</v>
       </c>
       <c r="E22">
         <v>94104000.0</v>
       </c>
       <c r="F22">
         <v>121191000.0</v>
       </c>
       <c r="G22">
         <v>61840000.0</v>
       </c>
       <c r="H22">
         <v>60938000.0</v>
       </c>
       <c r="I22">
         <v>44464000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>140</v>
+      </c>
+      <c r="B23">
+        <v>-56728000.0</v>
+      </c>
       <c r="C23">
         <v>-90603000.0</v>
       </c>
       <c r="D23">
         <v>-15909000.0</v>
       </c>
       <c r="E23">
         <v>-6472000.0</v>
       </c>
       <c r="F23">
         <v>-3204000.0</v>
       </c>
       <c r="G23">
         <v>-865000.0</v>
       </c>
       <c r="H23">
         <v>-5899000.0</v>
       </c>
       <c r="I23">
         <v>-10000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>134645000.0</v>
       </c>
       <c r="D24">
         <v>53914000.0</v>
       </c>
       <c r="E24">
         <v>-149176000.0</v>
       </c>
       <c r="F24">
         <v>-159618000.0</v>
       </c>
       <c r="G24">
         <v>23674000.0</v>
       </c>
       <c r="H24">
         <v>74000.0</v>
       </c>
       <c r="I24">
         <v>-408000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>-85600000.0</v>
+        <v>73600000.0</v>
       </c>
       <c r="C25">
         <v>15914000.0</v>
       </c>
       <c r="D25">
         <v>-7829000.0</v>
       </c>
       <c r="E25">
         <v>-20004000.0</v>
       </c>
       <c r="F25">
         <v>-345000.0</v>
       </c>
       <c r="G25">
         <v>-124000.0</v>
       </c>
       <c r="H25">
         <v>-3673000.0</v>
       </c>
       <c r="I25">
         <v>-6988000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>143</v>
+      </c>
+      <c r="B26">
+        <v>-56231000.0</v>
+      </c>
       <c r="C26">
         <v>-141301000.0</v>
       </c>
       <c r="D26">
         <v>-65164000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-1007000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>144</v>
+      </c>
+      <c r="B27">
+        <v>36466000.0</v>
+      </c>
       <c r="C27">
         <v>19081000.0</v>
       </c>
       <c r="D27">
         <v>1465000.0</v>
       </c>
       <c r="E27">
         <v>731000.0</v>
       </c>
       <c r="F27">
         <v>764000.0</v>
       </c>
       <c r="G27">
         <v>-2108000.0</v>
       </c>
       <c r="H27">
         <v>-3160000.0</v>
       </c>
       <c r="I27">
         <v>-1966000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>145</v>
+      </c>
+      <c r="B28">
+        <v>-254461000.0</v>
+      </c>
       <c r="C28">
         <v>-151654000.0</v>
       </c>
       <c r="D28">
         <v>-229627000.0</v>
       </c>
       <c r="E28">
         <v>118547000.0</v>
       </c>
       <c r="F28">
         <v>177891000.0</v>
       </c>
       <c r="G28">
         <v>-66239000.0</v>
       </c>
       <c r="H28">
         <v>-53772000.0</v>
       </c>
       <c r="I28">
         <v>-48009000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>146</v>
+      </c>
+      <c r="B29">
+        <v>268868000.0</v>
+      </c>
       <c r="C29">
         <v>145947000.0</v>
       </c>
       <c r="D29">
         <v>156725000.0</v>
       </c>
       <c r="E29">
         <v>81051000.0</v>
       </c>
       <c r="F29">
         <v>107561000.0</v>
       </c>
       <c r="G29">
         <v>52695000.0</v>
       </c>
       <c r="H29">
         <v>44467000.0</v>
       </c>
       <c r="I29">
         <v>39518000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>147</v>
+      </c>
+      <c r="B30">
+        <v>2304000.0</v>
+      </c>
       <c r="C30">
         <v>25313000.0</v>
       </c>
       <c r="D30">
         <v>62166000.0</v>
       </c>
       <c r="E30">
         <v>-189347000.0</v>
       </c>
       <c r="F30">
         <v>-284228000.0</v>
       </c>
       <c r="G30">
         <v>23511000.0</v>
       </c>
       <c r="H30">
         <v>11254000.0</v>
       </c>
       <c r="I30">
         <v>7806000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>30343000.0</v>
       </c>
       <c r="C2">
+        <v>30343000.0</v>
+      </c>
+      <c r="D2">
         <v>28539000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36070000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33418000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38326000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28949000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26984000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16050000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17269000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22350000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25794000.0</v>
       </c>
       <c r="N2">
         <v>25794000.0</v>
       </c>
       <c r="O2">
+        <v>25794000.0</v>
+      </c>
+      <c r="P2">
         <v>16441000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12914000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15264000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>44304000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25194000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28726000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14052000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>39697000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3747000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>42128000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4105000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>29908000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>3658000</v>
       </c>
       <c r="C3">
+        <v>9243000</v>
+      </c>
+      <c r="D3">
         <v>2268000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2452000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2264000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2859000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>98000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2219000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1788000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6862000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7173000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>431000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3386000</v>
       </c>
       <c r="N3">
         <v>3386000</v>
       </c>
       <c r="O3">
+        <v>3386000</v>
+      </c>
+      <c r="P3">
         <v>4961000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3073000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1405000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1026999</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>845000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>56000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>228000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>55000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>194000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>64000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>75000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>23258000.0</v>
+      </c>
+      <c r="C6">
         <v>24657000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1804000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7531000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2652000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-38326000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9377000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1965000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10934000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5153000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4821000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-8403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>725000.0</v>
       </c>
       <c r="N6">
         <v>725000.0</v>
       </c>
       <c r="O6">
+        <v>725000.0</v>
+      </c>
+      <c r="P6">
         <v>9353000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3527000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2350000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-29040000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>19110000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3532000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14674000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-25645000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>35950000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-38381000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>38023000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-25788000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>125</v>
+      </c>
+      <c r="B7">
+        <v>-22720000.0</v>
+      </c>
       <c r="C7">
+        <v>-21597000.0</v>
+      </c>
+      <c r="D7">
         <v>29017000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>43650000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>63306000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-52099000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>30985000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-11495000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>16597000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-12283000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>24102000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46265000.0</v>
       </c>
       <c r="N7">
         <v>-46265000.0</v>
       </c>
       <c r="O7">
+        <v>-46265000.0</v>
+      </c>
+      <c r="P7">
         <v>33002000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-11652000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1582000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>40720000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>24633000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-76627000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>17631000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-25310000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1986000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-15486000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2662000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-24827000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>127</v>
+      </c>
+      <c r="B9">
+        <v>-62671000.0</v>
+      </c>
       <c r="C9">
+        <v>-59606000.0</v>
+      </c>
+      <c r="D9">
         <v>4545000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2381000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>89294000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-130402000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>27465000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9842000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20520000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1623000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-15611000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>27288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35284000.0</v>
       </c>
       <c r="N9">
         <v>-35284000.0</v>
       </c>
       <c r="O9">
+        <v>-35284000.0</v>
+      </c>
+      <c r="P9">
         <v>-4711000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>12583000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4345000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>33097000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-8717000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-87625000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-7979000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-7249000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>490000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-7898000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-8567000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>29326000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-30181000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>30181000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>30559000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-30371000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>30371000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-28781000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>28781000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-20971000.0</v>
       </c>
-      <c r="W11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X11"/>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>-16923000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-3467000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6092000.0</v>
       </c>
       <c r="N12">
         <v>6092000.0</v>
       </c>
       <c r="O12">
+        <v>6092000.0</v>
+      </c>
+      <c r="P12">
         <v>6100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-1721000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1328000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2177000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-249000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-824000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-438000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1750000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-136000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2875000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>254000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>2180000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>10324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4385000.0</v>
       </c>
       <c r="N13">
         <v>-4385000.0</v>
       </c>
       <c r="O13">
+        <v>-4385000.0</v>
+      </c>
+      <c r="P13">
         <v>8034000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8788000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-28625000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7623000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4604000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>10221000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>17299000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3887000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-15924000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>10987000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-149000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14">
+        <v>12002000.0</v>
+      </c>
+      <c r="D14">
         <v>12302000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7724000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11232000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12144000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8774000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7670000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7236000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7180000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6731000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5746000.0</v>
       </c>
       <c r="N14">
         <v>5746000.0</v>
       </c>
       <c r="O14">
+        <v>5746000.0</v>
+      </c>
+      <c r="P14">
         <v>5147000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5123000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5188000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1198000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1932000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1976000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1957000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1916000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1936000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1855000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1980000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2072000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>133</v>
+      </c>
+      <c r="B15">
+        <v>23921000.0</v>
+      </c>
       <c r="C15">
+        <v>23921000.0</v>
+      </c>
+      <c r="D15">
         <v>23920000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>23712000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>23589000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>23007000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22904000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>26569000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>59903000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>29427000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>37117000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>33266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25170000.0</v>
       </c>
       <c r="N15">
         <v>25170000.0</v>
       </c>
       <c r="O15">
+        <v>25170000.0</v>
+      </c>
+      <c r="P15">
         <v>24875000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>29733000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>23551000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>19061000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>63036000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14432000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>23259000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>25000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3552000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>39481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="Z15">
         <v>25000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15">
+        <v>25000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>53601000.0</v>
+      </c>
+      <c r="C16">
         <v>55000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>30343000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>28539000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>36070000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>33418000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>38326000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28949000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26984000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12116000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>17529000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>22350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26519000.0</v>
       </c>
       <c r="N16">
         <v>26519000.0</v>
       </c>
       <c r="O16">
+        <v>26519000.0</v>
+      </c>
+      <c r="P16">
         <v>25794000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>16441000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12914000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15264000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>44304000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25194000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>28726000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14052000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>39697000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3747000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>42128000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4120000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>136</v>
+      </c>
+      <c r="B18">
+        <v>32339000.0</v>
+      </c>
       <c r="C18">
+        <v>30524000.0</v>
+      </c>
+      <c r="D18">
         <v>63629000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>74422000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>97808000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>23081000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>68307000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7448000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>40147000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>32581000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>38173000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>42232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5916000.0</v>
       </c>
       <c r="N18">
         <v>-5916000.0</v>
       </c>
       <c r="O18">
+        <v>-5916000.0</v>
+      </c>
+      <c r="P18">
         <v>51470000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4582000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>24862000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>27015000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>46995000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2932000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>34327000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6526000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>40705000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-25000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>18314000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4249000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>-9266000.0</v>
+      </c>
+      <c r="D19">
         <v>20571000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-32007000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-9433000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2146000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>174000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>75761000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-52768000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-8629000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>2418000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>47173000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>21204000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>34445000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-20832000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-189499000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>7454000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>87677000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>35667000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>14183000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-297145000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-7427000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4869000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1673000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>20455000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-21040000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>230000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21">
+        <v>28068000.0</v>
+      </c>
+      <c r="D21">
         <v>-16688000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-30521000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-36551000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>53903000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15809000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-864000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-211000.0</v>
       </c>
       <c r="N21">
         <v>-211000.0</v>
       </c>
       <c r="O21">
+        <v>-211000.0</v>
+      </c>
+      <c r="P21">
         <v>-503000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-384000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-373000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-243000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-196000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-197000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-196000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-335000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-219000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-235000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-257000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>34500000.0</v>
       </c>
       <c r="C22">
+        <v>34500000.0</v>
+      </c>
+      <c r="D22">
         <v>22500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12851000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16558000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>56800000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>466000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2534000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>15853000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>47000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18839000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36026000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46663000.0</v>
       </c>
       <c r="N22">
         <v>46663000.0</v>
       </c>
       <c r="O22">
+        <v>46663000.0</v>
+      </c>
+      <c r="P22">
         <v>13219000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15906000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>18316000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>13205000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21524000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>73400000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>13062000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>16332000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>20627000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13190000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12369000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19550000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>140</v>
+      </c>
+      <c r="B23">
+        <v>-2298000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-29254000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2526000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-29973000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-21243000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-147191000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1455000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5015000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-13662000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-64406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-504000.0</v>
       </c>
       <c r="N23">
         <v>-504000.0</v>
       </c>
       <c r="O23">
+        <v>-504000.0</v>
+      </c>
+      <c r="P23">
         <v>-538000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-430000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1726000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-262000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-253000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1970000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-258000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3723000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-153000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-283000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-213000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>141</v>
+      </c>
+      <c r="B24">
+        <v>-18576000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>62320000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1514999.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-289000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-2800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>141097000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-769000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64864000.0</v>
       </c>
       <c r="M24">
         <v>64864000.0</v>
       </c>
       <c r="N24">
         <v>64864000.0</v>
       </c>
       <c r="O24">
+        <v>64864000.0</v>
+      </c>
+      <c r="P24">
         <v>-220463000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>236900000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-236900000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>87919999.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-439000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>70000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-166000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-249000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-4845000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-158000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-42000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>65000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>24217000.0</v>
+      </c>
+      <c r="C25">
         <v>-34500000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14380000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8793000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7347000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-56800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21650000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4639000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2418000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9929000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-4450000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17957000.0</v>
       </c>
       <c r="N25">
         <v>-17957000.0</v>
       </c>
       <c r="O25">
+        <v>-17957000.0</v>
+      </c>
+      <c r="P25">
         <v>2672000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1506000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3213000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-26382000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>517000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1301000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1516000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>754000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>20152000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>75000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1438000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-56231000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-141301000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65164000.0</v>
       </c>
       <c r="M26">
         <v>-65164000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="N26">
+        <v>-65164000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-233000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>25771000.0</v>
+      </c>
+      <c r="D27">
         <v>3256000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3856000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3583000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6414000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6530000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5690000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>447000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>491000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>228000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="N27">
         <v>215000.0</v>
       </c>
       <c r="O27">
+        <v>215000.0</v>
+      </c>
+      <c r="P27">
         <v>191000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>125000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>200000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-699000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>89000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>854000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-136000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-395000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-147000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-101000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-1465000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-319000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>145</v>
+      </c>
+      <c r="B28">
+        <v>5026000.0</v>
+      </c>
       <c r="C28">
+        <v>1256000.0</v>
+      </c>
+      <c r="D28">
         <v>-126093000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-53253000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-90113000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-31119000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-59956000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-83104000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22525000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-36260000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-51643000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-98188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26066000.0</v>
       </c>
       <c r="N28">
         <v>-26066000.0</v>
       </c>
       <c r="O28">
+        <v>-26066000.0</v>
+      </c>
+      <c r="P28">
         <v>-25916000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-30547000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>201076000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-21030000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-63494000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-14882000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>277297000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-25593000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-275000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-39853000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-518000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-470000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>146</v>
+      </c>
+      <c r="B29">
+        <v>35997000.0</v>
+      </c>
       <c r="C29">
+        <v>39767000.0</v>
+      </c>
+      <c r="D29">
         <v>65897000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>76874000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>100072000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25940000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>68405000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9667000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>41935000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>39443000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>45346000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>42663000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9302000.0</v>
       </c>
       <c r="N29">
         <v>-9302000.0</v>
       </c>
       <c r="O29">
+        <v>-9302000.0</v>
+      </c>
+      <c r="P29">
         <v>56431000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7655000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>26267000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>28042000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>47840000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2876000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>34555000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-6581000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>40729000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>169000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18378000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4174000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>147</v>
+      </c>
+      <c r="B30">
+        <v>-18576000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>62320000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-32006999.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9433000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>174000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>75761000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-52768000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4972000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2418000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>47173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21204000.0</v>
       </c>
       <c r="N30">
         <v>21204000.0</v>
       </c>
       <c r="O30">
+        <v>21204000.0</v>
+      </c>
+      <c r="P30">
         <v>-20832000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>27891000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-230851000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-35874000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>34822000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14197000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-297373000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6510000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4869000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1479000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20391000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-21040000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>