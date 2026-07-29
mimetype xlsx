--- v0 (2026-03-02)
+++ v1 (2026-07-29)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -827,10087 +833,10932 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>10161000.0</v>
+      </c>
+      <c r="C2">
         <v>33178000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3447000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8891000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11515000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6682000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4608000.0</v>
       </c>
-      <c r="H2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8">
+      <c r="I2"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>36601000.0</v>
+      </c>
+      <c r="C5">
         <v>-4890000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>8825000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7612000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10898999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12521000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6225999.0</v>
       </c>
-      <c r="H5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>81246000.0</v>
+      </c>
+      <c r="C7">
         <v>77817000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>67070000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>56442000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>49843000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>20076000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26251000.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>6000.0</v>
       </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
+        <v>6000.0</v>
+      </c>
+      <c r="F8">
         <v>5000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1000.0</v>
       </c>
-      <c r="H8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>3736838000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3406959000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>871157000.0</v>
+      </c>
+      <c r="C10">
         <v>879634000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1062116000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1402119000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1768723000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>357690000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>232386000.0</v>
       </c>
-      <c r="H10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>1472486000.0</v>
+      </c>
+      <c r="C12">
         <v>1629956000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1880261000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1756893000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1865140000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>460518000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>232386000.0</v>
       </c>
-      <c r="H12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
+        <v>6000.0</v>
+      </c>
+      <c r="F13">
         <v>5000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1000.0</v>
       </c>
-      <c r="H13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>544860000.0</v>
+      </c>
+      <c r="C14">
         <v>559933000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>563855000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>548022000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>541226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>519153731.0</v>
       </c>
       <c r="G14">
         <v>519153731.0</v>
       </c>
       <c r="H14">
         <v>519153731.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>519153731.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>6000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>603737000.0</v>
+      </c>
+      <c r="C16">
         <v>569464000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>486805000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>398334000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>297355000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>211078000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>124627000.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>100224000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>32553000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>17893000.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
+        <v>125310000.0</v>
+      </c>
+      <c r="C20">
         <v>87304000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>89026000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>88010000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>53564000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>28059000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>25311000.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>19989000.0</v>
+      </c>
+      <c r="C21">
         <v>7905000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14704000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23010000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16817000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10191000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11776000.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>49887000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10075000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21106000.0</v>
       </c>
-      <c r="H22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>3179200000.0</v>
+      </c>
+      <c r="C23">
         <v>2865270000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2954758000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2735206000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2572450000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>866461000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>508168000.0</v>
       </c>
-      <c r="H23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:8">
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>216990000.0</v>
+      </c>
+      <c r="C26">
         <v>130413000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2942000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>19523000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-789911000.0</v>
+      </c>
+      <c r="C28">
         <v>-801379000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-994608000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1338680000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1717328000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-337614000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-206135000.0</v>
       </c>
-      <c r="H28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:8">
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>2082587000.0</v>
+      </c>
+      <c r="C29">
         <v>1845762000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2016114000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1920158000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1921917000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-803704000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-799511000.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>580705000.0</v>
+      </c>
+      <c r="C30">
         <v>542266000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>523793000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>446977000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>336894000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>217687000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>118314000.0</v>
       </c>
-      <c r="H30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:8">
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1809138000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1851536000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-841954000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-836598000.0</v>
       </c>
-      <c r="H31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>1338522000.0</v>
+      </c>
+      <c r="C32">
         <v>1539639000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1868721000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1717955000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1749800000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>369274000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>162361000.0</v>
       </c>
-      <c r="H32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>935255000.0</v>
+      </c>
+      <c r="C33">
         <v>526711000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>374346000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>390799000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>295149000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>132031000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>107188000.0</v>
       </c>
-      <c r="H33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:8">
+      <c r="I33"/>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>16682000.0</v>
+      </c>
+      <c r="C34">
         <v>10515000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7213000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10457000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4524000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7564000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2372000.0</v>
       </c>
-      <c r="H34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>191190000.0</v>
+      </c>
+      <c r="C35">
         <v>220588000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>226953000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>188596000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>123032000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>83041000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>72671000.0</v>
       </c>
-      <c r="H35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:8">
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>229079000.0</v>
+      </c>
+      <c r="C36">
         <v>173886000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>184384000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>189845000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>128488000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>53581000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>26518000.0</v>
       </c>
-      <c r="H36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:8">
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>195740000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>139116000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>61699000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>26518000.0</v>
       </c>
-      <c r="H38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:8">
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>190754000.0</v>
+      </c>
+      <c r="C39">
         <v>166337000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>176358000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>140537000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>75267000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>56225000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>50280000.0</v>
       </c>
-      <c r="H39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:8">
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>281219000.0</v>
+      </c>
+      <c r="C40">
         <v>743925999.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>692747000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>584017000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>463263000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>337547999.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>216578000.0</v>
       </c>
-      <c r="H40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:8">
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>132154000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>73189000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>68889000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>52280000.0</v>
       </c>
-      <c r="H41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>3751525000.0</v>
+      </c>
+      <c r="C42">
         <v>3838521000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3921464000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3736838000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3406959000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>179175000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>72229000.0</v>
       </c>
-      <c r="H42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:8">
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>156373000.0</v>
+      </c>
+      <c r="C45">
         <v>138900000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>113427000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>81097000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>66129000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>32082000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>43583000.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>110486000.0</v>
+      </c>
+      <c r="C46">
         <v>99240000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>80054000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>81097000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>66129000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>32082000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>43583000.0</v>
       </c>
-      <c r="H46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:8">
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>29045000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>17176000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>32082000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>43583000.0</v>
       </c>
-      <c r="H47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:8">
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-1705545000.0</v>
+      </c>
+      <c r="C48">
         <v>-1987875000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1914181000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1824298000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1495946000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-970360000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-877967000.0</v>
       </c>
-      <c r="H48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:8">
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-1824298000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-1495946000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>81246000.0</v>
+      </c>
+      <c r="C51">
         <v>77817000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>67069999.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>63439000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>51395000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>20076000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>26251000.0</v>
       </c>
-      <c r="H51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:8">
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>10306000.0</v>
+      </c>
+      <c r="C52">
         <v>3587000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8357000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6997000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1552000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5924000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5860000.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:8">
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>601329000.0</v>
+      </c>
+      <c r="C53">
         <v>750322000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>818145000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>354774000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>96417000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>102828000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="H53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>3179200000.0</v>
+      </c>
+      <c r="C55">
         <v>2865270000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2954758000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2735206000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2572450000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>866461000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>508168000.0</v>
       </c>
-      <c r="H55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:8">
+      <c r="I55"/>
+    </row>
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>2243945000.0</v>
+      </c>
+      <c r="C56">
         <v>2338559000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2580412000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2344407000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2277301000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>734430000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>400980000.0</v>
       </c>
-      <c r="H56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:8">
+      <c r="I56"/>
+    </row>
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>905423000.0</v>
+      </c>
+      <c r="C57">
         <v>798920000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>711691000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>626452000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>527501000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>365156000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>238619000.0</v>
       </c>
-      <c r="H57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:8">
+      <c r="I57"/>
+    </row>
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>1096613000.0</v>
+      </c>
+      <c r="C58">
         <v>1019508000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>938644000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>815048000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>650533000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>448197000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>311290000.0</v>
       </c>
-      <c r="H58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:8">
+      <c r="I58"/>
+    </row>
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>2082587000.0</v>
+      </c>
+      <c r="C60">
         <v>1845762000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2016114000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1920158000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1921917000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>418264000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>196878000.0</v>
       </c>
-      <c r="H60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:8">
+      <c r="I60"/>
+    </row>
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>19699000.0</v>
+      </c>
+      <c r="C2">
+        <v>10161000.0</v>
+      </c>
+      <c r="D2">
         <v>14280000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19743000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16885000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>33178000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18426000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>9910000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6864000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3447000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13664000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1887000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5734000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8891000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11253000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12122000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17442000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>11515000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>23942000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2874000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5642000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6682000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>27374000.0</v>
+      </c>
+      <c r="C5">
+        <v>36601000.0</v>
+      </c>
+      <c r="D5">
         <v>27690000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>24747000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>29523000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-4890000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>8924000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>8105000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>4740000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>8825000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3158000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>11506000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>10074000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>7612000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6953000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>11150000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>10441000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>10899000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3831000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-4598000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-8294000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-12521000.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-799511000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>83003000.0</v>
+      </c>
+      <c r="C7">
+        <v>81246000.0</v>
+      </c>
+      <c r="D7">
         <v>82009000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>79310000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>78952000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>77817000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>81600000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>82604000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>70996000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>67070000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>57687000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>56699000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>56564000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>56442000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>55085000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>46765000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>47695000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>49843000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>51164000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>12328000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>12968000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>20076000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>6000.0</v>
       </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>6000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
         <v>6000.0</v>
       </c>
       <c r="J8">
         <v>6000.0</v>
       </c>
       <c r="K8">
         <v>6000.0</v>
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
         <v>6000.0</v>
       </c>
       <c r="N8">
         <v>6000.0</v>
       </c>
       <c r="O8">
         <v>6000.0</v>
       </c>
       <c r="P8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="Q8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
         <v>5000.0</v>
       </c>
       <c r="T8">
         <v>5000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>5000.0</v>
+      </c>
+      <c r="V8">
+        <v>5000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>3801656000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3736838000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3649474000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3577278000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3488255000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3406959000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3312405000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3213595000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3117853000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>633670000.0</v>
+      </c>
+      <c r="C10">
+        <v>871157000.0</v>
+      </c>
+      <c r="D10">
         <v>743660000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>629055000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>701079000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>879634000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>774068000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>939751000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1147056000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1062116000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1003524000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1094298000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1311576000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1402119000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1451152000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1607356000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1679217000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1768723000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1776417000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1826424000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1796267000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>357690000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-232386000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>1308719000.0</v>
+      </c>
+      <c r="C12">
+        <v>1472486000.0</v>
+      </c>
+      <c r="D12">
         <v>1398624000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1447925000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1555471000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1629956000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1569479000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1743812000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1935976000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1880261000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1817621000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1829968000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1780647000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1756893000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1676757000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1721544000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1793966000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1865140000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1878426000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1896564000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1879530000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>460518000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>232386000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>6000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
       <c r="J13">
         <v>6000.0</v>
       </c>
       <c r="K13">
         <v>6000.0</v>
       </c>
       <c r="L13">
         <v>6000.0</v>
       </c>
       <c r="M13">
         <v>6000.0</v>
       </c>
       <c r="N13">
         <v>6000.0</v>
       </c>
       <c r="O13">
         <v>6000.0</v>
       </c>
       <c r="P13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="Q13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="R13">
         <v>5000.0</v>
       </c>
       <c r="S13">
         <v>5000.0</v>
       </c>
       <c r="T13">
         <v>5000.0</v>
       </c>
       <c r="U13">
+        <v>5000.0</v>
+      </c>
+      <c r="V13">
+        <v>5000.0</v>
+      </c>
+      <c r="W13">
         <v>2000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>527818000.0</v>
+      </c>
+      <c r="C14">
+        <v>545284000.0</v>
+      </c>
+      <c r="D14">
         <v>544718000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>542865000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>548451000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>555373000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>562950000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>568042000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>569925000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>583191000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>567036000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>562883000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>557878000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>553766000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>550164000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>546058000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>541902000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>537162000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>531718000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>526512000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>522832866.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>522832866.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>492162747.0</v>
       </c>
       <c r="X14">
         <v>492162747.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>492162747.0</v>
+      </c>
+      <c r="Z14">
+        <v>492162747.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>6000.0</v>
       </c>
       <c r="O15">
         <v>6000.0</v>
       </c>
       <c r="P15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="Q15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="R15">
         <v>5000.0</v>
       </c>
       <c r="S15">
         <v>5000.0</v>
       </c>
       <c r="T15">
         <v>5000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
+      <c r="U15">
+        <v>5000.0</v>
+      </c>
+      <c r="V15">
+        <v>5000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>572072000.0</v>
+      </c>
+      <c r="C16">
+        <v>603737000.0</v>
+      </c>
+      <c r="D16">
         <v>533998000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>506948000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>530857000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>569464000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>494370000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>462509000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>465216000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>486805000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>405837000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>384015000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>385895000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>398334000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>288412000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>292323000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>282263000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>297355000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>253120000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>235484000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>222089000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>211078000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
         <v>139932000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>134021000.0</v>
       </c>
-      <c r="L18"/>
-[...1 lines deleted...]
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>113568000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>106654000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>103520000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>100224000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>77849000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>58289000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>53618000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
+        <v>185695000.0</v>
+      </c>
+      <c r="C20">
+        <v>125310000.0</v>
+      </c>
+      <c r="D20">
         <v>120625000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>120800000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>121371000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>87304000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>89864000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>89530000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>88384000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>89026000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>87293000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>90051000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>89207000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>88010000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>83844000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>86180000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>52123000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>53564000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>54457000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>55193000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>58478000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>28059000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>100120000.0</v>
+      </c>
+      <c r="C21">
+        <v>19989000.0</v>
+      </c>
+      <c r="D21">
         <v>21583000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>21604000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>24054000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>7905000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>9331000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11025000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>12577000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>14704000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>16460000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>19244000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>21167000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>23010000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>23993000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>26856000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>15078000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>16817000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>18467000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>18866000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>20423000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>10191000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>63997000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>59726000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>53355000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>49887000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>27209000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>14819000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-82958000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>29926000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>24077000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>18142000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>27124000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>2904700000.0</v>
+      </c>
+      <c r="C23">
+        <v>3179200000.0</v>
+      </c>
+      <c r="D23">
         <v>2895976000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2592317000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2644442000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2865270000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2663291000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2701333000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2844976000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2954758000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2787058000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2670140000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2642683000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2735206000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2511684000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2434677000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2424720000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2572450000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2467688000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2347881000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2306570000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>866461000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>196878000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>108502000.0</v>
+      </c>
+      <c r="C26">
+        <v>216990000.0</v>
+      </c>
+      <c r="D26">
         <v>121609000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>75151000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>36467000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>130413000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>34397000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="I26"/>
+      <c r="J26">
         <v>962000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1500000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5710000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2942000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2920000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2396000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>7364000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>19523000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>13079000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
-        <v>-671644000.0</v>
+        <v>-550667000.0</v>
       </c>
       <c r="C28">
+        <v>-789911000.0</v>
+      </c>
+      <c r="D28">
+        <v>-661651000.0</v>
+      </c>
+      <c r="E28">
         <v>-549745000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-621689000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-801379000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-692030000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-856709000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1070052000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-995046000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-938488000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1030858000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1247759000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1338680000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1389659000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1558232000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1631522000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1718880000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1725253000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1814096000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1783299000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-337614000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>232386000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>1902965000.0</v>
+      </c>
+      <c r="C29">
+        <v>2082587000.0</v>
+      </c>
+      <c r="D29">
         <v>1924617000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1665703000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1698461000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1845762000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1731845000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1833581000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2027004000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2016114000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1961213000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1983366000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1955537000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1920158000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1859824000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1849549000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1880194000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1921917000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1883405000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1898953000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1899541000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-803704000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
-        <v>496092000.0</v>
+        <v>417134000.0</v>
       </c>
       <c r="C30">
+        <v>580705000.0</v>
+      </c>
+      <c r="D30">
+        <v>503992000.0</v>
+      </c>
+      <c r="E30">
         <v>389128000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>371169000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>542266000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>448155000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>372413000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>361867000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>523793000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>460555000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>309929000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>304643000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>446977000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>394695000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>303062000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>266406000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>336894000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>269232000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>198482000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>177509000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>206507000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>1857460000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1874071000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1845163000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1809138000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1751987000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1736513000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1812993000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1851536000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1810481000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1824894000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1820640000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31"/>
       <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-836598000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>1086696000.0</v>
+      </c>
+      <c r="C32">
+        <v>1338522000.0</v>
+      </c>
+      <c r="D32">
         <v>1304643000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1292319000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1393802000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1539639000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1481005000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1641831000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1871662000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1868721000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1801968000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1785454000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1753885000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1717955000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1682602000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1648404000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1706775000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1749800000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1739930000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1784548000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1791314000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>369274000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>1072961999.0</v>
+      </c>
+      <c r="C33">
+        <v>935255000.0</v>
+      </c>
+      <c r="D33">
         <v>889132000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>561581000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>534773000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>526711000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>486813000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>426999000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>375778000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>449024000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>357405000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>366544000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>385409000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>390799000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>352439000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>326201000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>279702000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>295149000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>260469000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>188789000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>186666000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>132031000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-232386000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>11905000.0</v>
+      </c>
+      <c r="C34">
+        <v>16682000.0</v>
+      </c>
+      <c r="D34">
         <v>11488000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>11261000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>15512000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>10515000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>9814000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>6737000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>6730000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>7213000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>7873000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>8153000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>13971000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>10457000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>12499000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>11693000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>106283000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>4524000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>6961000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>7591000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>10247000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>7564000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>170068999.0</v>
+      </c>
+      <c r="C35">
+        <v>191190000.0</v>
+      </c>
+      <c r="D35">
         <v>182659000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>188197000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>230114000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>220588000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>235973000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>235249000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>220436000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>226953000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>198160000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>168632000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>183757000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>188596000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>175217000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>125056000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>106283000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>123032000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>116994000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>74384000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>78439000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1305009000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>314194999.0</v>
+      </c>
+      <c r="C36">
+        <v>229079000.0</v>
+      </c>
+      <c r="D36">
         <v>297845000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>208178000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>215127000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>173886000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>230501000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>229608000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>186756000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>254348000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>172294000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>174150000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>184224000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>189845000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>155318000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>133183000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>130296000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>128488000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>102537000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>75773000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>68290000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>18943000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-232386000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>177437000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>179723000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>195740000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>162975000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>126878000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>138466000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>139116000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>109383000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>83700000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>76126000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
-        <v>112128000.0</v>
+        <v>105885000.0</v>
       </c>
       <c r="C39">
+        <v>190754000.0</v>
+      </c>
+      <c r="D39">
+        <v>104228000.0</v>
+      </c>
+      <c r="E39">
         <v>193683000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>183028999.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>166337000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>158844000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>158109000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>171355000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>101680000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>151476999.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>163699000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>171984000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>140537000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>87793000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>83870000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>84646000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>75267000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>59561000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>64046000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>62865000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>67405000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
       <c r="X39"/>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
-        <v>240422000.0</v>
+        <v>228883000.0</v>
       </c>
       <c r="C40">
-        <v>202873000.0</v>
+        <v>281219000.0</v>
       </c>
       <c r="D40">
+        <v>230429000.0</v>
+      </c>
+      <c r="E40">
+        <v>205039000.0</v>
+      </c>
+      <c r="F40">
         <v>674499000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>743925999.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>652896000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>610749000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>556568000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>692747000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>576328000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>490840000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>474319000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>584017000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>432652000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>419906000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>382725000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>463263000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>399330999.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>332557000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>299255000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>337548000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>140473000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>111933000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>132154000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>120132000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>78291000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>59937000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>73189000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>65830000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>62056000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>65471000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>3558605000.0</v>
+      </c>
+      <c r="C42">
+        <v>3751525000.0</v>
+      </c>
+      <c r="D42">
         <v>3706928000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>3649796000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>3679362000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>3838521000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>3762584000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>3854484000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>3965175000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>3921464000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>3906146000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>3888414000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>3801656000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>3736838000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>3649474000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>3577278000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>3488255000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>3406959000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>3312405000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>3213595000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>3117853000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-1042793000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>160816000.0</v>
+      </c>
+      <c r="C45">
+        <v>156373000.0</v>
+      </c>
+      <c r="D45">
         <v>153865000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>150097000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>151014000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>138900000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>134014000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>130573000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>118530000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>113427000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>76215000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>77526000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>79186000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>81097000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>78707000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>31030000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>31639000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>112005000.0</v>
+      </c>
+      <c r="C46">
+        <v>110486000.0</v>
+      </c>
+      <c r="D46">
         <v>109770000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>107171000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>108263000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>99240000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>94730000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>93073000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>83199000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>80054000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>76215000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>77526000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>79186000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>81097000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>78707000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>69591000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>66671000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>66129000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>65083000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>31030000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>31639000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>32082000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>76215000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>77526000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>26911000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>29045000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>78707000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>25517000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>66671000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>17176000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>14188000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>31030000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>31639000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-1683020000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1705545000.0</v>
+      </c>
+      <c r="D48">
         <v>-1810007000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-2008846000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-2010430000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1987875000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-2039669000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-2029014000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1942917000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1914181000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1948097000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1916560000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1856199000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1824298000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1796609000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1738885000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1618507000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1495946000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1432836000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-1310049000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-1210023000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-970360000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48"/>
       <c r="X48"/>
-    </row>
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-1856199000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1824298000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1796609000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-1738885000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-1618507000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-1495946000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-1432836000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-1310049000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-1210023000.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
-        <v>72016000.0</v>
+        <v>83003000.0</v>
       </c>
       <c r="C51">
+        <v>81246000.0</v>
+      </c>
+      <c r="D51">
+        <v>82009000.0</v>
+      </c>
+      <c r="E51">
         <v>79310000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>78952000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>77817000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>81600000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>82604000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>76566000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>67069999.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>64592000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>63040000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>63817000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>63439000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>61493000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>49124000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>47695000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>51395000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>54299000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>18851000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>19224000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>20076000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>59</v>
+      </c>
+      <c r="B52">
+        <v>11012000.0</v>
+      </c>
       <c r="C52">
+        <v>10306000.0</v>
+      </c>
+      <c r="D52">
+        <v>9993000.0</v>
+      </c>
+      <c r="E52">
         <v>6687000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>5519000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3587000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4802000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>4438000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>13794000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>8357000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>6905000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>6341000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>7253000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>6997000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>6408000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2359000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1349000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1552000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3135000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>6523000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>6256000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>5924000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>675049000.0</v>
+      </c>
+      <c r="C53">
+        <v>601329000.0</v>
+      </c>
+      <c r="D53">
         <v>654526000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>818870000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>854392000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>750322000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>795411000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>804061000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>788920000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>818145000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>814097000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>735670000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>469071000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>354774000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>225605000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>114188000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>114749000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>96417000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>102009000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>70140000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>83263000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>102828000.0</v>
       </c>
-      <c r="V53"/>
-[...1 lines deleted...]
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>464772000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>2904700000.0</v>
+      </c>
+      <c r="C55">
+        <v>3179200000.0</v>
+      </c>
+      <c r="D55">
         <v>2895976000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2592317000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2644442000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2865270000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2663291000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2701333000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2844976000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2954758000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2787058000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>2670140000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>2642683000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2735206000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2511684000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2434677000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2424720000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2572450000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2467688000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2347881000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2306570000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>866461000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>1831738000.0</v>
+      </c>
+      <c r="C56">
+        <v>2243945000.0</v>
+      </c>
+      <c r="D56">
         <v>2006844000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2030736000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2109669000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>2338559000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2176478000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>2274334000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>2469198000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>2505734000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2429653000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2303596000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2257274000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2344407000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2159245000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2108476000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2145018000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2277301000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2207219000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2159092000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2119904000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>734430000.0</v>
       </c>
-      <c r="V56"/>
-[...1 lines deleted...]
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56"/>
+      <c r="Z56">
         <v>232386000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>831666000.0</v>
+      </c>
+      <c r="C57">
+        <v>905423000.0</v>
+      </c>
+      <c r="D57">
         <v>788700000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>738417000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>715867000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>798920000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>695473000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>632503000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>597536000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>711691000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>627685000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>518142000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>503389000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>626452000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>476643000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>460072000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>438243000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>527501000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>467289000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>374544000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>328590000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>365156000.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57"/>
       <c r="X57"/>
-    </row>
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>1001735000.0</v>
+      </c>
+      <c r="C58">
+        <v>1096613000.0</v>
+      </c>
+      <c r="D58">
         <v>971359000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>926614000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>945981000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1019508000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>931446000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>867752000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>817972000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>938644000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>825845000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>686774000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>687146000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>815048000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>651860000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>585128000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>544526000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>650533000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>584283000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>448928000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>407029000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1670165000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58"/>
       <c r="X58"/>
-    </row>
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>1902965000.0</v>
+      </c>
+      <c r="C60">
+        <v>2082587000.0</v>
+      </c>
+      <c r="D60">
         <v>1924617000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1665703000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1698461000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1845762000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1731845000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1833581000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2027004000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>2016114000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1961213000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1983366000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1955537000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1920158000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1859824000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1849549000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1880194000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1921917000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1883405000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1898953000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1899541000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-803704000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60">
         <v>196878000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>274132000.0</v>
+      </c>
+      <c r="C2">
         <v>246942000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>195924000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>180051000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>168868000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>65857000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>59405000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42328000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>16969000.0</v>
+      </c>
+      <c r="C3">
         <v>17232000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22597000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>18723000.0</v>
+      </c>
+      <c r="F3">
         <v>14705000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>19601000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15685000.0</v>
       </c>
-      <c r="H3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
-        <v>-162569000.0</v>
+        <v>100628000.0</v>
       </c>
       <c r="C5">
-        <v>-164294000.0</v>
+        <v>-78100000.0</v>
       </c>
       <c r="D5">
-        <v>-359958000.0</v>
+        <v>-75815000.0</v>
       </c>
       <c r="E5">
-        <v>-500946000.0</v>
+        <v>-317561000.0</v>
       </c>
       <c r="F5">
+        <v>-510883000.0</v>
+      </c>
+      <c r="G5">
         <v>-110323000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-517139000.0</v>
       </c>
-      <c r="H5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>-145337000.0</v>
+        <v>117597000.0</v>
       </c>
       <c r="C6">
-        <v>-141697000.0</v>
+        <v>-60868000.0</v>
       </c>
       <c r="D6">
-        <v>-348283000.0</v>
+        <v>-53218000.0</v>
       </c>
       <c r="E6">
-        <v>-486241000.0</v>
+        <v>-298838000.0</v>
       </c>
       <c r="F6">
+        <v>-496178000.0</v>
+      </c>
+      <c r="G6">
         <v>-90722000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-501454000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-258838000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>1336440000.0</v>
+      </c>
+      <c r="C9">
         <v>1182722000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1112148000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>878530000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>723384000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>541786000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>276751000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>106137000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>100628000.0</v>
+      </c>
+      <c r="C10">
         <v>-78100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-75815000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-317561000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-510883000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-94658000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-517139000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-258838000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>-181702000.0</v>
+      </c>
+      <c r="C11">
         <v>-4406000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>14068000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10791000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14703000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2265000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2794000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2811000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>27955000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3551000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15665000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>144000.0</v>
       </c>
-      <c r="H12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>48023000.0</v>
+      </c>
+      <c r="C13">
         <v>49422000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>57130000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>27955000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3551000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1152000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6741000.0</v>
       </c>
-      <c r="H13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>282330000.0</v>
+      </c>
+      <c r="C15">
         <v>-73694000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-89883000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-328352000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-525586000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-92393000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-519933000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-261649000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-328352000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-525586000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-92393000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-519933000.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>282330000.0</v>
+      </c>
+      <c r="C17">
         <v>-73694000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-89883000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-328352000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-525586000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-92393000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-519933000.0</v>
       </c>
-      <c r="H17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>48023000.0</v>
+      </c>
+      <c r="C18">
         <v>49422000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>57130000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27955000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3551000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1152000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6741000.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>30722000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-9937000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>60955000.0</v>
+      </c>
+      <c r="C21">
         <v>-162569000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-164720000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-348283000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-500946000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-110323000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-517283000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-257191000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>1549617000.0</v>
+      </c>
+      <c r="C23">
         <v>1592233000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1472792000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1406864000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1393198000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>717966000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>853439000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>405656000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>16969000.0</v>
+      </c>
+      <c r="C25">
         <v>17232000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>22597000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>30398000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23580000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12335000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8666000.0</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>385260000.0</v>
+      </c>
+      <c r="C26">
         <v>380682000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>332101000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>285750000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>276657000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>109920000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>131066000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>66923000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>683329000.0</v>
+      </c>
+      <c r="C27">
         <v>738493000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>713130000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>701558000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>697682000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>380154000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>483344000.0</v>
       </c>
-      <c r="H27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>214291000.0</v>
+      </c>
+      <c r="C28">
         <v>226116000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>231637000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>239505000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>249991000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>162035000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>179624000.0</v>
       </c>
-      <c r="H28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:8">
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>-181702000.0</v>
+      </c>
+      <c r="C29">
         <v>-4406000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14068000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10791000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14703000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2265000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2794000.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>1275485000.0</v>
+      </c>
+      <c r="C30">
         <v>1345291000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1276868000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1226813000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1224330000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>652109000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>794034000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>363328000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>39673000.0</v>
+      </c>
+      <c r="C31">
         <v>84469000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>88905000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>30722000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9937000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15665000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>144000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1647000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>1610572000.0</v>
+      </c>
+      <c r="C32">
         <v>1429664000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1308072000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1058581000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>892252000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>607643000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>336156000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>148465000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>78969000.0</v>
+      </c>
+      <c r="C2">
+        <v>72766000.0</v>
+      </c>
+      <c r="D2">
         <v>68812000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>64380000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>63857000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>64534000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>63763000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>63320000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>55916000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>54070000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>49920000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>48987000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>43667000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>47691000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>42768000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>44576000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>45016000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>41164000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>43100000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>35594000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>49010000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>20136000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>17385000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14698000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13638000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
-        <v>-7483000.0</v>
+        <v>7509000.0</v>
       </c>
       <c r="C3">
+        <v>4973000.0</v>
+      </c>
+      <c r="D3">
+        <v>4513000.0</v>
+      </c>
+      <c r="E3">
         <v>4230000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3253000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3215000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4534000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4581000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4902000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3842000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5395000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5544000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5616000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8850000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8886000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5864000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6798000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6870000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6164000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5640000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4906000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2552000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2719000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2817000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2847000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>40968000.0</v>
+      </c>
+      <c r="C5">
+        <v>92437000.0</v>
+      </c>
+      <c r="D5">
         <v>24592000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-19066000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>-43364000.0</v>
+        <v>-19728000.0</v>
       </c>
       <c r="G5">
-        <v>-103349000.0</v>
+        <v>54624000.0</v>
       </c>
       <c r="H5">
-        <v>-49465000.0</v>
+        <v>-25499000.0</v>
       </c>
       <c r="I5">
-        <v>15090000.0</v>
+        <v>-82269000.0</v>
       </c>
       <c r="J5">
-        <v>-55794000.0</v>
+        <v>-24956000.0</v>
       </c>
       <c r="K5">
+        <v>36596000.0</v>
+      </c>
+      <c r="L5">
+        <v>-27611000.0</v>
+      </c>
+      <c r="M5">
         <v>-75868000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-45522000.0</v>
       </c>
-      <c r="M5">
-[...4 lines deleted...]
-      </c>
       <c r="O5">
-        <v>-120193000.0</v>
+        <v>-26959000.0</v>
       </c>
       <c r="P5">
-        <v>-115952000.0</v>
+        <v>-56542000.0</v>
       </c>
       <c r="Q5">
-        <v>-50879000.0</v>
+        <v>-116288000.0</v>
       </c>
       <c r="R5">
-        <v>-116247000.0</v>
+        <v>-117772000.0</v>
       </c>
       <c r="S5">
-        <v>-97821000.0</v>
+        <v>-54679000.0</v>
       </c>
       <c r="T5">
+        <v>-119648000.0</v>
+      </c>
+      <c r="U5">
+        <v>-98280000.0</v>
+      </c>
+      <c r="V5">
         <v>-235999000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>14591000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-63015000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-17028000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-44871000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>17109000.0</v>
+        <v>48477000.0</v>
       </c>
       <c r="C6">
+        <v>97410000.0</v>
+      </c>
+      <c r="D6">
+        <v>29105000.0</v>
+      </c>
+      <c r="E6">
         <v>-14836000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>-38830000.0</v>
+        <v>-16475000.0</v>
       </c>
       <c r="G6">
-        <v>-98768000.0</v>
+        <v>57839000.0</v>
       </c>
       <c r="H6">
-        <v>-44563000.0</v>
+        <v>-20965000.0</v>
       </c>
       <c r="I6">
-        <v>18932000.0</v>
+        <v>-77688000.0</v>
       </c>
       <c r="J6">
-        <v>-50399000.0</v>
+        <v>-20054000.0</v>
       </c>
       <c r="K6">
+        <v>40438000.0</v>
+      </c>
+      <c r="L6">
+        <v>-22216000.0</v>
+      </c>
+      <c r="M6">
         <v>-70324000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-39906000.0</v>
       </c>
-      <c r="M6">
-[...4 lines deleted...]
-      </c>
       <c r="O6">
-        <v>-114329000.0</v>
+        <v>-18109000.0</v>
       </c>
       <c r="P6">
-        <v>-109154000.0</v>
+        <v>-47656000.0</v>
       </c>
       <c r="Q6">
-        <v>-44009000.0</v>
+        <v>-110424000.0</v>
       </c>
       <c r="R6">
-        <v>-110083000.0</v>
+        <v>-110974000.0</v>
       </c>
       <c r="S6">
-        <v>-92181000.0</v>
+        <v>-47809000.0</v>
       </c>
       <c r="T6">
+        <v>-113484000.0</v>
+      </c>
+      <c r="U6">
+        <v>-92640000.0</v>
+      </c>
+      <c r="V6">
         <v>-231093000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>17143000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-60296000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-14211000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-42024000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>339413000.0</v>
+      </c>
+      <c r="C9">
+        <v>408341000.0</v>
+      </c>
+      <c r="D9">
         <v>342301000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>297348000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>292767000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>359112000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>290890000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>252933000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>279196000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>351183000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>276001000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>238323000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>245921000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>260858000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>219976000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>197646000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>200050000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>248534000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>177716000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>159927000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>137207000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>187739000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>129904000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>124678000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>99465000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>40968000.0</v>
+      </c>
+      <c r="C10">
+        <v>92437000.0</v>
+      </c>
+      <c r="D10">
         <v>24592000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3327000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-19728000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>54624000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-25499000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-82269000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-24956000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>36596000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-27611000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-56531000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-28269000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-26959000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-56542000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-116288000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-117772000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-54679000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-119648000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-98280000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-238276000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>19635000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-69174000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7059000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-52178000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>18443000.0</v>
+      </c>
+      <c r="C11">
+        <v>-12025000.0</v>
+      </c>
+      <c r="D11">
         <v>-174247000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1743000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2827000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2830000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-14844000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3828000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3780000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2680000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>3926000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3830000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3632000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>730000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1182000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4090000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4789000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>8431000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3139000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1746000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1387000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-6621000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1622000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2072000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>662000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>18142000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>18142000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12898000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9561000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4505000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>991000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>945000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>899000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>766000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>941000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>401000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>144000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>77000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>530000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>10401000.0</v>
+      </c>
+      <c r="C13">
+        <v>11670000.0</v>
+      </c>
+      <c r="D13">
         <v>11701000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>12004000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>12648000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>12167000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>10055000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>13370000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>13830000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>15217000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>14483000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>13582000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>13848000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>12898000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9561000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>4505000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>991000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>945000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>899000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>766000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>941000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>401000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>144000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>77000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>530000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>22525000.0</v>
+      </c>
+      <c r="C15">
+        <v>104462000.0</v>
+      </c>
+      <c r="D15">
         <v>198839000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1584000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-22555000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>51794000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-10655000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-86097000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-28736000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>33916000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-31537000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-60361000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-31901000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-27689000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-57724000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-120378000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-122561000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-63110000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-122787000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-100026000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-239663000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>26256000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-70796000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>4987000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-52840000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-31537000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-60361000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-31901000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-27689000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-57724000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-120378000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-122561000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-63110000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-122787000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-100026000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-239663000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-70796000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-239663000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-52840000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>22525000.0</v>
+      </c>
+      <c r="C17">
+        <v>104462000.0</v>
+      </c>
+      <c r="D17">
         <v>198839000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1584000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-22555000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>51794000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-10655000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-86097000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-28736000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>33916000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-31537000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-60361000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-31901000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-27689000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-57724000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-120378000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-122561000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-63110000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-122787000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-100026000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-239663000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>26256000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-70796000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>4987000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-52840000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>10401000.0</v>
+      </c>
+      <c r="C18">
+        <v>11670000.0</v>
+      </c>
+      <c r="D18">
         <v>11701000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>12004000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>12648000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>12167000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>10055000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>13370000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>13830000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>15217000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>14483000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>13582000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>13848000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>12898000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>9561000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4505000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>991000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>945000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>899000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>766000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>941000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>401000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>144000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>77000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>530000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>18142000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>18188000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>10449000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>3905000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1820000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-3800000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3401000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-459000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2277000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>30433000.0</v>
+      </c>
+      <c r="C21">
+        <v>80272000.0</v>
+      </c>
+      <c r="D21">
         <v>13071000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-20185000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-16412000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>33609000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-43364000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-103349000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-49465000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>15090000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-55819000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-77585000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-46411000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-45147000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-66991000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-120193000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-115952000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-50879000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-116247000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-97821000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-235999000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>14591000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-63015000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-17028000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-44871000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>387949000.0</v>
+      </c>
+      <c r="C23">
+        <v>400835000.0</v>
+      </c>
+      <c r="D23">
         <v>398042000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>381913000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>373036000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>390037000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>398017000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>419602000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>384577000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>390163000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>381740000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>364895000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>335999000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>353696000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>329735000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>362415000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>361018000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>340577000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>337063000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>293342000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>422216000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>193284000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>210304000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>156404000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>157974000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>7509000.0</v>
+      </c>
+      <c r="C25">
+        <v>4973000.0</v>
+      </c>
+      <c r="D25">
         <v>4513000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4230000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3253000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3215000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4534000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4581000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4902000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-3621000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>8759000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8772000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>8687000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8850000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8886000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5864000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6798000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6870000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6164000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3794000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3172000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-2570000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4933000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6825000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3147000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>92902000.0</v>
+      </c>
+      <c r="C26">
+        <v>95159000.0</v>
+      </c>
+      <c r="D26">
         <v>96869000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>98341000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>94839000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>98480000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>96976000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>98433000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>85603000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>85639000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>84514000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>86606000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>75342000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>81870000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>67341000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>67849000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>68690000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>64412000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>61559000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>57646000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>93040000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>29194000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>27456000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>26541000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>26729000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>167859000.0</v>
+      </c>
+      <c r="C27">
+        <v>178179000.0</v>
+      </c>
+      <c r="D27">
         <v>179186000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>166303000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>159661000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>170398000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>187188000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>194330000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>180139000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>191717000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>191282000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>169725000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>160406000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>173760000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>156469000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>181547000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>188355000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>174757000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>172906000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>144268000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>205751000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>99380000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>99512000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>90331000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>90931000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>52706000.0</v>
+      </c>
+      <c r="C28">
+        <v>53548000.0</v>
+      </c>
+      <c r="D28">
         <v>53175000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>52889000.0</v>
       </c>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="F28">
+        <v>159661000.0</v>
+      </c>
+      <c r="G28">
         <v>48997000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>50090000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>63519000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>63510000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>59452000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>56024000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>59577000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>56584000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>50375000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>63157000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>68443000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>57530000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>60244000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>59498000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>55834000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>74415000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>44574000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>65951000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>24834000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>26676000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>18443000.0</v>
+      </c>
+      <c r="C29">
+        <v>-12025000.0</v>
+      </c>
+      <c r="D29">
         <v>-174247000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1743000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2827000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2830000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-14844000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3828000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3780000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2680000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3926000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3830000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3632000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>730000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1182000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4090000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4789000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>8431000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3139000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1746000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1387000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6621000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1622000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2072000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>662000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>308980000.0</v>
+      </c>
+      <c r="C30">
+        <v>328069000.0</v>
+      </c>
+      <c r="D30">
         <v>329230000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>317533000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>309179000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>325503000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>334254000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>356282000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>328661000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>336093000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>331820000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>315908000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>292332000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>306005000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>286967000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>317839000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>316002000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>299413000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>293963000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>257748000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>373206000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>173148000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>192919000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>141706000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>144336000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>10535000.0</v>
+      </c>
+      <c r="C31">
+        <v>12165000.0</v>
+      </c>
+      <c r="D31">
         <v>11521000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>23512000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-3316000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>21015000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>17865000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>21080000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>24509000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>21501000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>28208000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>21054000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>18142000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>18188000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>10449000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>3905000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1820000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-3800000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-3401000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-459000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2277000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>5044000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-6159000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>24087000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-7307000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>418382000.0</v>
+      </c>
+      <c r="C32">
+        <v>481107000.0</v>
+      </c>
+      <c r="D32">
         <v>411113000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>361728000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>356624000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>423646000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>354653000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>316253000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>335112000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>405253000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>325921000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>287310000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>289588000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>308549000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>262744000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>242222000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>245066000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>289698000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>220816000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>195521000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>186217000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>207875000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>147289000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>139376000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>113103000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>879634000.0</v>
+      </c>
+      <c r="C2">
         <v>1062116000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1402119000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1768723000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>371190000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>234131000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>172118000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>19048000</v>
+      </c>
+      <c r="C3">
         <v>14923000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7342000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23815000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13060000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3193000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20981000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-359793000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>1379268000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-110710000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-150138000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-8039000.0</v>
+      </c>
+      <c r="C6">
         <v>-182482000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-340003000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-366604000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1397533000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>137059000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>62013000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-149207000.0</v>
+      </c>
+      <c r="C7">
         <v>-41772000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-66928000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-146687000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-105902000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-9661000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-24130000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-123783000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-86387000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-22594000.0</v>
+      </c>
+      <c r="C9">
         <v>-26164000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-78911000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-123783000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-86387000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-76907000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-52146000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-32486000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12009000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>159307000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>178755000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>100866000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>83327000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>376616000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>511734000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>77833000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>145511000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-181894000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-84843000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-11656000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-50228000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>16969000.0</v>
+      </c>
+      <c r="C14">
         <v>17232000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22597000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18723000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14705000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19601000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15685000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>871595000.0</v>
+      </c>
+      <c r="C16">
         <v>879634000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1062116000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1402119000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1768723000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>371190000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>234131000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>352160000.0</v>
+      </c>
+      <c r="C18">
         <v>305642000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>291740000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-33796000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-68023000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>25984000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-380417000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>36756000.0</v>
+      </c>
+      <c r="C19">
         <v>-45503000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-439569000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-289143000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-35442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-103108000.0</v>
       </c>
       <c r="G19">
         <v>-103108000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19">
+        <v>-103108000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>1442369000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>225903000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>583600000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="F21"/>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>282330000.0</v>
+      </c>
+      <c r="C22">
         <v>-73694000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-89883000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-328352000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-525586000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-92393000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-519933000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-59189000.0</v>
+      </c>
+      <c r="C23">
         <v>-83401000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-118575000.0</v>
+      </c>
+      <c r="E23">
         <v>-82575000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>777304000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-808000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>586608000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>-15353000.0</v>
+      </c>
+      <c r="C24">
         <v>5570000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2754000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1197000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2731000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1240000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-5233000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>133122000.0</v>
+      </c>
+      <c r="C25">
         <v>80442000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>60787000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>75634000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>52069000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33050000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32404000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-329101000.0</v>
+      </c>
+      <c r="C26">
         <v>-390751000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-102615000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1493000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-10467000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-128843000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>290676000.0</v>
+      </c>
+      <c r="C27">
         <v>358151000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>371955000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>369840000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>515583000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>86167000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>137862000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-372375000.0</v>
+      </c>
+      <c r="C28">
         <v>-450515000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-196895000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-60669000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1469673000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>250418000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>457765000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>371208000.0</v>
+      </c>
+      <c r="C29">
         <v>320565000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>299082000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-9981000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-54963000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>29177000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-359436000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-22466000.0</v>
+      </c>
+      <c r="C30">
         <v>-45503000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-439569000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-289143000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-35442000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-125991000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-39506000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>871595000.0</v>
+      </c>
+      <c r="C2">
+        <v>744098000.0</v>
+      </c>
+      <c r="D2">
         <v>629055000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>701079000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>879634000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>774068000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>939751000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1147056000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1062116000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1003524000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1094298000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1311576000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1402119000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1451152000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1607356000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1679217000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1768723000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1776417000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1826424000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1809767000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>371190000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>460656000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>450837000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>296858000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>234131000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>2684000</v>
+      </c>
+      <c r="C3">
+        <v>3052000</v>
+      </c>
+      <c r="D3">
         <v>3164000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>12832000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7392000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4875000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1418000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1238000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3784000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>682000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1006000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1870000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2201000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5316000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>6606000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>9692000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3160000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5488000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1802000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2610000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2204000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>402000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>127000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>460000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-88841000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-49384000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-152186000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-71455000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-86768000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-14705000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-56378000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>14087000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>1436264000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-6502000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-31991000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-32759000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-13076000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-32884000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-58607000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-32743000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-42948000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-15840000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-237925000.0</v>
+      </c>
+      <c r="C6">
+        <v>127497000.0</v>
+      </c>
+      <c r="D6">
         <v>115043000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-72024000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-178555000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>105566000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-165683000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-207305000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>84940000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>58592000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-90774000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-217278000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-90543000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-49033000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-156204000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-71861000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-89506000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7694000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-50007000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>16657000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1438577000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-89466000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>9819000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>153979000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>62727000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>4829000.0</v>
+      </c>
+      <c r="C7">
+        <v>-19803000.0</v>
+      </c>
+      <c r="D7">
         <v>110007000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-57292000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>23341000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-23311000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-52022000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>17259000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>16302000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3381000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-37224000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-17283000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-9040000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-4762000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-74301000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-13311000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-54313000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-41631000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-15265000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-10550000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-38456000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-28681000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>13335000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1813000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7498000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>141557000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-90334000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-85156000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-25157000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>76864000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-59359000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-59989000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-3012000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>35973000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>180888000.0</v>
+      </c>
+      <c r="C9">
+        <v>-78905000.0</v>
+      </c>
+      <c r="D9">
         <v>-75433000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-19093000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>187983000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-92047000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-80125000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-8791000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>154799000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-62529000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-149232000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>6168000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>141557000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-62784000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-85156000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-25157000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>76864000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-59359000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-59989000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-3012000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>35973000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-42716000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-16451000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-27509000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>9769000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-33078000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>42280000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9202000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-2561000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>115000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-22193000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2284000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-16169000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-4718000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-4387000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-7212000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>71472000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-12565000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-126952000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>142542000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>44011000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>37798000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-6735000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>97728000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>89655000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>11649000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3925000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>27832000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>27285000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>19063000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>80257000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>96000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>89620000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>97982000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>79715000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>92663000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>106370000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>72962000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>96117000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>94663000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>252439000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>49977000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7210000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>10057000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>45956000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-771000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-771000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-44507000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-31567000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>99000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-105919000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-13501000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>5844000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-6980000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-70206000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>6458000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7585000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-16553000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>7509000.0</v>
+      </c>
+      <c r="C14">
+        <v>4973000.0</v>
+      </c>
+      <c r="D14">
         <v>4513000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>4230000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3253000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3215000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4534000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4581000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4902000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-3621000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>5395000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>5544000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5616000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>8850000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>8886000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5864000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>6798000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>6870000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>6164000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5640000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4906000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-2570000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4933000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>6825000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3147000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>633670000.0</v>
+      </c>
+      <c r="C16">
+        <v>871595000.0</v>
+      </c>
+      <c r="D16">
         <v>744098000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>629055000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>701079000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>879634000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>774068000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>939751000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1147056000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1062116000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1003524000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1094298000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1311576000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1402119000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1451152000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1607356000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1679217000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1768723000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1776417000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1826424000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1809767000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>371190000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>460656000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>450837000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>296858000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>129244000.0</v>
+      </c>
+      <c r="C18">
+        <v>179296000.0</v>
+      </c>
+      <c r="D18">
         <v>25107000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>41587000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>106170000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>138690000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>23195000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>44958000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>98799000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>141818000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>41172000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>43279000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>65471000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>91756000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-32633000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-30343000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-62576000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-9174000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-30914000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-7803000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-20132000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>15975000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>6534000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>28067000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-24592000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>34621000.0</v>
+      </c>
+      <c r="C19">
+        <v>-41086000.0</v>
+      </c>
+      <c r="D19">
         <v>120767000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-655000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-79923000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-16696000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-22914000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-41659000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>35766000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-8639000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-60253000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-235125000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-135552000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-125970000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-112846000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-28752000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-7105000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-6322000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-51041000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>12850000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-105312000.0</v>
       </c>
       <c r="V19">
         <v>18981000.0</v>
       </c>
       <c r="W19">
-        <v>18981000.0</v>
+        <v>-105312000.0</v>
       </c>
       <c r="X19">
         <v>18981000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19">
+        <v>18981000.0</v>
+      </c>
+      <c r="Z19">
+        <v>18981000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21">
         <v>-78828000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>78828000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>22525000.0</v>
+      </c>
+      <c r="C22">
+        <v>104462000.0</v>
+      </c>
+      <c r="D22">
         <v>198839000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1584000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-22555000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>51794000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-10655000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-86097000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-28736000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>33916000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-31537000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-60361000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-31901000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-27689000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-57724000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-120378000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-122561000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-63110000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-122787000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-100026000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-239663000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>26256000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-70796000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4987000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-52840000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-12770000.0</v>
+      </c>
+      <c r="C23">
+        <v>-17486000.0</v>
+      </c>
+      <c r="D23">
         <v>-15406000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-14102000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-12195000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-17447000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-14534000.0</v>
       </c>
-      <c r="G23">
-[...2 lines deleted...]
-      <c r="H23">
+      <c r="I23">
+        <v>-22461000.0</v>
+      </c>
+      <c r="J23">
         <v>-23731000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-31951000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-16502000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-37557000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-21817000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-19143000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-21597000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-20825000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-21010000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-23919000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>17053000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6831000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>750544000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5810000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>16310000.0</v>
       </c>
-      <c r="W23">
-[...2 lines deleted...]
-      <c r="X23">
+      <c r="Y23">
+        <v>227762000.0</v>
+      </c>
+      <c r="Z23">
         <v>536000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>4625000.0</v>
+      </c>
+      <c r="C24">
+        <v>1486000.0</v>
+      </c>
+      <c r="D24">
         <v>-16839000.0</v>
       </c>
-      <c r="C24"/>
-[...1 lines deleted...]
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>-9304000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>5570000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-40241000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>37004000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-4855000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-59571000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-234119000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2754000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1704000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-112846000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-1607000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-3162000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-3410000.0</v>
       </c>
-      <c r="S24">
-[...2 lines deleted...]
-      <c r="T24">
+      <c r="U24">
+        <v>-361000.0</v>
+      </c>
+      <c r="V24">
         <v>18571000.0</v>
       </c>
-      <c r="U24">
-[...3 lines deleted...]
-      <c r="W24"/>
+      <c r="W24">
+        <v>-1240000.0</v>
+      </c>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>32364000.0</v>
+      </c>
+      <c r="C25">
+        <v>43254000.0</v>
+      </c>
+      <c r="D25">
         <v>-169613000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>16059000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>37962000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>25774000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>20250000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>16145000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>18273000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>28164000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10323000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>14078000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>17885000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>18825000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>15065000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>15925000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>14144000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>21122000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>11582000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6477000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4835000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10456000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>10622000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>9324000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>9914000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-243796000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-101576000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-227525000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-9348000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-162651000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-196747000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-22005000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-49966000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-52649000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-26930000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-25902000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-19795000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-1493000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-21388000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-17329000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-167000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-746000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-9554000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1443077000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>53310000.0</v>
+      </c>
+      <c r="C27">
+        <v>64834000.0</v>
+      </c>
+      <c r="D27">
         <v>71475000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>78006000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>76361000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>87631000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>87488000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>94305000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>88727000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>88930000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>95880000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>102097000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>85048000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>99043000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>81091000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>88252000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>101454000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>77032000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>95103000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>92613000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>250835000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>20373000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>48764000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>8829000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>8201000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-252191000.0</v>
+      </c>
+      <c r="C28">
+        <v>-14402000.0</v>
+      </c>
+      <c r="D28">
         <v>-11167000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-111602000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-235204000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-16985000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-172643000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-215151000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-45736000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-81917000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-69151000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-25197000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-20630000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-16874000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-6642000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-18966000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-18187000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2369000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20089000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9040000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1442913000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5810000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>16310000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>148934000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>79364000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>131928000.0</v>
+      </c>
+      <c r="C29">
+        <v>182348000.0</v>
+      </c>
+      <c r="D29">
         <v>28271000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>41587000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>119002000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>146082000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>28070000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>46376000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>100037000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>145602000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>41854000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>44285000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>67341000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>93957000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-27317000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-23737000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-52884000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-6014000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-25426000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6001000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-17522000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>18179000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6936000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>28194000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-24132000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-112841000.0</v>
+      </c>
+      <c r="C30">
+        <v>-42652000.0</v>
+      </c>
+      <c r="D30">
         <v>100764000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-655000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-79923000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-16696000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-22914000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-41659000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>35766000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-8639000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-60253000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-235125000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-135552000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-126467000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-118227000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-28752000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-15697000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-6322000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-51041000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>11048000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10873000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-105312000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-19092000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1127000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-460000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>