--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,163 +22,73 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
-    <t>2019-12-31</t>
-[...91 lines deleted...]
-  <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
   </si>
   <si>
     <t>capitalStock</t>
   </si>
   <si>
     <t>capitalSurpluse</t>
   </si>
   <si>
     <t>cash</t>
@@ -318,369 +228,99 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2021-03-31</t>
-  </si>
-[...277 lines deleted...]
-    <t>1986-03-31</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
   <si>
     <t>ebitda</t>
   </si>
   <si>
     <t>effectOfAccountingCharges</t>
   </si>
   <si>
     <t>extraordinaryItems</t>
   </si>
   <si>
     <t>grossProfit</t>
   </si>
@@ -1181,47495 +821,7734 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2">
+        <v>2494451.0</v>
+      </c>
+      <c r="C2">
+        <v>7782746.0</v>
+      </c>
+      <c r="D2">
+        <v>6439863.0</v>
+      </c>
+      <c r="E2">
+        <v>1100249.0</v>
+      </c>
+      <c r="F2">
+        <v>439405.0</v>
+      </c>
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5">
+        <v>-85377.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7">
+        <v>56745.0</v>
+      </c>
+      <c r="C7">
+        <v>72705.0</v>
+      </c>
+      <c r="D7">
+        <v>234043.0</v>
+      </c>
+      <c r="E7">
+        <v>519006.0</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8">
+        <v>1055.0</v>
+      </c>
+      <c r="C8">
+        <v>82.0</v>
+      </c>
+      <c r="D8">
+        <v>259.0</v>
+      </c>
+      <c r="E8">
+        <v>645.0</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10">
+        <v>259205.0</v>
+      </c>
+      <c r="C10">
+        <v>1087497.0</v>
+      </c>
+      <c r="D10">
+        <v>2093718.0</v>
+      </c>
+      <c r="E10">
+        <v>1023499.0</v>
+      </c>
+      <c r="F10">
+        <v>1786550.0</v>
+      </c>
+      <c r="G10">
+        <v>1724354.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12">
+        <v>259205.0</v>
+      </c>
+      <c r="C12">
+        <v>1087497.0</v>
+      </c>
+      <c r="D12">
+        <v>2093718.0</v>
+      </c>
+      <c r="E12">
+        <v>1023499.0</v>
+      </c>
+      <c r="F12">
+        <v>1786550.0</v>
+      </c>
+      <c r="G12">
+        <v>1724354.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13">
+        <v>1055.0</v>
+      </c>
+      <c r="C13">
+        <v>800.0</v>
+      </c>
+      <c r="D13">
+        <v>1602.0</v>
+      </c>
+      <c r="E13">
+        <v>645.0</v>
+      </c>
+      <c r="F13">
+        <v>828.0</v>
+      </c>
+      <c r="G13">
+        <v>193230373.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14">
+        <v>189150.0</v>
+      </c>
+      <c r="C14">
+        <v>222908.0</v>
+      </c>
+      <c r="D14">
+        <v>6854.0</v>
+      </c>
+      <c r="E14">
+        <v>2300.0</v>
+      </c>
+      <c r="F14">
+        <v>2300.0</v>
+      </c>
+      <c r="G14">
+        <v>2875.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16">
+        <v>3642527.0</v>
+      </c>
+      <c r="C16">
+        <v>3934627.0</v>
+      </c>
+      <c r="D16">
+        <v>1214096.0</v>
+      </c>
+      <c r="E16">
+        <v>930436.0</v>
+      </c>
+      <c r="F16">
+        <v>1060040.0</v>
+      </c>
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20">
+        <v>21991721.0</v>
+      </c>
+      <c r="C20">
+        <v>18972475.0</v>
+      </c>
+      <c r="D20">
+        <v>2171526.0</v>
+      </c>
+      <c r="E20">
+        <v>2171526.0</v>
+      </c>
+      <c r="F20">
+        <v>2171526.0</v>
+      </c>
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21">
+        <v>8027391.0</v>
+      </c>
+      <c r="C21">
+        <v>3883853.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23">
+        <v>31631514.0</v>
+      </c>
+      <c r="C23">
+        <v>25674078.0</v>
+      </c>
+      <c r="D23">
+        <v>5288486.0</v>
+      </c>
+      <c r="E23">
+        <v>5479324.0</v>
+      </c>
+      <c r="F23">
+        <v>4892879.0</v>
+      </c>
+      <c r="G23">
+        <v>232279953.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28">
+        <v>10367952.0</v>
+      </c>
+      <c r="C28">
+        <v>11414966.0</v>
+      </c>
+      <c r="D28">
+        <v>14305181.0</v>
+      </c>
+      <c r="E28">
+        <v>13181427.0</v>
+      </c>
+      <c r="F28">
+        <v>6193223.0</v>
+      </c>
+      <c r="G28">
+        <v>-1724354.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29">
+        <v>18625413.0</v>
+      </c>
+      <c r="C29">
+        <v>9665956.0</v>
+      </c>
+      <c r="D29">
+        <v>-15711273.0</v>
+      </c>
+      <c r="E29">
+        <v>-10428139.0</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30">
+        <v>722066.0</v>
+      </c>
+      <c r="C30">
+        <v>936321.0</v>
+      </c>
+      <c r="D30">
+        <v>105049.0</v>
+      </c>
+      <c r="E30">
+        <v>68416.0</v>
+      </c>
+      <c r="F30">
+        <v>74727.0</v>
+      </c>
+      <c r="G30"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32">
+        <v>-20957313.0</v>
+      </c>
+      <c r="C32">
+        <v>-25592656.0</v>
+      </c>
+      <c r="D32">
+        <v>-34149693.0</v>
+      </c>
+      <c r="E32">
+        <v>-27858917.0</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33">
+        <v>30218017.0</v>
+      </c>
+      <c r="C33">
+        <v>23006586.0</v>
+      </c>
+      <c r="D33">
+        <v>2348564.0</v>
+      </c>
+      <c r="E33">
+        <v>4053902.0</v>
+      </c>
+      <c r="F33">
+        <v>2273084.0</v>
+      </c>
+      <c r="G33">
+        <v>230000189.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34">
+        <v>75000.0</v>
+      </c>
+      <c r="E34">
+        <v>75000.0</v>
+      </c>
+      <c r="F34"/>
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35">
+        <v>1205703.0</v>
+      </c>
+      <c r="C35">
+        <v>177732.0</v>
+      </c>
+      <c r="D35">
+        <v>74999.0</v>
+      </c>
+      <c r="E35">
+        <v>309042.0</v>
+      </c>
+      <c r="F35">
+        <v>9788328.0</v>
+      </c>
+      <c r="G35">
+        <v>33906500.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36">
+        <v>125789.0</v>
+      </c>
+      <c r="C36">
+        <v>11154.0</v>
+      </c>
+      <c r="D36">
+        <v>38381.0</v>
+      </c>
+      <c r="E36">
+        <v>1563315.0</v>
+      </c>
+      <c r="F36">
+        <v>90972.0</v>
+      </c>
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39">
+        <v>432226.0</v>
+      </c>
+      <c r="C39">
+        <v>643674.0</v>
+      </c>
+      <c r="D39">
+        <v>741155.0</v>
+      </c>
+      <c r="E39">
+        <v>333507.0</v>
+      </c>
+      <c r="F39">
+        <v>758518.0</v>
+      </c>
+      <c r="G39">
+        <v>555410.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40">
+        <v>5640597.0</v>
+      </c>
+      <c r="C40">
+        <v>3414061.0</v>
+      </c>
+      <c r="D40">
+        <v>12498167.0</v>
+      </c>
+      <c r="E40">
+        <v>12517218.0</v>
+      </c>
+      <c r="F40">
+        <v>1251206.0</v>
+      </c>
+      <c r="G40">
+        <v>144017.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42">
+        <v>108911110.0</v>
+      </c>
+      <c r="C42">
+        <v>75515111.0</v>
+      </c>
+      <c r="D42">
+        <v>14888593.0</v>
+      </c>
+      <c r="E42">
+        <v>8245359.0</v>
+      </c>
+      <c r="F42">
+        <v>1151333.0</v>
+      </c>
+      <c r="G42">
+        <v>11050853.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>49</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45">
+        <v>68653.0</v>
+      </c>
+      <c r="C45">
+        <v>107039.0</v>
+      </c>
+      <c r="D45">
+        <v>164880.0</v>
+      </c>
+      <c r="E45">
+        <v>338124.0</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46">
+        <v>64116.0</v>
+      </c>
+      <c r="C46">
+        <v>76104.0</v>
+      </c>
+      <c r="D46">
+        <v>138657.0</v>
+      </c>
+      <c r="E46">
+        <v>319061.0</v>
+      </c>
+      <c r="F46">
+        <v>10586.0</v>
+      </c>
+      <c r="G46"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B48">
+        <v>-100771787.0</v>
+      </c>
+      <c r="C48">
+        <v>-78279713.0</v>
+      </c>
+      <c r="D48">
+        <v>-46766324.0</v>
+      </c>
+      <c r="E48">
+        <v>-32360062.0</v>
+      </c>
+      <c r="F48">
+        <v>-16891560.0</v>
+      </c>
+      <c r="G48">
+        <v>-6051790.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>55</v>
+      </c>
+      <c r="B50">
+        <v>10570412.0</v>
+      </c>
+      <c r="C50">
+        <v>12429758.0</v>
+      </c>
+      <c r="D50">
+        <v>16164856.0</v>
+      </c>
+      <c r="E50">
+        <v>13685919.0</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>56</v>
+      </c>
+      <c r="B51">
+        <v>10627157.0</v>
+      </c>
+      <c r="C51">
+        <v>12502463.0</v>
+      </c>
+      <c r="D51">
+        <v>16398899.0</v>
+      </c>
+      <c r="E51">
+        <v>14204925.0</v>
+      </c>
+      <c r="F51">
+        <v>7979773.0</v>
+      </c>
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>57</v>
+      </c>
+      <c r="B52">
+        <v>10593235.0</v>
+      </c>
+      <c r="C52">
+        <v>12452489.0</v>
+      </c>
+      <c r="D52">
+        <v>16398899.0</v>
+      </c>
+      <c r="E52">
+        <v>13970882.0</v>
+      </c>
+      <c r="F52">
+        <v>7979773.0</v>
+      </c>
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55">
+        <v>31631514.0</v>
+      </c>
+      <c r="C55">
+        <v>25674078.0</v>
+      </c>
+      <c r="D55">
+        <v>5288486.0</v>
+      </c>
+      <c r="E55">
+        <v>5479324.0</v>
+      </c>
+      <c r="F55">
+        <v>4892879.0</v>
+      </c>
+      <c r="G55">
+        <v>232279953.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B56">
+        <v>1413497.0</v>
+      </c>
+      <c r="C56">
+        <v>2667492.0</v>
+      </c>
+      <c r="D56">
+        <v>2939922.0</v>
+      </c>
+      <c r="E56">
+        <v>1425422.0</v>
+      </c>
+      <c r="F56">
+        <v>2619795.0</v>
+      </c>
+      <c r="G56">
+        <v>2279764.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" t="s">
+        <v>62</v>
+      </c>
+      <c r="B57">
+        <v>22370810.0</v>
+      </c>
+      <c r="C57">
+        <v>28260148.0</v>
+      </c>
+      <c r="D57">
+        <v>37089615.0</v>
+      </c>
+      <c r="E57">
+        <v>29284339.0</v>
+      </c>
+      <c r="F57">
+        <v>10843950.0</v>
+      </c>
+      <c r="G57">
+        <v>144017.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B58">
+        <v>23576513.0</v>
+      </c>
+      <c r="C58">
+        <v>28437880.0</v>
+      </c>
+      <c r="D58">
+        <v>37164615.0</v>
+      </c>
+      <c r="E58">
+        <v>29593382.0</v>
+      </c>
+      <c r="F58">
+        <v>20632278.0</v>
+      </c>
+      <c r="G58">
+        <v>34050517.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" t="s">
+        <v>64</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" t="s">
+        <v>65</v>
+      </c>
+      <c r="B60">
+        <v>8055000.0</v>
+      </c>
+      <c r="C60">
+        <v>-2763802.0</v>
+      </c>
+      <c r="D60">
+        <v>-31876129.0</v>
+      </c>
+      <c r="E60">
+        <v>-24114058.0</v>
+      </c>
+      <c r="F60">
+        <v>-15739399.0</v>
+      </c>
+      <c r="G60">
+        <v>198229436.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" t="s">
+        <v>66</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" t="s">
+        <v>67</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:V62"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
+        <v>72</v>
+      </c>
       <c r="H1" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1" t="s">
+        <v>74</v>
+      </c>
+      <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
+        <v>77</v>
+      </c>
+      <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>80</v>
+      </c>
+      <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>82</v>
+      </c>
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
+      <c r="A2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="B2">
+        <v>2466000.0</v>
+      </c>
+      <c r="C2">
+        <v>2971000.0</v>
+      </c>
+      <c r="D2">
+        <v>2494451.0</v>
+      </c>
+      <c r="E2">
+        <v>2022645.0</v>
+      </c>
+      <c r="F2">
+        <v>3095393.0</v>
+      </c>
+      <c r="G2">
+        <v>2830450.0</v>
+      </c>
+      <c r="H2">
+        <v>10016295.0</v>
+      </c>
+      <c r="I2">
+        <v>9429803.0</v>
+      </c>
+      <c r="J2">
+        <v>8336909.0</v>
+      </c>
+      <c r="K2">
+        <v>6439863.0</v>
+      </c>
+      <c r="L2">
+        <v>2396347.0</v>
+      </c>
+      <c r="M2">
+        <v>2319026.0</v>
+      </c>
+      <c r="N2"/>
+      <c r="O2">
+        <v>1100249.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
         <v>8</v>
-      </c>
-[...192 lines deleted...]
-        <v>38</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-      <c r="W3"/>
-[...15 lines deleted...]
-    <row r="4" spans="1:37">
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...28 lines deleted...]
-      </c>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4"/>
-[...15 lines deleted...]
-    <row r="5" spans="1:37">
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="B5">
-        <v>-1604000000.0</v>
+        <v>-61000.0</v>
       </c>
       <c r="C5">
-        <v>-1556000000.0</v>
+        <v>-60000.0</v>
       </c>
       <c r="D5">
-        <v>-1807000000.0</v>
-[...99 lines deleted...]
-    <row r="6" spans="1:37">
+        <v>-85377.0</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-      <c r="W6"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:37">
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="B7">
-        <v>1048000000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="C7">
-        <v>1256000000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="D7">
-        <v>1428000000.0</v>
+        <v>56745.0</v>
       </c>
       <c r="E7">
-        <v>1598000000.0</v>
+        <v>55965.0</v>
       </c>
       <c r="F7">
-        <v>1583000000.0</v>
+        <v>61664.0</v>
       </c>
       <c r="G7">
-        <v>1909000000.0</v>
+        <v>67250.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:37">
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="B8">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C8">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D8">
-        <v>1000000.0</v>
+        <v>1055.0</v>
       </c>
       <c r="E8">
-        <v>1000000.0</v>
+        <v>517.0</v>
       </c>
       <c r="F8">
-        <v>1000000.0</v>
+        <v>245.0</v>
       </c>
       <c r="G8">
-        <v>1000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1450.0</v>
+      </c>
+      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8"/>
-[...15 lines deleted...]
-    <row r="9" spans="1:37">
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...40 lines deleted...]
-      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9"/>
-[...15 lines deleted...]
-    <row r="10" spans="1:37">
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B10">
-        <v>2661000000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="C10">
-        <v>2460000000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="D10">
-        <v>2885000000.0</v>
+        <v>259205.0</v>
       </c>
       <c r="E10">
-        <v>6267000000.0</v>
+        <v>851356.0</v>
       </c>
       <c r="F10">
-        <v>2984000000.0</v>
+        <v>2253903.0</v>
       </c>
       <c r="G10">
-        <v>632000000.0</v>
+        <v>780764.0</v>
       </c>
       <c r="H10">
-        <v>322000000.0</v>
+        <v>4263567.0</v>
       </c>
       <c r="I10">
-        <v>285000000.0</v>
+        <v>471747.0</v>
       </c>
       <c r="J10">
-        <v>598000000.0</v>
+        <v>1026932.0</v>
       </c>
       <c r="K10">
-        <v>323000000.0</v>
+        <v>2093718.0</v>
       </c>
       <c r="L10">
-        <v>428000000.0</v>
+        <v>396761.0</v>
       </c>
       <c r="M10">
-        <v>397000000.0</v>
+        <v>423211.0</v>
       </c>
       <c r="N10">
-        <v>708000000.0</v>
+        <v>805181.0</v>
       </c>
       <c r="O10">
-        <v>660000000.0</v>
+        <v>1023499.0</v>
       </c>
       <c r="P10">
-        <v>480000000.0</v>
+        <v>322926.0</v>
       </c>
       <c r="Q10">
-        <v>716700000.0</v>
+        <v>236154.0</v>
       </c>
       <c r="R10">
-        <v>419500000.0</v>
+        <v>478518.0</v>
       </c>
       <c r="S10">
-        <v>1346900000.0</v>
+        <v>711652.0</v>
       </c>
       <c r="T10">
-        <v>3074600000.0</v>
-[...51 lines deleted...]
-    <row r="11" spans="1:37">
+        <v>858135.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-      <c r="W11"/>
-[...15 lines deleted...]
-    <row r="12" spans="1:37">
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="B12">
-        <v>2661000000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="C12">
-        <v>2460000000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="D12">
-        <v>2885000000.0</v>
+        <v>259205.0</v>
       </c>
       <c r="E12">
-        <v>6267000000.0</v>
+        <v>851356.0</v>
       </c>
       <c r="F12">
-        <v>2984000000.0</v>
+        <v>2253903.0</v>
       </c>
       <c r="G12">
-        <v>632000000.0</v>
+        <v>780764.0</v>
       </c>
       <c r="H12">
-        <v>322000000.0</v>
+        <v>4263567.0</v>
       </c>
       <c r="I12">
-        <v>285000000.0</v>
+        <v>471747.0</v>
       </c>
       <c r="J12">
-        <v>598000000.0</v>
+        <v>1026932.0</v>
       </c>
       <c r="K12">
-        <v>323000000.0</v>
+        <v>2093718.0</v>
       </c>
       <c r="L12">
-        <v>428000000.0</v>
+        <v>396761.0</v>
       </c>
       <c r="M12">
-        <v>397000000.0</v>
+        <v>423211.0</v>
       </c>
       <c r="N12">
-        <v>708000000.0</v>
+        <v>805181.0</v>
       </c>
       <c r="O12">
-        <v>660000000.0</v>
+        <v>1023499.0</v>
       </c>
       <c r="P12">
-        <v>480000000.0</v>
+        <v>322926.0</v>
       </c>
       <c r="Q12">
-        <v>716700000.0</v>
+        <v>236154.0</v>
       </c>
       <c r="R12">
-        <v>419500000.0</v>
+        <v>478518.0</v>
       </c>
       <c r="S12">
-        <v>1346900000.0</v>
+        <v>711652.0</v>
       </c>
       <c r="T12">
-        <v>3074600000.0</v>
-[...51 lines deleted...]
-    <row r="13" spans="1:37">
+        <v>858135.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
       <c r="D13">
-        <v>1000000.0</v>
+        <v>1055.0</v>
       </c>
       <c r="E13">
-        <v>1000000.0</v>
+        <v>517.0</v>
       </c>
       <c r="F13">
-        <v>1000000.0</v>
+        <v>245.0</v>
       </c>
       <c r="G13">
-        <v>1000000.0</v>
+        <v>1450.0</v>
       </c>
       <c r="H13">
-        <v>1000000.0</v>
+        <v>410.0</v>
       </c>
       <c r="I13">
-        <v>1000000.0</v>
+        <v>3695.0</v>
       </c>
       <c r="J13">
-        <v>1000000.0</v>
+        <v>2022.0</v>
       </c>
       <c r="K13">
-        <v>1000000.0</v>
+        <v>259.0</v>
       </c>
       <c r="L13">
-        <v>1000000.0</v>
+        <v>817.0</v>
       </c>
       <c r="M13">
-        <v>1000000.0</v>
+        <v>817.0</v>
       </c>
       <c r="N13">
-        <v>1000000.0</v>
+        <v>52267576.0</v>
       </c>
       <c r="O13">
-        <v>1000000.0</v>
+        <v>645.0</v>
       </c>
       <c r="P13">
-        <v>800000.0</v>
+        <v>230685278.0</v>
       </c>
       <c r="Q13">
-        <v>800000.0</v>
+        <v>230000575.0</v>
       </c>
       <c r="R13">
-        <v>800000.0</v>
+        <v>230000575.0</v>
       </c>
       <c r="S13">
-        <v>800000.0</v>
+        <v>230000575.0</v>
       </c>
       <c r="T13">
-        <v>800000.0</v>
-[...43 lines deleted...]
-    <row r="14" spans="1:37">
+        <v>230000575.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="B14">
-        <v>664000000.0</v>
+        <v>1627000.0</v>
       </c>
       <c r="C14">
-        <v>652000000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D14">
-        <v>650000000.0</v>
+        <v>189150.0</v>
       </c>
       <c r="E14">
-        <v>655000000.0</v>
+        <v>179561.0</v>
       </c>
       <c r="F14">
-        <v>618000000.0</v>
+        <v>9556.0</v>
       </c>
       <c r="G14">
-        <v>617000000.0</v>
+        <v>23963.0</v>
       </c>
       <c r="H14">
-        <v>381000000.0</v>
+        <v>3163.0</v>
       </c>
       <c r="I14">
-        <v>407000000.0</v>
+        <v>2709.0</v>
       </c>
       <c r="J14">
-        <v>448000000.0</v>
+        <v>1736.0</v>
       </c>
       <c r="K14">
-        <v>489000000.0</v>
+        <v>1736.0</v>
       </c>
       <c r="L14">
-        <v>561000000.0</v>
+        <v>333.0</v>
       </c>
       <c r="M14">
-        <v>624000000.0</v>
+        <v>500.0</v>
       </c>
       <c r="N14">
-        <v>659000000.0</v>
+        <v>508.0</v>
       </c>
       <c r="O14">
-        <v>681000000.0</v>
+        <v>644.56</v>
       </c>
       <c r="P14">
-        <v>694000000.0</v>
+        <v>815.03</v>
       </c>
       <c r="Q14">
-        <v>682900000.0</v>
+        <v>2300.0</v>
       </c>
       <c r="R14">
-        <v>669800000.0</v>
+        <v>2875.0</v>
       </c>
       <c r="S14">
-        <v>721900000.0</v>
+        <v>2300.0</v>
       </c>
       <c r="T14">
-        <v>771800000.0</v>
+        <v>2875.0</v>
       </c>
       <c r="U14">
-        <v>789700000.0</v>
+        <v>2875.0</v>
       </c>
       <c r="V14">
-        <v>857250859.0</v>
-[...47 lines deleted...]
-    <row r="15" spans="1:37">
+        <v>2875.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...92 lines deleted...]
-    <row r="16" spans="1:37">
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="B16">
-        <v>825000000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="C16">
-        <v>746000000.0</v>
+        <v>3547000.0</v>
       </c>
       <c r="D16">
-        <v>973000000.0</v>
+        <v>3642527.0</v>
       </c>
       <c r="E16">
-        <v>1091000000.0</v>
+        <v>3707872.0</v>
       </c>
       <c r="F16">
-        <v>978000000.0</v>
+        <v>4095847.0</v>
       </c>
       <c r="G16">
-        <v>737000000.0</v>
+        <v>4419195.0</v>
       </c>
       <c r="H16">
-        <v>222000000.0</v>
+        <v>1220572.0</v>
       </c>
       <c r="I16">
-        <v>219000000.0</v>
+        <v>1322238.0</v>
       </c>
       <c r="J16">
-        <v>152000000.0</v>
+        <v>1245306.0</v>
       </c>
       <c r="K16">
-        <v>295000000.0</v>
+        <v>1214096.0</v>
       </c>
       <c r="L16">
-        <v>206000000.0</v>
+        <v>891008.0</v>
       </c>
       <c r="M16">
-        <v>292000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>962560.0</v>
+      </c>
+      <c r="N16"/>
       <c r="O16">
-        <v>253000000.0</v>
-[...58 lines deleted...]
-    <row r="17" spans="1:37">
+        <v>930436.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17"/>
-[...15 lines deleted...]
-    <row r="18" spans="1:37">
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
-[...40 lines deleted...]
-      </c>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18"/>
-[...15 lines deleted...]
-    <row r="19" spans="1:37">
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-      <c r="W19"/>
-[...15 lines deleted...]
-    <row r="20" spans="1:37">
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="B20">
-        <v>10508000000.0</v>
+        <v>21992000.0</v>
       </c>
       <c r="C20">
-        <v>16516000000.0</v>
+        <v>21992000.0</v>
       </c>
       <c r="D20">
-        <v>16499000000.0</v>
+        <v>21991721.0</v>
       </c>
       <c r="E20">
-        <v>16584000000.0</v>
+        <v>21991721.0</v>
       </c>
       <c r="F20">
-        <v>16612000000.0</v>
+        <v>21991721.0</v>
       </c>
       <c r="G20">
-        <v>16980000000.0</v>
+        <v>21991721.0</v>
       </c>
       <c r="H20">
-        <v>4920000000.0</v>
+        <v>2171526.0</v>
       </c>
       <c r="I20">
-        <v>4891000000.0</v>
+        <v>2171526.0</v>
       </c>
       <c r="J20">
-        <v>4864000000.0</v>
+        <v>2171526.0</v>
       </c>
       <c r="K20">
-        <v>6481000000.0</v>
+        <v>2171526.0</v>
       </c>
       <c r="L20">
-        <v>6698000000.0</v>
+        <v>2171526.0</v>
       </c>
       <c r="M20">
-        <v>8562000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2171526.0</v>
+      </c>
+      <c r="N20"/>
       <c r="O20">
-        <v>8620000000.0</v>
-[...42 lines deleted...]
-    <row r="21" spans="1:37">
+        <v>2171526.0</v>
+      </c>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="B21">
-        <v>2406000000.0</v>
+        <v>7434000.0</v>
       </c>
       <c r="C21">
-        <v>2589000000.0</v>
+        <v>7737000.0</v>
       </c>
       <c r="D21">
-        <v>2694000000.0</v>
+        <v>8027391.0</v>
       </c>
       <c r="E21">
-        <v>2772000000.0</v>
+        <v>8332096.0</v>
       </c>
       <c r="F21">
-        <v>2826000000.0</v>
+        <v>8635827.0</v>
       </c>
       <c r="G21">
-        <v>2993000000.0</v>
-[...76 lines deleted...]
-    <row r="22" spans="1:37">
+        <v>8936187.0</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>57</v>
-[...100 lines deleted...]
-    <row r="23" spans="1:37">
+        <v>27</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="B23">
-        <v>46172000000.0</v>
+        <v>31301000.0</v>
       </c>
       <c r="C23">
-        <v>53543000000.0</v>
+        <v>31474000.0</v>
       </c>
       <c r="D23">
-        <v>58393000000.0</v>
+        <v>31631514.0</v>
       </c>
       <c r="E23">
-        <v>58620000000.0</v>
+        <v>32986504.0</v>
       </c>
       <c r="F23">
-        <v>52663000000.0</v>
+        <v>34675878.0</v>
       </c>
       <c r="G23">
-        <v>49519000000.0</v>
+        <v>33680214.0</v>
       </c>
       <c r="H23">
-        <v>44497000000.0</v>
+        <v>7311910.0</v>
       </c>
       <c r="I23">
-        <v>20843000000.0</v>
+        <v>3837004.0</v>
       </c>
       <c r="J23">
-        <v>24238000000.0</v>
+        <v>4438811.0</v>
       </c>
       <c r="K23">
-        <v>23765000000.0</v>
+        <v>5288486.0</v>
       </c>
       <c r="L23">
-        <v>24072000000.0</v>
+        <v>5341026.0</v>
       </c>
       <c r="M23">
-        <v>26387000000.0</v>
+        <v>5350609.0</v>
       </c>
       <c r="N23">
-        <v>26466000000.0</v>
+        <v>53597056.0</v>
       </c>
       <c r="O23">
-        <v>26197000000.0</v>
+        <v>5479324.0</v>
       </c>
       <c r="P23">
-        <v>26142600000.0</v>
+        <v>231446113.0</v>
       </c>
       <c r="Q23">
-        <v>26962000000.0</v>
+        <v>230772045.0</v>
       </c>
       <c r="R23">
-        <v>26889300000.0</v>
+        <v>230768878.0</v>
       </c>
       <c r="S23">
-        <v>40430200000.0</v>
+        <v>230999037.0</v>
       </c>
       <c r="T23">
-        <v>43508800000.0</v>
-[...51 lines deleted...]
-    <row r="24" spans="1:37">
+        <v>231228056.0</v>
+      </c>
+      <c r="U23"/>
+      <c r="V23"/>
+    </row>
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>59</v>
-[...30 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24"/>
-[...15 lines deleted...]
-    <row r="25" spans="1:37">
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
-[...40 lines deleted...]
-      </c>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25"/>
-[...15 lines deleted...]
-    <row r="26" spans="1:37">
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...13 lines deleted...]
-      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26"/>
-[...15 lines deleted...]
-    <row r="27" spans="1:37">
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27"/>
-[...15 lines deleted...]
-    <row r="28" spans="1:37">
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="B28">
-        <v>12888000000.0</v>
+        <v>6121000.0</v>
       </c>
       <c r="C28">
-        <v>13398000000.0</v>
+        <v>9748000.0</v>
       </c>
       <c r="D28">
-        <v>14389000000.0</v>
+        <v>10367952.0</v>
       </c>
       <c r="E28">
-        <v>13040000000.0</v>
+        <v>13565992.0</v>
       </c>
       <c r="F28">
-        <v>18332000000.0</v>
+        <v>13570704.0</v>
       </c>
       <c r="G28">
-        <v>19792000000.0</v>
+        <v>15024388.0</v>
       </c>
       <c r="H28">
-        <v>18257000000.0</v>
+        <v>6412015.0</v>
       </c>
       <c r="I28">
-        <v>9877000000.0</v>
+        <v>15709865.0</v>
       </c>
       <c r="J28">
-        <v>8777000000.0</v>
+        <v>15937282.0</v>
       </c>
       <c r="K28">
-        <v>8125000000.0</v>
+        <v>14305181.0</v>
       </c>
       <c r="L28">
-        <v>6718000000.0</v>
+        <v>20254832.0</v>
       </c>
       <c r="M28">
-        <v>6039000000.0</v>
+        <v>17297557.0</v>
       </c>
       <c r="N28">
-        <v>5214000000.0</v>
+        <v>472319.0</v>
       </c>
       <c r="O28">
-        <v>5322000000.0</v>
+        <v>13181426.0</v>
       </c>
       <c r="P28">
-        <v>5520800000.0</v>
+        <v>-322926.0</v>
       </c>
       <c r="Q28">
-        <v>6280200000.0</v>
+        <v>-236154.0</v>
       </c>
       <c r="R28">
-        <v>6576600000.0</v>
+        <v>-478518.0</v>
       </c>
       <c r="S28">
-        <v>5740800000.0</v>
+        <v>-711652.0</v>
       </c>
       <c r="T28">
-        <v>3967700000.0</v>
-[...51 lines deleted...]
-    <row r="29" spans="1:37">
+        <v>-858135.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="B29">
-        <v>30821000000.0</v>
+        <v>18955000.0</v>
       </c>
       <c r="C29">
-        <v>37128000000.0</v>
+        <v>17933000.0</v>
       </c>
       <c r="D29">
-        <v>38882000000.0</v>
+        <v>18625413.0</v>
       </c>
       <c r="E29">
-        <v>40111000000.0</v>
+        <v>19801620.0</v>
       </c>
       <c r="F29">
-        <v>35104000000.0</v>
+        <v>18921322.0</v>
       </c>
       <c r="G29">
-        <v>31926000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>18682772.0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-      <c r="W29"/>
-[...15 lines deleted...]
-    <row r="30" spans="1:37">
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="B30">
-        <v>6920000000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="C30">
-        <v>7115000000.0</v>
+        <v>681000.0</v>
       </c>
       <c r="D30">
-        <v>7412000000.0</v>
+        <v>722066.0</v>
       </c>
       <c r="E30">
-        <v>6984000000.0</v>
+        <v>917102.0</v>
       </c>
       <c r="F30">
-        <v>7017000000.0</v>
+        <v>923049.0</v>
       </c>
       <c r="G30">
-        <v>6837000000.0</v>
+        <v>1028379.0</v>
       </c>
       <c r="H30">
-        <v>7199000000.0</v>
+        <v>37386.0</v>
       </c>
       <c r="I30">
-        <v>3697000000.0</v>
+        <v>26161.0</v>
       </c>
       <c r="J30">
-        <v>3314000000.0</v>
+        <v>34670.0</v>
       </c>
       <c r="K30">
-        <v>3375000000.0</v>
+        <v>105049.0</v>
       </c>
       <c r="L30">
-        <v>3459000000.0</v>
+        <v>94398.0</v>
       </c>
       <c r="M30">
-        <v>3415000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>109533.0</v>
+      </c>
+      <c r="N30"/>
       <c r="O30">
-        <v>3254000000.0</v>
-[...66 lines deleted...]
-    <row r="31" spans="1:37">
+        <v>68416.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
-[...40 lines deleted...]
-      </c>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-      <c r="W31"/>
-[...15 lines deleted...]
-    <row r="32" spans="1:37">
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="B32">
-        <v>2911000000.0</v>
+        <v>-16217000.0</v>
       </c>
       <c r="C32">
-        <v>3047000000.0</v>
+        <v>-20555000.0</v>
       </c>
       <c r="D32">
-        <v>2543000000.0</v>
+        <v>-20957313.0</v>
       </c>
       <c r="E32">
-        <v>7197000000.0</v>
+        <v>-23784184.0</v>
       </c>
       <c r="F32">
-        <v>5483000000.0</v>
+        <v>-26423244.0</v>
       </c>
       <c r="G32">
-        <v>2854000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-26630548.0</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-      <c r="W32"/>
-[...15 lines deleted...]
-    <row r="33" spans="1:37">
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="B33">
-        <v>33630000000.0</v>
+        <v>29504000.0</v>
       </c>
       <c r="C33">
-        <v>40840000000.0</v>
+        <v>29814000.0</v>
       </c>
       <c r="D33">
-        <v>44659000000.0</v>
+        <v>30218017.0</v>
       </c>
       <c r="E33">
-        <v>41944000000.0</v>
+        <v>30724776.0</v>
       </c>
       <c r="F33">
-        <v>38884000000.0</v>
+        <v>30854980.0</v>
       </c>
       <c r="G33">
-        <v>37617000000.0</v>
+        <v>31039677.0</v>
       </c>
       <c r="H33">
-        <v>15107000000.0</v>
+        <v>2257211.0</v>
       </c>
       <c r="I33">
-        <v>14570000000.0</v>
+        <v>2258160.0</v>
       </c>
       <c r="J33">
-        <v>18175000000.0</v>
+        <v>2303295.0</v>
       </c>
       <c r="K33">
-        <v>18018000000.0</v>
+        <v>2348564.0</v>
       </c>
       <c r="L33">
-        <v>18483000000.0</v>
+        <v>4685010.0</v>
       </c>
       <c r="M33">
-        <v>21017000000.0</v>
+        <v>4391221.0</v>
       </c>
       <c r="N33">
-        <v>20746000000.0</v>
+        <v>52664543.0</v>
       </c>
       <c r="O33">
-        <v>20654000000.0</v>
+        <v>4053902.0</v>
       </c>
       <c r="P33">
-        <v>20807900000.0</v>
+        <v>231034869.0</v>
       </c>
       <c r="Q33">
-        <v>21325100000.0</v>
+        <v>230367197.0</v>
       </c>
       <c r="R33">
-        <v>21696500000.0</v>
+        <v>230036792.0</v>
       </c>
       <c r="S33">
-        <v>34399300000.0</v>
+        <v>230023192.0</v>
       </c>
       <c r="T33">
-        <v>35364700000.0</v>
-[...49 lines deleted...]
-    <row r="34" spans="1:37">
+        <v>230017394.0</v>
+      </c>
+      <c r="U33"/>
+      <c r="V33"/>
+    </row>
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>69</v>
-[...48 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34"/>
-[...15 lines deleted...]
-    <row r="35" spans="1:37">
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="B35">
-        <v>19759000000.0</v>
+        <v>1057000.0</v>
       </c>
       <c r="C35">
-        <v>20837000000.0</v>
+        <v>1162000.0</v>
       </c>
       <c r="D35">
-        <v>23596000000.0</v>
+        <v>1205703.0</v>
       </c>
       <c r="E35">
-        <v>26171000000.0</v>
+        <v>1500355.0</v>
       </c>
       <c r="F35">
-        <v>28311000000.0</v>
+        <v>1273357.0</v>
       </c>
       <c r="G35">
-        <v>27182000000.0</v>
+        <v>1464259.0</v>
       </c>
       <c r="H35">
-        <v>25673000000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="I35">
-        <v>14893000000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="J35">
-        <v>16841000000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="K35">
-        <v>14642000000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="L35">
-        <v>13069000000.0</v>
+        <v>77351.0</v>
       </c>
       <c r="M35">
-        <v>12214000000.0</v>
+        <v>6564298.0</v>
       </c>
       <c r="N35">
-        <v>12312000000.0</v>
+        <v>9935000.0</v>
       </c>
       <c r="O35">
-        <v>12356000000.0</v>
+        <v>309043.0</v>
       </c>
       <c r="P35">
-        <v>12296500000.0</v>
+        <v>8427000.0</v>
       </c>
       <c r="Q35">
-        <v>13196100000.0</v>
+        <v>9746500.0</v>
       </c>
       <c r="R35">
-        <v>13491100000.0</v>
+        <v>12574000.0</v>
       </c>
       <c r="S35">
-        <v>14551700000.0</v>
+        <v>19622000.0</v>
       </c>
       <c r="T35">
-        <v>15585800000.0</v>
-[...51 lines deleted...]
-    <row r="36" spans="1:37">
+        <v>19130000.0</v>
+      </c>
+      <c r="U35"/>
+      <c r="V35"/>
+    </row>
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="B36">
-        <v>16752000000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="C36">
-        <v>14346000000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D36">
-        <v>17616000000.0</v>
+        <v>125789.0</v>
       </c>
       <c r="E36">
-        <v>15540000000.0</v>
+        <v>224753.0</v>
       </c>
       <c r="F36">
-        <v>12236000000.0</v>
+        <v>13984.0</v>
       </c>
       <c r="G36">
-        <v>9778000000.0</v>
+        <v>33984.0</v>
       </c>
       <c r="H36">
-        <v>6340000000.0</v>
+        <v>82381.0</v>
       </c>
       <c r="I36">
-        <v>5733000000.0</v>
+        <v>38381.0</v>
       </c>
       <c r="J36">
-        <v>9437000000.0</v>
+        <v>38381.0</v>
       </c>
       <c r="K36">
-        <v>4618000000.0</v>
+        <v>38381.0</v>
       </c>
       <c r="L36">
-        <v>4344000000.0</v>
+        <v>2329724.0</v>
       </c>
       <c r="M36">
-        <v>3789000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990979.0</v>
+      </c>
+      <c r="N36"/>
       <c r="O36">
-        <v>2998000000.0</v>
-[...64 lines deleted...]
-    <row r="37" spans="1:37">
+        <v>1563315.0</v>
+      </c>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+    </row>
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
-[...10 lines deleted...]
-      </c>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-      <c r="W37"/>
-[...15 lines deleted...]
-    <row r="38" spans="1:37">
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
-[...22 lines deleted...]
-      </c>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-      <c r="W38"/>
-[...15 lines deleted...]
-    <row r="39" spans="1:37">
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="B39">
-        <v>1532000000.0</v>
+        <v>724000.0</v>
       </c>
       <c r="C39">
-        <v>1714000000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D39">
-        <v>2095000000.0</v>
+        <v>432226.0</v>
       </c>
       <c r="E39">
-        <v>1921000000.0</v>
+        <v>493270.0</v>
       </c>
       <c r="F39">
-        <v>2021000000.0</v>
+        <v>643946.0</v>
       </c>
       <c r="G39">
-        <v>1620000000.0</v>
+        <v>831394.0</v>
       </c>
       <c r="H39">
-        <v>1040000000.0</v>
+        <v>753746.0</v>
       </c>
       <c r="I39">
-        <v>463000000.0</v>
+        <v>1080936.0</v>
       </c>
       <c r="J39">
-        <v>724000000.0</v>
+        <v>1073914.0</v>
       </c>
       <c r="K39">
-        <v>785000000.0</v>
+        <v>741155.0</v>
       </c>
       <c r="L39">
-        <v>780000000.0</v>
+        <v>164857.0</v>
       </c>
       <c r="M39">
-        <v>786000000.0</v>
+        <v>426644.0</v>
       </c>
       <c r="N39">
-        <v>1016000000.0</v>
+        <v>127332.0</v>
       </c>
       <c r="O39">
-        <v>894000000.0</v>
+        <v>333507.0</v>
       </c>
       <c r="P39">
-        <v>881200000.0</v>
+        <v>88318.0</v>
       </c>
       <c r="Q39">
-        <v>935000000.0</v>
+        <v>168694.0</v>
       </c>
       <c r="R39">
-        <v>996100000.0</v>
+        <v>253568.0</v>
       </c>
       <c r="S39">
-        <v>1034100000.0</v>
+        <v>264193.0</v>
       </c>
       <c r="T39">
-        <v>1262600000.0</v>
-[...51 lines deleted...]
-    <row r="40" spans="1:37">
+        <v>352527.0</v>
+      </c>
+      <c r="U39"/>
+      <c r="V39"/>
+    </row>
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="B40">
-        <v>7853000000.0</v>
+        <v>5683000.0</v>
       </c>
       <c r="C40">
-        <v>7809000000.0</v>
+        <v>5831000.0</v>
       </c>
       <c r="D40">
-        <v>8576000000.0</v>
+        <v>5640597.0</v>
       </c>
       <c r="E40">
-        <v>7577000000.0</v>
+        <v>5928966.0</v>
       </c>
       <c r="F40">
-        <v>6731000000.0</v>
+        <v>6509642.0</v>
       </c>
       <c r="G40">
-        <v>6962000000.0</v>
+        <v>5522805.0</v>
       </c>
       <c r="H40">
-        <v>6136000000.0</v>
+        <v>7557664.0</v>
       </c>
       <c r="I40">
-        <v>3824000000.0</v>
+        <v>8089671.0</v>
       </c>
       <c r="J40">
-        <v>2905000000.0</v>
+        <v>8097838.0</v>
       </c>
       <c r="K40">
-        <v>3056000000.0</v>
+        <v>12498167.0</v>
       </c>
       <c r="L40">
-        <v>2708000000.0</v>
+        <v>12630460.0</v>
       </c>
       <c r="M40">
-        <v>3078000000.0</v>
+        <v>14633169.0</v>
       </c>
       <c r="N40">
-        <v>3278000000.0</v>
+        <v>3853793.0</v>
       </c>
       <c r="O40">
-        <v>3322000000.0</v>
+        <v>13052155.0</v>
       </c>
       <c r="P40">
-        <v>3223700000.0</v>
+        <v>2417115.0</v>
       </c>
       <c r="Q40">
-        <v>3401000000.0</v>
+        <v>1637145.0</v>
       </c>
       <c r="R40">
-        <v>3881900000.0</v>
+        <v>1665630.0</v>
       </c>
       <c r="S40">
-        <v>3614800000.0</v>
+        <v>1520392.0</v>
       </c>
       <c r="T40">
-        <v>3610500000.0</v>
-[...51 lines deleted...]
-    <row r="41" spans="1:37">
+        <v>1145603.0</v>
+      </c>
+      <c r="U40"/>
+      <c r="V40"/>
+    </row>
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
-[...22 lines deleted...]
-      </c>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-      <c r="W41"/>
-[...15 lines deleted...]
-    <row r="42" spans="1:37">
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="B42">
-        <v>10436000000.0</v>
+        <v>126445000.0</v>
       </c>
       <c r="C42">
-        <v>10252000000.0</v>
+        <v>117346000.0</v>
       </c>
       <c r="D42">
-        <v>10105000000.0</v>
+        <v>108911110.0</v>
       </c>
       <c r="E42">
-        <v>9960000000.0</v>
+        <v>101260898.0</v>
       </c>
       <c r="F42">
-        <v>6827000000.0</v>
+        <v>92875082.0</v>
       </c>
       <c r="G42">
-        <v>6682000000.0</v>
+        <v>84866612.0</v>
       </c>
       <c r="H42">
-        <v>6487000000.0</v>
+        <v>47579604.0</v>
       </c>
       <c r="I42">
-        <v>21539000000.0</v>
+        <v>23579089.0</v>
       </c>
       <c r="J42">
-        <v>23712000000.0</v>
+        <v>20421999.0</v>
       </c>
       <c r="K42">
-        <v>26850000000.0</v>
+        <v>14889936.0</v>
       </c>
       <c r="L42">
-        <v>29635000000.0</v>
+        <v>2770849.0</v>
       </c>
       <c r="M42">
-        <v>35400000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2573181.0</v>
+      </c>
+      <c r="N42"/>
       <c r="O42">
-        <v>38689000000.0</v>
-[...66 lines deleted...]
-    <row r="43" spans="1:37">
+        <v>8245359.0</v>
+      </c>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42"/>
+    </row>
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-      <c r="W43"/>
-[...15 lines deleted...]
-    <row r="44" spans="1:37">
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-      <c r="W44"/>
-[...15 lines deleted...]
-    <row r="45" spans="1:37">
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B45">
-        <v>6258000000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="C45">
-        <v>6353000000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="D45">
-        <v>6867000000.0</v>
+        <v>68653.0</v>
       </c>
       <c r="E45">
-        <v>7116000000.0</v>
+        <v>98825.0</v>
       </c>
       <c r="F45">
-        <v>3596000000.0</v>
+        <v>104949.0</v>
       </c>
       <c r="G45">
-        <v>4024000000.0</v>
-[...88 lines deleted...]
-    <row r="46" spans="1:37">
+        <v>109758.0</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B46">
-        <v>2578000000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="C46">
-        <v>2849000000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="D46">
-        <v>3153000000.0</v>
+        <v>64116.0</v>
       </c>
       <c r="E46">
-        <v>3366000000.0</v>
+        <v>64571.0</v>
       </c>
       <c r="F46">
-        <v>3596000000.0</v>
+        <v>71804.0</v>
       </c>
       <c r="G46">
-        <v>4024000000.0</v>
+        <v>77785.0</v>
       </c>
       <c r="H46">
-        <v>1209000000.0</v>
+        <v>3304.0</v>
       </c>
       <c r="I46">
-        <v>1280000000.0</v>
+        <v>48253.0</v>
       </c>
       <c r="J46">
-        <v>1241000000.0</v>
+        <v>93388.0</v>
       </c>
       <c r="K46">
-        <v>1405000000.0</v>
+        <v>138657.0</v>
       </c>
       <c r="L46">
-        <v>1433000000.0</v>
+        <v>183760.0</v>
       </c>
       <c r="M46">
-        <v>2236000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>228716.0</v>
+      </c>
+      <c r="N46"/>
       <c r="O46">
-        <v>2510000000.0</v>
-[...64 lines deleted...]
-    <row r="47" spans="1:37">
+        <v>319061.0</v>
+      </c>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+    </row>
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
-[...40 lines deleted...]
-      </c>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-      <c r="W47"/>
-[...15 lines deleted...]
-    <row r="48" spans="1:37">
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="B48">
-        <v>7487000000.0</v>
+        <v>-114154000.0</v>
       </c>
       <c r="C48">
-        <v>13829000000.0</v>
+        <v>-109189000.0</v>
       </c>
       <c r="D48">
-        <v>14737000000.0</v>
+        <v>-100771787.0</v>
       </c>
       <c r="E48">
-        <v>14343000000.0</v>
+        <v>-95821178.0</v>
       </c>
       <c r="F48">
-        <v>10375000000.0</v>
+        <v>-89716948.0</v>
       </c>
       <c r="G48">
-        <v>8494000000.0</v>
+        <v>-81923192.0</v>
       </c>
       <c r="H48">
-        <v>5569000000.0</v>
+        <v>-70425711.0</v>
       </c>
       <c r="I48">
-        <v>-18900000000.0</v>
+        <v>-55431704.0</v>
       </c>
       <c r="J48">
-        <v>-19257000000.0</v>
+        <v>-51266596.0</v>
       </c>
       <c r="K48">
-        <v>-20518000000.0</v>
+        <v>-46766324.0</v>
       </c>
       <c r="L48">
-        <v>-21931000000.0</v>
+        <v>-40393539.0</v>
       </c>
       <c r="M48">
-        <v>-24890000000.0</v>
+        <v>-39623374.0</v>
       </c>
       <c r="N48">
-        <v>-26769000000.0</v>
+        <v>-14638481.0</v>
       </c>
       <c r="O48">
-        <v>-28343000000.0</v>
+        <v>-32360062.0</v>
       </c>
       <c r="P48">
-        <v>-29647500000.0</v>
+        <v>-10306983.0</v>
       </c>
       <c r="Q48">
-        <v>-30371700000.0</v>
+        <v>-10623239.0</v>
       </c>
       <c r="R48">
-        <v>-30598200000.0</v>
+        <v>-13471327.0</v>
       </c>
       <c r="S48">
-        <v>-18924800000.0</v>
+        <v>-20143930.0</v>
       </c>
       <c r="T48">
-        <v>-20175900000.0</v>
-[...51 lines deleted...]
-    <row r="49" spans="1:37">
+        <v>-19048122.0</v>
+      </c>
+      <c r="U48"/>
+      <c r="V48"/>
+    </row>
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
-[...40 lines deleted...]
-      </c>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-      <c r="W49"/>
-[...15 lines deleted...]
-    <row r="50" spans="1:37">
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>55</v>
+      </c>
+      <c r="B50">
+        <v>6725000.0</v>
+      </c>
       <c r="C50">
-        <v>1000000.0</v>
+        <v>9836000.0</v>
       </c>
       <c r="D50">
-        <v>239000000.0</v>
+        <v>10570412.0</v>
       </c>
       <c r="E50">
-        <v>11000000.0</v>
+        <v>14361383.0</v>
       </c>
       <c r="F50">
-        <v>16000000.0</v>
+        <v>15762943.0</v>
       </c>
       <c r="G50">
-        <v>717000000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>15737902.0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50"/>
-[...15 lines deleted...]
-    <row r="51" spans="1:37">
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="B51">
-        <v>15549000000.0</v>
+        <v>6767000.0</v>
       </c>
       <c r="C51">
-        <v>15858000000.0</v>
+        <v>9885000.0</v>
       </c>
       <c r="D51">
-        <v>17274000000.0</v>
+        <v>10627157.0</v>
       </c>
       <c r="E51">
-        <v>19307000000.0</v>
+        <v>14417348.0</v>
       </c>
       <c r="F51">
-        <v>21316000000.0</v>
+        <v>15824607.0</v>
       </c>
       <c r="G51">
-        <v>20424000000.0</v>
+        <v>15805152.0</v>
       </c>
       <c r="H51">
-        <v>19113000000.0</v>
+        <v>10675582.0</v>
       </c>
       <c r="I51">
-        <v>10162000000.0</v>
+        <v>16181612.0</v>
       </c>
       <c r="J51">
-        <v>9375000000.0</v>
+        <v>16964214.0</v>
       </c>
       <c r="K51">
-        <v>8448000000.0</v>
+        <v>16398899.0</v>
       </c>
       <c r="L51">
-        <v>7146000000.0</v>
+        <v>20651593.0</v>
       </c>
       <c r="M51">
-        <v>6436000000.0</v>
+        <v>17720768.0</v>
       </c>
       <c r="N51">
-        <v>5922000000.0</v>
+        <v>1277500.0</v>
       </c>
       <c r="O51">
-        <v>5982000000.0</v>
-[...66 lines deleted...]
-    <row r="52" spans="1:37">
+        <v>14204925.0</v>
+      </c>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+    </row>
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>57</v>
+      </c>
+      <c r="B52">
+        <v>6787000.0</v>
+      </c>
       <c r="C52">
-        <v>1000000.0</v>
+        <v>9866000.0</v>
       </c>
       <c r="D52">
-        <v>239000000.0</v>
+        <v>10593235.0</v>
       </c>
       <c r="E52">
-        <v>11000000.0</v>
+        <v>14386429.0</v>
       </c>
       <c r="F52">
-        <v>16000000.0</v>
+        <v>15787193.0</v>
       </c>
       <c r="G52">
-        <v>717000000.0</v>
+        <v>15761387.0</v>
       </c>
       <c r="H52">
-        <v>1013000000.0</v>
+        <v>10675582.0</v>
       </c>
       <c r="I52">
-        <v>698000000.0</v>
+        <v>16181612.0</v>
       </c>
       <c r="J52">
-        <v>473000000.0</v>
+        <v>16964214.0</v>
       </c>
       <c r="K52">
-        <v>244000000.0</v>
+        <v>16398899.0</v>
       </c>
       <c r="L52">
-        <v>656000000.0</v>
+        <v>20649241.0</v>
       </c>
       <c r="M52">
-        <v>496000000.0</v>
+        <v>17639060.0</v>
       </c>
       <c r="N52">
-        <v>18000000.0</v>
+        <v>1277500.0</v>
       </c>
       <c r="O52">
-        <v>24000000.0</v>
-[...66 lines deleted...]
-    <row r="53" spans="1:37">
+        <v>13970882.0</v>
+      </c>
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+    </row>
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53"/>
-[...15 lines deleted...]
-    <row r="54" spans="1:37">
+    </row>
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-      <c r="W54"/>
-[...15 lines deleted...]
-    <row r="55" spans="1:37">
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="B55">
-        <v>46172000000.0</v>
+        <v>31301000.0</v>
       </c>
       <c r="C55">
-        <v>53543000000.0</v>
+        <v>31474000.0</v>
       </c>
       <c r="D55">
-        <v>58393000000.0</v>
+        <v>31631514.0</v>
       </c>
       <c r="E55">
-        <v>58620000000.0</v>
+        <v>32986504.0</v>
       </c>
       <c r="F55">
-        <v>52663000000.0</v>
+        <v>34675878.0</v>
       </c>
       <c r="G55">
-        <v>49519000000.0</v>
+        <v>33680214.0</v>
       </c>
       <c r="H55">
-        <v>21859000000.0</v>
+        <v>7311910.0</v>
       </c>
       <c r="I55">
-        <v>20843000000.0</v>
+        <v>3837004.0</v>
       </c>
       <c r="J55">
-        <v>24238000000.0</v>
+        <v>4438811.0</v>
       </c>
       <c r="K55">
-        <v>23765000000.0</v>
+        <v>5288486.0</v>
       </c>
       <c r="L55">
-        <v>24072000000.0</v>
+        <v>5341026.0</v>
       </c>
       <c r="M55">
-        <v>26387000000.0</v>
+        <v>5350609.0</v>
       </c>
       <c r="N55">
-        <v>26466000000.0</v>
+        <v>53597056.0</v>
       </c>
       <c r="O55">
-        <v>26197000000.0</v>
+        <v>5479324.0</v>
       </c>
       <c r="P55">
-        <v>26142600000.0</v>
+        <v>231446113.0</v>
       </c>
       <c r="Q55">
-        <v>26962000000.0</v>
+        <v>230772045.0</v>
       </c>
       <c r="R55">
-        <v>26889300000.0</v>
+        <v>230768878.0</v>
       </c>
       <c r="S55">
-        <v>40430200000.0</v>
+        <v>230999037.0</v>
       </c>
       <c r="T55">
-        <v>43508800000.0</v>
-[...51 lines deleted...]
-    <row r="56" spans="1:37">
+        <v>231228056.0</v>
+      </c>
+      <c r="U55"/>
+      <c r="V55"/>
+    </row>
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="B56">
-        <v>12542000000.0</v>
+        <v>1797000.0</v>
       </c>
       <c r="C56">
-        <v>12703000000.0</v>
+        <v>1660000.0</v>
       </c>
       <c r="D56">
-        <v>13734000000.0</v>
+        <v>1413497.0</v>
       </c>
       <c r="E56">
-        <v>16676000000.0</v>
+        <v>2261728.0</v>
       </c>
       <c r="F56">
-        <v>13779000000.0</v>
+        <v>3820898.0</v>
       </c>
       <c r="G56">
-        <v>11902000000.0</v>
+        <v>2640537.0</v>
       </c>
       <c r="H56">
-        <v>6752000000.0</v>
+        <v>5054699.0</v>
       </c>
       <c r="I56">
-        <v>6273000000.0</v>
+        <v>1578844.0</v>
       </c>
       <c r="J56">
-        <v>6063000000.0</v>
+        <v>2135516.0</v>
       </c>
       <c r="K56">
-        <v>5747000000.0</v>
+        <v>2939922.0</v>
       </c>
       <c r="L56">
-        <v>5589000000.0</v>
+        <v>656016.0</v>
       </c>
       <c r="M56">
-        <v>5370000000.0</v>
+        <v>959388.0</v>
       </c>
       <c r="N56">
-        <v>5720000000.0</v>
+        <v>932513.0</v>
       </c>
       <c r="O56">
-        <v>5543000000.0</v>
+        <v>1425422.0</v>
       </c>
       <c r="P56">
-        <v>5334700000.0</v>
+        <v>411244.0</v>
       </c>
       <c r="Q56">
-        <v>5636900000.0</v>
+        <v>404848.0</v>
       </c>
       <c r="R56">
-        <v>5192800000.0</v>
+        <v>732086.0</v>
       </c>
       <c r="S56">
-        <v>6030900000.0</v>
+        <v>975845.0</v>
       </c>
       <c r="T56">
-        <v>8144100000.0</v>
-[...51 lines deleted...]
-    <row r="57" spans="1:37">
+        <v>1210662.0</v>
+      </c>
+      <c r="U56"/>
+      <c r="V56"/>
+    </row>
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="B57">
-        <v>9631000000.0</v>
+        <v>18014000.0</v>
       </c>
       <c r="C57">
-        <v>9656000000.0</v>
+        <v>22215000.0</v>
       </c>
       <c r="D57">
-        <v>11191000000.0</v>
+        <v>22370810.0</v>
       </c>
       <c r="E57">
-        <v>9479000000.0</v>
+        <v>26045912.0</v>
       </c>
       <c r="F57">
-        <v>8296000000.0</v>
+        <v>30244142.0</v>
       </c>
       <c r="G57">
-        <v>9048000000.0</v>
+        <v>29271085.0</v>
       </c>
       <c r="H57">
-        <v>8321000000.0</v>
+        <v>30082607.0</v>
       </c>
       <c r="I57">
-        <v>3972000000.0</v>
+        <v>35610924.0</v>
       </c>
       <c r="J57">
-        <v>3708000000.0</v>
+        <v>35206386.0</v>
       </c>
       <c r="K57">
-        <v>3560000000.0</v>
+        <v>37089615.0</v>
       </c>
       <c r="L57">
-        <v>4033000000.0</v>
+        <v>36567056.0</v>
       </c>
       <c r="M57">
-        <v>4207000000.0</v>
+        <v>35835687.0</v>
       </c>
       <c r="N57">
-        <v>3941000000.0</v>
+        <v>6032961.0</v>
       </c>
       <c r="O57">
-        <v>3933000000.0</v>
+        <v>29284339.0</v>
       </c>
       <c r="P57">
-        <v>4025500000.0</v>
+        <v>2640818.0</v>
       </c>
       <c r="Q57">
-        <v>4746500000.0</v>
+        <v>1648209.0</v>
       </c>
       <c r="R57">
-        <v>4800900000.0</v>
+        <v>1665630.0</v>
       </c>
       <c r="S57">
-        <v>4404600000.0</v>
+        <v>1520392.0</v>
       </c>
       <c r="T57">
-        <v>4399500000.0</v>
-[...51 lines deleted...]
-    <row r="58" spans="1:37">
+        <v>1145603.0</v>
+      </c>
+      <c r="U57"/>
+      <c r="V57"/>
+    </row>
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="B58">
-        <v>29390000000.0</v>
+        <v>19071000.0</v>
       </c>
       <c r="C58">
-        <v>30493000000.0</v>
+        <v>23377000.0</v>
       </c>
       <c r="D58">
-        <v>34787000000.0</v>
+        <v>23576513.0</v>
       </c>
       <c r="E58">
-        <v>35650000000.0</v>
+        <v>27546267.0</v>
       </c>
       <c r="F58">
-        <v>36607000000.0</v>
+        <v>31517499.0</v>
       </c>
       <c r="G58">
-        <v>36230000000.0</v>
+        <v>30735344.0</v>
       </c>
       <c r="H58">
-        <v>33994000000.0</v>
+        <v>30157607.0</v>
       </c>
       <c r="I58">
-        <v>18865000000.0</v>
+        <v>35685924.0</v>
       </c>
       <c r="J58">
-        <v>20549000000.0</v>
+        <v>35281386.0</v>
       </c>
       <c r="K58">
-        <v>18202000000.0</v>
+        <v>37164615.0</v>
       </c>
       <c r="L58">
-        <v>17102000000.0</v>
+        <v>36644408.0</v>
       </c>
       <c r="M58">
-        <v>16421000000.0</v>
+        <v>42399985.0</v>
       </c>
       <c r="N58">
-        <v>16253000000.0</v>
+        <v>15967961.0</v>
       </c>
       <c r="O58">
-        <v>16289000000.0</v>
+        <v>29593382.0</v>
       </c>
       <c r="P58">
-        <v>16322000000.0</v>
+        <v>11067818.0</v>
       </c>
       <c r="Q58">
-        <v>17942600000.0</v>
+        <v>11394709.0</v>
       </c>
       <c r="R58">
-        <v>18292000000.0</v>
+        <v>14239630.0</v>
       </c>
       <c r="S58">
-        <v>18956300000.0</v>
+        <v>21142392.0</v>
       </c>
       <c r="T58">
-        <v>19985300000.0</v>
-[...51 lines deleted...]
-    <row r="59" spans="1:37">
+        <v>20275603.0</v>
+      </c>
+      <c r="U58"/>
+      <c r="V58"/>
+    </row>
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-      <c r="W59"/>
-[...15 lines deleted...]
-    <row r="60" spans="1:37">
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="B60">
-        <v>16320000000.0</v>
+        <v>12230000.0</v>
       </c>
       <c r="C60">
-        <v>22526000000.0</v>
+        <v>8097000.0</v>
       </c>
       <c r="D60">
-        <v>23036000000.0</v>
+        <v>8055000.0</v>
       </c>
       <c r="E60">
-        <v>22402000000.0</v>
+        <v>5440237.0</v>
       </c>
       <c r="F60">
-        <v>15371000000.0</v>
+        <v>3158379.0</v>
       </c>
       <c r="G60">
-        <v>13207000000.0</v>
+        <v>2944870.0</v>
       </c>
       <c r="H60">
-        <v>10449000000.0</v>
+        <v>-22845697.0</v>
       </c>
       <c r="I60">
-        <v>1978000000.0</v>
+        <v>-31848920.0</v>
       </c>
       <c r="J60">
-        <v>3689000000.0</v>
+        <v>-30842575.0</v>
       </c>
       <c r="K60">
-        <v>5563000000.0</v>
+        <v>-31876129.0</v>
       </c>
       <c r="L60">
-        <v>6970000000.0</v>
+        <v>-31303382.0</v>
       </c>
       <c r="M60">
-        <v>9966000000.0</v>
+        <v>-37049376.0</v>
       </c>
       <c r="N60">
-        <v>10213000000.0</v>
+        <v>37629095.0</v>
       </c>
       <c r="O60">
-        <v>9908000000.0</v>
+        <v>-24114058.0</v>
       </c>
       <c r="P60">
-        <v>9820600000.0</v>
+        <v>220378295.0</v>
       </c>
       <c r="Q60">
-        <v>9019400000.0</v>
+        <v>219377336.0</v>
       </c>
       <c r="R60">
-        <v>8597300000.0</v>
+        <v>216529248.0</v>
       </c>
       <c r="S60">
-        <v>21472400000.0</v>
+        <v>209856645.0</v>
       </c>
       <c r="T60">
-        <v>23522500000.0</v>
-[...51 lines deleted...]
-    <row r="61" spans="1:37">
+        <v>210952453.0</v>
+      </c>
+      <c r="U60"/>
+      <c r="V60"/>
+    </row>
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
-[...37 lines deleted...]
-      </c>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-      <c r="W61"/>
-[...15 lines deleted...]
-    <row r="62" spans="1:37">
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
-      <c r="E62">
-[...7 lines deleted...]
-      </c>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
-      <c r="W62"/>
-[...13 lines deleted...]
-      <c r="AK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EM62"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:143">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2">
+        <v>2188583.0</v>
+      </c>
+      <c r="C2">
+        <v>1422542.0</v>
+      </c>
+      <c r="D2">
+        <v>1452000.0</v>
+      </c>
+      <c r="E2">
+        <v>1967000.0</v>
+      </c>
+      <c r="F2">
+        <v>2072411.0</v>
+      </c>
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3">
+        <v>1167165.0</v>
+      </c>
+      <c r="C3">
+        <v>161896.0</v>
+      </c>
+      <c r="D3">
+        <v>180405.0</v>
+      </c>
+      <c r="E3">
+        <v>161606.0</v>
+      </c>
+      <c r="F3">
+        <v>480549.0</v>
+      </c>
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B5">
+        <v>-20046965.0</v>
+      </c>
+      <c r="C5">
+        <v>-28466288.0</v>
+      </c>
+      <c r="D5">
+        <v>-8851405.0</v>
+      </c>
+      <c r="E5">
+        <v>-13088606.0</v>
+      </c>
+      <c r="F5">
+        <v>-9173147.0</v>
+      </c>
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B6">
+        <v>-18879800.0</v>
+      </c>
+      <c r="C6">
+        <v>-28304392.0</v>
+      </c>
+      <c r="D6">
+        <v>-8671000.0</v>
+      </c>
+      <c r="E6">
+        <v>-12927000.0</v>
+      </c>
+      <c r="F6">
+        <v>-8692598.0</v>
+      </c>
+      <c r="G6">
+        <v>-101973.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B9">
+        <v>9972836.0</v>
+      </c>
+      <c r="C9">
+        <v>3105337.0</v>
+      </c>
+      <c r="D9">
+        <v>3110000.0</v>
+      </c>
+      <c r="E9">
+        <v>3366000.0</v>
+      </c>
+      <c r="F9">
+        <v>3134799.0</v>
+      </c>
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" t="s">
+        <v>93</v>
+      </c>
+      <c r="B10">
+        <v>-22431458.0</v>
+      </c>
+      <c r="C10">
+        <v>-31513389.0</v>
+      </c>
+      <c r="D10">
+        <v>-14406000.0</v>
+      </c>
+      <c r="E10">
+        <v>-15469000.0</v>
+      </c>
+      <c r="F10">
+        <v>-10391087.0</v>
+      </c>
+      <c r="G10">
+        <v>-6051790.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B11">
+        <v>60617.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>-409458.0</v>
+      </c>
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B12">
+        <v>2384493.0</v>
+      </c>
+      <c r="C12">
+        <v>3700309.0</v>
+      </c>
+      <c r="D12">
+        <v>5554000.0</v>
+      </c>
+      <c r="E12">
+        <v>2380090.0</v>
+      </c>
+      <c r="F12">
+        <v>1218000.0</v>
+      </c>
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13">
+        <v>2955.0</v>
+      </c>
+      <c r="C13">
+        <v>10.0</v>
+      </c>
+      <c r="D13">
+        <v>813.0</v>
+      </c>
+      <c r="E13">
+        <v>0.0</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
         <v>98</v>
       </c>
+      <c r="B15">
+        <v>-22492075.0</v>
+      </c>
+      <c r="C15">
+        <v>-31513389.0</v>
+      </c>
+      <c r="D15">
+        <v>-14406000.0</v>
+      </c>
+      <c r="E15">
+        <v>-15469000.0</v>
+      </c>
+      <c r="F15">
+        <v>-9981629.0</v>
+      </c>
+      <c r="G15">
+        <v>-6051790.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17">
+        <v>-22492075.0</v>
+      </c>
+      <c r="C17">
+        <v>-31513389.0</v>
+      </c>
+      <c r="D17">
+        <v>-14406262.0</v>
+      </c>
+      <c r="E17">
+        <v>-15468502.0</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>101</v>
+      </c>
+      <c r="B18">
+        <v>-2825538.0</v>
+      </c>
+      <c r="C18">
+        <v>-3700299.0</v>
+      </c>
+      <c r="D18">
+        <v>-5553661.0</v>
+      </c>
+      <c r="E18">
+        <v>-2380090.0</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>102</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>103</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" t="s">
+        <v>104</v>
+      </c>
+      <c r="B21">
+        <v>-18464980.0</v>
+      </c>
+      <c r="C21">
+        <v>-13467744.0</v>
+      </c>
+      <c r="D21">
+        <v>-9796000.0</v>
+      </c>
+      <c r="E21">
+        <v>-5909000.0</v>
+      </c>
+      <c r="F21">
+        <v>-9986451.0</v>
+      </c>
+      <c r="G21">
+        <v>-101973.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B23">
+        <v>30626399.0</v>
+      </c>
+      <c r="C23">
+        <v>17995623.0</v>
+      </c>
+      <c r="D23">
+        <v>14357000.0</v>
+      </c>
+      <c r="E23">
+        <v>11242000.0</v>
+      </c>
+      <c r="F23">
+        <v>15193661.0</v>
+      </c>
+      <c r="G23">
+        <v>101973.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25">
+        <v>1167165.0</v>
+      </c>
+      <c r="C25">
+        <v>161896.0</v>
+      </c>
+      <c r="D25">
+        <v>180405.0</v>
+      </c>
+      <c r="E25">
+        <v>161606.0</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>941737.0</v>
+      </c>
+      <c r="E27">
+        <v>783764.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28">
+        <v>27287345.0</v>
+      </c>
+      <c r="C28">
+        <v>16548902.0</v>
+      </c>
+      <c r="D28">
+        <v>11963263.0</v>
+      </c>
+      <c r="E28">
+        <v>8491487.0</v>
+      </c>
+      <c r="F28">
+        <v>11006459.0</v>
+      </c>
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29">
+        <v>60617.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30">
+        <v>28437816.0</v>
+      </c>
+      <c r="C30">
+        <v>16573081.0</v>
+      </c>
+      <c r="D30">
+        <v>12905000.0</v>
+      </c>
+      <c r="E30">
+        <v>9275000.0</v>
+      </c>
+      <c r="F30">
+        <v>13121250.0</v>
+      </c>
+      <c r="G30">
+        <v>101977.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31">
+        <v>-3966478.0</v>
+      </c>
+      <c r="C31">
+        <v>-18045645.0</v>
+      </c>
+      <c r="D31">
+        <v>-4611000.0</v>
+      </c>
+      <c r="E31">
+        <v>-9560000.0</v>
+      </c>
+      <c r="F31">
+        <v>-404636.0</v>
+      </c>
+      <c r="G31">
+        <v>-5949817.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32">
+        <v>12161419.0</v>
+      </c>
+      <c r="C32">
+        <v>4527879.0</v>
+      </c>
+      <c r="D32">
+        <v>4561000.0</v>
+      </c>
+      <c r="E32">
+        <v>5333000.0</v>
+      </c>
+      <c r="F32">
+        <v>5207210.0</v>
+      </c>
+      <c r="G32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:V32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>68</v>
+      </c>
       <c r="C1" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>105</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>108</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>109</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>111</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>113</v>
-[...365 lines deleted...]
-    <row r="2" spans="1:143">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="B2">
-        <v>822000000.0</v>
+        <v>753000.0</v>
       </c>
       <c r="C2">
-        <v>735000000.0</v>
+        <v>826000.0</v>
       </c>
       <c r="D2">
-        <v>953000000.0</v>
+        <v>508658.0</v>
       </c>
       <c r="E2">
-        <v>826000000.0</v>
+        <v>519411.0</v>
       </c>
       <c r="F2">
-        <v>826000000.0</v>
+        <v>554515.0</v>
       </c>
       <c r="G2">
-        <v>787000000.0</v>
+        <v>606000.0</v>
       </c>
       <c r="H2">
-        <v>1100000000.0</v>
+        <v>338023.0</v>
       </c>
       <c r="I2">
-        <v>953000000.0</v>
+        <v>331269.0</v>
       </c>
       <c r="J2">
-        <v>1210000000.0</v>
+        <v>381380.0</v>
       </c>
       <c r="K2">
-        <v>1235000000.0</v>
+        <v>313511.0</v>
       </c>
       <c r="L2">
-        <v>1403000000.0</v>
+        <v>342722.0</v>
       </c>
       <c r="M2">
-        <v>943000000.0</v>
+        <v>379294.0</v>
       </c>
       <c r="N2">
-        <v>853000000.0</v>
+        <v>412226.0</v>
       </c>
       <c r="O2">
-        <v>977000000.0</v>
+        <v>511221.0</v>
       </c>
       <c r="P2">
-        <v>800000000.0</v>
+        <v>366425.0</v>
       </c>
       <c r="Q2">
-        <v>827000000.0</v>
+        <v>542154.0</v>
       </c>
       <c r="R2">
-        <v>602000000.0</v>
-[...319 lines deleted...]
-    <row r="3" spans="1:143">
+        <v>542155.0</v>
+      </c>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>38</v>
-[...17 lines deleted...]
-      <c r="R3"/>
+        <v>86</v>
+      </c>
+      <c r="B3">
+        <v>310000.0</v>
+      </c>
+      <c r="C3">
+        <v>312000.0</v>
+      </c>
+      <c r="D3">
+        <v>308807.0</v>
+      </c>
+      <c r="E3">
+        <v>300354.0</v>
+      </c>
+      <c r="F3">
+        <v>306341.0</v>
+      </c>
+      <c r="G3">
+        <v>253000.0</v>
+      </c>
+      <c r="H3">
+        <v>44948.0</v>
+      </c>
+      <c r="I3">
+        <v>45135.0</v>
+      </c>
+      <c r="J3">
+        <v>45269.0</v>
+      </c>
+      <c r="K3">
+        <v>45104.0</v>
+      </c>
+      <c r="L3">
+        <v>44956.0</v>
+      </c>
+      <c r="M3">
+        <v>44855.0</v>
+      </c>
+      <c r="N3">
+        <v>45490.0</v>
+      </c>
+      <c r="O3">
+        <v>43504.0</v>
+      </c>
+      <c r="P3">
+        <v>39474.0</v>
+      </c>
+      <c r="Q3">
+        <v>2298.0</v>
+      </c>
+      <c r="R3">
+        <v>2298.0</v>
+      </c>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-      <c r="W3"/>
-[...121 lines deleted...]
-    <row r="4" spans="1:143">
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4"/>
-[...197 lines deleted...]
-    <row r="5" spans="1:143">
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>88</v>
       </c>
       <c r="B5">
-        <v>-1419000000.0</v>
+        <v>-4386000.0</v>
       </c>
       <c r="C5">
-        <v>-1521000000.0</v>
+        <v>-8266000.0</v>
       </c>
       <c r="D5">
-        <v>-1604000000.0</v>
+        <v>-3988530.0</v>
       </c>
       <c r="E5">
-        <v>-1524000000.0</v>
+        <v>-5223514.0</v>
       </c>
       <c r="F5">
-        <v>-1624000000.0</v>
+        <v>-7488086.0</v>
       </c>
       <c r="G5">
-        <v>-1615000000.0</v>
+        <v>-3212000.0</v>
       </c>
       <c r="H5">
-        <v>-1556000000.0</v>
+        <v>-14362554.0</v>
       </c>
       <c r="I5">
-        <v>-1718000000.0</v>
+        <v>-3377135.0</v>
       </c>
       <c r="J5">
-        <v>-1639000000.0</v>
+        <v>-3262153.0</v>
       </c>
       <c r="K5">
-        <v>-1742000000.0</v>
+        <v>1496896.0</v>
       </c>
       <c r="L5">
-        <v>-1807000000.0</v>
+        <v>729664.0</v>
       </c>
       <c r="M5">
-        <v>-2319000000.0</v>
+        <v>-2399758.0</v>
       </c>
       <c r="N5">
-        <v>-2080000000.0</v>
+        <v>-2840683.0</v>
       </c>
       <c r="O5">
-        <v>-1924000000.0</v>
+        <v>-1539270.0</v>
       </c>
       <c r="P5">
-        <v>-1902000000.0</v>
+        <v>-374388.0</v>
       </c>
       <c r="Q5">
-        <v>-1883000000.0</v>
+        <v>-1997583.0</v>
       </c>
       <c r="R5">
-        <v>-1853000000.0</v>
-[...353 lines deleted...]
-    <row r="6" spans="1:143">
+        <v>-1997583.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>41</v>
-[...144 lines deleted...]
-    <row r="7" spans="1:143">
+        <v>89</v>
+      </c>
+      <c r="B6">
+        <v>-4076000.0</v>
+      </c>
+      <c r="C6">
+        <v>-7954000.0</v>
+      </c>
+      <c r="D6">
+        <v>-3679723.0</v>
+      </c>
+      <c r="E6">
+        <v>-4923160.0</v>
+      </c>
+      <c r="F6">
+        <v>-7181745.0</v>
+      </c>
+      <c r="G6">
+        <v>-2959000.0</v>
+      </c>
+      <c r="H6">
+        <v>-14317606.0</v>
+      </c>
+      <c r="I6">
+        <v>-3332000.0</v>
+      </c>
+      <c r="J6">
+        <v>-3216884.0</v>
+      </c>
+      <c r="K6">
+        <v>1542000.0</v>
+      </c>
+      <c r="L6">
+        <v>774620.0</v>
+      </c>
+      <c r="M6">
+        <v>-2354903.0</v>
+      </c>
+      <c r="N6">
+        <v>-2795193.0</v>
+      </c>
+      <c r="O6">
+        <v>-1495766.0</v>
+      </c>
+      <c r="P6">
+        <v>-334914.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1995285.0</v>
+      </c>
+      <c r="R6">
+        <v>-1995285.0</v>
+      </c>
+      <c r="S6">
+        <v>-1096000.0</v>
+      </c>
+      <c r="T6">
+        <v>-248005.0</v>
+      </c>
+      <c r="U6">
+        <v>-1403427.0</v>
+      </c>
+      <c r="V6">
+        <v>-419256.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>42</v>
-[...196 lines deleted...]
-    <row r="8" spans="1:143">
+        <v>90</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>43</v>
-[...51 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8"/>
-[...121 lines deleted...]
-    <row r="9" spans="1:143">
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-      <c r="I9"/>
+        <v>92</v>
+      </c>
+      <c r="B9">
+        <v>1520000.0</v>
+      </c>
+      <c r="C9">
+        <v>1870000.0</v>
+      </c>
+      <c r="D9">
+        <v>2302188.0</v>
+      </c>
+      <c r="E9">
+        <v>2325097.0</v>
+      </c>
+      <c r="F9">
+        <v>2707735.0</v>
+      </c>
+      <c r="G9">
+        <v>2773000.0</v>
+      </c>
+      <c r="H9">
+        <v>742584.0</v>
+      </c>
+      <c r="I9">
+        <v>736928.0</v>
+      </c>
       <c r="J9">
-        <v>33135000000.0</v>
+        <v>698092.0</v>
       </c>
       <c r="K9">
-        <v>33087000000.0</v>
+        <v>768995.0</v>
       </c>
       <c r="L9">
-        <v>33063000000.0</v>
+        <v>765690.0</v>
       </c>
       <c r="M9">
-        <v>33034000000.0</v>
+        <v>814027.0</v>
       </c>
       <c r="N9">
-        <v>32984000000.0</v>
+        <v>764835.0</v>
       </c>
       <c r="O9">
-        <v>32946000000.0</v>
+        <v>509325.0</v>
       </c>
       <c r="P9">
-        <v>32918000000.0</v>
+        <v>982431.0</v>
       </c>
       <c r="Q9">
-        <v>32943000000.0</v>
+        <v>939633.0</v>
       </c>
       <c r="R9">
-        <v>32901000000.0</v>
-[...219 lines deleted...]
-    <row r="10" spans="1:143">
+        <v>939633.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="B10">
-        <v>2739000000.0</v>
+        <v>-5046000.0</v>
       </c>
       <c r="C10">
-        <v>2673000000.0</v>
+        <v>-8469000.0</v>
       </c>
       <c r="D10">
-        <v>2661000000.0</v>
+        <v>-5084035.0</v>
       </c>
       <c r="E10">
-        <v>2443000000.0</v>
+        <v>-5617482.0</v>
       </c>
       <c r="F10">
-        <v>2315000000.0</v>
+        <v>-8024725.0</v>
       </c>
       <c r="G10">
-        <v>2384000000.0</v>
+        <v>-3570000.0</v>
       </c>
       <c r="H10">
-        <v>2460000000.0</v>
+        <v>-15412917.0</v>
       </c>
       <c r="I10">
-        <v>1804000000.0</v>
+        <v>-4158376.0</v>
       </c>
       <c r="J10">
-        <v>1714000000.0</v>
+        <v>-4291065.0</v>
       </c>
       <c r="K10">
-        <v>2109000000.0</v>
+        <v>-6390000.0</v>
       </c>
       <c r="L10">
-        <v>2885000000.0</v>
+        <v>-768668.0</v>
       </c>
       <c r="M10">
-        <v>3383000000.0</v>
+        <v>-3473581.0</v>
       </c>
       <c r="N10">
-        <v>4037000000.0</v>
+        <v>-3761845.0</v>
       </c>
       <c r="O10">
-        <v>5302000000.0</v>
+        <v>-6477299.0</v>
       </c>
       <c r="P10">
-        <v>6267000000.0</v>
+        <v>-3406917.0</v>
       </c>
       <c r="Q10">
-        <v>4823000000.0</v>
+        <v>-2792143.0</v>
       </c>
       <c r="R10">
-        <v>5375000000.0</v>
+        <v>-2792143.0</v>
       </c>
       <c r="S10">
-        <v>5499000000.0</v>
+        <v>-1096000.0</v>
       </c>
       <c r="T10">
-        <v>2984000000.0</v>
+        <v>5978293.0</v>
       </c>
       <c r="U10">
-        <v>3086000000.0</v>
+        <v>-4298692.0</v>
       </c>
       <c r="V10">
-        <v>2288000000.0</v>
-[...341 lines deleted...]
-    <row r="11" spans="1:143">
+        <v>11043416.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>46</v>
-[...9 lines deleted...]
-      <c r="J11"/>
+        <v>94</v>
+      </c>
+      <c r="B11">
+        <v>-81000.0</v>
+      </c>
+      <c r="C11">
+        <v>-52000.0</v>
+      </c>
+      <c r="D11">
+        <v>-52054.0</v>
+      </c>
+      <c r="E11">
+        <v>270109.0</v>
+      </c>
+      <c r="F11">
+        <v>-230969.0</v>
+      </c>
+      <c r="G11">
+        <v>74000.0</v>
+      </c>
+      <c r="H11">
+        <v>1010.0</v>
+      </c>
+      <c r="I11">
+        <v>6624.0</v>
+      </c>
+      <c r="J11">
+        <v>-933.0</v>
+      </c>
       <c r="K11"/>
-      <c r="L11"/>
-[...1 lines deleted...]
-      <c r="N11"/>
+      <c r="L11">
+        <v>1332.0</v>
+      </c>
+      <c r="M11">
+        <v>12472.0</v>
+      </c>
+      <c r="N11">
+        <v>3277.0</v>
+      </c>
       <c r="O11"/>
-      <c r="P11"/>
-[...1 lines deleted...]
-      <c r="R11"/>
+      <c r="P11">
+        <v>4675.0</v>
+      </c>
+      <c r="Q11">
+        <v>5353.0</v>
+      </c>
+      <c r="R11">
+        <v>5354.0</v>
+      </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-      <c r="W11"/>
-[...121 lines deleted...]
-    <row r="12" spans="1:143">
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="B12">
-        <v>2739000000.0</v>
+        <v>331000.0</v>
       </c>
       <c r="C12">
-        <v>2673000000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D12">
-        <v>2661000000.0</v>
+        <v>1095505.0</v>
       </c>
       <c r="E12">
-        <v>2443000000.0</v>
+        <v>393968.0</v>
       </c>
       <c r="F12">
-        <v>2315000000.0</v>
+        <v>705839.0</v>
       </c>
       <c r="G12">
-        <v>2384000000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="H12">
-        <v>2460000000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="I12">
-        <v>1804000000.0</v>
+        <v>781493.0</v>
       </c>
       <c r="J12">
-        <v>1714000000.0</v>
+        <v>1029000.0</v>
       </c>
       <c r="K12">
-        <v>2109000000.0</v>
+        <v>2061000.0</v>
       </c>
       <c r="L12">
-        <v>2885000000.0</v>
+        <v>1498494.0</v>
       </c>
       <c r="M12">
-        <v>3383000000.0</v>
+        <v>1074000.0</v>
       </c>
       <c r="N12">
-        <v>4037000000.0</v>
+        <v>921162.0</v>
       </c>
       <c r="O12">
-        <v>5302000000.0</v>
+        <v>882780.0</v>
       </c>
       <c r="P12">
-        <v>6267000000.0</v>
+        <v>691341.0</v>
       </c>
       <c r="Q12">
-        <v>4823000000.0</v>
+        <v>402984.0</v>
       </c>
       <c r="R12">
-        <v>5375000000.0</v>
-[...325 lines deleted...]
-    <row r="13" spans="1:143">
+        <v>402985.0</v>
+      </c>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="B13">
-        <v>1000000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="C13">
-        <v>1000000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D13">
-        <v>1000000.0</v>
+        <v>1528.0</v>
       </c>
       <c r="E13">
-        <v>1000000.0</v>
+        <v>1425.0</v>
       </c>
       <c r="F13">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G13">
-        <v>1000000.0</v>
-[...342 lines deleted...]
-    <row r="14" spans="1:143">
+        <v>0.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>49</v>
-[...428 lines deleted...]
-    <row r="15" spans="1:143">
+        <v>97</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-      <c r="I15"/>
+        <v>98</v>
+      </c>
+      <c r="B15">
+        <v>-4965000.0</v>
+      </c>
+      <c r="C15">
+        <v>-8417000.0</v>
+      </c>
+      <c r="D15">
+        <v>-5031981.0</v>
+      </c>
+      <c r="E15">
+        <v>-5887591.0</v>
+      </c>
+      <c r="F15">
+        <v>-7793756.0</v>
+      </c>
+      <c r="G15">
+        <v>-3644000.0</v>
+      </c>
+      <c r="H15">
+        <v>-15413927.0</v>
+      </c>
+      <c r="I15">
+        <v>-4165000.0</v>
+      </c>
       <c r="J15">
-        <v>1000000.0</v>
+        <v>-4290132.0</v>
       </c>
       <c r="K15">
-        <v>1000000.0</v>
+        <v>-6373000.0</v>
       </c>
       <c r="L15">
-        <v>1000000.0</v>
+        <v>-770000.0</v>
       </c>
       <c r="M15">
-        <v>1000000.0</v>
+        <v>-3486053.0</v>
       </c>
       <c r="N15">
-        <v>1000000.0</v>
+        <v>-3765122.0</v>
       </c>
       <c r="O15">
-        <v>1000000.0</v>
+        <v>-6461917.0</v>
       </c>
       <c r="P15">
-        <v>1000000.0</v>
+        <v>-3411592.0</v>
       </c>
       <c r="Q15">
-        <v>1000000.0</v>
+        <v>-2797496.0</v>
       </c>
       <c r="R15">
-        <v>1000000.0</v>
+        <v>-2797497.0</v>
       </c>
       <c r="S15">
-        <v>1000000.0</v>
+        <v>-1096000.0</v>
       </c>
       <c r="T15">
-        <v>1000000.0</v>
+        <v>5978293.0</v>
       </c>
       <c r="U15">
-        <v>1000000.0</v>
+        <v>-4298692.0</v>
       </c>
       <c r="V15">
-        <v>1000000.0</v>
-[...327 lines deleted...]
-    <row r="16" spans="1:143">
+        <v>11043416.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>51</v>
-[...354 lines deleted...]
-    <row r="17" spans="1:143">
+        <v>99</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      <c r="G17"/>
+        <v>100</v>
+      </c>
+      <c r="B17">
+        <v>-4965000.0</v>
+      </c>
+      <c r="C17">
+        <v>-8417000.0</v>
+      </c>
+      <c r="D17">
+        <v>-5031981.0</v>
+      </c>
+      <c r="E17">
+        <v>-5887591.0</v>
+      </c>
+      <c r="F17">
+        <v>-7793756.0</v>
+      </c>
+      <c r="G17">
+        <v>-3644000.0</v>
+      </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17"/>
-[...123 lines deleted...]
-    <row r="18" spans="1:143">
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      <c r="G18"/>
+        <v>101</v>
+      </c>
+      <c r="B18">
+        <v>-487000.0</v>
+      </c>
+      <c r="C18">
+        <v>-249000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1093977.0</v>
+      </c>
+      <c r="E18">
+        <v>-584543.0</v>
+      </c>
+      <c r="F18">
+        <v>-705839.0</v>
+      </c>
+      <c r="G18">
+        <v>-632000.0</v>
+      </c>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
-[...244 lines deleted...]
-    <row r="19" spans="1:143">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-      <c r="W19"/>
-[...121 lines deleted...]
-    <row r="20" spans="1:143">
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>55</v>
-[...332 lines deleted...]
-    <row r="21" spans="1:143">
+        <v>103</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="B21">
-        <v>2249000000.0</v>
+        <v>-4386000.0</v>
       </c>
       <c r="C21">
-        <v>2404000000.0</v>
+        <v>-5780000.0</v>
       </c>
       <c r="D21">
-        <v>2406000000.0</v>
+        <v>-4287197.0</v>
       </c>
       <c r="E21">
-        <v>2450000000.0</v>
+        <v>-4430206.0</v>
       </c>
       <c r="F21">
-        <v>2558000000.0</v>
+        <v>-4705614.0</v>
       </c>
       <c r="G21">
-        <v>2580000000.0</v>
+        <v>-4907000.0</v>
       </c>
       <c r="H21">
-        <v>2589000000.0</v>
+        <v>-2771758.0</v>
       </c>
       <c r="I21">
-        <v>2675000000.0</v>
+        <v>-3582000.0</v>
       </c>
       <c r="J21">
-        <v>2682000000.0</v>
+        <v>-3402261.0</v>
       </c>
       <c r="K21">
-        <v>2688000000.0</v>
+        <v>-3199000.0</v>
       </c>
       <c r="L21">
-        <v>2694000000.0</v>
+        <v>-2060000.0</v>
       </c>
       <c r="M21">
-        <v>2716000000.0</v>
+        <v>-2116744.0</v>
       </c>
       <c r="N21">
-        <v>2739000000.0</v>
+        <v>-2407632.0</v>
       </c>
       <c r="O21">
-        <v>2760000000.0</v>
+        <v>-1539270.0</v>
       </c>
       <c r="P21">
-        <v>2772000000.0</v>
+        <v>-374388.0</v>
       </c>
       <c r="Q21">
-        <v>2790000000.0</v>
+        <v>-2149246.0</v>
       </c>
       <c r="R21">
-        <v>2805000000.0</v>
+        <v>-2149247.0</v>
       </c>
       <c r="S21">
-        <v>2815000000.0</v>
+        <v>-610000.0</v>
       </c>
       <c r="T21">
-        <v>2826000000.0</v>
+        <v>-248005.0</v>
       </c>
       <c r="U21">
-        <v>2832000000.0</v>
+        <v>-1403427.0</v>
       </c>
       <c r="V21">
-        <v>2948000000.0</v>
-[...319 lines deleted...]
-    <row r="22" spans="1:143">
+        <v>-419256.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>57</v>
-[...396 lines deleted...]
-    <row r="23" spans="1:143">
+        <v>105</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="B23">
-        <v>44926000000.0</v>
+        <v>6659000.0</v>
       </c>
       <c r="C23">
-        <v>45396000000.0</v>
+        <v>8476000.0</v>
       </c>
       <c r="D23">
-        <v>46172000000.0</v>
+        <v>7098043.0</v>
       </c>
       <c r="E23">
-        <v>46250000000.0</v>
+        <v>7274714.0</v>
       </c>
       <c r="F23">
-        <v>45890000000.0</v>
+        <v>7967864.0</v>
       </c>
       <c r="G23">
-        <v>52027000000.0</v>
+        <v>8286000.0</v>
       </c>
       <c r="H23">
-        <v>53543000000.0</v>
+        <v>3852365.0</v>
       </c>
       <c r="I23">
-        <v>54640000000.0</v>
+        <v>4650000.0</v>
       </c>
       <c r="J23">
-        <v>55361000000.0</v>
+        <v>4481733.0</v>
       </c>
       <c r="K23">
-        <v>56561000000.0</v>
+        <v>4281000.0</v>
       </c>
       <c r="L23">
-        <v>58393000000.0</v>
+        <v>3169000.0</v>
       </c>
       <c r="M23">
-        <v>57287000000.0</v>
+        <v>3310065.0</v>
       </c>
       <c r="N23">
-        <v>56961000000.0</v>
+        <v>3584693.0</v>
       </c>
       <c r="O23">
-        <v>58043000000.0</v>
+        <v>2559818.0</v>
       </c>
       <c r="P23">
-        <v>58620000000.0</v>
+        <v>1723244.0</v>
       </c>
       <c r="Q23">
-        <v>55912000000.0</v>
+        <v>3631033.0</v>
       </c>
       <c r="R23">
-        <v>55204000000.0</v>
+        <v>3631035.0</v>
       </c>
       <c r="S23">
-        <v>54773000000.0</v>
+        <v>609606.0</v>
       </c>
       <c r="T23">
-        <v>52663000000.0</v>
+        <v>248005.0</v>
       </c>
       <c r="U23">
-        <v>51425000000.0</v>
+        <v>1403427.0</v>
       </c>
       <c r="V23">
-        <v>51188000000.0</v>
-[...341 lines deleted...]
-    <row r="24" spans="1:143">
+        <v>419256.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>59</v>
-[...198 lines deleted...]
-    <row r="25" spans="1:143">
+        <v>107</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      <c r="G25"/>
+        <v>108</v>
+      </c>
+      <c r="B25">
+        <v>310000.0</v>
+      </c>
+      <c r="C25">
+        <v>312000.0</v>
+      </c>
+      <c r="D25">
+        <v>308110.0</v>
+      </c>
+      <c r="E25">
+        <v>300354.0</v>
+      </c>
+      <c r="F25">
+        <v>305701.0</v>
+      </c>
+      <c r="G25">
+        <v>253000.0</v>
+      </c>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
-[...244 lines deleted...]
-    <row r="26" spans="1:143">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26"/>
-[...125 lines deleted...]
-    <row r="27" spans="1:143">
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27"/>
-[...1 lines deleted...]
-      <c r="L27"/>
+      <c r="J27">
+        <v>406028.0</v>
+      </c>
+      <c r="K27">
+        <v>406028.0</v>
+      </c>
+      <c r="L27">
+        <v>535709.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27"/>
-[...121 lines deleted...]
-    <row r="28" spans="1:143">
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
       <c r="B28">
-        <v>12768000000.0</v>
+        <v>5906000.0</v>
       </c>
       <c r="C28">
-        <v>12854000000.0</v>
+        <v>7650000.0</v>
       </c>
       <c r="D28">
-        <v>12888000000.0</v>
+        <v>6280578.0</v>
       </c>
       <c r="E28">
-        <v>13128000000.0</v>
+        <v>6460876.0</v>
       </c>
       <c r="F28">
-        <v>13426000000.0</v>
+        <v>7112803.0</v>
       </c>
       <c r="G28">
-        <v>13423000000.0</v>
+        <v>7433000.0</v>
       </c>
       <c r="H28">
-        <v>13398000000.0</v>
+        <v>3513442.0</v>
       </c>
       <c r="I28">
-        <v>15168000000.0</v>
+        <v>4319000.0</v>
       </c>
       <c r="J28">
-        <v>15427000000.0</v>
+        <v>4098789.0</v>
       </c>
       <c r="K28">
-        <v>15142000000.0</v>
+        <v>3562000.0</v>
       </c>
       <c r="L28">
-        <v>14389000000.0</v>
+        <v>2290206.0</v>
       </c>
       <c r="M28">
-        <v>13919000000.0</v>
+        <v>2929150.0</v>
       </c>
       <c r="N28">
-        <v>13287000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>3170063.0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
       <c r="Q28">
-        <v>14413000000.0</v>
+        <v>2934918.0</v>
       </c>
       <c r="R28">
-        <v>13817000000.0</v>
-[...353 lines deleted...]
-    <row r="29" spans="1:143">
+        <v>2934918.0</v>
+      </c>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>64</v>
+        <v>112</v>
       </c>
       <c r="B29">
-        <v>31219000000.0</v>
+        <v>-81000.0</v>
       </c>
       <c r="C29">
-        <v>31045000000.0</v>
+        <v>-52000.0</v>
       </c>
       <c r="D29">
-        <v>30821000000.0</v>
+        <v>-52054.0</v>
       </c>
       <c r="E29">
-        <v>31248000000.0</v>
+        <v>270109.0</v>
       </c>
       <c r="F29">
-        <v>31111000000.0</v>
+        <v>-230969.0</v>
       </c>
       <c r="G29">
-        <v>36502000000.0</v>
-[...12374 lines deleted...]
-      </c>
+        <v>74000.0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-      <c r="W29"/>
-[...15 lines deleted...]
-    <row r="30" spans="1:37">
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>113</v>
       </c>
       <c r="B30">
-        <v>13927000000.0</v>
+        <v>5906000.0</v>
       </c>
       <c r="C30">
-        <v>7715000000.0</v>
+        <v>7650000.0</v>
       </c>
       <c r="D30">
-        <v>7503000000.0</v>
+        <v>6589385.0</v>
       </c>
       <c r="E30">
-        <v>6831000000.0</v>
+        <v>6755303.0</v>
       </c>
       <c r="F30">
-        <v>5605000000.0</v>
+        <v>7413349.0</v>
       </c>
       <c r="G30">
-        <v>6090000000.0</v>
+        <v>7680000.0</v>
       </c>
       <c r="H30">
-        <v>2440000000.0</v>
+        <v>3514342.0</v>
       </c>
       <c r="I30">
-        <v>2682000000.0</v>
+        <v>4320000.0</v>
       </c>
       <c r="J30">
-        <v>2551000000.0</v>
+        <v>4100353.0</v>
       </c>
       <c r="K30">
-        <v>2719000000.0</v>
+        <v>3968000.0</v>
       </c>
       <c r="L30">
-        <v>2743000000.0</v>
+        <v>2826000.0</v>
       </c>
       <c r="M30">
-        <v>3192000000.0</v>
+        <v>2930771.0</v>
       </c>
       <c r="N30">
-        <v>3109000000.0</v>
+        <v>3172467.0</v>
       </c>
       <c r="O30">
-        <v>3303000000.0</v>
+        <v>2048595.0</v>
       </c>
       <c r="P30">
-        <v>3177600000.0</v>
+        <v>1356819.0</v>
       </c>
       <c r="Q30">
-        <v>3070700000.0</v>
+        <v>3088879.0</v>
       </c>
       <c r="R30">
-        <v>26109100000.0</v>
+        <v>3088880.0</v>
       </c>
       <c r="S30">
-        <v>3121800000.0</v>
+        <v>609605.0</v>
       </c>
       <c r="T30">
-        <v>3289000000.0</v>
+        <v>248004.0</v>
       </c>
       <c r="U30">
-        <v>12682500000.0</v>
+        <v>1403424.0</v>
       </c>
       <c r="V30">
-        <v>22949100000.0</v>
-[...47 lines deleted...]
-    <row r="31" spans="1:37">
+        <v>419251.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>234</v>
+        <v>114</v>
       </c>
       <c r="B31">
-        <v>-908000000.0</v>
+        <v>-660000.0</v>
       </c>
       <c r="C31">
-        <v>-802000000.0</v>
+        <v>-2689000.0</v>
       </c>
       <c r="D31">
-        <v>-1076000000.0</v>
+        <v>-796838.0</v>
       </c>
       <c r="E31">
-        <v>-1091000000.0</v>
+        <v>-1187276.0</v>
       </c>
       <c r="F31">
-        <v>-992000000.0</v>
+        <v>-3319111.0</v>
       </c>
       <c r="G31">
-        <v>-923000000.0</v>
+        <v>1337000.0</v>
       </c>
       <c r="H31">
-        <v>-1078000000.0</v>
+        <v>-12641159.0</v>
       </c>
       <c r="I31">
-        <v>-3362000000.0</v>
+        <v>-576376.0</v>
       </c>
       <c r="J31">
-        <v>-391000000.0</v>
+        <v>-888804.0</v>
       </c>
       <c r="K31">
-        <v>-635000000.0</v>
+        <v>-3191000.0</v>
       </c>
       <c r="L31">
-        <v>-426000000.0</v>
+        <v>1291332.0</v>
       </c>
       <c r="M31">
-        <v>-128000000.0</v>
+        <v>-1356837.0</v>
       </c>
       <c r="N31">
-        <v>-247000000.0</v>
+        <v>-1354213.0</v>
       </c>
       <c r="O31">
-        <v>-446000000.0</v>
+        <v>-4938029.0</v>
       </c>
       <c r="P31">
-        <v>-594800000.0</v>
+        <v>-3032529.0</v>
       </c>
       <c r="Q31">
-        <v>-568400000.0</v>
+        <v>-642897.0</v>
       </c>
       <c r="R31">
-        <v>-416400000.0</v>
+        <v>-642896.0</v>
       </c>
       <c r="S31">
-        <v>-488800000.0</v>
+        <v>-486000.0</v>
       </c>
       <c r="T31">
-        <v>-473700000.0</v>
+        <v>6226298.0</v>
       </c>
       <c r="U31">
-        <v>-746500000.0</v>
+        <v>-2895265.0</v>
       </c>
       <c r="V31">
-        <v>-686000000.0</v>
-[...45 lines deleted...]
-    <row r="32" spans="1:37">
+        <v>11462672.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>235</v>
+        <v>115</v>
       </c>
       <c r="B32">
-        <v>29213000000.0</v>
+        <v>2273000.0</v>
       </c>
       <c r="C32">
-        <v>29652000000.0</v>
+        <v>2696000.0</v>
       </c>
       <c r="D32">
-        <v>30154000000.0</v>
+        <v>2810846.0</v>
       </c>
       <c r="E32">
-        <v>28586000000.0</v>
+        <v>2844508.0</v>
       </c>
       <c r="F32">
-        <v>25285000000.0</v>
+        <v>3262250.0</v>
       </c>
       <c r="G32">
-        <v>27812000000.0</v>
+        <v>3379000.0</v>
       </c>
       <c r="H32">
-        <v>14514000000.0</v>
+        <v>1080607.0</v>
       </c>
       <c r="I32">
-        <v>13692000000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="J32">
-        <v>13166000000.0</v>
+        <v>1079472.0</v>
       </c>
       <c r="K32">
-        <v>13886000000.0</v>
+        <v>1083000.0</v>
       </c>
       <c r="L32">
-        <v>13806000000.0</v>
+        <v>1108000.0</v>
       </c>
       <c r="M32">
-        <v>15284000000.0</v>
+        <v>1193321.0</v>
       </c>
       <c r="N32">
-        <v>14089000000.0</v>
+        <v>1177061.0</v>
       </c>
       <c r="O32">
-        <v>14245000000.0</v>
+        <v>1020548.0</v>
       </c>
       <c r="P32">
-        <v>14059800000.0</v>
+        <v>1348856.0</v>
       </c>
       <c r="Q32">
-        <v>13014600000.0</v>
+        <v>1481787.0</v>
       </c>
       <c r="R32">
-        <v>13950400000.0</v>
-[...9931 lines deleted...]
-      </c>
+        <v>1481788.0</v>
+      </c>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
-[...78 lines deleted...]
-    <row r="2" spans="1:33">
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>236</v>
+        <v>116</v>
       </c>
       <c r="B2">
-        <v>2460000000.0</v>
+        <v>1087497.0</v>
       </c>
       <c r="C2">
-        <v>2885000000.0</v>
+        <v>2093718.0</v>
       </c>
       <c r="D2">
-        <v>6267000000.0</v>
+        <v>1023498.0</v>
       </c>
       <c r="E2">
-        <v>3119000000.0</v>
+        <v>1786550.0</v>
       </c>
       <c r="F2">
-        <v>834000000.0</v>
-[...83 lines deleted...]
-    <row r="3" spans="1:33">
+        <v>779112.0</v>
+      </c>
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>237</v>
+        <v>117</v>
       </c>
       <c r="B3">
-        <v>263000000</v>
+        <v>0</v>
       </c>
       <c r="C3">
-        <v>328000000</v>
+        <v>0</v>
       </c>
       <c r="D3">
-        <v>358000000</v>
+        <v>0</v>
       </c>
       <c r="E3">
-        <v>354000000</v>
+        <v>10806</v>
       </c>
       <c r="F3">
-        <v>324000000</v>
+        <v>1694</v>
       </c>
       <c r="G3">
-        <v>353000000</v>
-[...80 lines deleted...]
-    <row r="4" spans="1:33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>238</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
-[...58 lines deleted...]
-    <row r="5" spans="1:33">
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>239</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...58 lines deleted...]
-    <row r="6" spans="1:33">
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>240</v>
+        <v>120</v>
       </c>
       <c r="B6">
-        <v>201000000.0</v>
+        <v>-828292.0</v>
       </c>
       <c r="C6">
-        <v>-425000000.0</v>
+        <v>-1006221.0</v>
       </c>
       <c r="D6">
-        <v>-3382000000.0</v>
+        <v>1070220.0</v>
       </c>
       <c r="E6">
-        <v>3148000000.0</v>
+        <v>-763051.0</v>
       </c>
       <c r="F6">
-        <v>2285000000.0</v>
+        <v>1007438.0</v>
       </c>
       <c r="G6">
-        <v>-142000000.0</v>
-[...80 lines deleted...]
-    <row r="7" spans="1:33">
+        <v>1724354.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>241</v>
+        <v>121</v>
       </c>
       <c r="B7">
-        <v>-14549000000.0</v>
+        <v>-47644.0</v>
       </c>
       <c r="C7">
-        <v>-15642000000.0</v>
+        <v>1762249.0</v>
       </c>
       <c r="D7">
-        <v>-16679000000.0</v>
+        <v>8074263.0</v>
       </c>
       <c r="E7">
-        <v>-15492000000.0</v>
+        <v>314841.0</v>
       </c>
       <c r="F7">
-        <v>-11980000000.0</v>
+        <v>622943.0</v>
       </c>
       <c r="G7">
-        <v>-14037000000.0</v>
-[...80 lines deleted...]
-    <row r="8" spans="1:33">
+        <v>-481393.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>242</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
-[...58 lines deleted...]
-    <row r="9" spans="1:33">
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>243</v>
+        <v>123</v>
       </c>
       <c r="B9">
-        <v>548000000.0</v>
+        <v>209987.0</v>
       </c>
       <c r="C9">
-        <v>523000000.0</v>
+        <v>15828.0</v>
       </c>
       <c r="D9">
-        <v>-180000000.0</v>
+        <v>65478.0</v>
       </c>
       <c r="E9">
-        <v>16584000000.0</v>
+        <v>-86308.0</v>
       </c>
       <c r="F9">
-        <v>12170000000.0</v>
-[...69 lines deleted...]
-    <row r="10" spans="1:33">
+        <v>-274289.0</v>
+      </c>
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>244</v>
-[...82 lines deleted...]
-    <row r="11" spans="1:33">
+        <v>124</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>245</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...58 lines deleted...]
-    <row r="12" spans="1:33">
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>246</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
-[...58 lines deleted...]
-    <row r="13" spans="1:33">
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>247</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...46 lines deleted...]
-    <row r="14" spans="1:33">
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>248</v>
+        <v>128</v>
       </c>
       <c r="B14">
-        <v>392000000.0</v>
+        <v>1167165.0</v>
       </c>
       <c r="C14">
-        <v>418000000.0</v>
+        <v>161896.0</v>
       </c>
       <c r="D14">
-        <v>405000000.0</v>
+        <v>180405.0</v>
       </c>
       <c r="E14">
-        <v>390000000.0</v>
+        <v>161606.0</v>
       </c>
       <c r="F14">
-        <v>430000000.0</v>
-[...83 lines deleted...]
-    <row r="15" spans="1:33">
+        <v>480549.0</v>
+      </c>
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>249</v>
-[...96 lines deleted...]
-    <row r="16" spans="1:33">
+        <v>129</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>250</v>
+        <v>130</v>
       </c>
       <c r="B16">
-        <v>2661000000.0</v>
+        <v>259205.0</v>
       </c>
       <c r="C16">
-        <v>2460000000.0</v>
+        <v>1087497.0</v>
       </c>
       <c r="D16">
-        <v>2885000000.0</v>
+        <v>2093718.0</v>
       </c>
       <c r="E16">
-        <v>6267000000.0</v>
+        <v>1023499.0</v>
       </c>
       <c r="F16">
-        <v>3119000000.0</v>
+        <v>1786550.0</v>
       </c>
       <c r="G16">
-        <v>834000000.0</v>
-[...80 lines deleted...]
-    <row r="17" spans="1:33">
+        <v>1724354.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>251</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17"/>
-[...26 lines deleted...]
-    <row r="18" spans="1:33">
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>252</v>
+        <v>132</v>
       </c>
       <c r="B18">
-        <v>489000000.0</v>
+        <v>-15706620.0</v>
       </c>
       <c r="C18">
-        <v>147000000.0</v>
+        <v>-9575403.0</v>
       </c>
       <c r="D18">
-        <v>-139000000.0</v>
+        <v>-1550780.0</v>
       </c>
       <c r="E18">
-        <v>599000000.0</v>
+        <v>-5178981.0</v>
       </c>
       <c r="F18">
-        <v>1970000000.0</v>
+        <v>-6844373.0</v>
       </c>
       <c r="G18">
-        <v>877000000.0</v>
-[...80 lines deleted...]
-    <row r="19" spans="1:33">
+        <v>-583370.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>253</v>
-[...66 lines deleted...]
-    <row r="20" spans="1:33">
+        <v>133</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>134</v>
+      </c>
+      <c r="B20">
+        <v>22528815.0</v>
+      </c>
       <c r="C20">
-        <v>0.0</v>
+        <v>7138311.0</v>
       </c>
       <c r="D20">
-        <v>0.0</v>
+        <v>30761.0</v>
       </c>
       <c r="E20">
-        <v>2655000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5016.0</v>
+      </c>
+      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:33">
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>135</v>
+      </c>
+      <c r="B21">
+        <v>-3841905.0</v>
+      </c>
+      <c r="C21">
+        <v>2411540.0</v>
+      </c>
       <c r="D21">
-        <v>-2002000000.0</v>
+        <v>10205701.0</v>
       </c>
       <c r="E21">
-        <v>-2230000000.0</v>
-[...54 lines deleted...]
-    <row r="22" spans="1:33">
+        <v>5935848.0</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>218</v>
+        <v>98</v>
       </c>
       <c r="B22">
-        <v>-6163000000.0</v>
+        <v>-22492075.0</v>
       </c>
       <c r="C22">
-        <v>-1252000000.0</v>
+        <v>-31513389.0</v>
       </c>
       <c r="D22">
-        <v>835000000.0</v>
+        <v>-14406262.0</v>
       </c>
       <c r="E22">
-        <v>4631000000.0</v>
+        <v>-15468502.0</v>
       </c>
       <c r="F22">
-        <v>2584000000.0</v>
+        <v>-9981629.0</v>
       </c>
       <c r="G22">
-        <v>3301000000.0</v>
-[...80 lines deleted...]
-    <row r="23" spans="1:33">
+        <v>-6051790.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>256</v>
+        <v>136</v>
       </c>
       <c r="B23">
-        <v>-213000000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="C23">
-        <v>-133000000.0</v>
+        <v>-1062888.0</v>
       </c>
       <c r="D23">
-        <v>848000000.0</v>
+        <v>-7615462.0</v>
       </c>
       <c r="E23">
-        <v>-338000000.0</v>
+        <v>-1524934.0</v>
       </c>
       <c r="F23">
-        <v>-205000000.0</v>
-[...83 lines deleted...]
-    <row r="24" spans="1:33">
+        <v>3836000.0</v>
+      </c>
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>257</v>
-[...12 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
       <c r="F24">
-        <v>439000000.0</v>
-[...81 lines deleted...]
-    <row r="25" spans="1:33">
+        <v>8757.0</v>
+      </c>
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>258</v>
+        <v>138</v>
       </c>
       <c r="B25">
-        <v>21743000000.0</v>
+        <v>5922244.0</v>
       </c>
       <c r="C25">
-        <v>17424000000.0</v>
+        <v>18848161.0</v>
       </c>
       <c r="D25">
-        <v>15592000000.0</v>
+        <v>3049298.0</v>
       </c>
       <c r="E25">
-        <v>11142000000.0</v>
+        <v>9053544.0</v>
       </c>
       <c r="F25">
-        <v>10864000000.0</v>
+        <v>1232407.0</v>
       </c>
       <c r="G25">
-        <v>12001000000.0</v>
-[...80 lines deleted...]
-    <row r="26" spans="1:33">
+        <v>5949817.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>259</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...89 lines deleted...]
-    <row r="27" spans="1:33">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>260</v>
+        <v>140</v>
       </c>
       <c r="B27">
-        <v>245000000.0</v>
+        <v>2679231.0</v>
       </c>
       <c r="C27">
-        <v>177000000.0</v>
+        <v>1165680.0</v>
       </c>
       <c r="D27">
-        <v>172000000.0</v>
+        <v>1245796.0</v>
       </c>
       <c r="E27">
-        <v>192000000.0</v>
+        <v>770336.0</v>
       </c>
       <c r="F27">
-        <v>274000000.0</v>
-[...61 lines deleted...]
-    <row r="28" spans="1:33">
+        <v>803051.0</v>
+      </c>
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>261</v>
+        <v>141</v>
       </c>
       <c r="B28">
-        <v>-507000000.0</v>
+        <v>17633523.0</v>
       </c>
       <c r="C28">
-        <v>-1841000000.0</v>
+        <v>8486963.0</v>
       </c>
       <c r="D28">
-        <v>-2981000000.0</v>
+        <v>2621000.0</v>
       </c>
       <c r="E28">
-        <v>-152000000.0</v>
+        <v>4415930.0</v>
       </c>
       <c r="F28">
-        <v>-90000000.0</v>
+        <v>11419039.0</v>
       </c>
       <c r="G28">
-        <v>-1216000000.0</v>
-[...80 lines deleted...]
-    <row r="29" spans="1:33">
+        <v>232307720.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>262</v>
+        <v>142</v>
       </c>
       <c r="B29">
-        <v>752000000.0</v>
+        <v>-15706619.0</v>
       </c>
       <c r="C29">
-        <v>475000000.0</v>
+        <v>-9575403.0</v>
       </c>
       <c r="D29">
-        <v>219000000.0</v>
+        <v>-1550781.0</v>
       </c>
       <c r="E29">
-        <v>953000000.0</v>
+        <v>-5168175.0</v>
       </c>
       <c r="F29">
-        <v>2294000000.0</v>
+        <v>-6842679.0</v>
       </c>
       <c r="G29">
-        <v>1230000000.0</v>
-[...80 lines deleted...]
-    <row r="30" spans="1:33">
+        <v>-583366.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>263</v>
+        <v>143</v>
       </c>
       <c r="B30">
-        <v>12000000.0</v>
+        <v>-2678980.0</v>
       </c>
       <c r="C30">
-        <v>942000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>82219.0</v>
+      </c>
+      <c r="D30"/>
       <c r="E30">
-        <v>2395000000.0</v>
+        <v>-10806.0</v>
       </c>
       <c r="F30">
-        <v>56000000.0</v>
+        <v>-3568922.0</v>
       </c>
       <c r="G30">
-        <v>-155000000.0</v>
-[...77 lines deleted...]
-        <v>486200000.0</v>
+        <v>-230000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1" t="s">
+        <v>74</v>
+      </c>
+      <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
+        <v>77</v>
+      </c>
+      <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>80</v>
+      </c>
+      <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B2">
+        <v>137000.0</v>
+      </c>
+      <c r="C2">
+        <v>259000.0</v>
+      </c>
+      <c r="D2">
+        <v>851356.0</v>
+      </c>
+      <c r="E2">
+        <v>2253903.0</v>
+      </c>
+      <c r="F2">
+        <v>780764.0</v>
+      </c>
+      <c r="G2">
+        <v>1087497.0</v>
+      </c>
+      <c r="H2">
+        <v>471747.0</v>
+      </c>
+      <c r="I2">
+        <v>1026932.0</v>
+      </c>
+      <c r="J2">
+        <v>2093718.0</v>
+      </c>
+      <c r="K2">
+        <v>396761.0</v>
+      </c>
+      <c r="L2">
+        <v>592590.0</v>
+      </c>
+      <c r="M2">
+        <v>1049871.0</v>
+      </c>
+      <c r="N2">
+        <v>1023499.0</v>
+      </c>
+      <c r="O2">
+        <v>322926.0</v>
+      </c>
+      <c r="P2">
+        <v>236154.0</v>
+      </c>
+      <c r="Q2">
+        <v>478518.0</v>
+      </c>
+      <c r="R2">
+        <v>711652.0</v>
+      </c>
+      <c r="S2">
+        <v>858135.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>5</v>
+      </c>
+      <c r="F3">
+        <v>4</v>
+      </c>
+      <c r="G3">
+        <v>1</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
         <v>2</v>
       </c>
-      <c r="I1" t="s">
-[...20 lines deleted...]
-      <c r="P1" t="s">
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>1376</v>
+      </c>
+      <c r="P3">
+        <v>9427</v>
+      </c>
+      <c r="Q3">
         <v>4</v>
       </c>
-      <c r="Q1" t="s">
-[...35 lines deleted...]
-      <c r="AC1" t="s">
+      <c r="R3">
+        <v>4</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
         <v>118</v>
-      </c>
-[...1059 lines deleted...]
-        <v>238</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-      <c r="J4">
-[...206 lines deleted...]
-    <row r="5" spans="1:127">
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>239</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...206 lines deleted...]
-    <row r="6" spans="1:127">
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>240</v>
+        <v>120</v>
       </c>
       <c r="B6">
-        <v>66000000.0</v>
+        <v>509000.0</v>
       </c>
       <c r="C6">
-        <v>12000000.0</v>
+        <v>-122000.0</v>
       </c>
       <c r="D6">
-        <v>218000000.0</v>
+        <v>-592151.0</v>
       </c>
       <c r="E6">
-        <v>128000000.0</v>
+        <v>-1402547.0</v>
       </c>
       <c r="F6">
-        <v>-69000000.0</v>
+        <v>1473139.0</v>
       </c>
       <c r="G6">
-        <v>-76000000.0</v>
+        <v>-306733.0</v>
       </c>
       <c r="H6">
-        <v>656000000.0</v>
+        <v>3791820.0</v>
       </c>
       <c r="I6">
-        <v>90000000.0</v>
+        <v>-555185.0</v>
       </c>
       <c r="J6">
-        <v>-395000000.0</v>
+        <v>-1066786.0</v>
       </c>
       <c r="K6">
-        <v>-776000000.0</v>
+        <v>1696957.0</v>
       </c>
       <c r="L6">
-        <v>-498000000.0</v>
+        <v>-195829.0</v>
       </c>
       <c r="M6">
-        <v>-654000000.0</v>
+        <v>-626660.0</v>
       </c>
       <c r="N6">
-        <v>-1265000000.0</v>
+        <v>26372.0</v>
       </c>
       <c r="O6">
-        <v>-965000000.0</v>
+        <v>700572.0</v>
       </c>
       <c r="P6">
-        <v>1441000000.0</v>
+        <v>86772.0</v>
       </c>
       <c r="Q6">
-        <v>-556000000.0</v>
+        <v>-242364.0</v>
       </c>
       <c r="R6">
-        <v>-250000000.0</v>
+        <v>-233134.0</v>
       </c>
       <c r="S6">
-        <v>2513000000.0</v>
-[...326 lines deleted...]
-    <row r="7" spans="1:127">
+        <v>-146483.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>241</v>
+        <v>121</v>
       </c>
       <c r="B7">
-        <v>196000000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="C7">
-        <v>-196000000.0</v>
+        <v>-786000.0</v>
       </c>
       <c r="D7">
-        <v>-13774000000.0</v>
+        <v>1216352.0</v>
       </c>
       <c r="E7">
-        <v>727000000.0</v>
+        <v>-980921.0</v>
       </c>
       <c r="F7">
-        <v>-412000000.0</v>
+        <v>641864.0</v>
       </c>
       <c r="G7">
-        <v>-315000000.0</v>
+        <v>-924939.0</v>
       </c>
       <c r="H7">
-        <v>-14416000000.0</v>
+        <v>837968.0</v>
       </c>
       <c r="I7">
-        <v>-28000000.0</v>
+        <v>1508607.0</v>
       </c>
       <c r="J7">
-        <v>-420000000.0</v>
+        <v>1192203.0</v>
       </c>
       <c r="K7">
-        <v>-778000000.0</v>
+        <v>7991430.0</v>
       </c>
       <c r="L7">
-        <v>-15410000000.0</v>
+        <v>172840.0</v>
       </c>
       <c r="M7">
-        <v>-602000000.0</v>
+        <v>-644070.0</v>
       </c>
       <c r="N7">
-        <v>-398000000.0</v>
+        <v>726200.0</v>
       </c>
       <c r="O7">
-        <v>-269000000.0</v>
+        <v>845261.0</v>
       </c>
       <c r="P7">
-        <v>-14156000000.0</v>
+        <v>-823736.0</v>
       </c>
       <c r="Q7">
-        <v>-912000000.0</v>
+        <v>67453.0</v>
       </c>
       <c r="R7">
-        <v>-772000000.0</v>
+        <v>225863.0</v>
       </c>
       <c r="S7">
-        <v>348000000.0</v>
-[...326 lines deleted...]
-    <row r="8" spans="1:127">
+        <v>463123.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>242</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
-[...1 lines deleted...]
-      </c>
+      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
-[...118 lines deleted...]
-    <row r="9" spans="1:127">
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>243</v>
-[...6 lines deleted...]
-      <c r="G9"/>
+        <v>123</v>
+      </c>
+      <c r="B9">
+        <v>289000.0</v>
+      </c>
+      <c r="C9">
+        <v>56000.0</v>
+      </c>
+      <c r="D9">
+        <v>159007.0</v>
+      </c>
+      <c r="E9">
+        <v>-25961.0</v>
+      </c>
+      <c r="F9">
+        <v>159292.0</v>
+      </c>
+      <c r="G9">
+        <v>-82351.0</v>
+      </c>
       <c r="H9">
-        <v>523000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-13470.0</v>
+      </c>
+      <c r="I9">
+        <v>8509.0</v>
+      </c>
+      <c r="J9">
+        <v>72570.0</v>
+      </c>
+      <c r="K9">
+        <v>95340.0</v>
+      </c>
+      <c r="L9"/>
       <c r="M9">
-        <v>-180000000.0</v>
-[...202 lines deleted...]
-    <row r="10" spans="1:127">
+        <v>-47778.0</v>
+      </c>
+      <c r="N9">
+        <v>74946.0</v>
+      </c>
+      <c r="O9">
+        <v>198289.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>244</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
-[...4 lines deleted...]
-      </c>
+      <c r="L10"/>
+      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
-[...208 lines deleted...]
-    <row r="11" spans="1:127">
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>245</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
-[...167 lines deleted...]
-    <row r="12" spans="1:127">
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>246</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...213 lines deleted...]
-    <row r="13" spans="1:127">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>247</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
-[...159 lines deleted...]
-    <row r="14" spans="1:127">
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>248</v>
+        <v>128</v>
       </c>
       <c r="B14">
-        <v>87000000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="C14">
-        <v>88000000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D14">
-        <v>95000000.0</v>
+        <v>308807.0</v>
       </c>
       <c r="E14">
-        <v>96000000.0</v>
+        <v>300354.0</v>
       </c>
       <c r="F14">
-        <v>101000000.0</v>
+        <v>306341.0</v>
       </c>
       <c r="G14">
-        <v>100000000.0</v>
+        <v>252360.0</v>
       </c>
       <c r="H14">
-        <v>108000000.0</v>
+        <v>44948.0</v>
       </c>
       <c r="I14">
-        <v>105000000.0</v>
+        <v>45135.0</v>
       </c>
       <c r="J14">
-        <v>105000000.0</v>
+        <v>45269.0</v>
       </c>
       <c r="K14">
-        <v>100000000.0</v>
+        <v>45104.0</v>
       </c>
       <c r="L14">
-        <v>123000000.0</v>
+        <v>44956.0</v>
       </c>
       <c r="M14">
-        <v>92000000.0</v>
+        <v>44855.0</v>
       </c>
       <c r="N14">
-        <v>94000000.0</v>
+        <v>45490.0</v>
       </c>
       <c r="O14">
-        <v>96000000.0</v>
+        <v>43504.0</v>
       </c>
       <c r="P14">
-        <v>101000000.0</v>
-[...335 lines deleted...]
-    <row r="15" spans="1:127">
+        <v>39474.0</v>
+      </c>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>249</v>
-[...372 lines deleted...]
-    <row r="16" spans="1:127">
+        <v>129</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>250</v>
+        <v>130</v>
       </c>
       <c r="B16">
-        <v>2739000000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="C16">
-        <v>2673000000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="D16">
-        <v>2661000000.0</v>
+        <v>259205.0</v>
       </c>
       <c r="E16">
-        <v>2443000000.0</v>
+        <v>851356.0</v>
       </c>
       <c r="F16">
-        <v>2315000000.0</v>
+        <v>2253903.0</v>
       </c>
       <c r="G16">
-        <v>2384000000.0</v>
+        <v>780764.0</v>
       </c>
       <c r="H16">
-        <v>2460000000.0</v>
+        <v>4263567.0</v>
       </c>
       <c r="I16">
-        <v>1804000000.0</v>
+        <v>471747.0</v>
       </c>
       <c r="J16">
-        <v>1714000000.0</v>
+        <v>1026932.0</v>
       </c>
       <c r="K16">
-        <v>2109000000.0</v>
+        <v>2093718.0</v>
       </c>
       <c r="L16">
-        <v>2885000000.0</v>
+        <v>396761.0</v>
       </c>
       <c r="M16">
-        <v>3383000000.0</v>
+        <v>423211.0</v>
       </c>
       <c r="N16">
-        <v>4037000000.0</v>
+        <v>1049871.0</v>
       </c>
       <c r="O16">
-        <v>5302000000.0</v>
+        <v>1023498.0</v>
       </c>
       <c r="P16">
-        <v>6267000000.0</v>
+        <v>322926.0</v>
       </c>
       <c r="Q16">
-        <v>4826000000.0</v>
+        <v>236154.0</v>
       </c>
       <c r="R16">
-        <v>5382000000.0</v>
+        <v>478518.0</v>
       </c>
       <c r="S16">
-        <v>5632000000.0</v>
-[...326 lines deleted...]
-    <row r="17" spans="1:127">
+        <v>711652.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>251</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-      <c r="T17"/>
-[...108 lines deleted...]
-    <row r="18" spans="1:127">
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>252</v>
+        <v>132</v>
       </c>
       <c r="B18">
-        <v>114000000.0</v>
+        <v>-3865000.0</v>
       </c>
       <c r="C18">
-        <v>123000000.0</v>
+        <v>-5501000.0</v>
       </c>
       <c r="D18">
-        <v>56000000.0</v>
+        <v>-2290190.0</v>
       </c>
       <c r="E18">
-        <v>214000000.0</v>
+        <v>-4393700.0</v>
       </c>
       <c r="F18">
-        <v>10000000.0</v>
+        <v>-4047024.0</v>
       </c>
       <c r="G18">
-        <v>209000000.0</v>
+        <v>-4975702.0</v>
       </c>
       <c r="H18">
-        <v>329000000.0</v>
+        <v>-1550309.0</v>
       </c>
       <c r="I18">
-        <v>359000000.0</v>
+        <v>-1695909.0</v>
       </c>
       <c r="J18">
-        <v>-92000000.0</v>
+        <v>-2116786.0</v>
       </c>
       <c r="K18">
-        <v>-449000000.0</v>
+        <v>4257319.0</v>
       </c>
       <c r="L18">
-        <v>-237000000.0</v>
+        <v>-3906230.0</v>
       </c>
       <c r="M18">
-        <v>-342000000.0</v>
+        <v>-2567479.0</v>
       </c>
       <c r="N18">
-        <v>95000000.0</v>
+        <v>-1479171.0</v>
       </c>
       <c r="O18">
-        <v>345000000.0</v>
+        <v>-444810.0</v>
       </c>
       <c r="P18">
-        <v>-822000000.0</v>
+        <v>-4328670.0</v>
       </c>
       <c r="Q18">
-        <v>-232000000.0</v>
+        <v>-242360.0</v>
       </c>
       <c r="R18">
-        <v>-8000000.0</v>
+        <v>-163130.0</v>
       </c>
       <c r="S18">
-        <v>1661000000.0</v>
-[...326 lines deleted...]
-    <row r="19" spans="1:127">
+        <v>-146483.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>253</v>
-[...236 lines deleted...]
-    <row r="20" spans="1:127">
+        <v>133</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>254</v>
-[...6 lines deleted...]
-      <c r="G20"/>
+        <v>134</v>
+      </c>
+      <c r="B20">
+        <v>4808000.0</v>
+      </c>
+      <c r="C20">
+        <v>697000.0</v>
+      </c>
+      <c r="D20">
+        <v>4456917.0</v>
+      </c>
+      <c r="E20">
+        <v>4099349.0</v>
+      </c>
+      <c r="F20">
+        <v>7235549.0</v>
+      </c>
+      <c r="G20">
+        <v>6737000.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...19 lines deleted...]
-      </c>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
       <c r="S20"/>
-      <c r="T20"/>
-[...108 lines deleted...]
-    <row r="21" spans="1:127">
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>255</v>
-[...6 lines deleted...]
-      <c r="G21"/>
+        <v>135</v>
+      </c>
+      <c r="B21">
+        <v>-433000.0</v>
+      </c>
+      <c r="C21">
+        <v>1924000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1636654.0</v>
+      </c>
+      <c r="E21">
+        <v>-1099314.0</v>
+      </c>
+      <c r="F21">
+        <v>-1715937.0</v>
+      </c>
+      <c r="G21">
+        <v>610000.0</v>
+      </c>
       <c r="H21"/>
-      <c r="I21">
-[...213 lines deleted...]
-    <row r="22" spans="1:127">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>218</v>
+        <v>98</v>
       </c>
       <c r="B22">
-        <v>61000000.0</v>
+        <v>-4965000.0</v>
       </c>
       <c r="C22">
-        <v>161000000.0</v>
+        <v>-8417000.0</v>
       </c>
       <c r="D22">
-        <v>-203000000.0</v>
+        <v>-5031981.0</v>
       </c>
       <c r="E22">
-        <v>30000000.0</v>
+        <v>-5887591.0</v>
       </c>
       <c r="F22">
-        <v>-5413000000.0</v>
+        <v>-7793756.0</v>
       </c>
       <c r="G22">
-        <v>-563000000.0</v>
+        <v>-3643479.0</v>
       </c>
       <c r="H22">
-        <v>4000000.0</v>
+        <v>-15413928.0</v>
       </c>
       <c r="I22">
-        <v>309000000.0</v>
+        <v>-3955327.0</v>
       </c>
       <c r="J22">
-        <v>-245000000.0</v>
+        <v>-4290132.0</v>
       </c>
       <c r="K22">
-        <v>-1157000000.0</v>
+        <v>-6372785.0</v>
       </c>
       <c r="L22">
-        <v>-270000000.0</v>
+        <v>-770165.0</v>
       </c>
       <c r="M22">
-        <v>242000000.0</v>
+        <v>-3486053.0</v>
       </c>
       <c r="N22">
-        <v>422000000.0</v>
+        <v>-3765122.0</v>
       </c>
       <c r="O22">
-        <v>441000000.0</v>
+        <v>-6461917.0</v>
       </c>
       <c r="P22">
-        <v>2234000000.0</v>
+        <v>-3411592.0</v>
       </c>
       <c r="Q22">
-        <v>478000000.0</v>
+        <v>2848088.0</v>
       </c>
       <c r="R22">
-        <v>1008000000.0</v>
+        <v>6672603.0</v>
       </c>
       <c r="S22">
-        <v>911000000.0</v>
-[...326 lines deleted...]
-    <row r="23" spans="1:127">
+        <v>-1095808.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>256</v>
+        <v>136</v>
       </c>
       <c r="B23">
-        <v>12000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>73000.0</v>
+      </c>
+      <c r="C23"/>
       <c r="D23">
-        <v>-46000000.0</v>
+        <v>-4156962.0</v>
       </c>
       <c r="E23">
-        <v>-124000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-500000.0</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23"/>
       <c r="H23">
-        <v>45000000.0</v>
+        <v>-1100000.0</v>
       </c>
       <c r="I23">
-        <v>-10000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>35906.0</v>
+      </c>
+      <c r="J23"/>
       <c r="K23">
-        <v>-132000000.0</v>
+        <v>-7615462.0</v>
       </c>
       <c r="L23">
-        <v>-108000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-766409.0</v>
+      </c>
+      <c r="M23"/>
+      <c r="N23"/>
       <c r="O23">
-        <v>-89000000.0</v>
+        <v>-1277157.0</v>
       </c>
       <c r="P23">
-        <v>-69000000.0</v>
-[...335 lines deleted...]
-    <row r="24" spans="1:127">
+        <v>-247777.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>257</v>
-[...12 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
       <c r="F24">
-        <v>58000000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>2677480000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
       <c r="L24">
-        <v>52000000.0</v>
-[...325 lines deleted...]
-    <row r="25" spans="1:127">
+        <v>-411200.0</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>258</v>
+        <v>138</v>
       </c>
       <c r="B25">
-        <v>-204000000.0</v>
+        <v>-537000.0</v>
       </c>
       <c r="C25">
-        <v>38000000.0</v>
+        <v>2134000.0</v>
       </c>
       <c r="D25">
-        <v>13988000000.0</v>
+        <v>1472943.0</v>
       </c>
       <c r="E25">
-        <v>-625000000.0</v>
+        <v>2174453.0</v>
       </c>
       <c r="F25">
-        <v>6347000000.0</v>
+        <v>2042405.0</v>
       </c>
       <c r="G25">
-        <v>1469000000.0</v>
+        <v>-996212.0</v>
       </c>
       <c r="H25">
-        <v>15022000000.0</v>
+        <v>12729854.0</v>
       </c>
       <c r="I25">
-        <v>9000000.0</v>
+        <v>503015.0</v>
       </c>
       <c r="J25">
-        <v>638000000.0</v>
+        <v>893047.0</v>
       </c>
       <c r="K25">
-        <v>1854000000.0</v>
+        <v>2178565.0</v>
       </c>
       <c r="L25">
-        <v>15469000000.0</v>
+        <v>-3353859.0</v>
       </c>
       <c r="M25">
-        <v>-61000000.0</v>
+        <v>1299250.0</v>
       </c>
       <c r="N25">
-        <v>29000000.0</v>
+        <v>1111813.0</v>
       </c>
       <c r="O25">
-        <v>155000000.0</v>
+        <v>5129718.0</v>
       </c>
       <c r="P25">
-        <v>10973000000.0</v>
+        <v>-123389.0</v>
       </c>
       <c r="Q25">
-        <v>58000000.0</v>
+        <v>-3157905.0</v>
       </c>
       <c r="R25">
-        <v>-107000000.0</v>
+        <v>-7061600.0</v>
       </c>
       <c r="S25">
-        <v>218000000.0</v>
-[...326 lines deleted...]
-    <row r="26" spans="1:127">
+        <v>486202.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>259</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...335 lines deleted...]
-    <row r="27" spans="1:127">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>260</v>
+        <v>140</v>
       </c>
       <c r="B27">
-        <v>43000000.0</v>
+        <v>1171000.0</v>
       </c>
       <c r="C27">
-        <v>44000000.0</v>
+        <v>1308000.0</v>
       </c>
       <c r="D27">
-        <v>70000000.0</v>
+        <v>922132.0</v>
       </c>
       <c r="E27">
-        <v>66000000.0</v>
+        <v>664409.0</v>
       </c>
       <c r="F27">
-        <v>62000000.0</v>
+        <v>756122.0</v>
       </c>
       <c r="G27">
-        <v>47000000.0</v>
+        <v>336568.0</v>
       </c>
       <c r="H27">
-        <v>46000000.0</v>
+        <v>250849.0</v>
       </c>
       <c r="I27">
-        <v>43000000.0</v>
+        <v>202661.0</v>
       </c>
       <c r="J27">
-        <v>49000000.0</v>
+        <v>42827.0</v>
       </c>
       <c r="K27">
-        <v>39000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>415005.0</v>
+      </c>
+      <c r="L27"/>
       <c r="M27">
-        <v>50000000.0</v>
+        <v>218539.0</v>
       </c>
       <c r="N27">
-        <v>41000000.0</v>
-[...239 lines deleted...]
-    <row r="28" spans="1:127">
+        <v>402448.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>261</v>
+        <v>141</v>
       </c>
       <c r="B28">
-        <v>-22000000.0</v>
+        <v>4375000.0</v>
       </c>
       <c r="C28">
-        <v>-139000000.0</v>
+        <v>5347000.0</v>
       </c>
       <c r="D28">
-        <v>-209000000.0</v>
+        <v>1704992.0</v>
       </c>
       <c r="E28">
-        <v>-158000000.0</v>
+        <v>3061919.0</v>
       </c>
       <c r="F28">
-        <v>-47000000.0</v>
+        <v>5520163.0</v>
       </c>
       <c r="G28">
-        <v>-93000000.0</v>
+        <v>7346449.0</v>
       </c>
       <c r="H28">
-        <v>-1101000000.0</v>
+        <v>5342129.0</v>
       </c>
       <c r="I28">
-        <v>-197000000.0</v>
+        <v>1140724.0</v>
       </c>
       <c r="J28">
-        <v>-235000000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="K28">
-        <v>-312000000.0</v>
+        <v>-2560362.0</v>
       </c>
       <c r="L28">
-        <v>-300000000.0</v>
+        <v>3214953.0</v>
       </c>
       <c r="M28">
-        <v>-183000000.0</v>
+        <v>1940819.0</v>
       </c>
       <c r="N28">
-        <v>-1227000000.0</v>
+        <v>1505543.0</v>
       </c>
       <c r="O28">
-        <v>-1271000000.0</v>
+        <v>-1277157.0</v>
       </c>
       <c r="P28">
-        <v>-253000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5763087.0</v>
+      </c>
+      <c r="Q28"/>
       <c r="R28">
-        <v>-372000000.0</v>
-[...329 lines deleted...]
-    <row r="29" spans="1:127">
+        <v>-70000.0</v>
+      </c>
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>262</v>
+        <v>142</v>
       </c>
       <c r="B29">
-        <v>159000000.0</v>
+        <v>-3865000.0</v>
       </c>
       <c r="C29">
-        <v>180000000.0</v>
+        <v>-5501000.0</v>
       </c>
       <c r="D29">
-        <v>168000000.0</v>
+        <v>-2290188.0</v>
       </c>
       <c r="E29">
-        <v>265000000.0</v>
+        <v>-4393705.0</v>
       </c>
       <c r="F29">
-        <v>59000000.0</v>
+        <v>-4047024.0</v>
       </c>
       <c r="G29">
-        <v>260000000.0</v>
+        <v>-4975702.0</v>
       </c>
       <c r="H29">
-        <v>444000000.0</v>
+        <v>-1550309.0</v>
       </c>
       <c r="I29">
-        <v>432000000.0</v>
+        <v>-1695909.0</v>
       </c>
       <c r="J29">
-        <v>-23000000.0</v>
+        <v>-2116786.0</v>
       </c>
       <c r="K29">
-        <v>-378000000.0</v>
+        <v>4257319.0</v>
       </c>
       <c r="L29">
-        <v>-107000000.0</v>
+        <v>-3906228.0</v>
       </c>
       <c r="M29">
-        <v>-265000000.0</v>
+        <v>-2567479.0</v>
       </c>
       <c r="N29">
-        <v>194000000.0</v>
+        <v>-1479171.0</v>
       </c>
       <c r="O29">
-        <v>397000000.0</v>
+        <v>-443434.0</v>
       </c>
       <c r="P29">
-        <v>-699000000.0</v>
+        <v>-4319243.0</v>
       </c>
       <c r="Q29">
-        <v>-139000000.0</v>
+        <v>-242364.0</v>
       </c>
       <c r="R29">
-        <v>68000000.0</v>
+        <v>-163134.0</v>
       </c>
       <c r="S29">
-        <v>1723000000.0</v>
-[...326 lines deleted...]
-    <row r="30" spans="1:127">
+        <v>-146483.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>263</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
       <c r="D30">
-        <v>329000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-1500.0</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
       <c r="G30">
-        <v>-222000000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>-2677480.0</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
       <c r="L30">
-        <v>-143000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>488800.0</v>
+      </c>
+      <c r="M30"/>
+      <c r="N30"/>
       <c r="O30">
-        <v>-80000000.0</v>
+        <v>-1376.0</v>
       </c>
       <c r="P30">
-        <v>2411000000.0</v>
-[...315 lines deleted...]
-      <c r="DW30"/>
+        <v>-9430.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>