--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -11648,51 +11648,51 @@
       <c r="CH35">
         <v>229200000.0</v>
       </c>
       <c r="CI35">
         <v>221000000.0</v>
       </c>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
     </row>
     <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
         <v>22445000.0</v>
       </c>
       <c r="C36">
-        <v>82071000.0</v>
+        <v>23518000.0</v>
       </c>
       <c r="D36">
         <v>23182999.0</v>
       </c>
       <c r="E36">
         <v>20914000.0</v>
       </c>
       <c r="F36">
         <v>23052000.0</v>
       </c>
       <c r="G36">
         <v>24214000.0</v>
       </c>
       <c r="H36">
         <v>16751000.0</v>
       </c>
       <c r="I36">
         <v>9834000.0</v>
       </c>
       <c r="J36">
         <v>14053000.0</v>
       </c>
       <c r="K36">
         <v>15815000.0</v>
       </c>
@@ -13800,51 +13800,51 @@
       <c r="CH45">
         <v>73400000.0</v>
       </c>
       <c r="CI45">
         <v>83500000.0</v>
       </c>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
     </row>
     <row r="46" spans="1:97">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
         <v>408508000.0</v>
       </c>
       <c r="C46">
-        <v>355381000.0</v>
+        <v>394797000.0</v>
       </c>
       <c r="D46">
         <v>394926000.0</v>
       </c>
       <c r="E46">
         <v>396029000.0</v>
       </c>
       <c r="F46">
         <v>378332000.0</v>
       </c>
       <c r="G46">
         <v>375021000.0</v>
       </c>
       <c r="H46">
         <v>243874000.0</v>
       </c>
       <c r="I46">
         <v>240904000.0</v>
       </c>
       <c r="J46">
         <v>239161000.0</v>
       </c>
       <c r="K46">
         <v>238998000.0</v>
       </c>
@@ -20223,51 +20223,51 @@
       <c r="AU3">
         <v>5241000.0</v>
       </c>
       <c r="AV3">
         <v>5353000.0</v>
       </c>
       <c r="AW3">
         <v>5838000.0</v>
       </c>
       <c r="AX3">
         <v>5122000.0</v>
       </c>
       <c r="AY3">
         <v>5292000.0</v>
       </c>
       <c r="AZ3">
         <v>5201000.0</v>
       </c>
       <c r="BA3">
         <v>4746000.0</v>
       </c>
       <c r="BB3">
         <v>4959000.0</v>
       </c>
       <c r="BC3">
-        <v>-44000.0</v>
+        <v>4659000.0</v>
       </c>
       <c r="BD3">
         <v>4659000.0</v>
       </c>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3">
         <v>12000000.0</v>
       </c>
       <c r="BI3">
         <v>-5600000.0</v>
       </c>
       <c r="BJ3">
         <v>39900000.0</v>
       </c>
       <c r="BK3">
         <v>-19200000.0</v>
       </c>
       <c r="BL3">
         <v>-35600000.0</v>
       </c>
       <c r="BM3">
         <v>-35100000.0</v>
       </c>
@@ -20568,54 +20568,54 @@
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4"/>
       <c r="CU4"/>
     </row>
     <row r="5" spans="1:99">
       <c r="A5" t="s">
         <v>163</v>
       </c>
       <c r="B5">
-        <v>47975000.0</v>
+        <v>43193000.0</v>
       </c>
       <c r="C5">
-        <v>54414000.0</v>
+        <v>49485000.0</v>
       </c>
       <c r="D5">
         <v>49748000.0</v>
       </c>
       <c r="E5">
         <v>32303000.0</v>
       </c>
       <c r="F5">
         <v>38769000.0</v>
       </c>
       <c r="G5">
         <v>14002000.0</v>
       </c>
       <c r="H5">
         <v>17792000.0</v>
       </c>
       <c r="I5">
         <v>12145000.0</v>
       </c>
       <c r="J5">
         <v>18307000.0</v>
       </c>
       <c r="K5">
         <v>8975000.0</v>
       </c>
@@ -20727,51 +20727,51 @@
       <c r="AU5">
         <v>19787000.0</v>
       </c>
       <c r="AV5">
         <v>25105000.0</v>
       </c>
       <c r="AW5">
         <v>7362000.0</v>
       </c>
       <c r="AX5">
         <v>17322000.0</v>
       </c>
       <c r="AY5">
         <v>17018000.0</v>
       </c>
       <c r="AZ5">
         <v>16397000.0</v>
       </c>
       <c r="BA5">
         <v>15316000.0</v>
       </c>
       <c r="BB5">
         <v>13167000.0</v>
       </c>
       <c r="BC5">
-        <v>14030000.0</v>
+        <v>13986000.0</v>
       </c>
       <c r="BD5">
         <v>13682500.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>14800000.0</v>
       </c>
       <c r="BI5">
         <v>12000000.0</v>
       </c>
       <c r="BJ5">
         <v>-24900000.0</v>
       </c>
       <c r="BK5">
         <v>6800000.0</v>
       </c>
@@ -20863,54 +20863,54 @@
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5"/>
       <c r="CU5"/>
     </row>
     <row r="6" spans="1:99">
       <c r="A6" t="s">
         <v>164</v>
       </c>
       <c r="B6">
-        <v>60423000.0</v>
+        <v>55641000.0</v>
       </c>
       <c r="C6">
-        <v>67305000.0</v>
+        <v>62376000.0</v>
       </c>
       <c r="D6">
         <v>62578000.0</v>
       </c>
       <c r="E6">
         <v>44714000.0</v>
       </c>
       <c r="F6">
         <v>51385000.0</v>
       </c>
       <c r="G6">
         <v>25576000.0</v>
       </c>
       <c r="H6">
         <v>26796000.0</v>
       </c>
       <c r="I6">
         <v>21346000.0</v>
       </c>
       <c r="J6">
         <v>27503000.0</v>
       </c>
       <c r="K6">
         <v>17885000.0</v>
       </c>
@@ -21022,51 +21022,51 @@
       <c r="AU6">
         <v>25028000.0</v>
       </c>
       <c r="AV6">
         <v>30458000.0</v>
       </c>
       <c r="AW6">
         <v>13200000.0</v>
       </c>
       <c r="AX6">
         <v>22444000.0</v>
       </c>
       <c r="AY6">
         <v>22310000.0</v>
       </c>
       <c r="AZ6">
         <v>21598000.0</v>
       </c>
       <c r="BA6">
         <v>20062000.0</v>
       </c>
       <c r="BB6">
         <v>18126000.0</v>
       </c>
       <c r="BC6">
-        <v>13986000.0</v>
+        <v>18645000.0</v>
       </c>
       <c r="BD6">
         <v>18341500.0</v>
       </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6">
         <v>26800000.0</v>
       </c>
       <c r="BI6">
         <v>6400000.0</v>
       </c>
       <c r="BJ6">
         <v>15000000.0</v>
       </c>
       <c r="BK6">
         <v>-12400000.0</v>
       </c>
       <c r="BL6">
         <v>-25800000.0</v>
       </c>
       <c r="BM6">
         <v>-24900000.0</v>
       </c>
@@ -34545,51 +34545,51 @@
       <c r="O24">
         <v>9000.0</v>
       </c>
       <c r="P24">
         <v>27000.0</v>
       </c>
       <c r="Q24">
         <v>-25000.0</v>
       </c>
       <c r="R24">
         <v>-9929000.0</v>
       </c>
       <c r="S24">
         <v>5000.0</v>
       </c>
       <c r="T24">
         <v>-217000.0</v>
       </c>
       <c r="U24">
         <v>-1096000.0</v>
       </c>
       <c r="V24">
         <v>357000.0</v>
       </c>
       <c r="W24">
-        <v>24694000.0</v>
+        <v>-306000.0</v>
       </c>
       <c r="X24">
         <v>-215000.0</v>
       </c>
       <c r="Y24">
         <v>543000.0</v>
       </c>
       <c r="Z24">
         <v>-8148000.0</v>
       </c>
       <c r="AA24">
         <v>-25749000.0</v>
       </c>
       <c r="AB24">
         <v>-296000.0</v>
       </c>
       <c r="AC24">
         <v>-10257000.0</v>
       </c>
       <c r="AD24">
         <v>-7948000.0</v>
       </c>
       <c r="AE24">
         <v>1289000.0</v>
       </c>