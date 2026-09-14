--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -1046,62 +1049,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1139,4345 +1142,4489 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2">
+        <v>127314000.0</v>
+      </c>
+      <c r="C2">
         <v>138201000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>85567000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>73853000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>95596000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>68362000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>66091000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>73189000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>59498000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>56894000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>60167000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>63061000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>59608000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>57902000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>67932000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>47323000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>54064000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>46000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>41600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>36300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>46800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>55400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>38200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>51300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>32600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
+      <c r="AB3"/>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
+      <c r="AB4"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5">
+        <v>-106077000.0</v>
+      </c>
+      <c r="C5">
         <v>-124018000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-123527000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-114210000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-121113000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-115293000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-130385000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-86181000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-76483000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-55437000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-61785000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-51600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-20060000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-17772000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-14956000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>15600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1600000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-76800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12800000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-80100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
-      <c r="N6"/>
+      <c r="N6">
+        <v>0.0</v>
+      </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
+      <c r="AB6"/>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7">
+        <v>55973000.0</v>
+      </c>
+      <c r="C7">
         <v>42867000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>37375000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>35130000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>37559000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>34621000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>23715000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
+      <c r="AB7"/>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>4000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
+      <c r="AB8"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
       <c r="E9">
         <v>135803000.0</v>
       </c>
       <c r="F9">
         <v>135803000.0</v>
       </c>
       <c r="G9">
+        <v>135803000.0</v>
+      </c>
+      <c r="H9">
         <v>135525000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>133266000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>129873000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>123840000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>118299000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>118192000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
+      <c r="AB9"/>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
+        <v>61419000.0</v>
+      </c>
+      <c r="C10">
         <v>68039000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>70613000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>41281000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>74248000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>50212000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>36343000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>57573000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29168000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>56083000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33605000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>29216000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11821000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>27369000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>53900000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>13518000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6994000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
+      <c r="AB11"/>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12">
+        <v>81994000.0</v>
+      </c>
+      <c r="C12">
         <v>77039000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>114613000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>81281000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>91248000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>93212000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>91343000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>81573000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>79168000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>56083000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>33605000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>29216000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11821000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27369000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>53900000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>12000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6400000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
         <v>4000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
         <v>4000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
-        <v>7000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="O13">
         <v>7000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>7000.0</v>
+      </c>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>7000.0</v>
       </c>
       <c r="T13">
+        <v>7000.0</v>
+      </c>
+      <c r="U13">
         <v>6000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="X13">
         <v>2000.0</v>
       </c>
       <c r="Y13">
         <v>2000.0</v>
       </c>
       <c r="Z13">
         <v>2000.0</v>
       </c>
       <c r="AA13">
         <v>2000.0</v>
       </c>
+      <c r="AB13">
+        <v>2000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
+        <v>41000000.0</v>
+      </c>
+      <c r="C14">
         <v>40700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40523000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40500000.0</v>
       </c>
       <c r="F14">
         <v>40500000.0</v>
       </c>
       <c r="G14">
         <v>40500000.0</v>
       </c>
       <c r="H14">
+        <v>40500000.0</v>
+      </c>
+      <c r="I14">
         <v>40523000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>40400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="K14">
         <v>40000000.0</v>
       </c>
       <c r="L14">
+        <v>40000000.0</v>
+      </c>
+      <c r="M14">
         <v>39815000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30458000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>30525000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>30458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38800000.0</v>
       </c>
       <c r="R14">
         <v>38800000.0</v>
       </c>
       <c r="S14">
         <v>38800000.0</v>
       </c>
       <c r="T14">
         <v>38800000.0</v>
       </c>
       <c r="U14">
-        <v>60000000.0</v>
+        <v>38800000.0</v>
       </c>
       <c r="V14">
         <v>60000000.0</v>
       </c>
       <c r="W14">
         <v>60000000.0</v>
       </c>
       <c r="X14">
         <v>60000000.0</v>
       </c>
       <c r="Y14">
         <v>60000000.0</v>
       </c>
       <c r="Z14">
         <v>60000000.0</v>
       </c>
       <c r="AA14">
         <v>60000000.0</v>
       </c>
+      <c r="AB14">
+        <v>60000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>4000.0</v>
       </c>
       <c r="F15">
         <v>4000.0</v>
       </c>
       <c r="G15">
         <v>4000.0</v>
       </c>
       <c r="H15">
         <v>4000.0</v>
       </c>
       <c r="I15">
         <v>4000.0</v>
       </c>
       <c r="J15">
         <v>4000.0</v>
       </c>
       <c r="K15">
         <v>4000.0</v>
       </c>
       <c r="L15">
         <v>4000.0</v>
       </c>
       <c r="M15">
         <v>4000.0</v>
       </c>
       <c r="N15">
-        <v>7000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="O15">
         <v>7000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>7000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
+      <c r="AB15"/>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2931000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>370000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>822000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>58925000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>44780000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>52843000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3610000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>41369000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33947000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>30830000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
+      <c r="AB16"/>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
+      <c r="AB17"/>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>1408000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1436000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1811000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1021000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1531000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2042000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2552000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1064000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4335000.0</v>
       </c>
-      <c r="M18">
-[...2 lines deleted...]
-      <c r="N18"/>
+      <c r="N18">
+        <v>0.0</v>
+      </c>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
+      <c r="AB18"/>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
+      <c r="AB19"/>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20">
+        <v>60045000.0</v>
+      </c>
+      <c r="C20">
         <v>59645000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>54557000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>53274000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>53226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52679000.0</v>
       </c>
       <c r="G20">
         <v>52679000.0</v>
       </c>
       <c r="H20">
-        <v>27348000.0</v>
+        <v>52679000.0</v>
       </c>
       <c r="I20">
         <v>27348000.0</v>
       </c>
       <c r="J20">
+        <v>27348000.0</v>
+      </c>
+      <c r="K20">
         <v>23982000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>21121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12613000.0</v>
       </c>
       <c r="M20">
         <v>12613000.0</v>
       </c>
       <c r="N20">
         <v>12613000.0</v>
       </c>
       <c r="O20">
+        <v>12613000.0</v>
+      </c>
+      <c r="P20">
         <v>1717000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>1717000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
+      <c r="AB20"/>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B21">
+        <v>30052000.0</v>
+      </c>
+      <c r="C21">
         <v>36469000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>45033000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>54987000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>63861000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>62282000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>70997000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>47478000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>51978000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>54602000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>60095000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>37281000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>29803000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>35155000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15049000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>22086000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5996000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10200000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8700000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22">
+        <v>534883000.0</v>
+      </c>
+      <c r="C22">
         <v>444425000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>265911000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>277570000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>259158000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>216312000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>196659000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>198322000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>178170000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>161233000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>167691000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>149786000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>143184000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>140032000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>120123000.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>106653000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>110437000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>89400000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>96800000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>96600000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>78600000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>87800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>85400000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>83800000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>50400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23">
+        <v>1501241000.0</v>
+      </c>
+      <c r="C23">
         <v>1360900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>982184000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>971397000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>931699000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>841325000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>784100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>726671000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>671679000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>623397000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>610373000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>493318000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>472323000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>474142000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>440908000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>361627000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>325075000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>271900000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>248200000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>253100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>241400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>274400000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>296400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>330000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>258400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24">
+        <v>707769000.0</v>
+      </c>
+      <c r="C24">
         <v>702435000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>458289000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>452541000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>417925000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>382710000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>368257000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>96000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>70000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>65000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>69000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>286422000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>365540000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>344771000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>289132000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>247268000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>248565000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>176501000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>158018000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>102391000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>136641000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>139464000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>139722000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>452541000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>417925000.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>217635000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>229802000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>241891000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>280907000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>283709000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
+      <c r="AB25"/>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26">
+        <v>12829000.0</v>
+      </c>
+      <c r="C26">
         <v>11689000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11488000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11094000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10346000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>10105000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10020000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9627000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9179000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9332000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9413000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4725000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
+      <c r="AB26"/>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
+      <c r="AB27"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28">
+        <v>727348000.0</v>
+      </c>
+      <c r="C28">
         <v>693513000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>454846000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>468685000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>396236000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>376494000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>374379000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>268602000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>283213000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>257058000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>319105000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>260302000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>277570000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>338235000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>296221000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>228600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>209600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>171700000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>164300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>130700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>179500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>157400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>148100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29">
+        <v>1118271000.0</v>
+      </c>
+      <c r="C29">
         <v>1004367000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>744725000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>757345000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>695367000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>630614000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>575211000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>542190000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>497335000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>464298000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
+      <c r="AB29"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30">
+        <v>238794000.0</v>
+      </c>
+      <c r="C30">
         <v>227983000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>169452000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>163479000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>166537000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>146852000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>126522000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>159022000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>135742000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>125847000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>123790000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>111099000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>113858000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>99137000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>99140000.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>76100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>59000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>56400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>60000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>56200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>61100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>82700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>87900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>174248000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>145355000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>123568000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>64528000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>141189000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>105628000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>72573000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>9264000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-7653000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-27267000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
+      <c r="AB31"/>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B32">
+        <v>619038000.0</v>
+      </c>
+      <c r="C32">
         <v>517133000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>396849000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>409723000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>375400000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>334793000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>294599000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>311935000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>272240000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>247869000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
+      <c r="AB32"/>
     </row>
-    <row r="33" spans="1:27">
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B33">
+        <v>565735000.0</v>
+      </c>
+      <c r="C33">
         <v>550294000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>381187000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>385674000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>365467000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>342416000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>332263000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>260509000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>256218000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>259732000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>267542000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>179590000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>173034000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>177756000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>139021000.0</v>
       </c>
-      <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33">
         <v>80400000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>71700000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>74300000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>86800000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>99900000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>111400000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>131200000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>108700000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B34">
+        <v>10476000.0</v>
+      </c>
+      <c r="C34">
         <v>11361000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6846000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>60347000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>60500000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7594000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>16625000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>42794000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>43702000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>49553000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>61313000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>65648000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
+      <c r="AB34"/>
     </row>
-    <row r="35" spans="1:27">
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B35">
+        <v>799296000.0</v>
+      </c>
+      <c r="C35">
         <v>781745000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>521395000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>512888000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>478425000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>438680000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>438658000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>356429000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>343504000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>356444000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>408578000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>352357000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>344736000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>427676000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>403271000.0</v>
       </c>
-      <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>262100000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>231000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>198000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>205000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>193600000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>223100000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>201800000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>156900000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B36">
+        <v>90703000.0</v>
+      </c>
+      <c r="C36">
         <v>20914000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9834000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>26281000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>29015000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>19821000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>16155000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>19051000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>22181000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>21196000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>21571000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>15548000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7728000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10249000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>9478000.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>19400000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>11600000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>14100000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>19700000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>27300000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>36100000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>23300000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>26200000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
-      <c r="N37"/>
+      <c r="N37">
+        <v>0.0</v>
+      </c>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
+      <c r="AB37"/>
     </row>
-    <row r="38" spans="1:27">
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>30834000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>27976000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>35646000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>33386000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>41252000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>37762000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>49562000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>51885000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>10769000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>11214000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>12245000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>15244000.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>19034000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>18287000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>19373000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38">
+      <c r="V38"/>
+      <c r="W38">
         <v>14070000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>16298000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>24849000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>13540000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>23065000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>26213000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B39">
+        <v>79835000.0</v>
+      </c>
+      <c r="C39">
         <v>61159000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>51021000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>63393000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>49289000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>42533000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>37313000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>27245000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>22381000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20502000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>17745000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>23627000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>30426000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>29848000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>28724000.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
-      <c r="R39">
+      <c r="R39"/>
+      <c r="S39">
         <v>17297000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17304000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12100000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12800000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10400000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>19200000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>32100000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>17500000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>9100000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B40">
+        <v>153557000.0</v>
+      </c>
+      <c r="C40">
         <v>121498000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>78395000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>65136000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>66974000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>73654000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>62137000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>62431000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>67534000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>49617000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>43793000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>45463000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>49861000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>57438000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>52583000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>43888000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>40515000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>51800000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>50900000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-67500000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>41500000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>70300000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>47000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>40800000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>26500000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>31270000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>28992000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>27967000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>46731000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>42794000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>43702000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>49553000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>61313000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>65648000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>54256000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>59141000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>51326000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>25912000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>20072000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>19025000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>20104000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>19529000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>22286000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>29877000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>12926000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>13282000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B42">
+        <v>138592000.0</v>
+      </c>
+      <c r="C42">
         <v>136995000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>136278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135803000.0</v>
       </c>
       <c r="E42">
         <v>135803000.0</v>
       </c>
       <c r="F42">
         <v>135803000.0</v>
       </c>
       <c r="G42">
+        <v>135803000.0</v>
+      </c>
+      <c r="H42">
         <v>135525000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>133266000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>129873000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>123840000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>118299000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>118192000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>132453000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>42948000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>42733000.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
-      <c r="T42">
+      <c r="T42"/>
+      <c r="U42">
         <v>-7000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-3500000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-59444200000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>71000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1400000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1300000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>73800000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
+      <c r="AB43"/>
     </row>
-    <row r="44" spans="1:27">
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
-      <c r="N44"/>
+      <c r="N44">
+        <v>0.0</v>
+      </c>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-      <c r="V44">
+      <c r="V44"/>
+      <c r="W44">
         <v>521000.0</v>
       </c>
-      <c r="W44">
+      <c r="X44">
         <v>25199000.0</v>
       </c>
-      <c r="X44">
+      <c r="Y44">
         <v>69402000.0</v>
       </c>
-      <c r="Y44">
+      <c r="Z44">
         <v>57123000.0</v>
       </c>
-      <c r="Z44">
+      <c r="AA44">
         <v>49879000.0</v>
       </c>
-      <c r="AA44">
+      <c r="AB44">
         <v>4034000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B45">
+        <v>736112000.0</v>
+      </c>
+      <c r="C45">
         <v>674989000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>486258000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>494953000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>444135000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>187668000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>170982000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>140235000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>130108000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>127351000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>127323000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>104414000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>109159000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>104422000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>101661000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>53600000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>51300000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>50000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>55400000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>63900000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>65700000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>102300000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>76200000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B46">
+        <v>369174000.0</v>
+      </c>
+      <c r="C46">
         <v>396029000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>240904000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>231327000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>203170000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>187668000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>170982000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>140235000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>130108000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>127351000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>127323000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>104414000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>109159000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>104422000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>101661000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
-      <c r="T46">
+      <c r="T46"/>
+      <c r="U46">
         <v>53600000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>51300000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>50000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>55400000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>63900000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>65700000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>102300000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>76200000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>195568000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>165490000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>187668000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>170982000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>140235000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>130108000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>127351000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>127323000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>104414000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>109159000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>104422000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>101661000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>88335000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>75188000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>53592000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47">
+      <c r="V47"/>
+      <c r="W47">
         <v>49960000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>58786000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>66440000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>84730000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>102323000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>76180000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B48">
+        <v>352958000.0</v>
+      </c>
+      <c r="C48">
         <v>272701000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>243886000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>260912000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>247748000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>218015000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>183060000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>168926000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>131560000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>82750000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>33962000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-36968000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-97248000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-94121000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-116012000.0</v>
       </c>
-      <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
-      <c r="T48">
+      <c r="T48"/>
+      <c r="U48">
         <v>-96600000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-89900000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-74400000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-58000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-79500000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-49700000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>9700000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>32800000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>260912000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>247748000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>218015000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>183060000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>168926000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>131560000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>82750000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>33962000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-36968000.0</v>
       </c>
-      <c r="M49">
-[...2 lines deleted...]
-      <c r="N49"/>
+      <c r="N49">
+        <v>0.0</v>
+      </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
+      <c r="AB49"/>
     </row>
-    <row r="50" spans="1:27">
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B50">
+        <v>25025000.0</v>
+      </c>
+      <c r="C50">
         <v>16250000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>29795000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>22295000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>15000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>9375000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>18750000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>12540000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>12579000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>6250000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2803000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2809000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>289391000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
+      <c r="AB50"/>
     </row>
-    <row r="51" spans="1:27">
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B51">
+        <v>788767000.0</v>
+      </c>
+      <c r="C51">
         <v>761552000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>525459000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>509966000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>470484000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>426706000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>410722000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>326175000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>312381000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>313141000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>352710000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>289518000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>289391000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>365604000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>350121000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>240600000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>218300000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>184700000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>169900000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>141900000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>185900000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>172200000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>150500000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:27">
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B52">
+        <v>35597000.0</v>
+      </c>
+      <c r="C52">
         <v>25377000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>37255000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>28348000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>21051000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>15993000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>25189000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>12540000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12579000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6250000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2907000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2809000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2969000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>64000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5350000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>8500000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>8200000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>11900000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>39600000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>49300000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>32700000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>10800000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:27">
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B53">
+        <v>20575000.0</v>
+      </c>
+      <c r="C53">
         <v>9000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>44000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>40000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>17000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>43000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>55000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>24000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>50000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2686000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3027000.0</v>
       </c>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
       <c r="M53">
         <v>0.0</v>
       </c>
-      <c r="N53"/>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
+      <c r="AB53"/>
     </row>
-    <row r="54" spans="1:27">
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
-      <c r="N54"/>
+      <c r="N54">
+        <v>0.0</v>
+      </c>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
+      <c r="AB54"/>
     </row>
-    <row r="55" spans="1:27">
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B55">
+        <v>1501241000.0</v>
+      </c>
+      <c r="C55">
         <v>1360900000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>982184000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>971397000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>931699000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>841325000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>784100000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>726671000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>671679000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>623397000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>610373000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>493318000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>472323000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>474142000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>440908000.0</v>
       </c>
-      <c r="P55"/>
       <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>361627000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>325075000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>271900000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>248300000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>253100000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>241400000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>274300000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>296400000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>330000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>258500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B56">
+        <v>935506000.0</v>
+      </c>
+      <c r="C56">
         <v>810606000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>600997000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>585723000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>566232000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>498909000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>451837000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>466162000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>415461000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>363665000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>342831000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>313728000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>299289000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>296386000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>301887000.0</v>
       </c>
-      <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
-      <c r="T56">
+      <c r="T56"/>
+      <c r="U56">
         <v>191500000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>176600000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>178800000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>154600000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>174400000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>185000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>198800000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>149800000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B57">
+        <v>316468000.0</v>
+      </c>
+      <c r="C57">
         <v>293473000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>204148000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>176000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>190832000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>164116000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>157238000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>154227000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>143221000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>115796000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>108777000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>111333000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>112438000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>115404000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>125865000.0</v>
       </c>
-      <c r="P57"/>
       <c r="Q57"/>
-      <c r="R57">
+      <c r="R57"/>
+      <c r="S57">
         <v>96613000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>95014000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>97800000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>101000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>100000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>100200000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>165300000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>134500000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>124800000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>69900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B58">
+        <v>1115764000.0</v>
+      </c>
+      <c r="C58">
         <v>1075218000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>725543000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>688888000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>669257000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>602796000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>595896000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>510656000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>486725000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>472240000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>519893000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>463690000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>457174000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>543080000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>529136000.0</v>
       </c>
-      <c r="P58"/>
       <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>415504000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>363467000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>359900000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>332000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>298000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>305200000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>358900000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>357600000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>326600000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>226800000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
-      <c r="N59"/>
+      <c r="N59">
+        <v>0.0</v>
+      </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
+      <c r="AB59"/>
     </row>
-    <row r="60" spans="1:27">
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B60">
+        <v>385477000.0</v>
+      </c>
+      <c r="C60">
         <v>285682000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>256641000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>282509000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>262442000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>238529000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>188204000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>216015000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>184954000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>151157000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>90480000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>29628000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>15149000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-68938000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-88228000.0</v>
       </c>
-      <c r="P60"/>
       <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>-53877000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-38392000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-88000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-83800000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-44900000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-63800000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-84500000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-61200000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3400000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>31600000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:27">
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
-      <c r="N61"/>
+      <c r="N61">
+        <v>0.0</v>
+      </c>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
+      <c r="AB61"/>
     </row>
-    <row r="62" spans="1:27">
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>131</v>
       </c>
       <c r="BH1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BI1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
         <v>134</v>
       </c>
       <c r="BL1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BM1" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
         <v>140</v>
       </c>
       <c r="BT1" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="BU1" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
         <v>143</v>
       </c>
       <c r="BX1" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>144</v>
+        <v>22</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>23</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>24</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>25</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
       <c r="CN1" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="CO1" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
         <v>158</v>
       </c>
       <c r="CR1" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>159</v>
+        <v>27</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>160</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2">
+        <v>127314000.0</v>
+      </c>
+      <c r="C2">
         <v>129643000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>133296000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>130597000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>138201000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>131622000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>99445000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>86528000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>85567000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>82613000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>86410000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>77216000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>73853000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>75768000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>80487000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>88379000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>95596000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>89696000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>80663000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>66805000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>68362000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>62803000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>63306000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>62497000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>66091000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>68162000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>58263000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>61372000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>73189000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>64289000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>65095000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>61870000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>59498000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>64127000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>64779000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>61732000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>56894000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>53271000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>54826000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>54274000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>60167000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>51852000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>61226000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>59469000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>63061000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>56920000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>56762000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>64544000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>59608000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>60752000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>60109000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>52700000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>57902000.0</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>67932000.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>45869000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>47323000.0</v>
       </c>
-      <c r="BI2"/>
       <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2">
         <v>50764000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>54064000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>50094000.0</v>
       </c>
-      <c r="BN2"/>
       <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>45998000.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
-      <c r="BU2">
+      <c r="BU2"/>
+      <c r="BV2">
         <v>38800000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>39200000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>32500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>36300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>34000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>46400000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>38900000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>46800000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>40400000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>45500000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>59200000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>55400000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>46000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>49000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>50800000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>42280000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>50126000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>49769000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>51636000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>51304000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>38735000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>36589000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>32181000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>32642000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>33740000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5531,54 +5678,55 @@
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5632,319 +5780,321 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5">
+        <v>-106077000.0</v>
+      </c>
+      <c r="C5">
         <v>-112470999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-122370000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-120021000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-124018000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-131169000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-134165000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-123935000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-123527000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-114004000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-109615000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-110856000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-114210000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-117754000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-116531000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-119795000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-121113000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-113984000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-128806000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-122191000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-115293000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-126492000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-121790000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-134190000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-130385000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-121892000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-90610000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-93728000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-86181000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-83964000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-81107000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-83678000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-76483000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-57068000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-56885000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-52508000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-55437000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-52830000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-57474000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-58225000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-61785000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-63233000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-71102000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-74162000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-51600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-56365000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-37419000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-30184000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-20060000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-17147000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-20562000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-68938000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-17772000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5">
         <v>3900000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-523000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>3800000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1600000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>100000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1400000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-4200000.0</v>
       </c>
-      <c r="CB5"/>
-      <c r="CC5">
+      <c r="CC5"/>
+      <c r="CD5">
         <v>-4300000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-3800000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-6900000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-6400000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-9500000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-17700000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -5955,184 +6105,189 @@
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
-      <c r="AY6"/>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7">
+        <v>55973000.0</v>
+      </c>
+      <c r="C7">
         <v>51928000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>41927000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>42137000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>42867000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>42614000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>36334000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>37716000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>37375000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>37169000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>38196000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>35474000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>35130000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>36275000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>35516000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>35961000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>37559000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>40063000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>34295000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>33556000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>34621000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>33361000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>24151000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22837000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>23715000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>22777000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>24125000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>21813000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -6157,54 +6312,55 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
@@ -6222,51 +6378,53 @@
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
       <c r="U8">
         <v>4000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>4000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6298,484 +6456,489 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>135803000.0</v>
       </c>
       <c r="O9">
         <v>135803000.0</v>
       </c>
       <c r="P9">
         <v>135803000.0</v>
       </c>
       <c r="Q9">
         <v>135803000.0</v>
       </c>
       <c r="R9">
         <v>135803000.0</v>
       </c>
       <c r="S9">
         <v>135803000.0</v>
       </c>
       <c r="T9">
         <v>135803000.0</v>
       </c>
       <c r="U9">
         <v>135803000.0</v>
       </c>
       <c r="V9">
-        <v>136654000.0</v>
+        <v>135803000.0</v>
       </c>
       <c r="W9">
         <v>136654000.0</v>
       </c>
       <c r="X9">
+        <v>136654000.0</v>
+      </c>
+      <c r="Y9">
         <v>136090000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>135525000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>134960000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>134395000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>133831000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>133266000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>132701000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>131343000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>130649000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>129873000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>129132000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>127540000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>127326000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>123840000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>120879000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>118409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118299000.0</v>
       </c>
       <c r="AO9">
         <v>118299000.0</v>
       </c>
       <c r="AP9">
+        <v>118299000.0</v>
+      </c>
+      <c r="AQ9">
         <v>118247000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>116360000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>114975000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>118192000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>121377000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>124820000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>128557000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>132453000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>18021000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
+        <v>61419000.0</v>
+      </c>
+      <c r="C10">
         <v>54929000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>55486000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>72769000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>68039000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>60354000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>67074000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51837000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>70613000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>50225000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32970000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43153000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>41281000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>37238000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>68422000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>76280000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>74248000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>70748000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>63385000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>41175000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>50212000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>49103000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34534000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>30969000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>36343000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>26748000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>26180000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>54893000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>57573000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>35876000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>31336000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>25860000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>29168000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>30553000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>40185000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>62097000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>56083000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>49310000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>39220000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>37415000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>33605000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>32225000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>25372000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>31817000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>29216000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>20804000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>20689000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>19749000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>11821000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>10979000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>30474000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-27369000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>27369000.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>53900000.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>15417000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>13518000.0</v>
       </c>
-      <c r="BI10"/>
       <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>9596000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6994000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>8824000.0</v>
       </c>
-      <c r="BN10"/>
       <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>11994000.0</v>
       </c>
-      <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>9800000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>11100000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>10200000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>13000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7400000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>10200000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>5600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>6200000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>8700000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>26900000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>11200000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>12000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>13800000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>8700000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6419000.0</v>
       </c>
-      <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>14845000.0</v>
       </c>
-      <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6829,291 +6992,295 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12">
+        <v>81994000.0</v>
+      </c>
+      <c r="C12">
         <v>77451000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>74508000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>85273000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>77039000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>70354000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>67074000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>89837000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>114613000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>98748000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>92493000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>91153000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>81281000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>77238000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>78422000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>86280000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>91248000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>92848000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>95485000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>97175000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>93212000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>93103000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>95534000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>91969000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>91343000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>81748000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>75180000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>78893000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>81573000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>84876000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>80336000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>75860000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>79168000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>75553000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>67185000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>62097000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>56083000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>49310000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>39220000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>37415000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>33605000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>32225000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>25372000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>31817000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>29216000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20804000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>20689000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>19749000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11821000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10979000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>30474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27369000.0</v>
       </c>
       <c r="BA12">
         <v>27369000.0</v>
       </c>
-      <c r="BB12"/>
+      <c r="BB12">
+        <v>27369000.0</v>
+      </c>
       <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>53900000.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>9800000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>11100000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>10200000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>13000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7400000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>10200000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5800000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>5600000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6200000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>8700000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>26900000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>11200000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>12000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>13800000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>8700000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
         <v>4000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
@@ -7216,106 +7383,106 @@
       <c r="AP13">
         <v>4000.0</v>
       </c>
       <c r="AQ13">
         <v>4000.0</v>
       </c>
       <c r="AR13">
         <v>4000.0</v>
       </c>
       <c r="AS13">
         <v>4000.0</v>
       </c>
       <c r="AT13">
         <v>4000.0</v>
       </c>
       <c r="AU13">
         <v>4000.0</v>
       </c>
       <c r="AV13">
         <v>4000.0</v>
       </c>
       <c r="AW13">
         <v>4000.0</v>
       </c>
       <c r="AX13">
-        <v>7000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AY13">
         <v>7000.0</v>
       </c>
-      <c r="AZ13"/>
-      <c r="BA13">
+      <c r="AZ13">
         <v>7000.0</v>
       </c>
-      <c r="BB13"/>
+      <c r="BA13"/>
+      <c r="BB13">
+        <v>7000.0</v>
+      </c>
       <c r="BC13"/>
       <c r="BD13"/>
-      <c r="BE13">
+      <c r="BE13"/>
+      <c r="BF13">
         <v>7000.0</v>
       </c>
-      <c r="BF13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG13"/>
       <c r="BH13">
         <v>7000.0</v>
       </c>
-      <c r="BI13"/>
+      <c r="BI13">
+        <v>7000.0</v>
+      </c>
       <c r="BJ13"/>
-      <c r="BK13">
-[...1 lines deleted...]
-      </c>
+      <c r="BK13"/>
       <c r="BL13">
         <v>7000.0</v>
       </c>
       <c r="BM13">
+        <v>7000.0</v>
+      </c>
+      <c r="BN13">
         <v>6000.0</v>
       </c>
-      <c r="BN13"/>
       <c r="BO13"/>
-      <c r="BP13">
+      <c r="BP13"/>
+      <c r="BQ13">
         <v>6000.0</v>
       </c>
-      <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
-      <c r="BU13">
-[...1 lines deleted...]
-      </c>
+      <c r="BU13"/>
       <c r="BV13">
         <v>2000.0</v>
       </c>
       <c r="BW13">
         <v>2000.0</v>
       </c>
       <c r="BX13">
+        <v>2000.0</v>
+      </c>
+      <c r="BY13">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BZ13">
         <v>2000.0</v>
       </c>
       <c r="CA13">
         <v>2000.0</v>
       </c>
       <c r="CB13">
         <v>2000.0</v>
       </c>
       <c r="CC13">
         <v>2000.0</v>
       </c>
       <c r="CD13">
         <v>2000.0</v>
       </c>
       <c r="CE13">
         <v>2000.0</v>
       </c>
       <c r="CF13">
         <v>2000.0</v>
       </c>
       <c r="CG13">
         <v>2000.0</v>
       </c>
@@ -7333,256 +7500,259 @@
       </c>
       <c r="CL13">
         <v>2000.0</v>
       </c>
       <c r="CM13">
         <v>2000.0</v>
       </c>
       <c r="CN13">
         <v>2000.0</v>
       </c>
       <c r="CO13">
         <v>2000.0</v>
       </c>
       <c r="CP13">
         <v>2000.0</v>
       </c>
       <c r="CQ13">
         <v>2000.0</v>
       </c>
       <c r="CR13">
         <v>2000.0</v>
       </c>
       <c r="CS13">
         <v>2000.0</v>
       </c>
+      <c r="CT13">
+        <v>2000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
+        <v>41000000.0</v>
+      </c>
+      <c r="C14">
         <v>41037000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40956000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40877000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>40700000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>40709000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>40715000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>40582000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>40521500.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>40520000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>40504000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>40500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>40502000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>40500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40504000.0</v>
       </c>
       <c r="P14">
         <v>40504000.0</v>
       </c>
       <c r="Q14">
+        <v>40504000.0</v>
+      </c>
+      <c r="R14">
         <v>40500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40504000.0</v>
       </c>
       <c r="S14">
         <v>40504000.0</v>
       </c>
       <c r="T14">
         <v>40504000.0</v>
       </c>
       <c r="U14">
+        <v>40504000.0</v>
+      </c>
+      <c r="V14">
         <v>40500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40504000.0</v>
       </c>
       <c r="W14">
         <v>40504000.0</v>
       </c>
       <c r="X14">
         <v>40504000.0</v>
       </c>
       <c r="Y14">
+        <v>40504000.0</v>
+      </c>
+      <c r="Z14">
         <v>40500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40504000.0</v>
       </c>
       <c r="AA14">
         <v>40504000.0</v>
       </c>
       <c r="AB14">
         <v>40504000.0</v>
       </c>
       <c r="AC14">
+        <v>40504000.0</v>
+      </c>
+      <c r="AD14">
         <v>40500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>40531000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>40523000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>40560000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>40500000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>40390000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>40364000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>40293000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>40200000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>40059000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>40002000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>39906000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>39900000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>40000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>39978000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>40012000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>39092000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>39919000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>39813000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>39584000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>37400000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>30657000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>30458000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>30657000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>30458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30657000.0</v>
       </c>
       <c r="BC14">
         <v>30657000.0</v>
       </c>
       <c r="BD14">
+        <v>30657000.0</v>
+      </c>
+      <c r="BE14">
         <v>30458220.0</v>
       </c>
-      <c r="BE14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF14"/>
       <c r="BG14">
         <v>38800000.0</v>
       </c>
       <c r="BH14">
         <v>38800000.0</v>
       </c>
       <c r="BI14">
         <v>38800000.0</v>
       </c>
       <c r="BJ14">
         <v>38800000.0</v>
       </c>
       <c r="BK14">
         <v>38800000.0</v>
       </c>
       <c r="BL14">
         <v>38800000.0</v>
       </c>
       <c r="BM14">
         <v>38800000.0</v>
       </c>
       <c r="BN14">
         <v>38800000.0</v>
       </c>
       <c r="BO14">
         <v>38800000.0</v>
       </c>
       <c r="BP14">
         <v>38800000.0</v>
       </c>
       <c r="BQ14">
-        <v>60000000.0</v>
+        <v>38800000.0</v>
       </c>
       <c r="BR14">
         <v>60000000.0</v>
       </c>
       <c r="BS14">
         <v>60000000.0</v>
       </c>
       <c r="BT14">
         <v>60000000.0</v>
       </c>
       <c r="BU14">
         <v>60000000.0</v>
       </c>
       <c r="BV14">
         <v>60000000.0</v>
       </c>
       <c r="BW14">
         <v>60000000.0</v>
       </c>
       <c r="BX14">
         <v>60000000.0</v>
       </c>
       <c r="BY14">
         <v>60000000.0</v>
       </c>
@@ -7594,79 +7764,80 @@
       </c>
       <c r="CB14">
         <v>60000000.0</v>
       </c>
       <c r="CC14">
         <v>60000000.0</v>
       </c>
       <c r="CD14">
         <v>60000000.0</v>
       </c>
       <c r="CE14">
         <v>60000000.0</v>
       </c>
       <c r="CF14">
         <v>60000000.0</v>
       </c>
       <c r="CG14">
         <v>60000000.0</v>
       </c>
       <c r="CH14">
         <v>60000000.0</v>
       </c>
       <c r="CI14">
         <v>60000000.0</v>
       </c>
-      <c r="CJ14"/>
+      <c r="CJ14">
+        <v>60000000.0</v>
+      </c>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
+      <c r="CT14"/>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>4000.0</v>
       </c>
       <c r="O15">
         <v>4000.0</v>
       </c>
       <c r="P15">
         <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
@@ -7732,284 +7903,288 @@
       <c r="AP15">
         <v>4000.0</v>
       </c>
       <c r="AQ15">
         <v>4000.0</v>
       </c>
       <c r="AR15">
         <v>4000.0</v>
       </c>
       <c r="AS15">
         <v>4000.0</v>
       </c>
       <c r="AT15">
         <v>4000.0</v>
       </c>
       <c r="AU15">
         <v>4000.0</v>
       </c>
       <c r="AV15">
         <v>4000.0</v>
       </c>
       <c r="AW15">
         <v>4000.0</v>
       </c>
       <c r="AX15">
-        <v>7000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AY15">
         <v>7000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="AZ15">
         <v>7000.0</v>
       </c>
-      <c r="BB15"/>
+      <c r="BA15"/>
+      <c r="BB15">
+        <v>7000.0</v>
+      </c>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>2931000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5294000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>47385000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44945000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>54940000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>508000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>448000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>458000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>822000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1383000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>46259000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>46820000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>58925000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>54453000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>52424000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>48251000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>44780000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>52430000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>51659000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>44942000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>52843000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>40701000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>39076000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>35609000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>43802000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>41119000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>37913000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>34660000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>41369000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>37224000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>34137000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>31902000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>33947000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>32986000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>32302000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>28458000.0</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>30830000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>-223000.0</v>
       </c>
-      <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8063,225 +8238,227 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1408000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1656000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1342000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1436000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1530000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1623000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1717000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1811000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>638000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>766000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>893000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1021000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1149000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1276000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1404000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1531000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
         <v>2042000.0</v>
       </c>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
         <v>2552000.0</v>
       </c>
-      <c r="AL18">
-[...1 lines deleted...]
-      </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
         <v>1064000.0</v>
       </c>
-      <c r="AP18">
-[...1 lines deleted...]
-      </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
         <v>4335000.0</v>
       </c>
-      <c r="AT18">
-[...1 lines deleted...]
-      </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
-      <c r="AY18"/>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8335,1584 +8512,1603 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20">
+        <v>60045000.0</v>
+      </c>
+      <c r="C20">
         <v>59889000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>59814000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>59708000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>59645000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>54570000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>54549000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>54588000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>54557000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>54644000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>54683000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>53251000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>53274000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>53243000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>53228000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>53209000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>53226000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>53321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52679000.0</v>
       </c>
       <c r="T20">
         <v>52679000.0</v>
       </c>
       <c r="U20">
         <v>52679000.0</v>
       </c>
       <c r="V20">
         <v>52679000.0</v>
       </c>
       <c r="W20">
         <v>52679000.0</v>
       </c>
       <c r="X20">
         <v>52679000.0</v>
       </c>
       <c r="Y20">
         <v>52679000.0</v>
       </c>
       <c r="Z20">
         <v>52679000.0</v>
       </c>
       <c r="AA20">
         <v>52679000.0</v>
       </c>
       <c r="AB20">
+        <v>52679000.0</v>
+      </c>
+      <c r="AC20">
         <v>52990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27348000.0</v>
       </c>
       <c r="AD20">
         <v>27348000.0</v>
       </c>
       <c r="AE20">
         <v>27348000.0</v>
       </c>
       <c r="AF20">
         <v>27348000.0</v>
       </c>
       <c r="AG20">
         <v>27348000.0</v>
       </c>
       <c r="AH20">
-        <v>29624000.0</v>
+        <v>27348000.0</v>
       </c>
       <c r="AI20">
         <v>29624000.0</v>
       </c>
       <c r="AJ20">
-        <v>23982000.0</v>
+        <v>29624000.0</v>
       </c>
       <c r="AK20">
         <v>23982000.0</v>
       </c>
       <c r="AL20">
-        <v>21121000.0</v>
+        <v>23982000.0</v>
       </c>
       <c r="AM20">
         <v>21121000.0</v>
       </c>
       <c r="AN20">
         <v>21121000.0</v>
       </c>
       <c r="AO20">
         <v>21121000.0</v>
       </c>
       <c r="AP20">
+        <v>21121000.0</v>
+      </c>
+      <c r="AQ20">
         <v>21112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12613000.0</v>
       </c>
       <c r="AR20">
         <v>12613000.0</v>
       </c>
       <c r="AS20">
         <v>12613000.0</v>
       </c>
       <c r="AT20">
         <v>12613000.0</v>
       </c>
       <c r="AU20">
         <v>12613000.0</v>
       </c>
       <c r="AV20">
         <v>12613000.0</v>
       </c>
       <c r="AW20">
         <v>12613000.0</v>
       </c>
       <c r="AX20">
         <v>12613000.0</v>
       </c>
       <c r="AY20">
         <v>12613000.0</v>
       </c>
       <c r="AZ20">
+        <v>12613000.0</v>
+      </c>
+      <c r="BA20">
         <v>12600000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>12613000.0</v>
       </c>
-      <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-      <c r="BE20">
+      <c r="BE20"/>
+      <c r="BF20">
         <v>1717000.0</v>
       </c>
-      <c r="BF20"/>
       <c r="BG20"/>
-      <c r="BH20">
+      <c r="BH20"/>
+      <c r="BI20">
         <v>1717000.0</v>
       </c>
-      <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B21">
+        <v>30052000.0</v>
+      </c>
+      <c r="C21">
         <v>31685000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>33066000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34964000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>36469000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>37766000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>39894000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>42935000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>45033000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>48239000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>50962000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>52184000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>54987000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>56901000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>59064000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>61133000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>63861000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>67384000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>57971000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>60125000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>62282000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>64434000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>66630000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>68792000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>70997000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>73208000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>75541000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>77536000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>47478000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>48970000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>50509000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>51888000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>51978000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>54388000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>56454000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>64457000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>54602000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>58447000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>57134000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>58572000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>60095000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>61671000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>34755000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>36011000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>37281000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>38756000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>27638000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>28710000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>29803000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>31412000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>32587000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>33800000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>35155000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>16766000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>19434000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>22086000.0</v>
       </c>
-      <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>5520000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5996000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6389000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
-      <c r="BP21">
+      <c r="BP21"/>
+      <c r="BQ21">
         <v>7382000.0</v>
       </c>
-      <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21">
         <v>9100000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>9400000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>9800000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>10200000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>10700000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>11100000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>11400000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>11700000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>7500000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>7800000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>8100000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>8700000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>11200000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>12700000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>12800000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>13200000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>12413000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>10366000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5873000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>5832000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>6049000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>6392000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>6476000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>6297000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>6906000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22">
+        <v>534883000.0</v>
+      </c>
+      <c r="C22">
         <v>539699000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>517347000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>471775000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>444425000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>448390000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>427224000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>272556000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>265911000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>282289000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>286680000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>279154000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>277570000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>292833000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>288984000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>280842000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>259158000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>249911000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>230784000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>221313000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>216312000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>206258000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>213331000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>205846000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>196659000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>177287000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>193509000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>203873000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>198322000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>189878000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>193099000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>185794000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>178170000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>184478000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>173613000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>170928000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>161233000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>163831000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>158819000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>162644000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>167691000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>168293000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>154422000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>147294000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>149786000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>136368000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>144858000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>146382000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>143184000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>142804000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>140445000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>141400000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>140032000.0</v>
       </c>
-      <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-      <c r="BE22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>120123000.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22">
+      <c r="BG22"/>
+      <c r="BH22">
         <v>106863000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>106653000.0</v>
       </c>
-      <c r="BI22"/>
       <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>110877000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>110437000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>106179000.0</v>
       </c>
-      <c r="BN22"/>
       <c r="BO22"/>
-      <c r="BP22">
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>89394000.0</v>
       </c>
-      <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>93900000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>94800000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>99300000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>96600000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>99100000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>97600000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>87100000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>78600000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>88400000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>87900000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>94400000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>87800000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>93300000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>98000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>90000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>93517000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>98269000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>97607000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>88245000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>83796000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>102289000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>105972000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>53644000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>50405000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>61791000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23">
+        <v>1501241000.0</v>
+      </c>
+      <c r="C23">
         <v>1445118000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1405553000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1385524000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1360900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1317260000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1285509000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>966289000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>982184000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>979035000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>972708000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>964523000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>971397000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>965432000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>961833000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>948378000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>931699000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>916181000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>848958000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>836044000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>841325000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>805017000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>803651000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>789554000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>784100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>776050000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>788318000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>795239000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>726671000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>706420000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>697292000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>678475000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>671679000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>670844000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>663130000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>671111000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>623397000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>602278000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>592285000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>598084000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>610373000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>589881000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>521497000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>493478000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>493318000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>472338000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>467677000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>470820000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>472323000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>473277000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>480828000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-68938000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>474142000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
-      <c r="BU23">
+      <c r="BU23"/>
+      <c r="BV23">
         <v>243800000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>241200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>248900000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>253100000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>256200000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>265000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>243500000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>241400000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>252900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>254900000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>276200000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>274400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>282500000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>286100000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>285300000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
+      <c r="CT23"/>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24">
+        <v>707769000.0</v>
+      </c>
+      <c r="C24">
         <v>712685000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>710602000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>724518000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>702435000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>711157000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>736880000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>466668000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>458289000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>456008000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>448853000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>458717000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>452541000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>466016000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>460806000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>451738000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>417925000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>400621000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>387317000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>394014000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>382710000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>356786000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>364943000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>378100000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>368257000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>349851000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>357446000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>381040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000000.0</v>
       </c>
       <c r="AD24">
         <v>96000000.0</v>
       </c>
       <c r="AE24">
+        <v>96000000.0</v>
+      </c>
+      <c r="AF24">
         <v>88000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>85000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>70000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>65500000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>71000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>85000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>65000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>30000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>48500000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>62000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>69000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>82000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>20000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>20500000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>284410000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>285113000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>285713000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>286422000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>340433000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>353827000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>365540000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>344771000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>287715000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>289132000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>260833000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>247268000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>275958000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>248565000.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>176451000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>176563000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>176411000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>176501000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>176645000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>178630000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>157992000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>158018000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>158348000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>156410000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>102880000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>102391000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>103027000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>128418000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>134036000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>136641000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>143660000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>140917000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>139467000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>139464000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>131690000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>135417000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>137731000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>139722000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>141592000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>452541000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>466016000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>460806000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>451738000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>417925000.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>349851000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>357446000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>381040000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>217635000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>220667000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>223699000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>226750000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>229802000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>232856000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>235910000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>238959000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>241891000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>276565000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>277132000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>277698000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>280907000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>281606000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>282307000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>283007000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>283709000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>284410000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>285113000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>285713000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>286422000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>340433000.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26">
+        <v>12829000.0</v>
+      </c>
+      <c r="C26">
         <v>12268000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>12669000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>13358000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11689000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11350000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>11883000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11848000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>11488000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>11252000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>11533000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>11910000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>11094000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>11550000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11129000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>10592000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10346000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>10117000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>10771000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10813000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>10105000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10181000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>10529000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>10258000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>10020000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>10493000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>10423000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>9895000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>9627000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1537000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2972000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>5728000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>9022000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4118000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1788000.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>4235000.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>4580000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>4725000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
@@ -9920,54 +10116,55 @@
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -10021,366 +10218,372 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28">
+        <v>727348000.0</v>
+      </c>
+      <c r="C28">
         <v>732515000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>717681000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>712330000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>693513000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>709667000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>722390000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>460047000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>454846000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>472763000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>480124000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>475188000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>468685000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>480473000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>443320000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>426839000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>396236000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>384936000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>371352000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>397645000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>376494000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>364481000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>376435000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>390280000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>374379000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>363068000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>371016000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>362044000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>268602000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>293351000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>292940000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>298470000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>283213000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>278823000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>276183000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>269757000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>257058000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>260155000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>289313000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>305186000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>319105000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>334190000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>279749000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>274509000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>260302000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>266419000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>267252000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>268914000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>277570000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>363487000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>333347000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>407069000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>338235000.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>166900000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>169100000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>170900000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>171700000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>176000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>170500000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>164100000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>164300000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>166400000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>160700000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>117200000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>130700000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>130900000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>155200000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>158400000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
+      <c r="CT28"/>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29">
+        <v>1118271000.0</v>
+      </c>
+      <c r="C29">
         <v>1097343000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1063601000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1054643000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1004367000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>993399000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>999932000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>732695000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>744725000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>755913000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>745701000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>755936000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>757345000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>753764000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>744596000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>729914000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>695367000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>682566000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>639736000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>638569000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>630614000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>596144000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>600140000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>590824000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>575211000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>562384000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10407,543 +10610,550 @@
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30">
+        <v>238794000.0</v>
+      </c>
+      <c r="C30">
         <v>221546000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>215872000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>217896000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>227983000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>197518000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>191789000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>160777000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>169452000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>161087000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>150627000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>149228000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>163479000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>152740000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>151830000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>142728000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>166537000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>156561000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>142495000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>140644000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>146852000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>135562000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>126026000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>125457000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>126522000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>151556000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>147441000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>145444000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>159022000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>152968000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>144050000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>134815000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>135742000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>127044000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>132242000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>136337000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>125847000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>113130000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>124131000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>119607000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>123790000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>116233000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>114572000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>113710000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>111099000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>115152000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>114264000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>110756000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>113858000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>107705000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>103253000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>94400000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>99137000.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>60000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>58500000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>55400000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>56400000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>57500000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>61300000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>56200000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>60000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>60900000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>60700000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>58900000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>56200000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>62600000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>62100000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>63500000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
+      <c r="CT30"/>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>174248000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>162184000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>156078000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>148414000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>145355000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>146240000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>128644000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>120501000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>123568000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>98808000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>94013000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>70941000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>64528000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>69458000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>89195000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>76168000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>141189000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>137401000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>127367000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>112821000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>105628000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>101533000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>82247000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>81036000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>72573000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>59843000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>34358000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>22583000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>9264000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>16030000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>18553000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-13409000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-7653000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-15677000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1595000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-7100000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-14654000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-110137000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
+      <c r="CT31"/>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B32">
+        <v>619038000.0</v>
+      </c>
+      <c r="C32">
         <v>612198000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>579815000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>565660000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>517133000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>509537000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>512903000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>393873000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>396849000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>408108000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>398851000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>412069000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>409723000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>420175000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>414120000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>397581000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>375400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>359375000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>341982000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>346044000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>334793000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>302827000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>310264000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>303330000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>294599000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>276923000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10970,992 +11180,1003 @@
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
+      <c r="CT32"/>
     </row>
-    <row r="33" spans="1:97">
+    <row r="33" spans="1:98">
       <c r="A33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B33">
+        <v>565735000.0</v>
+      </c>
+      <c r="C33">
         <v>551050000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>543368000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>549724999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>550294000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>541242000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>539356000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>395522000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>381187000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>381855000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>386122000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>380099000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>385674000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>379949000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>380144000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>378298000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>365467000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>369704000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>340348000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>337414000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>342416000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>333299000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>326484000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>325272000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>332263000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>337895000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>342831000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>339727000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>260509000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>254696000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>256202000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>258682000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>256218000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>263418000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>266683000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>276556000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>259732000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>254734000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>253276000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>258316000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>267542000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>257283000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>211324000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>176487000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>179590000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>172286000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>160934000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>166966000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>173034000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>180630000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>178297000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>-27369000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>177756000.0</v>
       </c>
-      <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
-      <c r="BU33">
+      <c r="BU33"/>
+      <c r="BV33">
         <v>69300000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>65600000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>71400000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>74300000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>83400000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>89100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86800000.0</v>
       </c>
       <c r="CB33">
         <v>86800000.0</v>
       </c>
       <c r="CC33">
+        <v>86800000.0</v>
+      </c>
+      <c r="CD33">
         <v>87200000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>88900000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>86900000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>99900000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>96900000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>98000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>108900000.0</v>
       </c>
-      <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
+      <c r="CT33"/>
     </row>
-    <row r="34" spans="1:97">
+    <row r="34" spans="1:98">
       <c r="A34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B34">
+        <v>10476000.0</v>
+      </c>
+      <c r="C34">
         <v>10514000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>10478000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10822000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>11361000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>12173000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>11779000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6493000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6846000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6999000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>7139000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>6092000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>60347000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>61780000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>65088000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>61385000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>60500000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5725000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>5876000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>7638000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>7594000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>8613000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>9096000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>7735000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>16625000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>69622000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>66398000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>65532000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>42794000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>43498000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>44540000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>45937000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>43702000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>58399000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>60659000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>56570000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>49553000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>50005000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>50711000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>54774000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>61313000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>48794000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>51351000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>59042000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>65648000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>59365000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>55143000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>56710000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>58314000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>96232000.0</v>
       </c>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
+      <c r="CT34"/>
     </row>
-    <row r="35" spans="1:97">
+    <row r="35" spans="1:98">
       <c r="A35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B35">
+        <v>799296000.0</v>
+      </c>
+      <c r="C35">
         <v>801420999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>790822000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>803704000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>781745000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>784787000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>805457000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>530868000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>521395000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>519869000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>514170000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>519099000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>512888000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>527796000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>525894000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>513123000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>478425000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>462134000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>443036000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>450153000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>438680000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>420205000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>423426000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>436190000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>438658000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>419473000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>423844000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>446572000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>356429000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>360165000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>356239000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>357687000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>343504000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>356755000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>367569000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>380529000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>356444000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>356570000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>376343000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>394472000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>408578000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>412400000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>353658000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>362549000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>352357000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>343775000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>340256000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>342423000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>344736000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>436665000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>421726000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>434400000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>427676000.0</v>
       </c>
-      <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
-      <c r="BU35">
+      <c r="BU35"/>
+      <c r="BV35">
         <v>199700000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>200000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>196500000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>198000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>196500000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>224800000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>206000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>205000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>198800000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>192300000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>187800000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>193600000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>188300000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>229200000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>221000000.0</v>
       </c>
-      <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
+      <c r="CT35"/>
     </row>
-    <row r="36" spans="1:97">
+    <row r="36" spans="1:98">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B36">
+        <v>90703000.0</v>
+      </c>
+      <c r="C36">
         <v>22445000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>23518000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>23182999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>20914000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>23052000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>24214000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16751000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>9834000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>14053000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>15815000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>24094000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>26281000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>26596000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>28531000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>32259000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>29015000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>33639000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>23903000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>19833000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>19821000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>15730000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>13100000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>12830000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>16155000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>16768000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>19301000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>18955000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>19051000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>43724000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>45634000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>48660000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>22181000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>52726000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>52665000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>56875000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>21196000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>47931000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>47841000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>51287000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>21571000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>72512000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>63648000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>36825000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>15548000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>34489000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>18067000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>32819000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>7728000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>42007000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12187000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-201969000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>10249000.0</v>
       </c>
-      <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
-      <c r="BU36">
+      <c r="BU36"/>
+      <c r="BV36">
         <v>11200000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>12000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>12900000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>14100000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>20200000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>16900000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>15600000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>19700000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>17000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>17800000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>13500000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>27300000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>12300000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>11900000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>12600000.0</v>
       </c>
-      <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
+      <c r="CT36"/>
     </row>
-    <row r="37" spans="1:97">
+    <row r="37" spans="1:98">
       <c r="A37" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -11966,1362 +12187,1376 @@
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
-      <c r="AY37"/>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
+      <c r="CT37"/>
     </row>
-    <row r="38" spans="1:97">
+    <row r="38" spans="1:98">
       <c r="A38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>30834000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>27548000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>27192000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>27976000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>29765000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>32536000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>71780000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>35646000.0</v>
       </c>
-      <c r="V38">
-[...1 lines deleted...]
-      </c>
       <c r="W38">
+        <v>0.0</v>
+      </c>
+      <c r="X38">
         <v>29373000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>30089000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>33386000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>41855000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>41861000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>41833000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>41252000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>43724000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>42662000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>42932000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>37762000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>48608000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>138743000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>145314000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>132381000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>127499000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>126096000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>130980000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>140219000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>134183000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>98403000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>72836000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>75176000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>73245000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>58318000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>61529000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>63875000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>73419000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>72604000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>483200000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>73334000.0</v>
       </c>
-      <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>37360000.0</v>
       </c>
-      <c r="BF38"/>
-      <c r="BG38">
+      <c r="BG38"/>
+      <c r="BH38">
         <v>43227000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>41120000.0</v>
       </c>
-      <c r="BI38"/>
       <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>23619000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>24283000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>29555000.0</v>
       </c>
-      <c r="BN38"/>
       <c r="BO38"/>
-      <c r="BP38">
+      <c r="BP38"/>
+      <c r="BQ38">
         <v>26755000.0</v>
       </c>
-      <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
-      <c r="BU38">
+      <c r="BU38"/>
+      <c r="BV38">
         <v>20330000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>21380000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>22715000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>24271000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>30866000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>27906000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>26965000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>27993000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>24478000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>25590000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>21611000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>33518000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>23548000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>24581000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>25441000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>26740000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>35763000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>34001000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>29365000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>28897000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>33916000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>35323000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>34014000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>32510000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>32829000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:97">
+    <row r="39" spans="1:98">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B39">
+        <v>79835000.0</v>
+      </c>
+      <c r="C39">
         <v>55372000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>54458000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>60855000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>61159000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>59756000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>60066000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>47597000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>51021000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>55056000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>56786000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>64889000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>63393000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>62672000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>62453000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>60230000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>49289000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>47157000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>39846000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>39498000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>42533000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>36795000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>42276000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>41010000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>37313000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>27564000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>29357000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>27302000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>27245000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>24002000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>23605000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>23324000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>22381000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>20351000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>23407000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>25193000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>20502000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>21273000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>16839000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>20102000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>17745000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>15847000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>15807000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>24170000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>23627000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>27728000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>26932000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>26967000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>30426000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>31159000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>28359000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>31300000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>29848000.0</v>
       </c>
-      <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>21875000.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>23203000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>17297000.0</v>
       </c>
-      <c r="BI39"/>
       <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>14870000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>17304000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>16884000.0</v>
       </c>
-      <c r="BN39"/>
       <c r="BO39"/>
-      <c r="BP39">
+      <c r="BP39"/>
+      <c r="BQ39">
         <v>14003000.0</v>
       </c>
-      <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
-      <c r="BU39">
+      <c r="BU39"/>
+      <c r="BV39">
         <v>10800000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>11200000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>12600000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>12800000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>8800000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>6900000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>7700000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>10400000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>10200000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>8700000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>9100000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>19200000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>17700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14200000.0</v>
       </c>
       <c r="CI39">
         <v>14200000.0</v>
       </c>
       <c r="CJ39">
+        <v>14200000.0</v>
+      </c>
+      <c r="CK39">
         <v>15965000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>17704000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>18838000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>16297000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>17448000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>14100000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>10971000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>9675000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>9098000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>8037000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:97">
+    <row r="40" spans="1:98">
       <c r="A40" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B40">
+        <v>153557000.0</v>
+      </c>
+      <c r="C40">
         <v>119977000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>119477000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>112077000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>121498000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>103273000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>105705000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>69426000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>78395000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>64247000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>62514000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>58586000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>65136000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>60287000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>58727000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>56428000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>66974000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>68085000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>59707000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>63419000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>73654000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>72831000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>70430000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>66427000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>62137000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>64063000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>61708000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>56595000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>62431000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>50865000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>54035000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>49875000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>67534000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>49637000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>48999000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>47849000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>49617000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>46830000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>42595000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>41956000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>43793000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>43116000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>46417000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>44924000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>45463000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>45751000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>41788000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>39293000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>49861000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>54513000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>52527000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>59000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>57438000.0</v>
       </c>
-      <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
-      <c r="BE40">
+      <c r="BE40"/>
+      <c r="BF40">
         <v>52583000.0</v>
       </c>
-      <c r="BF40"/>
-      <c r="BG40">
+      <c r="BG40"/>
+      <c r="BH40">
         <v>44725000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>43888000.0</v>
       </c>
-      <c r="BI40"/>
       <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BK40"/>
+      <c r="BL40">
         <v>35600000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>40515000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>46707000.0</v>
       </c>
-      <c r="BN40"/>
       <c r="BO40"/>
-      <c r="BP40">
+      <c r="BP40"/>
+      <c r="BQ40">
         <v>42761000.0</v>
       </c>
-      <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
-      <c r="BU40">
+      <c r="BU40"/>
+      <c r="BV40">
         <v>53898000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>48497000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>60577000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-67500000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>59000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>51800000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>48300000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>41500000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>47600000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>47200000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>72800000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>70300000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>83000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>45600000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>47800000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>34080000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>32602000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>37426000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>36581000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>35378000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>36367000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>34612000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>25222000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>24157000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>26581000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:97">
+    <row r="41" spans="1:98">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>31270000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>35320000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>31098000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>28992000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>27881000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>28025000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>56139000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>27967000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>63419000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>37567000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>36058000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>46731000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>46171000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>48945000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>49986000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>42794000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>43498000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>44540000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>45937000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>43702000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>58399000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>60659000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>56570000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>48503000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>50005000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>50711000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>54774000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>60063000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>48794000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>51351000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>59042000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>58807000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>59365000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>55143000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>56710000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>54256000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>62271000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>67899000.0</v>
       </c>
-      <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>59141000.0</v>
       </c>
-      <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>51326000.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>30542000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>25912000.0</v>
       </c>
-      <c r="BI41"/>
       <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>21103000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>20072000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>19213000.0</v>
       </c>
-      <c r="BN41"/>
       <c r="BO41"/>
-      <c r="BP41">
+      <c r="BP41"/>
+      <c r="BQ41">
         <v>19025000.0</v>
       </c>
-      <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
-      <c r="BU41">
+      <c r="BU41"/>
+      <c r="BV41">
         <v>23231000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>23388000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>20058000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>20104000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>19840000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>23340000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>22676000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>19529000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>19142000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>18898000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>15057000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>22286000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>22138000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>39873000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>28166000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>29877000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>10355000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>10521000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>14759000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>12926000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>10478000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>11440000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>12579000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>13282000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>10197000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:97">
+    <row r="42" spans="1:98">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B42">
+        <v>138592000.0</v>
+      </c>
+      <c r="C42">
         <v>138179000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>137768000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>137334000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>136995000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>136816000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>136637000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>136457000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>136278000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>136099000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>135964000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>135884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135803000.0</v>
       </c>
       <c r="N42">
         <v>135803000.0</v>
       </c>
       <c r="O42">
         <v>135803000.0</v>
       </c>
       <c r="P42">
         <v>135803000.0</v>
       </c>
       <c r="Q42">
         <v>135803000.0</v>
       </c>
       <c r="R42">
         <v>135803000.0</v>
       </c>
       <c r="S42">
         <v>135803000.0</v>
       </c>
       <c r="T42">
         <v>135803000.0</v>
       </c>
       <c r="U42">
         <v>135803000.0</v>
       </c>
       <c r="V42">
-        <v>136654000.0</v>
+        <v>135803000.0</v>
       </c>
       <c r="W42">
         <v>136654000.0</v>
       </c>
       <c r="X42">
+        <v>136654000.0</v>
+      </c>
+      <c r="Y42">
         <v>136090000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>135525000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>134960000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>134395000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>133831000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>133266000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>132701000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>131343000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>130649000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>129873000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>129132000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>127540000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>127326000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>123840000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>120879000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>118409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118299000.0</v>
       </c>
       <c r="AO42">
         <v>118299000.0</v>
       </c>
       <c r="AP42">
+        <v>118299000.0</v>
+      </c>
+      <c r="AQ42">
         <v>118247000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>116360000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>114975000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>118192000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>121377000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>124820000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>128557000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>132453000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>18021000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>43003000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>88300000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>42948000.0</v>
       </c>
-      <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
-      <c r="BU42">
+      <c r="BU42"/>
+      <c r="BV42">
         <v>31077000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>29100000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>27277000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>25900000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>27800000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-21519000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1400000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-5800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="CD42">
         <v>1400000.0</v>
       </c>
       <c r="CE42">
+        <v>1400000.0</v>
+      </c>
+      <c r="CF42">
         <v>1300000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1400000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>1200000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>1300000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-15500000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
+      <c r="CT42"/>
     </row>
-    <row r="43" spans="1:97">
+    <row r="43" spans="1:98">
       <c r="A43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -13375,88 +13610,87 @@
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
+      <c r="CT43"/>
     </row>
-    <row r="44" spans="1:97">
+    <row r="44" spans="1:98">
       <c r="A44" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13467,2172 +13701,2196 @@
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
-      <c r="AY44"/>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
-      <c r="BU44">
-[...1 lines deleted...]
-      </c>
+      <c r="BU44"/>
       <c r="BV44">
         <v>521000.0</v>
       </c>
       <c r="BW44">
         <v>521000.0</v>
       </c>
       <c r="BX44">
         <v>521000.0</v>
       </c>
       <c r="BY44">
         <v>521000.0</v>
       </c>
       <c r="BZ44">
+        <v>521000.0</v>
+      </c>
+      <c r="CA44">
         <v>23338000.0</v>
       </c>
-      <c r="CA44">
+      <c r="CB44">
         <v>25880000.0</v>
       </c>
-      <c r="CB44">
+      <c r="CC44">
         <v>25199000.0</v>
       </c>
-      <c r="CC44">
+      <c r="CD44">
         <v>21809000.0</v>
       </c>
-      <c r="CD44">
+      <c r="CE44">
         <v>17586000.0</v>
       </c>
-      <c r="CE44">
+      <c r="CF44">
         <v>70389000.0</v>
       </c>
-      <c r="CF44">
+      <c r="CG44">
         <v>69402000.0</v>
       </c>
-      <c r="CG44">
+      <c r="CH44">
         <v>63650000.0</v>
       </c>
-      <c r="CH44">
+      <c r="CI44">
         <v>61368000.0</v>
       </c>
-      <c r="CI44">
+      <c r="CJ44">
         <v>59246000.0</v>
       </c>
-      <c r="CJ44">
+      <c r="CK44">
         <v>57123000.0</v>
       </c>
-      <c r="CK44">
+      <c r="CL44">
         <v>55194000.0</v>
       </c>
-      <c r="CL44">
+      <c r="CM44">
         <v>55895000.0</v>
       </c>
-      <c r="CM44">
+      <c r="CN44">
         <v>51928000.0</v>
       </c>
-      <c r="CN44">
+      <c r="CO44">
         <v>49879000.0</v>
       </c>
-      <c r="CO44">
+      <c r="CP44">
         <v>48997000.0</v>
       </c>
-      <c r="CP44">
+      <c r="CQ44">
         <v>48364000.0</v>
       </c>
-      <c r="CQ44">
+      <c r="CR44">
         <v>3559000.0</v>
       </c>
-      <c r="CR44">
+      <c r="CS44">
         <v>4034000.0</v>
       </c>
-      <c r="CS44">
+      <c r="CT44">
         <v>3683000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:97">
+    <row r="45" spans="1:98">
       <c r="A45" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B45">
+        <v>736112000.0</v>
+      </c>
+      <c r="C45">
         <v>408508000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>394797000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>394926000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>674989000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>378332000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>375021000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>243874000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>486258000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>239161000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>238998000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>229679000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>494953000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>225391000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>221881000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>215652000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>187668000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>182030000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>173164000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>169345000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>170982000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>165195000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>167848000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>162994000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>140235000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>134654000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>132711000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>130786000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>130108000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>126680000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>127940000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>131242000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>127351000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>127235000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>127180000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>127336000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>127323000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>123100000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>112921000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>103651000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>104414000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>99041000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>102616000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>105437000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>109159000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>107211000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>105693000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>105800000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>104422000.0</v>
       </c>
-      <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
-      <c r="BU45">
+      <c r="BU45"/>
+      <c r="BV45">
         <v>49000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>44200000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>48700000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>50000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>52500000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>61100000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>59800000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>55400000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>62700000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>63300000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>65300000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>63900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73400000.0</v>
       </c>
       <c r="CH45">
         <v>73400000.0</v>
       </c>
       <c r="CI45">
+        <v>73400000.0</v>
+      </c>
+      <c r="CJ45">
         <v>83500000.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
+      <c r="CT45"/>
     </row>
-    <row r="46" spans="1:97">
+    <row r="46" spans="1:98">
       <c r="A46" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B46">
+        <v>369174000.0</v>
+      </c>
+      <c r="C46">
         <v>408508000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>394797000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>394926000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>396029000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>378332000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>375021000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>243874000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>240904000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>239161000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>238998000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>229679000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>231327000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>225391000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>221881000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>215652000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>203170000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>201146000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>186837000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>184518000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>187668000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>182030000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>173164000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>169345000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>170982000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>165195000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>167848000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>162994000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>140235000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>134654000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>132711000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>130786000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>130108000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>126680000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>127940000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>131242000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>127351000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>127235000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>127180000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>127336000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>127323000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>123100000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>112921000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>103651000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>104414000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>99041000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>102616000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>105437000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>109159000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>107211000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>105693000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>105800000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>104422000.0</v>
       </c>
-      <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
-      <c r="BU46">
+      <c r="BU46"/>
+      <c r="BV46">
         <v>49000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>44200000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>48700000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>50000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>52500000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>61100000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>59800000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>55400000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>62700000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>63300000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>65300000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>63900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73400000.0</v>
       </c>
       <c r="CH46">
         <v>73400000.0</v>
       </c>
       <c r="CI46">
+        <v>73400000.0</v>
+      </c>
+      <c r="CJ46">
         <v>83500000.0</v>
       </c>
-      <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
+      <c r="CT46"/>
     </row>
-    <row r="47" spans="1:97">
+    <row r="47" spans="1:98">
       <c r="A47" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>195568000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>188939000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>186122000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>179393000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>165490000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>162455000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>154584000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>152830000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>187668000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>150188000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>150337000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>147256000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>170982000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>143112000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>144733000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>142164000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>140235000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>134654000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>132711000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>130786000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>130108000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>126680000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>127940000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>131242000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>127351000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>127235000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>127180000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>127336000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>127323000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>123100000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>112921000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>103651000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>104414000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>99041000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>102616000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>105437000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>109159000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>107211000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>105693000.0</v>
       </c>
-      <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>104422000.0</v>
       </c>
-      <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>101661000.0</v>
       </c>
-      <c r="BF47"/>
-      <c r="BG47">
+      <c r="BG47"/>
+      <c r="BH47">
         <v>89673000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>88335000.0</v>
       </c>
-      <c r="BI47"/>
       <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47">
         <v>70818000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>75188000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>67307000.0</v>
       </c>
-      <c r="BN47"/>
       <c r="BO47"/>
-      <c r="BP47">
+      <c r="BP47"/>
+      <c r="BQ47">
         <v>53592000.0</v>
       </c>
-      <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
-      <c r="BU47">
+      <c r="BU47"/>
+      <c r="BV47">
         <v>48972000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>44231000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>48709000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>49960000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>52520000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>61111000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>59818000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>58786000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>62687000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>63327000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>65317000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>66440000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>73368000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>73415000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>83456000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>84730000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>96730000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>102977000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>105223000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>102323000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>98204000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>99754000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>75103000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>76180000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>71877000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:97">
+    <row r="48" spans="1:98">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B48">
+        <v>352958000.0</v>
+      </c>
+      <c r="C48">
         <v>336115000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>316959000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>294364000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>272701000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>260341000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>244326000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>246001000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>243886000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>247995000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>244450000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>248037000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>260912000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>254275000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>249094000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>246744000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>247748000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>245122000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>232293000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>219689000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>218015000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>205755000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>198454000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>190508000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>183060000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>182273000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>173626000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>166587000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>168926000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>164978000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>154984000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>145082000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>131560000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>113477000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>97666000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>94653000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>82750000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>71358000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>51674000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>42198000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>33962000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>22683000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>8046000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-18215000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-36968000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-41937000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-61362000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-76767000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-97248000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-79606000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-85976000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-88300000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-94121000.0</v>
       </c>
-      <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
-      <c r="BU48">
+      <c r="BU48"/>
+      <c r="BV48">
         <v>-80500000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-79200000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-77200000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-74400000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-68000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-62800000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-58800000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-58000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-45300000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-40700000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-79200000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-79500000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-66400000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-61900000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-51900000.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
-      <c r="CN48">
+      <c r="CN48"/>
+      <c r="CO48">
         <v>2004000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>9462000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>19121000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>25937000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>30217000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>26619000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:97">
+    <row r="49" spans="1:98">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>260912000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>254275000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>249094000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>246744000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>247748000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>245122000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>232293000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>219689000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>218015000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>205755000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>198454000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>190508000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>183060000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>182273000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>173626000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>166587000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>168926000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>164978000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>154984000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>145082000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>131560000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>113477000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>97666000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>94653000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>82750000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>71358000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>51674000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>42198000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>33962000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>22683000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>8046000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-18215000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-36968000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-47372000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-61362000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-76767000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-97248000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-79606000.0</v>
       </c>
-      <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
+      <c r="CT49"/>
     </row>
-    <row r="50" spans="1:97">
+    <row r="50" spans="1:98">
       <c r="A50" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B50">
+        <v>25025000.0</v>
+      </c>
+      <c r="C50">
         <v>22831000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>20638000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>18444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16250000.0</v>
       </c>
       <c r="F50">
         <v>16250000.0</v>
       </c>
       <c r="G50">
         <v>16250000.0</v>
       </c>
       <c r="H50">
+        <v>16250000.0</v>
+      </c>
+      <c r="I50">
         <v>7500000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>29795000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>29811000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>26045000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>24150000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>22295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15420000.0</v>
       </c>
       <c r="O50">
         <v>15420000.0</v>
       </c>
       <c r="P50">
         <v>15420000.0</v>
       </c>
       <c r="Q50">
-        <v>15000000.0</v>
+        <v>15420000.0</v>
       </c>
       <c r="R50">
         <v>15000000.0</v>
       </c>
       <c r="S50">
+        <v>15000000.0</v>
+      </c>
+      <c r="T50">
         <v>13125000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>11250000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>9375000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>23437000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>21875000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>20312000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>18750000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>17188000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>15625000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>14084000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>12540000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>12560000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>12577000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>12580000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>12500000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>11020000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>9458000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>7895000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>6250000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2900000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>2901000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>2903000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>2907000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>2809000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>2809000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50">
         <v>289391000.0</v>
       </c>
-      <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
+      <c r="CT50"/>
     </row>
-    <row r="51" spans="1:97">
+    <row r="51" spans="1:98">
       <c r="A51" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B51">
+        <v>788767000.0</v>
+      </c>
+      <c r="C51">
         <v>787444000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>773167000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>785099000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>761552000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>770021000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>789464000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>511884000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>525459000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>522988000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>513094000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>518341000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>509966000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>517711000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>511742000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>503119000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>470484000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>455684000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>434737000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>438820000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>426706000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>413584000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>410969000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>421249000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>410722000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>389816000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>397196000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>416937000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>326175000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>329227000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>324276000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>324330000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>312381000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>309376000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>316368000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>331854000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>313141000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>309465000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>328533000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>342601000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>352710000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>366415000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>305121000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>306326000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>289518000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>287223000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>287941000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>288663000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>289391000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>374466000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>363821000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>379700000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>365604000.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
-      <c r="BU51">
+      <c r="BU51"/>
+      <c r="BV51">
         <v>176700000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>180200000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>181100000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>184700000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>183400000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>180700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169900000.0</v>
       </c>
       <c r="CB51">
         <v>169900000.0</v>
       </c>
       <c r="CC51">
+        <v>169900000.0</v>
+      </c>
+      <c r="CD51">
         <v>172600000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>169400000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>144100000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>141900000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>142900000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>169000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>167100000.0</v>
       </c>
-      <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
+      <c r="CT51"/>
     </row>
-    <row r="52" spans="1:97">
+    <row r="52" spans="1:98">
       <c r="A52" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B52">
+        <v>35597000.0</v>
+      </c>
+      <c r="C52">
         <v>32250000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>29597000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>27465000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>25377000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>25238000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>24269000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>15397000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>37255000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>36918000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>33048000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>30602000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>28348000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>21635000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>21168000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>21094000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>21051000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>21431000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>19726000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>17656000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>15993000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>29791000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>28950000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>26783000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>25189000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>23604000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>22297000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>20351000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>12540000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>12560000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>12577000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>12580000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>12579000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>11020000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>9458000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>7895000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>6250000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2900000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2901000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2903000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2907000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2809000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2814000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2819000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2809000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2813000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>2828000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>2950000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>2969000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>72000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>9994000.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>64000.0</v>
       </c>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>223000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>3600000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>4700000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>8200000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>6800000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11900000.0</v>
       </c>
       <c r="CB52">
         <v>11900000.0</v>
       </c>
       <c r="CC52">
+        <v>11900000.0</v>
+      </c>
+      <c r="CD52">
         <v>14300000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>13000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>41200000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>39600000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>39900000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>40600000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>33100000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
+      <c r="CT52"/>
     </row>
-    <row r="53" spans="1:97">
+    <row r="53" spans="1:98">
       <c r="A53" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B53">
+        <v>20575000.0</v>
+      </c>
+      <c r="C53">
         <v>22522000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>19022000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>12504000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>9000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>10000000.0</v>
       </c>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
       <c r="H53">
+        <v>0.0</v>
+      </c>
+      <c r="I53">
         <v>38000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>44000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>48523000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>59523000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="N53">
         <v>40000000.0</v>
       </c>
       <c r="O53">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="P53">
         <v>10000000.0</v>
       </c>
       <c r="Q53">
+        <v>10000000.0</v>
+      </c>
+      <c r="R53">
         <v>17000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>22100000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>32100000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>56000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>43000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000000.0</v>
       </c>
       <c r="X53">
         <v>61000000.0</v>
       </c>
       <c r="Y53">
-        <v>55000000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="Z53">
         <v>55000000.0</v>
       </c>
       <c r="AA53">
+        <v>55000000.0</v>
+      </c>
+      <c r="AB53">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AC53">
         <v>24000000.0</v>
       </c>
       <c r="AD53">
-        <v>49000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="AE53">
         <v>49000000.0</v>
       </c>
       <c r="AF53">
-        <v>50000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AG53">
         <v>50000000.0</v>
       </c>
       <c r="AH53">
+        <v>50000000.0</v>
+      </c>
+      <c r="AI53">
         <v>45000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>27000000.0</v>
       </c>
-      <c r="AJ53">
-[...1 lines deleted...]
-      </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
-      <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>54738000.0</v>
       </c>
-      <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
+      <c r="CT53"/>
     </row>
-    <row r="54" spans="1:97">
+    <row r="54" spans="1:98">
       <c r="A54" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -15643,1179 +15901,1192 @@
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
-      <c r="AY54"/>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
+      <c r="CT54"/>
     </row>
-    <row r="55" spans="1:97">
+    <row r="55" spans="1:98">
       <c r="A55" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B55">
+        <v>1501241000.0</v>
+      </c>
+      <c r="C55">
         <v>1445118000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1405553000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1385524000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1360900000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1317260000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1285509000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>966289000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>982184000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>979035000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>972708000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>964523000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>971397000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>965432000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>961833000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>948378000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>931699000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>916181000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>848958000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>836044000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>841325000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>805017000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>803651000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>789554000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>784100000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>776050000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>788318000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>795239000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>726671000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>706420000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>697292000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>678475000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>671679000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>670844000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>663130000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>671111000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>623397000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>602278000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>592285000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>598084000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>610373000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>589881000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>521497000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>493478000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>493318000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>472338000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>467677000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>470820000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>472323000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>473277000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>480828000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>483200000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>474142000.0</v>
       </c>
-      <c r="BB55"/>
       <c r="BC55"/>
       <c r="BD55"/>
-      <c r="BE55">
+      <c r="BE55"/>
+      <c r="BF55">
         <v>440908000.0</v>
       </c>
-      <c r="BF55"/>
-      <c r="BG55">
+      <c r="BG55"/>
+      <c r="BH55">
         <v>372578000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>361627000.0</v>
       </c>
-      <c r="BI55"/>
       <c r="BJ55"/>
-      <c r="BK55">
+      <c r="BK55"/>
+      <c r="BL55">
         <v>318723000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>325075000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>304261000.0</v>
       </c>
-      <c r="BN55"/>
       <c r="BO55"/>
-      <c r="BP55">
+      <c r="BP55"/>
+      <c r="BQ55">
         <v>271850000.0</v>
       </c>
-      <c r="BQ55"/>
       <c r="BR55"/>
       <c r="BS55"/>
       <c r="BT55"/>
-      <c r="BU55">
+      <c r="BU55"/>
+      <c r="BV55">
         <v>243800000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>241200000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>248900000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>253100000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>256200000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>265100000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>243600000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>241400000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>252900000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>254900000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>276200000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>274300000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>282500000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>286100000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>285300000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>296444000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>331630000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>339043000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>331909000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>330019000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>348048000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>341220000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>250484000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>258451000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>253072000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:97">
+    <row r="56" spans="1:98">
       <c r="A56" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B56">
+        <v>935506000.0</v>
+      </c>
+      <c r="C56">
         <v>894068000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>862185000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>835799000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>810606000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>776018000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>746153000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>570767000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>600997000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>597180000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>586586000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>584424000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>585723000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>585483000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>581689000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>570080000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>566232000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>546477000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>508610000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>498630000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>498909000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>471718000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>477167000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>464282000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>451837000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>438155000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>445487000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>455512000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>466162000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>451724000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>441090000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>419793000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>415461000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>407426000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>396447000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>394555000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>363665000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>347544000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>339009000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>339768000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>342831000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>332598000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>310173000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>316991000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>313728000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>300052000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>306743000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>303854000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>299289000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>292647000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>302531000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>27369000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>296386000.0</v>
       </c>
-      <c r="BB56"/>
       <c r="BC56"/>
-      <c r="BD56">
+      <c r="BD56"/>
+      <c r="BE56">
         <v>53900000.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
-      <c r="BU56">
+      <c r="BU56"/>
+      <c r="BV56">
         <v>174500000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>175600000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>177500000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>178800000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>172800000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>176000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>156800000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>154600000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>165700000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>166000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>189300000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>174400000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>185600000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>188100000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>176400000.0</v>
       </c>
-      <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
+      <c r="CT56"/>
     </row>
-    <row r="57" spans="1:97">
+    <row r="57" spans="1:98">
       <c r="A57" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B57">
+        <v>316468000.0</v>
+      </c>
+      <c r="C57">
         <v>281870000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>282370000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>270139000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>293473000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>266481000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>233250000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>176894000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>204148000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>189072000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>187735000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>172355000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>176000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>165308000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>167569000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>172499000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>190832000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>187102000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>166628000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>152586000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>164116000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>168891000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>166903000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>160952000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>157238000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>161232000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>147059000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>141973000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>154227000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>132536000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>135829000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>128731000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>143221000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>128544000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>127236000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>121107000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>115796000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>106297000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>103329000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>101336000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>108777000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>99780000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>114531000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>108327000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>111333000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>105484000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>101378000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>106787000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>112438000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>115337000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>122630000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>111700000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>115404000.0</v>
       </c>
-      <c r="BB57"/>
       <c r="BC57"/>
       <c r="BD57"/>
-      <c r="BE57">
+      <c r="BE57"/>
+      <c r="BF57">
         <v>125865000.0</v>
       </c>
-      <c r="BF57"/>
-      <c r="BG57">
+      <c r="BG57"/>
+      <c r="BH57">
         <v>96247000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>96613000.0</v>
       </c>
-      <c r="BI57"/>
       <c r="BJ57"/>
-      <c r="BK57">
+      <c r="BK57"/>
+      <c r="BL57">
         <v>86384000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>95014000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>96936000.0</v>
       </c>
-      <c r="BN57"/>
       <c r="BO57"/>
-      <c r="BP57">
+      <c r="BP57"/>
+      <c r="BQ57">
         <v>89305000.0</v>
       </c>
-      <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
-      <c r="BU57">
+      <c r="BU57"/>
+      <c r="BV57">
         <v>93000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>91300000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>98000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>100000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>99800000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>100300000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>99100000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>100200000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>102300000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>105700000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>173200000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>165300000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>168900000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>135200000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>131700000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>134513000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>137925000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>137968000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>128989000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>124771000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>146446000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>125796000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>69452000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>69865000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>69771000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:97">
+    <row r="58" spans="1:98">
       <c r="A58" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B58">
+        <v>1115764000.0</v>
+      </c>
+      <c r="C58">
         <v>1083291000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1073192000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1073843000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1075218000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1051268000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1038707000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>707762000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>725543000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>708941000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>701905000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>691454000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>688888000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>693104000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>693463000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>685622000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>669257000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>649236000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>609664000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>602739000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>602796000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>589096000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>590329000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>597142000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>595896000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>580705000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>570903000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>588545000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>510656000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>492701000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>492068000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>486418000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>486725000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>485299000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>494805000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>501636000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>472240000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>462867000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>479672000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>495808000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>519893000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>512180000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>468189000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>470876000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>463690000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>449259000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>441634000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>449210000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>457174000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>552002000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>544356000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>546100000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>543080000.0</v>
       </c>
-      <c r="BB58"/>
       <c r="BC58"/>
       <c r="BD58"/>
-      <c r="BE58">
+      <c r="BE58"/>
+      <c r="BF58">
         <v>529136000.0</v>
       </c>
-      <c r="BF58"/>
-      <c r="BG58">
+      <c r="BG58"/>
+      <c r="BH58">
         <v>414504000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>415504000.0</v>
       </c>
-      <c r="BI58"/>
       <c r="BJ58"/>
-      <c r="BK58">
+      <c r="BK58"/>
+      <c r="BL58">
         <v>368320000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>363467000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>392107000.0</v>
       </c>
-      <c r="BN58"/>
       <c r="BO58"/>
-      <c r="BP58">
+      <c r="BP58"/>
+      <c r="BQ58">
         <v>359889000.0</v>
       </c>
-      <c r="BQ58"/>
       <c r="BR58"/>
       <c r="BS58"/>
       <c r="BT58"/>
-      <c r="BU58">
+      <c r="BU58"/>
+      <c r="BV58">
         <v>292700000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>291300000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>294500000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>298000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>296300000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>325100000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>305100000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>305200000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>301100000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>298000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>361000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>358900000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>357200000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>364400000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>352700000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>301031000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>291940000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>289406000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>283215000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>277161000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>288614000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>272653000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>219762000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>222869000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>221560000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:97">
+    <row r="59" spans="1:98">
       <c r="A59" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -16826,388 +17097,392 @@
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
-      <c r="AY59"/>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
+      <c r="CT59"/>
     </row>
-    <row r="60" spans="1:97">
+    <row r="60" spans="1:98">
       <c r="A60" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B60">
+        <v>385477000.0</v>
+      </c>
+      <c r="C60">
         <v>361827000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>332361000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>311681000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>285682000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>265992000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>246802000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>258527000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>256641000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>270094000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>270803000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>273069000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>282509000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>272328000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>268370000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>262756000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>262442000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>266945000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>239294000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>233305000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>238529000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>215921000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>213322000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>192412000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>188204000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>195345000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>217415000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>206694000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>216015000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>213719000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>205224000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>192057000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>184954000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>185545000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>168325000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>169475000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>151157000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>139411000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>112613000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>102276000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>90480000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>77701000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>53308000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>22602000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>29628000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>23079000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>26043000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>21610000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>15149000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-78725000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-63528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68938000.0</v>
       </c>
       <c r="BA60">
         <v>-68938000.0</v>
       </c>
-      <c r="BB60"/>
+      <c r="BB60">
+        <v>-68938000.0</v>
+      </c>
       <c r="BC60"/>
       <c r="BD60"/>
       <c r="BE60"/>
       <c r="BF60"/>
       <c r="BG60"/>
       <c r="BH60"/>
       <c r="BI60"/>
       <c r="BJ60"/>
       <c r="BK60"/>
       <c r="BL60"/>
       <c r="BM60"/>
       <c r="BN60"/>
       <c r="BO60"/>
       <c r="BP60"/>
       <c r="BQ60"/>
       <c r="BR60"/>
       <c r="BS60"/>
       <c r="BT60"/>
-      <c r="BU60">
+      <c r="BU60"/>
+      <c r="BV60">
         <v>-48900000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-50100000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>-45600000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-44900000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-40100000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-60100000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-61600000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-63800000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-48200000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-43100000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>-84800000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>-84500000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-74700000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-78300000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-67400000.0</v>
       </c>
-      <c r="CJ60"/>
-      <c r="CK60">
+      <c r="CK60"/>
+      <c r="CL60">
         <v>39595000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>49542000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>48599000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>52763000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>59339000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>68365000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>30376000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>35131000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>31182000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:97">
+    <row r="61" spans="1:98">
       <c r="A61" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -17218,101 +17493,104 @@
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
-      <c r="AY61"/>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
+      <c r="CT61"/>
     </row>
-    <row r="62" spans="1:97">
+    <row r="62" spans="1:98">
       <c r="A62" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -17366,84 +17644,85 @@
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
+      <c r="CT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17481,2939 +17760,3020 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>1005578000.0</v>
+      </c>
+      <c r="C2">
         <v>896273000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>704587000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>679652000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>656861000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>561973000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>543472000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>563400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>553100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>516000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>512500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>512219000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>484100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>474187000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>489962000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>471668000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>439500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>407500000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>389700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>341800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>307300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>293100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>265200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>248600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>247400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>250300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>249600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>51514000.0</v>
+      </c>
+      <c r="C3">
         <v>45605000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>36178000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34012000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>32705000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>31880000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>32341000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27564000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26943000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26001000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23452000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21604000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21453000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19023000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17527000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16696000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-40000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-89700000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-51400000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10720000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13990000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18110000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10660000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10990000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12360000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10410000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11870000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
+      <c r="AB4"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5">
+        <v>184950000.0</v>
+      </c>
+      <c r="C5">
         <v>101242000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>32886000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>72020000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>84428000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>78333000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>69243000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>85182000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>98900000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>97900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>93609000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>93317000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>39389000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>53619000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>48814000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>26706000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>52800000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>41400000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>29300000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-33600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-40500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-46900000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-25200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-54700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-33000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>236464000.0</v>
+      </c>
+      <c r="C6">
         <v>146847000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>69064000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>106032000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>117133000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>110213000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>101584000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>112746000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>125843000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>123901000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>117061000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>114921000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>60842000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>72642000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>66341000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>43402000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12800000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-48300000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-22100000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-22880000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-26510000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-28790000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10760000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-14210000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-42340000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-22590000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11670000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
+      <c r="AB7"/>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>360000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-2692000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
+      <c r="AB8"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>511713000.0</v>
+      </c>
+      <c r="C9">
         <v>399942000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>313092000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>298237000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>285400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>271377000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>256882000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>264600000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>266900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>248300000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>239000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>236372000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>207800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>178964000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>164139000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>146665000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>154700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>129600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>121700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>111200000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>91100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>71300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89200000.0</v>
       </c>
       <c r="X9">
         <v>89200000.0</v>
       </c>
       <c r="Y9">
+        <v>89200000.0</v>
+      </c>
+      <c r="Z9">
         <v>81300000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>69400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>73400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>137346000.0</v>
+      </c>
+      <c r="C10">
         <v>67993000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10916000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>54071000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>72327000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>66468000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>55512000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>71500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>88100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>80500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>76800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>78763000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17848000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13114000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7889000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-21400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-11700000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11">
+        <v>37626000.0</v>
+      </c>
+      <c r="C11">
         <v>19729000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8500000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>21465000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23152000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12083000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>21960000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16800000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>23200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>15900000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-6000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18483000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-7043000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6138000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5033000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3800000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2600000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5200000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2100000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7800000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>9800000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>14800000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-400000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12">
+        <v>47604000.0</v>
+      </c>
+      <c r="C12">
         <v>33249000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>21970000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17949000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12101000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10401000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14303000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13677000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14900000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16848000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14554000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>33000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35771000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>34595000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>43400000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>26900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>32600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26900000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17700000.0</v>
       </c>
       <c r="Z12">
         <v>17700000.0</v>
       </c>
       <c r="AA12">
+        <v>17700000.0</v>
+      </c>
+      <c r="AB12">
         <v>14200000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13">
+        <v>1987000.0</v>
+      </c>
+      <c r="C13">
         <v>2622000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4474000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3355000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>816000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>838000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1757000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1901000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1693000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1966000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>8983000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>8905000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
+      <c r="AB13"/>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
+      <c r="AB14"/>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
+        <v>99720000.0</v>
+      </c>
+      <c r="C15">
         <v>48264000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2416000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>32606000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>49175000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>54385000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>33552000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>54700000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>64900000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>64600000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>82700000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>60280000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>24891000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6976000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-12922000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>42100000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-8300000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2200000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-6700000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-13100000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-22100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>12900000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-17600000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-51800000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-14900000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>32606000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>49175000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>54385000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33552000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54713000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>64883000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>64615000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>82728000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>60280000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-3127000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>24891000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6976000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>5101000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>10053000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17">
+        <v>99720000.0</v>
+      </c>
+      <c r="C17">
         <v>48264000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2416000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>32606000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>49175000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>54385000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>33552000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>54713000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>64883000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>64615000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>82728000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>60280000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-3127000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
+      <c r="AB17"/>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>-44429000.0</v>
+      </c>
+      <c r="C18">
         <v>-34602000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-18536000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15321000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11875000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12880000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12856000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11776000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11910000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14906000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16592000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
+      <c r="AB18"/>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-2455000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>5216000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>4480000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-826000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>55000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>1054000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2485000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>7609000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>5649000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-24405000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
+      <c r="AB19"/>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
+      <c r="AB20"/>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>198437000.0</v>
+      </c>
+      <c r="C21">
         <v>110465000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>53315000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>71847000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>78986000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>74868000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>69194000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>73301000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>98900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>97900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>85700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>87668000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>63800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>56731000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>49325000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>41236000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>52800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>41400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>29300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>21100000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>23000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>43700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>25900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5400000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>15700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
+      <c r="AB22"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>1319656000.0</v>
+      </c>
+      <c r="C23">
         <v>1185750000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>964364000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>906042000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>863275000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>758482000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>731160000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>744800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>721100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>666300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>665800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>660923000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>628100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>596420000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>604776000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>577097000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>541400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>495700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>482100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>432000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>375400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>360000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>310700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>311900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>318000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>314200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>307400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
+      <c r="AB24"/>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>51514000.0</v>
+      </c>
+      <c r="C25">
         <v>45605000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>36178000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>34012000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32705000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>31885000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32341000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27564000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>26943000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>26001000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
+      <c r="AB25"/>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>185</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>23726000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>29194000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>24395000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>20832000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>17759000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>13738000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12083000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9998000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9442000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>11029000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9511000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8212000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6638000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7189000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>5951000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5655000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4653000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>5568000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5076000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4634000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5274000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2952000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1564000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
+      <c r="AB27"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>312502000.0</v>
+      </c>
+      <c r="C28">
         <v>289477000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>259777000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>226390000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>206414000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>196509000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>187688000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>181398000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>167953000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>150309000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>153288000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>148704000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>143981000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>122233000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>114814000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>105429000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>101900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>84600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>81300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>76200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>68100000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>66900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>63400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>63300000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>70600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>63900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>59300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>37626000.0</v>
+      </c>
+      <c r="C29">
         <v>19729000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21465000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23152000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12083000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21960000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16792000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23187000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15928000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5967000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18483000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
+      <c r="AB29"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>312502000.0</v>
+      </c>
+      <c r="C30">
         <v>289477000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>259777000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>226390000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>206414000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>196509000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>187688000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>181400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>168000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>150300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>153300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>148704000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>144000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>122233000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>114814000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>105429000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>101900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>88200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>92400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>90200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>68100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>66900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>63300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>70600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>63900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>57800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B31">
+        <v>-61091000.0</v>
+      </c>
+      <c r="C31">
         <v>-42472000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-42399000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-17776000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6659000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-8400000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-13682000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11721000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1100000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2500000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-19439000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8905000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-57486000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-38883000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-36211000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-49125000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-33200000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-43500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27400000.0</v>
       </c>
       <c r="T31">
         <v>-27400000.0</v>
       </c>
       <c r="U31">
+        <v>-27400000.0</v>
+      </c>
+      <c r="V31">
         <v>-30900000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-25800000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-19800000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-18900000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-21000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-17100000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B32">
+        <v>1518093000.0</v>
+      </c>
+      <c r="C32">
         <v>1296215000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1017679000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>977889000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>942261000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>833350000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>800354000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>828000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>820000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>764300000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>751500000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>748591000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>691900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>653151000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>654101000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>618333000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>594200000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>537100000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>511400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>453000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>398400000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>364400000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>354400000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>337800000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>328700000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>319700000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>323000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU32"/>
+  <dimension ref="A1:CV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>16</v>
       </c>
       <c r="BH1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>22</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>23</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>24</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>25</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
       <c r="CS1" t="s">
         <v>158</v>
       </c>
       <c r="CT1" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="CU1" t="s">
-        <v>159</v>
+        <v>27</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>160</v>
       </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>262346000.0</v>
+      </c>
+      <c r="C2">
         <v>257868000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>241254000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>244110000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>268688000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>243257000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>207391000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>176937000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>186014000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>183623000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>171327000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>163623000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>178383000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>170133000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>167261000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>163875000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>176841000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>167993000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>162040000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>149987000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>150450000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>142564000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>137884000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>131075000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>125319000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>141188000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>144908000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>132057000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>138600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>140864000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>149579000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>134348000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>144300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>139839000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>138957000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>130030000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>131700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>129241000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>128100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>126988000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>129600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>123506000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>129357000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>126960000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>124102000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>128385000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>132603000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>127129000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>129400000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>120425000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>121586000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>112716000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>116045000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>116929000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>120973000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>120606500.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>472489000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>96760000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>119193000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>111300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100200000.0</v>
       </c>
       <c r="BJ2">
         <v>100200000.0</v>
       </c>
       <c r="BK2">
+        <v>100200000.0</v>
+      </c>
+      <c r="BL2">
         <v>99900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>97400000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>105600000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>109000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>102000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>94100000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>84600000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>93000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>82100000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>86300000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>80500000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>77900000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>76400000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>79500000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>73400000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>78400000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>71500000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>78500000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>64700000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>69600000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>63200000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>68600000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>63800000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>51400000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>66900000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>66100000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>64100000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>58117000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>67613000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>58631000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>74194000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>98649000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>71696000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>57799000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>49161000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>62495000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>54693000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>13345000.0</v>
+      </c>
+      <c r="C3">
         <v>12448000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12891000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12830000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12411000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12616000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11574000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9004000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9201000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9196000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8910000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8871000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8574000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8489000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8499000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8450000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8405000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8445000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8006000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7849000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7843000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7918000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8088000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8036000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8164000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8248000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8148000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7781000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7157000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6875000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6841000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6691000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6917000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6751000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6631000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6644000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6397000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6842000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6444000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6318000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6774000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5856000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5393000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5429000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5654000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5356000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5241000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5353000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5838000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5122000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5292000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5201000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4746000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4659000.0</v>
       </c>
       <c r="BD3">
         <v>4659000.0</v>
       </c>
-      <c r="BE3"/>
+      <c r="BE3">
+        <v>4659000.0</v>
+      </c>
       <c r="BF3"/>
       <c r="BG3"/>
-      <c r="BH3">
+      <c r="BH3"/>
+      <c r="BI3">
         <v>12000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-5600000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>39900000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>-19200000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>-35600000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>-35100000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>-10500000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>-20800000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>-9900000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>-10300000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>10720000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-13500000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>-14900000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-16200000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2140000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2210000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4280000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5360000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>6520000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5750000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3180000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2660000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1180000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2940000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3370000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3170000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1070000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3230000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3430000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3260000.0</v>
       </c>
-      <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
+      <c r="CV3"/>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...1 lines deleted...]
-      </c>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
@@ -20448,54 +20808,54 @@
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
-      <c r="BH4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4"/>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
@@ -20560,659 +20920,666 @@
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
-      <c r="CT4"/>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
       <c r="CU4"/>
+      <c r="CV4"/>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5">
+        <v>42524000.0</v>
+      </c>
+      <c r="C5">
         <v>43193000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>49485000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>49748000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>32303000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>38769000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14002000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17792000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12145000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>18307000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>8975000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6662000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>26675000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19822000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16549000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8964000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>15633000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>29798000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>26485000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12512000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>19157000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>20642000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>19308000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>19397000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>18681000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>22325000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>20611000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7184000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>12806000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>22568000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>24206000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>22853000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>27082000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>26652000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>25847000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>23473000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>20876000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>22474000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>24330000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>23087000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>22647000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>23390000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>22621000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>21858000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>19600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>22140000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>19787000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>25105000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7362000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>17322000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>17018000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>16397000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>15316000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>13167000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>13986000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>13682500.0</v>
       </c>
-      <c r="BE5">
-[...1 lines deleted...]
-      </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
+        <v>0.0</v>
+      </c>
+      <c r="BI5">
         <v>14800000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>12000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-24900000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>6800000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>9800000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>10200000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>13400000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>9600000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>8300000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>500000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>7000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>10900000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-7500000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-19900000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4726000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-815000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1265000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-13800000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-11500000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-7070000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-5100000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-14500000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-3200000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>19400000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1600000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-5300000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-5600000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-10100000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-4200000.0</v>
       </c>
-      <c r="CL5">
-[...1 lines deleted...]
-      </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
-      <c r="CT5"/>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
       <c r="CU5"/>
+      <c r="CV5"/>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>55869000.0</v>
+      </c>
+      <c r="C6">
         <v>55641000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>62376000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>62578000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>44714000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>51385000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>25576000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>26796000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21346000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>27503000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17885000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2209000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>35249000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>28311000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>25048000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>17414000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>24038000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>38243000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>34491000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>20361000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>27000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>28560000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>27396000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>27433000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>26845000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>30573000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>28759000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14965000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>19963000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>29443000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>31047000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>29544000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>33999000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>33403000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>32478000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>30117000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>27273000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>29316000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>30774000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>29405000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>29421000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>29246000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>28014000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>27287000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>25254000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>27496000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>25028000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>30458000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>13200000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>22444000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>22310000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>21598000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>20062000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>18126000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>18645000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>18341500.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
-      <c r="BH6">
+      <c r="BH6"/>
+      <c r="BI6">
         <v>26800000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>6400000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>15000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-12400000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-25800000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-24900000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2900000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-22800000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-300000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-2000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>11220000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-6500000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-4000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-23700000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-17760000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>6936000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3465000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>4095000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-7280000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-5750000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-3890000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-2440000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-13320000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-260000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>22770000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1570000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-4230000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-2370000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-6670000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-940000.0</v>
       </c>
-      <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...1 lines deleted...]
-      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -21247,54 +21614,54 @@
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
-      <c r="BH7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7"/>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
@@ -21359,95 +21726,96 @@
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
-      <c r="CT7"/>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
       <c r="CU7"/>
+      <c r="CV7"/>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>216000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-715000.0</v>
       </c>
-      <c r="AF8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -21482,54 +21850,54 @@
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
-      <c r="BH8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8"/>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
@@ -21594,1337 +21962,1354 @@
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
-      <c r="CT8"/>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
       <c r="CU8"/>
+      <c r="CV8"/>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>134401000.0</v>
+      </c>
+      <c r="C9">
         <v>124873000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>132656000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>119783000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>110009000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>104568000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>101870000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>83495000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>87150000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>79600000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>78616000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>67726000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>76666000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>75540000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>77385000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>68646000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>78424000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>71626000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>70672000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>64678000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>69828000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>69165000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>68265000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>64119000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>60564000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>69551000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>69104000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>57663000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>65300000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>64872000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>68644000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>65805000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>67500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>69069000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>66919000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>63382000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>63100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>60620000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>63498000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>60999000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>59600000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>59955000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>62416000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>60160000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>60848000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>59110000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>56085000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>60329000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>54300000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>52842000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>51156000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>49512000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>48156000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>45756000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>43186000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>42526000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>181612000.0</v>
       </c>
-      <c r="BF9">
-[...1 lines deleted...]
-      </c>
       <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>140376000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>40500000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>36100000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>38900000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>29100000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>30300000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>30600000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>34300000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>30400000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>29100000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>28000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>29800000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>26300000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>30700000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>24300000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>27300000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>24500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>20200000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>19200000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>16800000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>18800000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>13500000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>22200000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>23200000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>22800000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>22100000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>21200000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>19800000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>23300000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>24000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>22200000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>100089000.0</v>
       </c>
-      <c r="CM9">
-[...1 lines deleted...]
-      </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
+        <v>0.0</v>
+      </c>
+      <c r="CQ9">
         <v>111971000.0</v>
       </c>
-      <c r="CQ9">
-[...1 lines deleted...]
-      </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
-      <c r="CT9"/>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
       <c r="CU9"/>
+      <c r="CV9"/>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>32341000.0</v>
+      </c>
+      <c r="C10">
         <v>32313000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>36425000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36267000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>23847000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29688000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4838000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9620000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6408000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12922000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3565000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-11979000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21441000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15104000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12109000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5417000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12369000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>26833000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23530000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9595000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16125000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17782000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16052000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16509000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16381000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>18664000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>16895000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3572000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>19515000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20074000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22705000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>23500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>24388000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>21211000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>18944000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>17200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>26448000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>19304000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>17572000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>18000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19149000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16097000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>23492000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>15810000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>22844000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>17290000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>22819000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-16100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8303000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>7134000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7014000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4337000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4266000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5017000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4622500.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>13114000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8514000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-17028000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7100000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8500000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>17100000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2800000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-7400000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-7100000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>7800000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-12400000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3400000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3100000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>5700000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>200000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3300000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-15600000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-6100000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>200000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-400000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-1700000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-5800000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-5100000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-8600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>500000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-4300000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>23900000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2300000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>700000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1400000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4100000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>700000.0</v>
       </c>
-      <c r="CL10">
-[...1 lines deleted...]
-      </c>
       <c r="CM10">
+        <v>0.0</v>
+      </c>
+      <c r="CN10">
         <v>-874000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>874000.0</v>
       </c>
-      <c r="CO10">
-[...1 lines deleted...]
-      </c>
       <c r="CP10">
         <v>0.0</v>
       </c>
       <c r="CQ10">
         <v>0.0</v>
       </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
       <c r="CS10">
         <v>0.0</v>
       </c>
       <c r="CT10">
+        <v>0.0</v>
+      </c>
+      <c r="CU10">
         <v>5548000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>13170000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11">
+        <v>10631000.0</v>
+      </c>
+      <c r="C11">
         <v>8289000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8966000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9740000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6623000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8808000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1653000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2645000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5656000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4517000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2291000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3964000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9943000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5062000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4899000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1561000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4882000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9144000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6065000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3061000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-996000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5621000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3251000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4207000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10739000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5163000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5001000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1057000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>400000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4666000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5326000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6391000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1400000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4548000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>14179000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3052000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1800000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2805000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5887000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>5395000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2800000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>572000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-14081000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4739000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>10841000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3419000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1885000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2338000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1500000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1933000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4832000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1171000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1642000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>86000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-7056000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-2743500.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>6138000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>782000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-246000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1900000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>800000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>600000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1600000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>300000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1700000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-100000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>400000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>600000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-1200000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-300000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1200000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>700000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="BX11">
         <v>1600000.0</v>
       </c>
       <c r="BY11">
+        <v>1600000.0</v>
+      </c>
+      <c r="BZ11">
         <v>1100000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1400000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>800000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-900000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="CE11">
         <v>2100000.0</v>
       </c>
       <c r="CF11">
+        <v>2100000.0</v>
+      </c>
+      <c r="CG11">
         <v>2800000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>800000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>7400000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>600000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1400000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>400000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>12989000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>806000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1638000.0</v>
       </c>
-      <c r="CO11">
-[...1 lines deleted...]
-      </c>
       <c r="CP11">
+        <v>0.0</v>
+      </c>
+      <c r="CQ11">
         <v>2148000.0</v>
       </c>
-      <c r="CQ11">
-[...1 lines deleted...]
-      </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
+        <v>0.0</v>
+      </c>
+      <c r="CU11">
         <v>2247000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>3687000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12">
+        <v>10183000.0</v>
+      </c>
+      <c r="C12">
         <v>10880000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13060000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13481000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8456000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13095000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9164000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8172000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5737000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9291000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9366000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9215000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8815000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6926000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4906000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3063000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2298000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3976000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3933000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3201000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2256000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2648000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2296000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2644000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3661000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3937000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3833000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3553000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3419000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3462000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3243000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3560000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3293000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3323000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3427000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3674000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4250000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4361000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4587000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4624000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4332000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4024000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3868000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3790000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3662000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3550000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3552000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8810000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8787000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8779000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9008000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8901000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8969000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8890000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>35700000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8599000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6389000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7600000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3400000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>600000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17200000.0</v>
       </c>
       <c r="BM12">
         <v>17200000.0</v>
       </c>
       <c r="BN12">
+        <v>17200000.0</v>
+      </c>
+      <c r="BO12">
         <v>5100000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>10400000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6300000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5100000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5200000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6700000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>7400000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>8100000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>13800000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>6673000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6656000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5595000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>8800000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>6700000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>5800000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>7300000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4900000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4700000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3700000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5400000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3900000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3700000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4400000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4232000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4609000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>4674000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4643000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>5372000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>5183000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4080000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3939000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3989000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3777000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13">
+        <v>528000.0</v>
+      </c>
+      <c r="C13">
         <v>250000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>725000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>484000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>418000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>298000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>782000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1124000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1259000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1070000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1064000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1081000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>948000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1035000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>744000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>628000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>304000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>187000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>149000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>176000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>129000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>148000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>262000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>299000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>375000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>398000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>505000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>479000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>506000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3053000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -22949,89 +23334,88 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-      <c r="AG14">
-[...1 lines deleted...]
-      </c>
+      <c r="AG14"/>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
@@ -23066,54 +23450,54 @@
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
-      <c r="BH14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14"/>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
@@ -23178,809 +23562,816 @@
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
-      <c r="CT14"/>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
       <c r="CU14"/>
+      <c r="CV14"/>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
+        <v>21710000.0</v>
+      </c>
+      <c r="C15">
         <v>24024000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>27459000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>26527000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>17224000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>20880000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3185000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6975000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>752000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8405000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1274000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-8015000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11498000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10042000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7210000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3856000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7487000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17689000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>17465000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6534000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>17121000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12161000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>12801000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12302000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5642000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13501000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>11894000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2515000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8800000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>14849000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14748000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>16314000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>22100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>19840000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7032000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>15892000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>15400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>23643000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>13417000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>12177000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>15200000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>18577000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>30178000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18753000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4969000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19425000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>15405000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>20481000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-17600000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6370000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2302000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5843000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5979000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4180000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12073000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7366000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>6976000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>8984000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-17968000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>32500000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>9000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>13800000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-4400000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-8900000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-8700000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6300000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-12300000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>5600000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2500000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>6900000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>500000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2200000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-16300000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-7000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-1400000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-2000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-2800000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-6400000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-5600000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-7600000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-100000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-9300000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-400000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>21300000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1300000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-7300000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-2300000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-7800000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-200000.0</v>
       </c>
-      <c r="CL15">
-[...1 lines deleted...]
-      </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
         <v>0.0</v>
       </c>
       <c r="CO15">
         <v>0.0</v>
       </c>
       <c r="CP15">
         <v>0.0</v>
       </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
       <c r="CS15">
         <v>0.0</v>
       </c>
       <c r="CT15">
+        <v>0.0</v>
+      </c>
+      <c r="CU15">
         <v>3301000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>9483000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>11498000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10042000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7210000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3856000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7487000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17689000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>17465000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6534000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17121000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12161000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12801000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12302000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5642000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13501000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>11894000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2515000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8802000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14849000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14748000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16314000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>22119000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>19840000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7032000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>15892000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>15378000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>23643000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>13417000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>12177000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>15220000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>18577000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>30178000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>18753000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7698000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>16696000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>15405000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>20481000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-9497000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6370000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2302000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5843000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5979000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4180000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>12073000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2659000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>6976000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7732000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-15464000.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>7732000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>11175000.0</v>
       </c>
-      <c r="BK16">
-[...1 lines deleted...]
-      </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>6171000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-2951000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2951000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2548000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>6889000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>501000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2159000.0</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
         <v>5101000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-18210000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>18210000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>499000.0</v>
       </c>
-      <c r="CH16">
-[...1 lines deleted...]
-      </c>
       <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
         <v>-591000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>591000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
         <v>3301000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>9483000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17">
+        <v>21710000.0</v>
+      </c>
+      <c r="C17">
         <v>24024000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>27459000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>26527000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>17224000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>20880000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3185000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>6975000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>752000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>8405000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1274000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-8000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11498000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>10042000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>7210000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3856000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>7487000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>17689000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>17465000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>6534000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>17121000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12161000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>12801000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>12302000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>5642000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>13501000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>11894000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2515000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>8802000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>14849000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>14748000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>16314000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>22119000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>19840000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>7032000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>15892000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>15378000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>23643000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>13417000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>12177000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>15220000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>18577000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>30178000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>18753000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>7698000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>16696000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>15405000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>20481000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-3127000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>6370000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
-      <c r="BH17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17"/>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -24045,145 +24436,150 @@
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
-      <c r="CT17"/>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
       <c r="CU17"/>
+      <c r="CV17"/>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>-10183000.0</v>
+      </c>
+      <c r="C18">
         <v>-10431000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11756000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12059000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8610000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9355000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8996000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7641000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4738000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4575000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4659000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4499000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3884000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3067000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3108000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2925000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2953000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2889000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3923000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2933000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3214000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2810000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2807000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3263000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3432000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3354000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3047000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2931000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24208,266 +24604,266 @@
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2174000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>422000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>149000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5200000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-7409000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>10564000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4189000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2128000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>890000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>583000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-624000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3631000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1069000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>608000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>718000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3221000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>159000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-122000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-2617000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>2635000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>96000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>960000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>323000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-325000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3102000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>403000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>548000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-334000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>2470000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>2243000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-2557000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>5453000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-1363000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>4693000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>1053000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>1266000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-209000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
@@ -24502,54 +24898,54 @@
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
-      <c r="BH20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20"/>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
@@ -24614,390 +25010,394 @@
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
-      <c r="CT20"/>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
       <c r="CU20"/>
+      <c r="CV20"/>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>48157000.0</v>
+      </c>
+      <c r="C21">
         <v>47975000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>54414000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>47891000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>33718000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>33515000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25533000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17699000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18416000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19924000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15701000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-726000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>23766000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>18553000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15844000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13684000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>22886000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19194000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>22294000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>14612000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>19158000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>20132000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>19890000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15688000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>18119000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21319000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>19609000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10147000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12100000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>22568000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>25706000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>22853000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>26100000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>26492000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>23938000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>22387000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>23500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>29974000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>22628000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>21813000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>20100000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>21171000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>22621000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>21858000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>20963000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>21813000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>19787000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>25105000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>13100000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>17322000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>17018000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>16397000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14905000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14461000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>14156000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>13682500.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>49325000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>12089000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>9822000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>14800000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>12000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-24900000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6800000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9800000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10200000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>13400000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-2000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>9600000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>8300000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>10700000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>7000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>10900000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-7500000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8500000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6900000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3500000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4100000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1800000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1700000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-3300000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>6300000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2900000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>6700000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>28800000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>5400000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>6300000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5500000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>7800000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>6300000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>71000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2082000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>7413000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1409000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>642000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1316000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-1410000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1410000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7411000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2653000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -25032,54 +25432,54 @@
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
-      <c r="BH22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22"/>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
@@ -25144,351 +25544,357 @@
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
-      <c r="CT22"/>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
       <c r="CU22"/>
+      <c r="CV22"/>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>348590000.0</v>
+      </c>
+      <c r="C23">
         <v>335568000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>319496000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>316002000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>344979000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>314310000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>283728000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>242733000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>254748000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>243299000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>234242000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>232075000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>231283000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>227120000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>228802000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>218837000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>232379000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>220425000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>210418000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>200053000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>201120000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>191597000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>186259000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>179506000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>167764000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>189420000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>194403000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>179573000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>191800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>183168000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>192517000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>177300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>185700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>182416000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>181938000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>171025000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>171300000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>159887000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>168970000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>166174000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>169100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>162290000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>169152000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>165262000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>163987000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>165682000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>168901000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>162353000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>170600000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>155945000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>155724000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>145831000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>149296000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>148224000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>150003000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>91593000.0</v>
       </c>
-      <c r="BE23">
-[...1 lines deleted...]
-      </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
+        <v>0.0</v>
+      </c>
+      <c r="BI23">
         <v>137100000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>124300000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>164100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>122200000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>118000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>126100000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>129900000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>134400000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>113500000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>104300000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>112200000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>101400000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>106100000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>112200000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>96700000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>94000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>96300000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>88500000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>93400000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>88500000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>95400000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>80600000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>89900000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>79300000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>61900000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>79600000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>64900000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>84700000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>82300000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>80000000.0</v>
       </c>
-      <c r="CL23">
-[...1 lines deleted...]
-      </c>
       <c r="CM23">
         <v>0.0</v>
       </c>
       <c r="CN23">
         <v>0.0</v>
       </c>
       <c r="CO23">
         <v>0.0</v>
       </c>
       <c r="CP23">
         <v>0.0</v>
       </c>
       <c r="CQ23">
         <v>0.0</v>
       </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
-      <c r="CT23"/>
+      <c r="CT23">
+        <v>0.0</v>
+      </c>
       <c r="CU23"/>
+      <c r="CV23"/>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25544,552 +25950,557 @@
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>13345000.0</v>
+      </c>
+      <c r="C25">
         <v>12448000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12891000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12830000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12411000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12616000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11574000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9004000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9201000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9196000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8910000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8871000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8574000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8489000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8502000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8447000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8405000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8445000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8001000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7854000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7843000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7918000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8088000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8036000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8164000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8248000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8148000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7781000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7157000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6875000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6841000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6691000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6917000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6751000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>6631000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6644000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6397000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6842000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6444000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6318000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6774000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5856000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5393000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5429000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5654000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5356000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5241000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5353000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5838000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5122000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5292000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5201000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4746000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4959000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4620000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4700000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25">
         <v>10720000.0</v>
       </c>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
-      <c r="BV25">
+      <c r="BV25"/>
+      <c r="BW25">
         <v>2140000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2210000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4280000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>5360000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>6520000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5750000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3180000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2660000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1180000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2940000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3370000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3170000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1070000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3230000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3430000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3260000.0</v>
       </c>
-      <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>23726000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>29194000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>24395000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>20832000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>17759000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>13738000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>12093000.0</v>
       </c>
-      <c r="AD26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>9998000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>11021000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>11029000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>9511000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>8212000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>6638000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>7189000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>5951000.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26">
+      <c r="BI26"/>
+      <c r="BJ26">
         <v>11902000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>5951000.0</v>
       </c>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
         <v>5655000.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>4653000.0</v>
       </c>
-      <c r="BS26">
-[...1 lines deleted...]
-      </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
         <v>4847000.0</v>
       </c>
-      <c r="BW26">
-[...1 lines deleted...]
-      </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
         <v>5568000.0</v>
       </c>
-      <c r="CA26">
-[...1 lines deleted...]
-      </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
         <v>4808000.0</v>
       </c>
-      <c r="CE26">
-[...1 lines deleted...]
-      </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
         <v>4634000.0</v>
       </c>
-      <c r="CI26">
-[...1 lines deleted...]
-      </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
         <v>4251000.0</v>
       </c>
-      <c r="CM26">
-[...1 lines deleted...]
-      </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
         <v>2952000.0</v>
       </c>
-      <c r="CQ26">
-[...1 lines deleted...]
-      </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
         <v>2297000.0</v>
       </c>
-      <c r="CU26"/>
+      <c r="CV26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26098,545 +26509,551 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>8451000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
-[...2 lines deleted...]
-      <c r="BE27"/>
+      <c r="BD27"/>
+      <c r="BE27">
+        <v>0.0</v>
+      </c>
       <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27">
-[...1 lines deleted...]
-      </c>
+      <c r="BH27"/>
       <c r="BI27">
         <v>0.0</v>
       </c>
       <c r="BJ27">
+        <v>0.0</v>
+      </c>
+      <c r="BK27">
         <v>44400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99999.0</v>
       </c>
       <c r="BL27">
         <v>99999.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BM27">
+        <v>99999.0</v>
+      </c>
+      <c r="BN27"/>
+      <c r="BO27">
         <v>200000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>11100000.0</v>
       </c>
-      <c r="BP27">
-[...1 lines deleted...]
-      </c>
       <c r="BQ27">
+        <v>0.0</v>
+      </c>
+      <c r="BR27">
         <v>100000.0</v>
       </c>
-      <c r="BR27">
-[...1 lines deleted...]
-      </c>
       <c r="BS27">
-        <v>100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BT27">
         <v>100000.0</v>
       </c>
       <c r="BU27">
+        <v>100000.0</v>
+      </c>
+      <c r="BV27">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99999.0</v>
       </c>
       <c r="BW27">
         <v>99999.0</v>
       </c>
       <c r="BX27">
-        <v>0.0</v>
+        <v>99999.0</v>
       </c>
       <c r="BY27">
         <v>0.0</v>
       </c>
-      <c r="BZ27"/>
+      <c r="BZ27">
+        <v>0.0</v>
+      </c>
       <c r="CA27"/>
-      <c r="CB27">
-[...1 lines deleted...]
-      </c>
+      <c r="CB27"/>
       <c r="CC27">
+        <v>0.0</v>
+      </c>
+      <c r="CD27">
         <v>99999.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>5200000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>99999.0</v>
       </c>
-      <c r="CF27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG27"/>
       <c r="CH27">
         <v>0.0</v>
       </c>
       <c r="CI27">
         <v>0.0</v>
       </c>
       <c r="CJ27">
         <v>0.0</v>
       </c>
       <c r="CK27">
         <v>0.0</v>
       </c>
-      <c r="CL27"/>
+      <c r="CL27">
+        <v>0.0</v>
+      </c>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>86244000.0</v>
+      </c>
+      <c r="C28">
         <v>81022000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>82330000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>68523000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>76291000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>71053000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>76337000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>65796000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>68734000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>59676000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>62915000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>68500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>52900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>56987000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>61541000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>54962000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>55538000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>52432000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>48378000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>50066000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>50670000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>49033000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>48375000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>48431000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>42445000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>48232000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>49495000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>47516000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>53204000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>42304000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>42938000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>42952000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>41400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>42577000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>42981000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>40995000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>39607000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>30646000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>40870000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>39186000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>36407000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>38784000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>39795000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>38302000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>39885000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>37297000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>36298000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>35224000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>41208000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>35520000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>34138000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>33115000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>24800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>31295000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>29030000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>28700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>114814000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>24000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>18259000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>25800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>24100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>19500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>22200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20500000.0</v>
       </c>
       <c r="BM28">
         <v>20500000.0</v>
       </c>
       <c r="BN28">
+        <v>20500000.0</v>
+      </c>
+      <c r="BO28">
         <v>20700000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>21300000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>19400000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>19600000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>19200000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>19400000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>19900000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>20700000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>18700000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>17500000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>16800000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>15100000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>15000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>17000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>16900000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>15800000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>15100000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>16000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>16500000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>15800000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>13500000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>17800000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>16200000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>15900000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>16754000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>18469000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>16740000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>19056000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1602000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>27174000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>24426000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>19095000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>23816000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>18856000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>10631000.0</v>
+      </c>
+      <c r="C29">
         <v>8289000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8966000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9740000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6623000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8808000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1653000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2645000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5656000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4517000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2291000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9943000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4899000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1561000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4882000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9144000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6065000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3061000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-996000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5621000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3251000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4207000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10739000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5163000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5001000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1057000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>409000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4882000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -26661,7079 +27078,7179 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>86244000.0</v>
+      </c>
+      <c r="C30">
         <v>76898000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>77905000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>71455000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>76291000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>71053000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>76337000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>65796000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>68734000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>59676000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>62915000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>68452000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>56987000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>61541000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>54962000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>55538000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>52432000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>48378000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>50066000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>50670000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>49033000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>48375000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>48431000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>42445000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>48232000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>49495000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>47516000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>53200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>42304000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>42938000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>42952000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>41400000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>42577000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>42981000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>40995000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>39600000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>30646000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>40870000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>39186000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>39500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>38784000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>39795000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>38302000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>39885000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>37297000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>36298000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>35224000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>41200000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>35520000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>34138000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>33115000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>33251000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>31295000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>29030000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>29013500.0</v>
       </c>
-      <c r="BE30">
-[...1 lines deleted...]
-      </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
+        <v>0.0</v>
+      </c>
+      <c r="BI30">
         <v>25800000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>24100000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>63900000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>22300000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>20600000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>20500000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>20900000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>32400000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>19400000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>19700000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>19200000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>19300000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>19800000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>31700000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>18800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>17600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>16800000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15100000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>15000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>17000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>16900000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>15900000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>20300000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>16100000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-6700000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>15800000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>13500000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>17800000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>16200000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>15900000.0</v>
       </c>
-      <c r="CL30">
-[...1 lines deleted...]
-      </c>
       <c r="CM30">
         <v>0.0</v>
       </c>
       <c r="CN30">
         <v>0.0</v>
       </c>
       <c r="CO30">
         <v>0.0</v>
       </c>
       <c r="CP30">
         <v>0.0</v>
       </c>
       <c r="CQ30">
         <v>0.0</v>
       </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
-      <c r="CT30"/>
+      <c r="CT30">
+        <v>0.0</v>
+      </c>
       <c r="CU30"/>
+      <c r="CV30"/>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:100">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B31">
+        <v>-15816000.0</v>
+      </c>
+      <c r="C31">
         <v>-15662000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-17989000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-11624000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9871000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3827000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-20695000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-8079000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12008000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7002000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-12136000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11253000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2325000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3449000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3735000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8267000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10517000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>7639000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1236000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5017000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3033000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2350000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3838000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>821000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1738000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2655000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2714000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6575000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2888000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3053000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5632000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-148000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2582000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2104000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2727000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3443000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-6300000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3526000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3324000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4241000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2071000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2022000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-6524000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1634000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-5153000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1031000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2497000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2286000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-29200000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-9019000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-9884000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-9383000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-10568000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-10195000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-9139000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-9060000.0</v>
       </c>
-      <c r="BE31">
-[...1 lines deleted...]
-      </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
+        <v>0.0</v>
+      </c>
+      <c r="BI31">
         <v>-7700000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3500000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>42000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-9600000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-17200000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-17300000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-5600000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-10400000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-6200000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-5200000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-5000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-6800000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-7600000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-8100000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-14600000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-6700000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-3900000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5800000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-7600000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-6800000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-5155000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-5800000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-7200000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-4700000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-4900000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-3100000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-5600000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-4100000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-3700000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-5600000.0</v>
       </c>
-      <c r="CL31">
-[...1 lines deleted...]
-      </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
         <v>0.0</v>
       </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
-      <c r="CT31"/>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
       <c r="CU31"/>
+      <c r="CV31"/>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:100">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B32">
+        <v>396747000.0</v>
+      </c>
+      <c r="C32">
         <v>383543000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>373910000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>363893000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>378697000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>347825000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>309261000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>260432000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>273164000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>263223000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>249943000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>231349000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>255049000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>245673000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>244646000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>232521000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>255265000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>239619000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>232712000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>214665000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>220278000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>211729000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>206149000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>195194000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>185883000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>210739000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>214012000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>189720000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>203900000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>205736000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>218223000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>200153000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>211800000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>208908000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>205876000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>193412000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>194800000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>189861000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>191598000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>187987000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>189200000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>183461000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>191773000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>187120000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>184950000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>187495000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>188688000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>187458000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>183700000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>173267000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>172742000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>162228000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>164201000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>162685000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>164159000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>163132500.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>654101000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>136250000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>148444000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>151800000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>136300000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>139100000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>129000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>127700000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>136200000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>143300000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>132400000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>123200000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>112600000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>122800000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>108400000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>117000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>104800000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>105200000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>100900000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>99700000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>92600000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>95200000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>90300000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>92000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>86900000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>92800000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>86000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>90700000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>85000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>71200000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>90200000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>90100000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>86300000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>74942000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>88164000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>82784000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>94659000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>104469000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>103802000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>83344000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>72795000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>96365000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>79443000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>18</v>
       </c>
       <c r="S1" t="s">
         <v>19</v>
       </c>
       <c r="T1" t="s">
         <v>20</v>
       </c>
       <c r="U1" t="s">
         <v>21</v>
       </c>
       <c r="V1" t="s">
         <v>22</v>
       </c>
       <c r="W1" t="s">
         <v>23</v>
       </c>
       <c r="X1" t="s">
         <v>24</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>26</v>
       </c>
+      <c r="AA1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>68039000.0</v>
+      </c>
+      <c r="C2">
         <v>70613000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41281000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>74248000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>50212000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36343000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>57573000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29168000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>56083000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33605000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29216000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11821000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>27369000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>53900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>48598000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>62705000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>12010000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11200000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2400000.0</v>
       </c>
-      <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>59088000</v>
+      </c>
+      <c r="C3">
         <v>38293000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>41238000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>51794000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37044000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>29320000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>34045000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29891000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18548000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>20900000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>36352000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20058000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19846000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19947000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14824000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21635000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17754000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19833000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10620000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15090000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7490000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6130000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8510000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8520000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6610000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22600000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-33721000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>25410000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>13869000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-21230000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>28405000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-26915000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>22478000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>4389000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>17395000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-15548000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-6669000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3209000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3529000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-15691000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7472000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2805000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3808000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1844000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4540000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-11706000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>-6620000.0</v>
+      </c>
+      <c r="C6">
         <v>-2574000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29332000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-32967000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>24036000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13869000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-21230000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28405000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-26915000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>22478000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4389000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17395000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-15548000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-26531000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5302000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-14107000.0</v>
       </c>
-      <c r="Q6"/>
       <c r="R6"/>
-      <c r="S6">
+      <c r="S6"/>
+      <c r="T6">
         <v>3310000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4910000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8030000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5610000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4760000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8430000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12440000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-620000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
+        <v>-95096000.0</v>
+      </c>
+      <c r="C7">
         <v>-21562000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>33114000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-41133000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-44639000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-29869000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-13656000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-35943000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-33878000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1400000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-46058000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-16953000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-28232000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-34839000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8968000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>-3200000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>24400000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>45300000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-41400000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-23500000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5900000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>79900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-15980000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>5335000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-23625000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-18209000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>28713000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-23679000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-11900000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-2765000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-13086000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-1877000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-14683000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>-7493000.0</v>
+      </c>
+      <c r="C9">
         <v>-55208000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8678000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5335000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-23625000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-18209000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28713000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-23679000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-11900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2765000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-13086000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1877000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-14683000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-729000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3775000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4586000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>16486000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>-17600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4400000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4500000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>19900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1500000.0</v>
       </c>
-      <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
+        <v>-86338000.0</v>
+      </c>
+      <c r="C10">
         <v>-44294000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2641000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11222000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-46999000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12498000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12930000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-20982000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-24292000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5432000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-16439000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-19354000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3186000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-25106000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-745000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-8677000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>18177000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>7400000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-18000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9200000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-33400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>584000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-28577000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>29510000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3176000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-16181000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16190000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2332000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2352000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-10443000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1098000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-15435000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>1850000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>20548000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-12902000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-6498000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-8928000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8662000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-47000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7269000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4170000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-29615000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1446000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24951000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-12416000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-373000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-2338000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-21767000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-3374000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-132000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>955000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-13288000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-518000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-12045000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
+        <v>51514000.0</v>
+      </c>
+      <c r="C14">
         <v>45605000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>36178000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34012000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>32705000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>31885000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>32341000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27564000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26943000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26001000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23452000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21604000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>21453000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19023000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17527000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16696000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>10720000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13990000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18110000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>10660000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10990000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12360000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10410000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11870000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>19463000.0</v>
+      </c>
+      <c r="C15">
         <v>19449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19442000.0</v>
       </c>
       <c r="D15">
         <v>19442000.0</v>
       </c>
       <c r="E15">
         <v>19442000.0</v>
       </c>
       <c r="F15">
+        <v>19442000.0</v>
+      </c>
+      <c r="G15">
         <v>19430000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>19418000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>18592000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16073000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15827000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15708000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15595000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>25000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>50000000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
+        <v>61419000.0</v>
+      </c>
+      <c r="C16">
         <v>68039000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>70613000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>41281000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>74248000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>50212000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>36343000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>57573000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>29168000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>56083000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33605000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>29216000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11821000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>27369000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>53900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>48598000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>62705000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>12010000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8090000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13630000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5590000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11160000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6370000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14840000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-620000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-      <c r="F17">
+      <c r="F17"/>
+      <c r="G17">
         <v>1138000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1124000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-524000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-536000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-227000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-418000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1494000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-203000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>9866000.0</v>
+      </c>
+      <c r="C18">
         <v>41831000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>46356000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-38484000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5395000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>18986000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>25303000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>17278000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>51460000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>77500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>866000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>48646000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20558000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19532000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>17164000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-26315000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>-15350000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-14280000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13650000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3270000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>26150000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13270000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>6530000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-30510000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19">
+        <v>-11575000.0</v>
+      </c>
+      <c r="C19">
         <v>-288688000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-48194000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-23000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>27353000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>12000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-31000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>26000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-50000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-21942000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-82791000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-50000000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>1134000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
+        <v>12750000.0</v>
+      </c>
+      <c r="C21">
         <v>235986000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12705000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>41212000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>50000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5375000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>60354000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13351000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1401000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-43452000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>62071000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1090000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-80099000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>99720000.0</v>
+      </c>
+      <c r="C22">
         <v>48264000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2416000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>32606000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>49175000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>54385000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33552000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>54713000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>64883000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>64615000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>82728000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>60280000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3127000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24891000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6976000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-12922000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>2202000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-13100000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-22100000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-17600000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-51800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-14900000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>-567000.0</v>
+      </c>
+      <c r="C23">
         <v>-9403000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-31000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>329744000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>292160000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>614560000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>243000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>216775000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>225000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3925000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>255500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>38000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4551000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-924000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-8161000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>19860000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-540000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14250000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-17780000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-26380000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13680000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>39900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11350000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24">
+        <v>-792000.0</v>
+      </c>
+      <c r="C24">
         <v>1134000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>326000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>776000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12891000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1260000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-55345000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-404000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1064000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>137000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4029000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>434000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1303000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>465000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2172000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>3914000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1310000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9790000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7510000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>15200000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4540000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-8840000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-33540000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>18540000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>3993000.0</v>
+      </c>
+      <c r="C25">
         <v>11979000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23251000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1061000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4786000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-7041000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3273000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1319000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6306000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>127700000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7065000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2388000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>910000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>488000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1263000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3001000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>-6750000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-23960000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-46450000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>20370000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>58310000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>29350000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-56540000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-15340000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>1134000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5699000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>480500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4017000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1334000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>464775000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-580000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-26400000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>45000000.0</v>
       </c>
-      <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
+        <v>1597000.0</v>
+      </c>
+      <c r="C27">
         <v>717000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>475000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>-10398000.0</v>
       </c>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
       <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27">
         <v>1129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2259000.0</v>
       </c>
       <c r="H27">
         <v>2259000.0</v>
       </c>
       <c r="I27">
+        <v>2259000.0</v>
+      </c>
+      <c r="J27">
         <v>334000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>-121288000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-7725000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-3376000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>73000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>215000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3414000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-3140000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>-6560000.0</v>
+      </c>
+      <c r="C28">
         <v>207134000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6768000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26987000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16343000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-16995000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>40936000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4107000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11775000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-53738000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>50380000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15351000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4779000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10875000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-8218000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10163000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>29098000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>34217000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19860000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-540000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14250000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-17780000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-26380000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13680000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>39900000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11350000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>68954000.0</v>
+      </c>
+      <c r="C29">
         <v>80124000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>87594000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13310000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>31649000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>48306000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>59348000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>47169000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>70008000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>98400000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>37218000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>68704000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-712000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>415000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>31988000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4680000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>40058000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>-4730000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>810000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6160000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2860000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>34660000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4750000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13140000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7910000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>-71455000.0</v>
+      </c>
+      <c r="C30">
         <v>-288688000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-48194000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-74018000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-22582000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-18580000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-120390000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-14133000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-84612000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-21900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-82791000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-34464000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19412000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-37336000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-17743000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-19463000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>-11930000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9070000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3970000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-17360000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-40150000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4060000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BH1" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="BI1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BJ1" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="BK1" t="s">
         <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="BN1" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="BO1" t="s">
         <v>139</v>
       </c>
       <c r="BP1" t="s">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="BQ1" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
         <v>143</v>
       </c>
       <c r="BT1" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="BU1" t="s">
-        <v>144</v>
+        <v>22</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
         <v>146</v>
       </c>
       <c r="BX1" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="BY1" t="s">
-        <v>147</v>
+        <v>23</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
         <v>149</v>
       </c>
       <c r="CB1" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="CC1" t="s">
-        <v>150</v>
+        <v>24</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
         <v>152</v>
       </c>
       <c r="CF1" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
       <c r="CG1" t="s">
-        <v>153</v>
+        <v>25</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
         <v>155</v>
       </c>
       <c r="CJ1" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="CK1" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
         <v>158</v>
       </c>
       <c r="CN1" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="CO1" t="s">
-        <v>159</v>
+        <v>27</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>160</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>54929000.0</v>
+      </c>
+      <c r="C2">
         <v>55486000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>72769000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>68039000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>60354000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>67074000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51837000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>70613000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50225000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32970000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43153000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41281000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37238000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>68422000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>76280000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>74248000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>70748000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>63385000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41175000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50212000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>49103000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34534000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>30969000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>36343000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26748000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>26180000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>54893000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>57573000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35876000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>31336000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25860000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>29168000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30553000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>40185000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>62097000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>56083000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>49310000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>39220000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>37415000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>33605000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>32225000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>25372000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>31817000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>29216000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>20804000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20689000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>19749000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11821000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10979000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>30474000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>36851000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>27369000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>28274000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26180000.0</v>
       </c>
       <c r="BD2">
         <v>26180000.0</v>
       </c>
-      <c r="BE2"/>
+      <c r="BE2">
+        <v>26180000.0</v>
+      </c>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
-      <c r="BL2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>29490000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>26180000.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>24520000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>26180000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11100000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10200000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7400000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>10200000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5800000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5600000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6200000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>8700000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>26900000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>11200000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>12000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13800000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8700000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>10000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>18869000</v>
+      </c>
+      <c r="C3">
         <v>15316000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11097000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13806000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13142000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7746000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7822000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9583000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13072000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9731000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10959000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7476000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10891000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7908000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9819000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>23176000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11890000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10015000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7690000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7449000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7094000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7488000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7318000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7420000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10076000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7854000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8440000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7675000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10117000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7657000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6068000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6049000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5529000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4168000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3853000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4998000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5500000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4813000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4653000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5911000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7704000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>10995000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>9559000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8094000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6955000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5375000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3753000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3975000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5598000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4483000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5543000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4222000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5744000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4563000</v>
-      </c>
-[...1 lines deleted...]
-        <v>4820000</v>
       </c>
       <c r="BD3">
         <v>4820000</v>
       </c>
       <c r="BE3">
+        <v>4820000</v>
+      </c>
+      <c r="BF3">
         <v>14824000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3209000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>17754000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5451000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>19833000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>13438000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
         <v>10620000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
         <v>3850000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>6620000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2220000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2400000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2390000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1490000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1890000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1720000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2140000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1710000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1430000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>850000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1210000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1910000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2710000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2680000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>11346000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>8665000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>6634000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3626000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>14544000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>10326000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>6509000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3248000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>22604000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>13921000</v>
       </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>3624000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-31234000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-8583000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>2472000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>4874000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>7363000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>22210000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-9037000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1109000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>14569000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>3565000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-5374000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>9595000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>568000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-28713000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-2680000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>21697000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>4540000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>5476000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-3308000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1385000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-9632000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-21912000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>6014000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>6773000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>10090000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>1805000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>3810000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1380000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>6853000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-6445000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>2601000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>8412000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>115000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>940000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>7928000.0</v>
       </c>
-      <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1129000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1089000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1004000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7713000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>956000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1026000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2412000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-727000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6256000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3957000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-393000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-837000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12761000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>485000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1811000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1604000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3214000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1508000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>533000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3283000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1744000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2553000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1948000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3440000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2013000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3042000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2911000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1664000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>19379000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>376000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-20350000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1249000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2424000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2542000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1154000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3504000.0</v>
       </c>
-      <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>6490000.0</v>
+      </c>
+      <c r="C6">
         <v>-557000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-17283000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4730000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7685000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6720000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15237000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-18776000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>20388000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>17255000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10183000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1872000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4043000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-31184000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-7858000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2032000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7363000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>22210000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-9037000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1109000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14569000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3565000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5374000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9595000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>568000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-28713000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2680000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>21697000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4540000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5476000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3308000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1385000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-9632000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-21912000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6014000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6773000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>10090000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1805000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3810000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1380000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6853000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6445000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2601000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8412000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>115000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>940000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7928000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>842000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-19495000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-6377000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>9482000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-905000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1251000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-14830000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-12050000.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-      <c r="BM6">
+      <c r="BM6"/>
+      <c r="BN6">
         <v>3310000.0</v>
       </c>
-      <c r="BN6"/>
       <c r="BO6"/>
-      <c r="BP6">
+      <c r="BP6"/>
+      <c r="BQ6">
         <v>-1660000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1350000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>950000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2850000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>5590000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-2760000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4390000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>210000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-620000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-2490000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-18240000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>15740000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-850000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1760000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>5140000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2220000.0</v>
       </c>
-      <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
+        <v>-9761000.0</v>
+      </c>
+      <c r="C7">
         <v>-26709000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-25085000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-33541000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-14254000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8428000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-17694000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1958000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>20895000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-10269000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>19401000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3087000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6865000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8168000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-13631000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-26199000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-22737000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-10067000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1074000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-12909000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-18894000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-3906000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7828000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-14897000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14187000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4008000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>12632000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-16109000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1089000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-8428000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-9281000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-19323000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-19328000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-5749000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>11420000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-20221000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-7500000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>5983000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1128000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>5000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>3714000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-17866000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-9666000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-22240000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2022000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1372000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-10303000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-7300000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-11713000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-12525000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>8349000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-12343000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1435000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-15179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3598500.0</v>
       </c>
       <c r="BD7">
         <v>-3598500.0</v>
       </c>
-      <c r="BE7"/>
+      <c r="BE7">
+        <v>-3598500.0</v>
+      </c>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-      <c r="BM7">
+      <c r="BM7"/>
+      <c r="BN7">
         <v>5800000.0</v>
       </c>
-      <c r="BN7"/>
       <c r="BO7"/>
-      <c r="BP7">
+      <c r="BP7"/>
+      <c r="BQ7">
         <v>-2700000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>18000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>3300000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-9000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>3100000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>44200000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>7000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-7600000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-36200000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>8200000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>44700000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-12000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>3300000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>7300000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-5200000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>15980000.0</v>
       </c>
-      <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-9650000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>146000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-7508000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>22347000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12810000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-12242000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-2946000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>4373000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-9799000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-11043000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>1631000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>1002000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>24704000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-8897000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1159000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>14065000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-5755000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-9018000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-8821000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-85000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-12196000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>5371000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>3311000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-8386000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-12785000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>11603000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-5489000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>3906000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-6530000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>329000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-1288000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-5597000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>5002000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-3439000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-4858000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>1418000.0</v>
       </c>
-      <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>-16416000.0</v>
+      </c>
+      <c r="C9">
         <v>-4776000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2333000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11366000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-25957000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3470000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-34989000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9208000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-11723000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-11271000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1535000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12781000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-9650000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>146000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-7508000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>22347000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12810000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-12242000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2946000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4373000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-9799000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-11043000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1631000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1002000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24704000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-8897000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1159000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>14065000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5755000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9018000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-8821000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-85000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-12196000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5371000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3311000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-8386000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-12785000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>11603000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-5489000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3906000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-6530000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>329000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1288000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-5597000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>5002000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-3439000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-4858000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1418000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-5914000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-4389000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-9202000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4822000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-3908000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1682500.0</v>
       </c>
       <c r="BD9">
         <v>1682500.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9">
+      <c r="BE9">
+        <v>1682500.0</v>
+      </c>
+      <c r="BF9"/>
+      <c r="BG9">
         <v>184000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>16486000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>726000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>1643000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>-3407000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-2546000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1912000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>400000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3700000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-4200000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>4500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>300000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-700000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-2500000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-1600000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>7200000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-400000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>3955000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>10341000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>13199000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>11968000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>5525000.0</v>
       </c>
-      <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>1138000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>7776000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>12018000.0</v>
       </c>
-      <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>5165000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
+        <v>6203000.0</v>
+      </c>
+      <c r="C10">
         <v>-19328000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-47032000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-26181000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6161000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-13732000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-19237000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5164000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8532000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1655000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2541000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5005000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19236000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1376000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4105000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-24977000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-16451000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8573000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-12102000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-9873000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4407000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2423000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1013000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-9501000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-19514000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3172000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12498000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9086000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-7511000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2807000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6774000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-9504000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2563000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-10884000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-5649000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5196000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1561000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3146000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2473000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4544000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3383000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-7028000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-7325000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5469000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-12621000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2548000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1782000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-7499000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>616000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1331000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-906000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1565000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-4746000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-9798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5281000.0</v>
       </c>
       <c r="BD10">
         <v>-5281000.0</v>
       </c>
-      <c r="BE10"/>
+      <c r="BE10">
+        <v>-5281000.0</v>
+      </c>
       <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>18177000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>10571000.0</v>
       </c>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>2597000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3036000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1627000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2500000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1500000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-10500000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-8500000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>9800000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-500000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6500000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-6600000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>5500000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>4700000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-8000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1441000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>584000.0</v>
       </c>
-      <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-3850000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5849000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3022000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-15856000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5806000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11852000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18534000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>514000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3927000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>757000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7603000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-5561000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-9329000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>9248000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3104000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-19204000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>17569000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-709000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5781000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-6451000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6245000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2629000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>13719000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2513000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6072000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>988000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1653000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-6361000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>10190000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-12058000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>585000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-9160000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8015000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2623000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-4817000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-4723000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1682000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>1850000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>20548000.0</v>
       </c>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CK11"/>
+      <c r="CL11">
         <v>5683000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-6912000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-4292000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-4746000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3048000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8033000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-10160000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-6565000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2194000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-3171000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>231000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-2024000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-3964000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6951000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>905000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-883000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1689000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-2389000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2137000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2828000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-2623000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-178000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1293000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4826000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1328000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1348000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-523000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4151000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1890000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-22472000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-1674000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-126000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-5343000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2742000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2301000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-2181000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-1416000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7746000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>391000.0</v>
       </c>
       <c r="O13">
+        <v>391000.0</v>
+      </c>
+      <c r="P13">
         <v>7001000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-17974000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>127000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4646000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2777000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-7923000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-8615000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5180000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6307000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-5210000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-15864000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-216000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3567000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-9254000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6638000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1423000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3939000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-12528000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-231000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>453000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>9937000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-10291000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>955000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3462000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2491000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-2084000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-13288000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>891000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-518000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-12045000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
+        <v>13345000.0</v>
+      </c>
+      <c r="C14">
         <v>12448000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12891000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12830000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12411000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12616000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11574000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9004000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9201000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9196000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8910000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8871000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8574000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8489000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8502000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8447000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8405000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8445000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8006000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7849000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7843000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7918000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8088000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8036000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8164000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8248000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8148000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7781000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7157000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6875000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6841000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6691000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6917000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6751000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6631000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6644000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6397000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6842000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6444000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6318000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6774000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5856000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>5393000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5429000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5654000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5356000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5241000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5353000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5838000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5122000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5292000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5201000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4746000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4659000.0</v>
       </c>
       <c r="BD14">
         <v>4659000.0</v>
       </c>
-      <c r="BE14"/>
+      <c r="BE14">
+        <v>4659000.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-      <c r="BM14">
+      <c r="BM14"/>
+      <c r="BN14">
         <v>10720000.0</v>
       </c>
-      <c r="BN14"/>
       <c r="BO14"/>
-      <c r="BP14">
+      <c r="BP14"/>
+      <c r="BQ14">
         <v>2140000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2210000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4280000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>5360000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6520000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>5750000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3180000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2660000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1180000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2940000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3370000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3170000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1070000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3230000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3430000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3260000.0</v>
       </c>
-      <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>4867000.0</v>
+      </c>
+      <c r="C15">
         <v>4868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4864000.0</v>
       </c>
       <c r="D15">
         <v>4864000.0</v>
       </c>
       <c r="E15">
         <v>4864000.0</v>
       </c>
       <c r="F15">
+        <v>4864000.0</v>
+      </c>
+      <c r="G15">
         <v>4865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4860000.0</v>
       </c>
       <c r="H15">
         <v>4860000.0</v>
       </c>
       <c r="I15">
+        <v>4860000.0</v>
+      </c>
+      <c r="J15">
         <v>4861000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4860000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4861000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4861000.0</v>
       </c>
       <c r="N15">
         <v>4861000.0</v>
       </c>
       <c r="O15">
-        <v>4860000.0</v>
+        <v>4861000.0</v>
       </c>
       <c r="P15">
         <v>4860000.0</v>
       </c>
       <c r="Q15">
+        <v>4860000.0</v>
+      </c>
+      <c r="R15">
         <v>4861000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4860000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4861000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4860000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4861000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4860000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4855000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4854000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4855000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4854000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4854000.0</v>
       </c>
       <c r="AC15">
         <v>4854000.0</v>
       </c>
       <c r="AD15">
+        <v>4854000.0</v>
+      </c>
+      <c r="AE15">
         <v>4855000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4846000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4037000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4036000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4029000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4019000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3989000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3986000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3941000.0</v>
       </c>
       <c r="AN15">
         <v>3941000.0</v>
       </c>
       <c r="AO15">
         <v>3941000.0</v>
       </c>
       <c r="AP15">
+        <v>3941000.0</v>
+      </c>
+      <c r="AQ15">
         <v>3940000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3917000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3910000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3903000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3901000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3895000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3896000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AX15">
         <v>25000000.0</v>
       </c>
-      <c r="AY15"/>
+      <c r="AY15">
+        <v>25000000.0</v>
+      </c>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>3000000.0</v>
       </c>
-      <c r="BB15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>1500000.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>1500000.0</v>
+      </c>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
+        <v>61419000.0</v>
+      </c>
+      <c r="C16">
         <v>54929000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>55486000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>72769000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>68039000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>60354000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>67074000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>51837000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>70613000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>50225000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>32970000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43153000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>41281000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>37238000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>68422000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>76280000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>74248000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>70748000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>63385000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>41175000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>50212000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>49103000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>34534000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>30969000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>36343000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>26748000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>26180000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>54893000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>57573000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35876000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>31336000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>25860000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>29168000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>30553000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>40185000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>62097000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>56083000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>49310000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>39220000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37415000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>33605000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>32225000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>25372000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>31817000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>29216000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>20804000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>20689000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19749000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>11821000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>10979000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>30474000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>36851000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>27369000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>28274000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>11350000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14130000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>26180000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>29490000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>26180000.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>24520000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>9750000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>11150000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>10150000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>12990000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>7440000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>10190000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5810000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5580000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6210000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>8660000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>26940000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>11150000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>12040000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>13840000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2230000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>10000.0</v>
       </c>
-      <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>910000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-904000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-457000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>592000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-377000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>818000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>105000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>266000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1255000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>375000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-510000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>74000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-184000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-241000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-173000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-762000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>106000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-78000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>198000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-53000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>131000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-215000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-90000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>147000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>278000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-137000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-706000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-174000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-581000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-24000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-715000.0</v>
       </c>
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>5225000.0</v>
+      </c>
+      <c r="C18">
         <v>890000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8255000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4504000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8130000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>35408000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4746000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3039000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15357000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1677000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>20599000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>8723000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9347000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1649000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12308000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-33874000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10316000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3883000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12432000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3628000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4024000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>9137000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>19595000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5722000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6199000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19096000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>23651000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11245000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4762000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>7997000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>9288000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-4769000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4580000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>18638000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>28437000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-195000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>8100000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>32264000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>21624000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>15545000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>18888000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-5973000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1561000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-10488000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>14907000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>15704000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>4650000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>13385000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-22940000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-4250000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>11076000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-4444000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>3116000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-11006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5821000.0</v>
       </c>
       <c r="BD18">
         <v>-5821000.0</v>
       </c>
-      <c r="BE18"/>
+      <c r="BE18">
+        <v>-5821000.0</v>
+      </c>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-      <c r="BM18">
+      <c r="BM18"/>
+      <c r="BN18">
         <v>-15350000.0</v>
       </c>
-      <c r="BN18"/>
       <c r="BO18"/>
-      <c r="BP18">
+      <c r="BP18"/>
+      <c r="BQ18">
         <v>-11180000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1170000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-4810000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>540000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-1140000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-3860000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-9420000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>670000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2140000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-2460000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-3370000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>420000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>4800000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-700000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1160000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>20890000.0</v>
       </c>
-      <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19">
+        <v>1947000.0</v>
+      </c>
+      <c r="C19">
         <v>-3500000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-6518000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-21014000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7034000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-18251000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-260473000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2930000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-9111000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1130000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-24861000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-15352000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-10282000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-30000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-9810000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>7000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>5100000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>10000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>25253000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-13000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>17000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7624000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9533000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-25000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-62531000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>25000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-7948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF19">
         <v>1000000.0</v>
       </c>
       <c r="AG19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH19">
         <v>-5000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27000000.0</v>
       </c>
       <c r="AJ19">
         <v>-27000000.0</v>
       </c>
       <c r="AK19">
+        <v>-27000000.0</v>
+      </c>
+      <c r="AL19">
         <v>-50000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-27000000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>-50000000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-50000000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33783,2386 +34300,2415 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
+        <v>-3062000.0</v>
+      </c>
+      <c r="C21">
         <v>3937000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-12062000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23937000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9061000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26063000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>283125000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-12015000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-6688000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5145000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8576000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>34179000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>26625000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15125000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4875000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13125000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12438000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-6688000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11687000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11312000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>19840000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-6125000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-69146000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>115785000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3145000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4855000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-144000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11785000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2918000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-7083000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-15584000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>18348000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-950000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-19226000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-15547000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-7729000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-13731000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>61268000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-2232000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>16766000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2268000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1754000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-743000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-861000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-80099000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>21710000.0</v>
+      </c>
+      <c r="C22">
         <v>24024000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>27459000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>26527000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17224000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>20880000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3185000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6975000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>752000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8405000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1274000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-8015000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11498000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10042000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7210000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3856000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7487000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17689000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>17465000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6534000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>17121000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12161000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>12801000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12302000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5642000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>13501000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11894000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2515000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8802000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>14849000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14748000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>16314000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>22119000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>19840000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7032000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>15892000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>15378000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>23643000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>13417000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>12177000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>15220000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>18577000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>30178000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>18753000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4969000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19425000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>15405000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>20481000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-17642000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6370000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2302000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5843000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5979000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4180000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12073000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7366000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>6976000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8984000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>11175000.0</v>
       </c>
-      <c r="BH22"/>
-      <c r="BI22">
+      <c r="BI22"/>
+      <c r="BJ22">
         <v>6342000.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>5618000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2548000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6900000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>501000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2159000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-7000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-1400000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-2000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-2800000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-6400000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-5600000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-7600000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-100000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-9300000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-400000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>21300000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1300000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-7300000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-2300000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-7800000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-200000.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
-      <c r="CN22">
+      <c r="CN22"/>
+      <c r="CO22">
         <v>3301000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>9483000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>6880999.0</v>
+      </c>
+      <c r="C23">
         <v>-1369000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2054000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2738000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>242145000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1295000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1945000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-12322000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2628000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>819000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1739000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>49261000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>89384000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>32000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>134431000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-71000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>82000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>52000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4840000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>86000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2940000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>59000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>40000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>36000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>49000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>39000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>36000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>119000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>56000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>54000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>32000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>74775000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>59130000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>56000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>48000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>61870000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3925000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2470000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>110000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-5886000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>33000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>122000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>45000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>55500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>36000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>158000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-861000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>109878000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>69500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>33000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>42500000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-924000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2951000.0</v>
       </c>
       <c r="BD23">
         <v>2951000.0</v>
       </c>
-      <c r="BE23"/>
+      <c r="BE23">
+        <v>2951000.0</v>
+      </c>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>942000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>19860000.0</v>
       </c>
-      <c r="BN23"/>
       <c r="BO23"/>
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>9530000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-4190000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-1730000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-4152000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>520000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>340000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>13280000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-390000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1990000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1640000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-15240000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1090000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-5650000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1860000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-1210000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-17660000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
-      <c r="CN23">
-[...1 lines deleted...]
-      </c>
+      <c r="CN23"/>
       <c r="CO23">
         <v>62000.0</v>
       </c>
+      <c r="CP23">
+        <v>62000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24">
+        <v>471000.0</v>
+      </c>
+      <c r="C24">
         <v>2010000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>431000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3704000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-241000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>548000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>174000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>653000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-562000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-183000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>947000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>124000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>609000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>131000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>9000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>27000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-25000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-9929000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-217000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1096000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>357000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-306000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-215000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>543000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-8148000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-25749000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-296000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-10257000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-7948000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1289000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-262000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>32508000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-856000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-27444000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-272000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>700000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1590000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-226000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>25000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-5000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-46667000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>17000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>246000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-27000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-9811000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>794000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>15000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>324000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>102000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>7000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>187000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9108500.0</v>
       </c>
       <c r="BD24">
         <v>-9108500.0</v>
       </c>
       <c r="BE24">
+        <v>-9108500.0</v>
+      </c>
+      <c r="BF24">
         <v>571000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>7453000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>54000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>3914000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>3883000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-1310000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-30000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1580000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>7500000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>740000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>6370000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1170000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-10000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-20000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-690000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1470000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>360000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>14060000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-180000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>730000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>5010000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-1020000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1167000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>561000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>79000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>26095000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>21546000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>19572000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>1242000.0</v>
+      </c>
+      <c r="C25">
         <v>2784000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-185000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>976000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2650000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1669000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13571000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-611000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2638000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4241000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1506000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14866000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1748000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-4460000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4462000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3211000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9105000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-10352000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-5917000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2378000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-799000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>233000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2444000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-4031000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-5711000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1342000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1234000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2330000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-887000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>186000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1876000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2494000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1373000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>974000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2586000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1281000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>26900000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1368000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1360000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>830000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2101000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2802000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1102000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-4794000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1141000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>785000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>317000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>145000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>102000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>213000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>242000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>353000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>366000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-794000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-17733000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-13026000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-      <c r="BM25">
+      <c r="BM25"/>
+      <c r="BN25">
         <v>-29350000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
-      <c r="BP25">
+      <c r="BP25"/>
+      <c r="BQ25">
         <v>330000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-10880000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-7890000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>9380000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1150000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-46690000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-9870000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7360000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>48530000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-11660000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-71350000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-3250000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5910000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>570000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>8190000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4160000.0</v>
       </c>
-      <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>1134000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>793000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>130000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>211000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>407000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1592000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>214000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3486000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2961000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2470000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>110000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>52000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1887000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1385000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>693000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>718000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>458000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>158000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
-      <c r="AY26"/>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26">
         <v>-580000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>26400000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-26400000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
+        <v>413000.0</v>
+      </c>
+      <c r="C27">
         <v>411000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>434000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179000.0</v>
       </c>
       <c r="F27">
         <v>179000.0</v>
       </c>
       <c r="G27">
+        <v>179000.0</v>
+      </c>
+      <c r="H27">
         <v>180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179000.0</v>
       </c>
       <c r="I27">
         <v>179000.0</v>
       </c>
       <c r="J27">
+        <v>179000.0</v>
+      </c>
+      <c r="K27">
         <v>135000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>80000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>81000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-5374000.0</v>
       </c>
-      <c r="N27">
-[...1 lines deleted...]
-      </c>
       <c r="O27">
         <v>0.0</v>
       </c>
-      <c r="P27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P27">
+        <v>0.0</v>
+      </c>
+      <c r="Q27"/>
       <c r="R27">
         <v>0.0</v>
       </c>
       <c r="S27">
+        <v>0.0</v>
+      </c>
+      <c r="T27">
         <v>-6248000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2155000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-2425000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-119000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>565000.0</v>
       </c>
       <c r="Y27">
         <v>565000.0</v>
       </c>
       <c r="Z27">
         <v>565000.0</v>
       </c>
       <c r="AA27">
+        <v>565000.0</v>
+      </c>
+      <c r="AB27">
         <v>564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>565000.0</v>
       </c>
       <c r="AC27">
         <v>565000.0</v>
       </c>
       <c r="AD27">
         <v>565000.0</v>
       </c>
       <c r="AE27">
+        <v>565000.0</v>
+      </c>
+      <c r="AF27">
         <v>564000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>565000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>334000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-1298000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-334000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>437000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>-23479000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>-1091000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1898000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>420000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-2090000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>-2845000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2644000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>420000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1211000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>-3541000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-730000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>-316000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5445000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>18000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>27000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>28000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>215000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="BD27">
         <v>33000.0</v>
       </c>
-      <c r="BE27"/>
+      <c r="BE27">
+        <v>33000.0</v>
+      </c>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
-      <c r="BQ27">
-[...2 lines deleted...]
-      <c r="BR27"/>
+      <c r="BQ27"/>
+      <c r="BR27">
+        <v>0.0</v>
+      </c>
       <c r="BS27"/>
-      <c r="BT27">
-[...9 lines deleted...]
-      </c>
+      <c r="BT27"/>
+      <c r="BU27">
+        <v>0.0</v>
+      </c>
+      <c r="BV27"/>
+      <c r="BW27">
+        <v>0.0</v>
+      </c>
+      <c r="BX27"/>
       <c r="BY27">
         <v>0.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="BZ27">
+        <v>0.0</v>
+      </c>
+      <c r="CA27"/>
+      <c r="CB27">
         <v>12000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-3300000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-7300000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>5200000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>-1615000.0</v>
+      </c>
+      <c r="C28">
         <v>-2300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-18980000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16335000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7766000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-32223000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>276320000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-29197000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1787000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4854000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14705000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1296000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6332000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>284000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3716000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>29319000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12389000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10265000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-14576000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8265000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4637000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-11548000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-16542000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6458000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14985000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-10979000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-27001000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>63931000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-7999000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2982000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-4860000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11734000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-711000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-9520000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-19389000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>17845000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1975000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-20715000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-19378000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-11670000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-17620000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>59215000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4764000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13549000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-917000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-5197000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-4480000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-4757000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>23319000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-15362000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-17161000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>13983000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3951000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1451000.0</v>
       </c>
       <c r="BD28">
         <v>1451000.0</v>
       </c>
-      <c r="BE28"/>
+      <c r="BE28">
+        <v>1451000.0</v>
+      </c>
       <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>29098000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11868000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>34217000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>26485000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>19860000.0</v>
       </c>
-      <c r="BN28"/>
       <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>9530000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-4190000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1730000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-4150000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>520000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>340000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>13280000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-390000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1990000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1640000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-15240000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1090000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-5650000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1860000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1210000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-17660000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>13677000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>14721000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>9232000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>954000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>39895000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>73629000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>58465000.0</v>
       </c>
-      <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>11348000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>11818000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>24094000.0</v>
+      </c>
+      <c r="C29">
         <v>16206000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19352000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9302000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21272000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>43154000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3076000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12622000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>28429000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11408000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31558000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16199000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20238000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6259000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2489000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-10698000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1574000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6132000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>20122000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3821000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3070000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>16625000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26913000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1698000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3877000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>26950000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>32091000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3570000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14879000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>15654000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>15356000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1280000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>10109000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>22806000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>32290000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4803000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>13600000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>37077000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>26277000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>21456000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>26592000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5022000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7998000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-2394000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>21862000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>21079000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>8403000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>17360000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-17342000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>233000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>16619000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-222000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>8860000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-6443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1001000.0</v>
       </c>
       <c r="BD29">
         <v>-1001000.0</v>
       </c>
       <c r="BE29">
+        <v>-1001000.0</v>
+      </c>
+      <c r="BF29">
         <v>31882000.0</v>
       </c>
-      <c r="BF29"/>
-      <c r="BG29">
+      <c r="BG29"/>
+      <c r="BH29">
         <v>40058000.0</v>
       </c>
-      <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-      <c r="BM29">
+      <c r="BM29"/>
+      <c r="BN29">
         <v>-4730000.0</v>
       </c>
-      <c r="BN29"/>
       <c r="BO29"/>
-      <c r="BP29">
+      <c r="BP29"/>
+      <c r="BQ29">
         <v>-7330000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>7790000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-2590000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2940000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1250000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-2370000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-7530000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>2390000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>4280000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-750000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-1940000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1270000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>6010000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>1210000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>3870000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>23570000.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>414000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>4304000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>5053000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>13141000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>1580000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>5405000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>10418000.0</v>
       </c>
-      <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>-16451000.0</v>
+      </c>
+      <c r="C30">
         <v>-16806000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-17184000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-21014000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7034000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-18251000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-260473000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2930000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9111000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1130000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24861000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-15352000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-10282000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-37777000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9810000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-16149000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-9540000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9944000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17568000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-20666000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7190000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9869000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-7624000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-13635000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-9533000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-14148000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-34178000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-62531000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14743000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-7948000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4779000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-16149000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-10021000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-23024000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-34735000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-16832000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-4800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-6403000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4879000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5886000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7739000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-57662000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-9542000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-7848000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-12359000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-15186000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2959000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3960000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5274000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4381000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-5536000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-4221000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-5557000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13928500.0</v>
       </c>
       <c r="BD30">
         <v>-13928500.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BE30">
+        <v>-13928500.0</v>
+      </c>
+      <c r="BF30"/>
+      <c r="BG30">
         <v>4244000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-11930000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>-3880000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-5040000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>5280000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1660000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3980000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-320000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1900000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1740000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-2830000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-240000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-1070000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>13210000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-1390000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1180000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2300000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-3700000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>2651000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>