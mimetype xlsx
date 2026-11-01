--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -32974,51 +32974,51 @@
       <c r="I14">
         <v>9004000.0</v>
       </c>
       <c r="J14">
         <v>9201000.0</v>
       </c>
       <c r="K14">
         <v>9196000.0</v>
       </c>
       <c r="L14">
         <v>8910000.0</v>
       </c>
       <c r="M14">
         <v>8871000.0</v>
       </c>
       <c r="N14">
         <v>8574000.0</v>
       </c>
       <c r="O14">
         <v>8489000.0</v>
       </c>
       <c r="P14">
         <v>8502000.0</v>
       </c>
       <c r="Q14">
-        <v>8447000.0</v>
+        <v>8450000.0</v>
       </c>
       <c r="R14">
         <v>8405000.0</v>
       </c>
       <c r="S14">
         <v>8445000.0</v>
       </c>
       <c r="T14">
         <v>8006000.0</v>
       </c>
       <c r="U14">
         <v>7849000.0</v>
       </c>
       <c r="V14">
         <v>7843000.0</v>
       </c>
       <c r="W14">
         <v>7918000.0</v>
       </c>
       <c r="X14">
         <v>8088000.0</v>
       </c>
       <c r="Y14">
         <v>8036000.0</v>
       </c>
@@ -35320,51 +35320,51 @@
       <c r="I25">
         <v>-611000.0</v>
       </c>
       <c r="J25">
         <v>2638000.0</v>
       </c>
       <c r="K25">
         <v>4241000.0</v>
       </c>
       <c r="L25">
         <v>1506000.0</v>
       </c>
       <c r="M25">
         <v>14866000.0</v>
       </c>
       <c r="N25">
         <v>1748000.0</v>
       </c>
       <c r="O25">
         <v>-4460000.0</v>
       </c>
       <c r="P25">
         <v>-4462000.0</v>
       </c>
       <c r="Q25">
-        <v>3211000.0</v>
+        <v>3208000.0</v>
       </c>
       <c r="R25">
         <v>9105000.0</v>
       </c>
       <c r="S25">
         <v>-10352000.0</v>
       </c>
       <c r="T25">
         <v>-5917000.0</v>
       </c>
       <c r="U25">
         <v>2378000.0</v>
       </c>
       <c r="V25">
         <v>-799000.0</v>
       </c>
       <c r="W25">
         <v>233000.0</v>
       </c>
       <c r="X25">
         <v>-2444000.0</v>
       </c>
       <c r="Y25">
         <v>-4031000.0</v>
       </c>