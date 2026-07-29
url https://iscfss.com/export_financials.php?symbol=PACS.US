--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1074,51 +1074,51 @@
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
-        <v>68061000.0</v>
+        <v>61791000.0</v>
       </c>
       <c r="C20">
         <v>60791000.0</v>
       </c>
       <c r="D20">
         <v>59021000.0</v>
       </c>
       <c r="E20">
         <v>55221000.0</v>
       </c>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
         <v>6270000.0</v>
       </c>
       <c r="C21">
         <v>6270000.0</v>
       </c>
       <c r="D21">
         <v>6270000.0</v>
       </c>
@@ -1188,51 +1188,51 @@
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
-        <v>3000367000.0</v>
+        <v>3401065000.0</v>
       </c>
       <c r="C28">
         <v>250162000.0</v>
       </c>
       <c r="D28">
         <v>2772257000.0</v>
       </c>
       <c r="E28">
         <v>1859434000.0</v>
       </c>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
         <v>1296037000.0</v>
       </c>
       <c r="C29">
         <v>1117390000.0</v>
       </c>
       <c r="D29">
         <v>828656000.0</v>
       </c>
@@ -1380,55 +1380,55 @@
       <c r="F38"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
         <v>170630000.0</v>
       </c>
       <c r="C39">
         <v>64066000.0</v>
       </c>
       <c r="D39">
         <v>48665000.0</v>
       </c>
       <c r="E39">
         <v>24923000.0</v>
       </c>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
-        <v>651669000.0</v>
+        <v>622734000.0</v>
       </c>
       <c r="C40"/>
       <c r="D40">
-        <v>188777000.0</v>
+        <v>285320000.0</v>
       </c>
       <c r="E40">
         <v>190857000.0</v>
       </c>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
         <v>637035000.0</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
@@ -1530,67 +1530,67 @@
       <c r="F49"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
         <v>4463000.0</v>
       </c>
       <c r="C50">
         <v>156852000.0</v>
       </c>
       <c r="D50">
         <v>16822000.0</v>
       </c>
       <c r="E50">
         <v>61363000.0</v>
       </c>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
-        <v>3197383000.0</v>
+        <v>3598081000.0</v>
       </c>
       <c r="C51"/>
       <c r="D51">
         <v>2845673000.0</v>
       </c>
       <c r="E51">
         <v>1925550000.0</v>
       </c>
       <c r="F51"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
-        <v>157529000.0</v>
+        <v>186464000.0</v>
       </c>
       <c r="C52"/>
       <c r="D52">
         <v>127202000.0</v>
       </c>
       <c r="E52">
         <v>182429000.0</v>
       </c>
       <c r="F52"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53">
         <v>4977000.0</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>58</v>
@@ -2146,51 +2146,51 @@
       <c r="C14">
         <v>156700339.0</v>
       </c>
       <c r="D14">
         <v>164709367.0</v>
       </c>
       <c r="E14">
         <v>156569693.0</v>
       </c>
       <c r="F14">
         <v>155177511.0</v>
       </c>
       <c r="G14">
         <v>155177511.0</v>
       </c>
       <c r="H14">
         <v>155177511.0</v>
       </c>
       <c r="I14">
         <v>149463655.0</v>
       </c>
       <c r="J14">
         <v>147773386.0</v>
       </c>
       <c r="K14">
-        <v>24642856.0</v>
+        <v>151275846.0</v>
       </c>
       <c r="L14">
         <v>152399733.0</v>
       </c>
       <c r="M14">
         <v>150151958.0</v>
       </c>
       <c r="N14">
         <v>150151958.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
@@ -2260,80 +2260,80 @@
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
         <v>68061000.0</v>
       </c>
       <c r="C20">
-        <v>68061000.0</v>
+        <v>61791000.0</v>
       </c>
       <c r="D20">
         <v>68061000.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>60791000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>65291000.0</v>
       </c>
       <c r="J20">
         <v>65291000.0</v>
       </c>
       <c r="K20">
         <v>59021000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
-        <v>6270000.0</v>
+        <v>68061000.0</v>
       </c>
       <c r="C21">
         <v>6270000.0</v>
       </c>
       <c r="D21">
         <v>67061000.0</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21">
         <v>6270000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>65291000.0</v>
       </c>
       <c r="J21">
         <v>65291000.0</v>
       </c>
       <c r="K21">
         <v>6270000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
@@ -2463,54 +2463,54 @@
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
-        <v>2847989000.0</v>
+        <v>3258529000.0</v>
       </c>
       <c r="C28">
-        <v>3000367000.0</v>
+        <v>3274105000.0</v>
       </c>
       <c r="D28">
         <v>2865452000.0</v>
       </c>
       <c r="E28">
         <v>104965000.0</v>
       </c>
       <c r="F28">
         <v>116536000.0</v>
       </c>
       <c r="G28">
         <v>250162000.0</v>
       </c>
       <c r="H28">
         <v>219932000.0</v>
       </c>
       <c r="I28">
         <v>2640611000.0</v>
       </c>
       <c r="J28">
         <v>2982453000.0</v>
       </c>
       <c r="K28">
         <v>2772257000.0</v>
       </c>
@@ -2750,51 +2750,51 @@
         <v>3168250000.0</v>
       </c>
       <c r="I35">
         <v>2850013000.0</v>
       </c>
       <c r="J35">
         <v>3201187000.0</v>
       </c>
       <c r="K35">
         <v>2954087000.0</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35">
         <v>-68651000.0</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
         <v>203958000.0</v>
       </c>
       <c r="C36">
-        <v>189770000.0</v>
+        <v>276962000.0</v>
       </c>
       <c r="D36">
         <v>193089000.0</v>
       </c>
       <c r="E36">
         <v>211426000.0</v>
       </c>
       <c r="F36">
         <v>203977000.0</v>
       </c>
       <c r="G36">
         <v>186230000.0</v>
       </c>
       <c r="H36">
         <v>187587000.0</v>
       </c>
       <c r="I36">
         <v>98584000.0</v>
       </c>
       <c r="J36">
         <v>87329000.0</v>
       </c>
       <c r="K36">
         <v>84001000.0</v>
       </c>
@@ -2863,54 +2863,54 @@
         <v>64066000.0</v>
       </c>
       <c r="H39">
         <v>61293000.0</v>
       </c>
       <c r="I39">
         <v>66301000.0</v>
       </c>
       <c r="J39">
         <v>61761000.0</v>
       </c>
       <c r="K39">
         <v>48665000.0</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39">
         <v>-58269000.0</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
-        <v>730174000.0</v>
+        <v>700591000.0</v>
       </c>
       <c r="C40">
-        <v>651669000.0</v>
+        <v>622734000.0</v>
       </c>
       <c r="D40">
         <v>734017000.0</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40">
         <v>212341000.0</v>
       </c>
       <c r="J40">
         <v>243128000.0</v>
       </c>
       <c r="K40">
         <v>188777000.0</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>45</v>
       </c>
@@ -3159,87 +3159,87 @@
       <c r="F50">
         <v>154959000.0</v>
       </c>
       <c r="G50">
         <v>156852000.0</v>
       </c>
       <c r="H50">
         <v>15806000.0</v>
       </c>
       <c r="I50">
         <v>15745000.0</v>
       </c>
       <c r="J50">
         <v>16837000.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
-        <v>3095970000.0</v>
+        <v>3506510000.0</v>
       </c>
       <c r="C51">
-        <v>3197383000.0</v>
+        <v>3471121000.0</v>
       </c>
       <c r="D51">
         <v>3221124000.0</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51">
         <v>2713985000.0</v>
       </c>
       <c r="J51">
         <v>3063666000.0</v>
       </c>
       <c r="K51">
         <v>2845673000.0</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
-        <v>162687000.0</v>
+        <v>192270000.0</v>
       </c>
       <c r="C52">
-        <v>157529000.0</v>
+        <v>186464000.0</v>
       </c>
       <c r="D52">
-        <v>258125000.0</v>
+        <v>408776000.0</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52">
         <v>130014000.0</v>
       </c>
       <c r="J52">
         <v>131420000.0</v>
       </c>
       <c r="K52">
         <v>127202000.0</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
@@ -4184,51 +4184,51 @@
       <c r="C2">
         <v>1134422000.0</v>
       </c>
       <c r="D2">
         <v>1046262000.0</v>
       </c>
       <c r="E2">
         <v>1115227000.0</v>
       </c>
       <c r="F2">
         <v>1117586000.0</v>
       </c>
       <c r="G2">
         <v>1033352000.0</v>
       </c>
       <c r="H2">
         <v>922231000.0</v>
       </c>
       <c r="I2">
         <v>827980000.0</v>
       </c>
       <c r="J2">
         <v>799953000.0</v>
       </c>
       <c r="K2">
-        <v>735058000.0</v>
+        <v>748702000.0</v>
       </c>
       <c r="L2">
         <v>703219000.0</v>
       </c>
       <c r="M2">
         <v>642271000.0</v>
       </c>
       <c r="N2">
         <v>583876000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>78</v>
       </c>
       <c r="B3">
         <v>18077000.0</v>
       </c>
       <c r="C3">
         <v>15379000.0</v>
       </c>
       <c r="D3">
         <v>14401000.0</v>
       </c>
       <c r="E3"/>
@@ -4274,87 +4274,87 @@
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>80</v>
       </c>
       <c r="B5">
         <v>120035000.0</v>
       </c>
       <c r="C5">
         <v>95388000.0</v>
       </c>
       <c r="D5">
         <v>84825000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>-3195000.0</v>
       </c>
       <c r="J5">
         <v>88446000.0</v>
       </c>
       <c r="K5">
-        <v>62993000.0</v>
+        <v>102218000.0</v>
       </c>
       <c r="L5">
         <v>37612000.0</v>
       </c>
       <c r="M5">
         <v>46896000.0</v>
       </c>
       <c r="N5">
         <v>59735000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>81</v>
       </c>
       <c r="B6">
         <v>138112000.0</v>
       </c>
       <c r="C6">
         <v>110767000.0</v>
       </c>
       <c r="D6">
         <v>99226000.0</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
         <v>5581000.0</v>
       </c>
       <c r="J6">
         <v>96348000.0</v>
       </c>
       <c r="K6">
-        <v>70275000.0</v>
+        <v>109500000.0</v>
       </c>
       <c r="L6">
         <v>43974000.0</v>
       </c>
       <c r="M6">
         <v>53055000.0</v>
       </c>
       <c r="N6">
         <v>65564000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>82</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -4390,51 +4390,51 @@
       <c r="C9">
         <v>223557000.0</v>
       </c>
       <c r="D9">
         <v>298305000.0</v>
       </c>
       <c r="E9">
         <v>194009000.0</v>
       </c>
       <c r="F9">
         <v>159564000.0</v>
       </c>
       <c r="G9">
         <v>174536000.0</v>
       </c>
       <c r="H9">
         <v>104074000.0</v>
       </c>
       <c r="I9">
         <v>153866000.0</v>
       </c>
       <c r="J9">
         <v>134768000.0</v>
       </c>
       <c r="K9">
-        <v>118142000.0</v>
+        <v>104498000.0</v>
       </c>
       <c r="L9">
         <v>85967000.0</v>
       </c>
       <c r="M9">
         <v>118393000.0</v>
       </c>
       <c r="N9">
         <v>124566000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>85</v>
       </c>
       <c r="B10">
         <v>113736000.0</v>
       </c>
       <c r="C10">
         <v>86812000.0</v>
       </c>
       <c r="D10">
         <v>76296000.0</v>
       </c>
       <c r="E10">
@@ -4794,51 +4794,51 @@
       <c r="C21">
         <v>94687000.0</v>
       </c>
       <c r="D21">
         <v>86269000.0</v>
       </c>
       <c r="E21">
         <v>80499000.0</v>
       </c>
       <c r="F21">
         <v>48140000.0</v>
       </c>
       <c r="G21">
         <v>71979000.0</v>
       </c>
       <c r="H21">
         <v>22964000.0</v>
       </c>
       <c r="I21">
         <v>710000.0</v>
       </c>
       <c r="J21">
         <v>79960000.0</v>
       </c>
       <c r="K21">
-        <v>62309000.0</v>
+        <v>102218000.0</v>
       </c>
       <c r="L21">
         <v>36629000.0</v>
       </c>
       <c r="M21">
         <v>49539000.0</v>
       </c>
       <c r="N21">
         <v>59295000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
         <v>97</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
@@ -4848,51 +4848,51 @@
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>98</v>
       </c>
       <c r="B23">
         <v>1300459000.0</v>
       </c>
       <c r="C23">
         <v>1263292000.0</v>
       </c>
       <c r="D23">
         <v>1258298000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
         <v>981136000.0</v>
       </c>
       <c r="J23">
         <v>854761000.0</v>
       </c>
       <c r="K23">
-        <v>790891000.0</v>
+        <v>750982000.0</v>
       </c>
       <c r="L23">
         <v>752557000.0</v>
       </c>
       <c r="M23">
         <v>711125000.0</v>
       </c>
       <c r="N23">
         <v>649147000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
@@ -4993,51 +4993,53 @@
       </c>
       <c r="C28">
         <v>113491000.0</v>
       </c>
       <c r="D28">
         <v>102528000.0</v>
       </c>
       <c r="E28">
         <v>100332000.0</v>
       </c>
       <c r="F28">
         <v>98719000.0</v>
       </c>
       <c r="G28">
         <v>89641000.0</v>
       </c>
       <c r="H28">
         <v>70587000.0</v>
       </c>
       <c r="I28">
         <v>144380000.0</v>
       </c>
       <c r="J28">
         <v>46906000.0</v>
       </c>
-      <c r="K28"/>
+      <c r="K28">
+        <v>2280000.0</v>
+      </c>
       <c r="L28"/>
       <c r="M28">
         <v>62695000.0</v>
       </c>
       <c r="N28">
         <v>59442000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>104</v>
       </c>
       <c r="B29">
         <v>33068000.0</v>
       </c>
       <c r="C29">
         <v>27027000.0</v>
       </c>
       <c r="D29">
         <v>23966000.0</v>
       </c>
       <c r="E29">
         <v>27646000.0</v>
       </c>
       <c r="F29">
@@ -5074,95 +5076,95 @@
       <c r="C30">
         <v>128870000.0</v>
       </c>
       <c r="D30">
         <v>212036000.0</v>
       </c>
       <c r="E30">
         <v>1228737000.0</v>
       </c>
       <c r="F30">
         <v>1229010000.0</v>
       </c>
       <c r="G30">
         <v>1135909000.0</v>
       </c>
       <c r="H30">
         <v>1003341000.0</v>
       </c>
       <c r="I30">
         <v>153156000.0</v>
       </c>
       <c r="J30">
         <v>54808000.0</v>
       </c>
       <c r="K30">
-        <v>55833000.0</v>
+        <v>2280000.0</v>
       </c>
       <c r="L30">
         <v>49338000.0</v>
       </c>
       <c r="M30">
         <v>68854000.0</v>
       </c>
       <c r="N30">
         <v>65271000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
         <v>106</v>
       </c>
       <c r="B31">
         <v>-6299000.0</v>
       </c>
       <c r="C31">
         <v>-7875000.0</v>
       </c>
       <c r="D31">
         <v>-9973000.0</v>
       </c>
       <c r="E31">
         <v>2467000.0</v>
       </c>
       <c r="F31">
         <v>1494000.0</v>
       </c>
       <c r="G31">
         <v>-1480000.0</v>
       </c>
       <c r="H31">
         <v>19721000.0</v>
       </c>
       <c r="I31">
         <v>-13092000.0</v>
       </c>
       <c r="J31">
         <v>-6905000.0</v>
       </c>
       <c r="K31">
-        <v>-13076000.0</v>
+        <v>-52985000.0</v>
       </c>
       <c r="L31">
         <v>-9234000.0</v>
       </c>
       <c r="M31">
         <v>-17949000.0</v>
       </c>
       <c r="N31">
         <v>-10196000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>107</v>
       </c>
       <c r="B32">
         <v>1420494000.0</v>
       </c>
       <c r="C32">
         <v>1357979000.0</v>
       </c>
       <c r="D32">
         <v>1344567000.0</v>
       </c>
       <c r="E32">
@@ -5265,51 +5267,51 @@
       </c>
       <c r="D2">
         <v>98206000.0</v>
       </c>
       <c r="E2">
         <v>68562000.0</v>
       </c>
       <c r="F2">
         <v>47512000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>109</v>
       </c>
       <c r="B3">
         <v>105405000</v>
       </c>
       <c r="C3">
         <v>349809000</v>
       </c>
       <c r="D3">
         <v>45782000</v>
       </c>
       <c r="E3">
-        <v>78236000</v>
+        <v>22862000</v>
       </c>
       <c r="F3">
         <v>124087000</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>111</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
@@ -5406,130 +5408,130 @@
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>118</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>119</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>120</v>
       </c>
       <c r="B14">
-        <v>40809000.0</v>
+        <v>55663000.0</v>
       </c>
       <c r="C14">
         <v>40809000.0</v>
       </c>
       <c r="D14">
         <v>25632000.0</v>
       </c>
       <c r="E14">
         <v>22311000.0</v>
       </c>
       <c r="F14">
         <v>7153000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>121</v>
       </c>
       <c r="B15">
-        <v>-33721000.0</v>
+        <v>33721000.0</v>
       </c>
       <c r="C15">
         <v>33721000.0</v>
       </c>
       <c r="D15">
-        <v>-80394000.0</v>
+        <v>80394000.0</v>
       </c>
       <c r="E15">
-        <v>-60280000.0</v>
+        <v>60280000.0</v>
       </c>
       <c r="F15">
         <v>53797000.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>122</v>
       </c>
       <c r="B16">
         <v>232051000.0</v>
       </c>
       <c r="C16">
         <v>160842000.0</v>
       </c>
       <c r="D16">
         <v>118704000.0</v>
       </c>
       <c r="E16">
         <v>98206000.0</v>
       </c>
       <c r="F16">
         <v>68562000.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>123</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>124</v>
       </c>
       <c r="B18">
         <v>298819000.0</v>
       </c>
       <c r="C18">
         <v>17532000.0</v>
       </c>
       <c r="D18">
         <v>17915000.0</v>
       </c>
       <c r="E18">
-        <v>14379000.0</v>
+        <v>69753000.0</v>
       </c>
       <c r="F18">
         <v>-66485000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>125</v>
       </c>
       <c r="B19">
         <v>-21212000.0</v>
       </c>
       <c r="C19">
         <v>-65000000.0</v>
       </c>
       <c r="D19">
         <v>-172791000.0</v>
       </c>
       <c r="E19">
         <v>-75321000.0</v>
       </c>
       <c r="F19">
         <v>-218600000.0</v>
       </c>
     </row>
@@ -5554,137 +5556,137 @@
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>127</v>
       </c>
       <c r="B21">
         <v>-60218000.0</v>
       </c>
       <c r="C21">
         <v>-325150000.0</v>
       </c>
       <c r="D21">
         <v>209399000.0</v>
       </c>
       <c r="E21">
         <v>69384000.0</v>
       </c>
       <c r="F21">
         <v>235845000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22">
-        <v>55760000.0</v>
+        <v>191461000.0</v>
       </c>
       <c r="C22">
         <v>55760000.0</v>
       </c>
       <c r="D22">
         <v>112874000.0</v>
       </c>
       <c r="E22">
         <v>150496000.0</v>
       </c>
       <c r="F22">
         <v>47947000.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>128</v>
       </c>
       <c r="B23">
         <v>-8772000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>587000.0</v>
       </c>
       <c r="E23">
         <v>3246000.0</v>
       </c>
       <c r="F23">
         <v>-218600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>129</v>
       </c>
       <c r="B24">
-        <v>-264025000.0</v>
+        <v>-3998000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>750000.0</v>
       </c>
       <c r="E24">
         <v>2915000.0</v>
       </c>
       <c r="F24">
         <v>-14837000.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>130</v>
       </c>
       <c r="B25">
-        <v>331512000.0</v>
+        <v>48052000.0</v>
       </c>
       <c r="C25">
         <v>38605000.0</v>
       </c>
       <c r="D25">
         <v>29775000.0</v>
       </c>
       <c r="E25">
         <v>16019000.0</v>
       </c>
       <c r="F25">
         <v>-975000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>132</v>
       </c>
       <c r="B27">
-        <v>115544000.0</v>
+        <v>54069000.0</v>
       </c>
       <c r="C27">
         <v>115544000.0</v>
       </c>
       <c r="D27">
         <v>0.0</v>
       </c>
       <c r="E27">
         <v>0.0</v>
       </c>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>133</v>
       </c>
       <c r="B28">
         <v>-68990000.0</v>
       </c>
       <c r="C28">
         <v>117476000.0</v>
       </c>
       <c r="D28">
         <v>129592000.0</v>
       </c>
@@ -5832,101 +5834,101 @@
       <c r="C2">
         <v>359056000.0</v>
       </c>
       <c r="D2">
         <v>297642000.0</v>
       </c>
       <c r="E2">
         <v>290605000.0</v>
       </c>
       <c r="F2">
         <v>160842000.0</v>
       </c>
       <c r="G2">
         <v>77854000.0</v>
       </c>
       <c r="H2">
         <v>77854000.0</v>
       </c>
       <c r="I2">
         <v>93275000.0</v>
       </c>
       <c r="J2">
         <v>118704000.0</v>
       </c>
       <c r="K2">
-        <v>118704000.0</v>
+        <v>90157000.0</v>
       </c>
       <c r="L2">
         <v>80530000.0</v>
       </c>
       <c r="M2">
         <v>134857000.0</v>
       </c>
       <c r="N2">
         <v>98206000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>109</v>
       </c>
       <c r="B3">
         <v>21829000</v>
       </c>
       <c r="C3">
         <v>114263000</v>
       </c>
       <c r="D3">
         <v>98361000</v>
       </c>
       <c r="E3">
         <v>18815000</v>
       </c>
       <c r="F3">
         <v>17717000</v>
       </c>
       <c r="G3">
         <v>83174000</v>
       </c>
       <c r="H3">
         <v>65892000</v>
       </c>
       <c r="I3">
         <v>15332000</v>
       </c>
       <c r="J3">
         <v>10761000</v>
       </c>
       <c r="K3">
         <v>15232000</v>
       </c>
       <c r="L3">
         <v>13959000</v>
       </c>
       <c r="M3">
-        <v>10929000</v>
+        <v>10655000</v>
       </c>
       <c r="N3">
         <v>58027000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
@@ -5958,51 +5960,53 @@
       </c>
       <c r="D6">
         <v>61414000.0</v>
       </c>
       <c r="E6">
         <v>7037000.0</v>
       </c>
       <c r="F6">
         <v>129763000.0</v>
       </c>
       <c r="G6">
         <v>98830000.0</v>
       </c>
       <c r="H6">
         <v>-15842000.0</v>
       </c>
       <c r="I6">
         <v>-15421000.0</v>
       </c>
       <c r="J6">
         <v>-25429000.0</v>
       </c>
       <c r="K6">
         <v>78393000.0</v>
       </c>
-      <c r="L6"/>
+      <c r="L6">
+        <v>9627000.0</v>
+      </c>
       <c r="M6">
         <v>-54327000.0</v>
       </c>
       <c r="N6">
         <v>36651000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>113</v>
       </c>
       <c r="B7">
         <v>118138000.0</v>
       </c>
       <c r="C7">
         <v>-119819000.0</v>
       </c>
       <c r="D7">
         <v>127910000.0</v>
       </c>
       <c r="E7">
         <v>-39780000.0</v>
       </c>
       <c r="F7">
         <v>104401000.0</v>
@@ -6265,51 +6269,51 @@
       <c r="D16">
         <v>359056000.0</v>
       </c>
       <c r="E16">
         <v>77854000.0</v>
       </c>
       <c r="F16">
         <v>290605000.0</v>
       </c>
       <c r="G16">
         <v>160842000.0</v>
       </c>
       <c r="H16">
         <v>62012000.0</v>
       </c>
       <c r="I16">
         <v>77854000.0</v>
       </c>
       <c r="J16">
         <v>93275000.0</v>
       </c>
       <c r="K16">
         <v>78393000.0</v>
       </c>
       <c r="L16">
-        <v>118704000.0</v>
+        <v>90157000.0</v>
       </c>
       <c r="M16">
         <v>80530000.0</v>
       </c>
       <c r="N16">
         <v>134857000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>123</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
@@ -6330,51 +6334,51 @@
       <c r="E18">
         <v>33759000.0</v>
       </c>
       <c r="F18">
         <v>132527000.0</v>
       </c>
       <c r="G18">
         <v>-18584000.0</v>
       </c>
       <c r="H18">
         <v>143336000.0</v>
       </c>
       <c r="I18">
         <v>19481000.0</v>
       </c>
       <c r="J18">
         <v>48026000.0</v>
       </c>
       <c r="K18">
         <v>-24933000.0</v>
       </c>
       <c r="L18">
         <v>1227000.0</v>
       </c>
       <c r="M18">
-        <v>-32007000.0</v>
+        <v>-31733000.0</v>
       </c>
       <c r="N18">
         <v>21263000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>125</v>
       </c>
       <c r="B19">
         <v>-20050000.0</v>
       </c>
       <c r="C19">
         <v>-6050000.0</v>
       </c>
       <c r="D19">
         <v>-97058000.0</v>
       </c>
       <c r="E19">
         <v>-32405000.0</v>
       </c>
       <c r="F19">
         <v>-16416000.0</v>
       </c>
       <c r="G19">
@@ -6595,51 +6599,51 @@
       <c r="J25">
         <v>8262000.0</v>
       </c>
       <c r="K25">
         <v>8597000.0</v>
       </c>
       <c r="L25">
         <v>7286999.0</v>
       </c>
       <c r="M25">
         <v>8972000.0</v>
       </c>
       <c r="N25">
         <v>4916000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-67196000.0</v>
       </c>
       <c r="D26">
-        <v>-440000.0</v>
+        <v>-7955000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>-33598000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>132</v>
       </c>
       <c r="B27">
         <v>20348000.0</v>
       </c>
       <c r="C27">
         <v>15747000.0</v>
       </c>
       <c r="D27">