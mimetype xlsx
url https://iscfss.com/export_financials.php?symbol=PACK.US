--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -851,2036 +857,2201 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>36700000.0</v>
+      </c>
+      <c r="C2">
         <v>26900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24300000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12300000.0</v>
       </c>
       <c r="H2">
         <v>12300000.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="I2">
+        <v>12300000.0</v>
+      </c>
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-3800000.0</v>
+      </c>
+      <c r="C5">
         <v>-6200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10700000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23600000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>29700000.0</v>
+      </c>
+      <c r="C7">
         <v>26400000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>29400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
+        <v>0.0</v>
+      </c>
+      <c r="I8">
         <v>286197383.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>688900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>564700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>557500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3620510.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>61380.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>63000000.0</v>
+      </c>
+      <c r="C10">
         <v>76100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>62000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>62800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>103900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>48500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2891363.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1896.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>63000000.0</v>
+      </c>
+      <c r="C12">
         <v>76100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>62000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>62800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>103900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>48500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2891363.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1896.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>286197383.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1125.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>84181939.0</v>
+      </c>
+      <c r="C14">
         <v>83059000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>82374605.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>81877334.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>78542734.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>72434802.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>70805034.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41250000.0</v>
       </c>
       <c r="I14">
         <v>41250000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>41250000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>286197383.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1125.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>14000000.0</v>
+      </c>
+      <c r="C16">
         <v>3400000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-6737439.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>4400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>109600000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>868919.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
+        <v>457200000.0</v>
+      </c>
+      <c r="C20">
         <v>443700000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>450100000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>446700000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>453000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>458400000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>448800000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>355700000.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>291800000.0</v>
+      </c>
+      <c r="C21">
         <v>312200000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>345400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>372100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>406500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>440600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>458600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>293700000.0</v>
       </c>
-      <c r="I21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>30600000.0</v>
+      </c>
+      <c r="C22">
         <v>21700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>32900000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11800000.0</v>
       </c>
-      <c r="I22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>1124900000.0</v>
+      </c>
+      <c r="C23">
         <v>1104200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1122700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1133500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1213400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1133500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1104400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>309233566.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>870815.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>396400000.0</v>
+      </c>
+      <c r="C24">
         <v>400800000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>397800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>391700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>400400000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>432700000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>418800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>495100000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>92840.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>400400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>432700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>418800000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>92840.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>367000000.0</v>
+      </c>
+      <c r="C28">
         <v>355100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>366800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>336200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>307200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>384700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>400700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1108637.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>90948.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>935200000.0</v>
+      </c>
+      <c r="C29">
         <v>952900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>971400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1005800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1037600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>956100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>952200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>295196127.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>146829.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>49600000.0</v>
+      </c>
+      <c r="C30">
         <v>45700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>46400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34900000.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-224300000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-223300000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-376100000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-375600000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-453000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>53985.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>69800000.0</v>
+      </c>
+      <c r="C32">
         <v>82800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>76900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>100500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>120000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>49700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-3622319.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-814934.0</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>971100000.0</v>
+      </c>
+      <c r="C33">
         <v>953000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>997800000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>993900000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1021800000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1026300000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1033000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>306118446.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>868919.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>1300000.0</v>
+      </c>
+      <c r="C34">
         <v>2800000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2300000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1400000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>900000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>10800000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2300000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>506000000.0</v>
+      </c>
+      <c r="C35">
         <v>487700000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>502700000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>481600000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>505700000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>553100000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>540700000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>11300000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>0.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>59000000.0</v>
+      </c>
+      <c r="C36">
         <v>38500000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>36400000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>42700000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>29400000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2900000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3100000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-416281554.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>868919.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>25000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>100000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3100000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>868919.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>10600000.0</v>
+      </c>
+      <c r="C39">
         <v>7700000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13100000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16700000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8300000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3400000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2500000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4100000.0</v>
       </c>
-      <c r="I39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:9">
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>23900000.0</v>
+      </c>
+      <c r="C40">
         <v>20600000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>19600000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7200000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>21600000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>27200000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13100000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>10000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>723986.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>85900000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>98600000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>110700000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>117300000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>73400000.0</v>
       </c>
-      <c r="I41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>722300000.0</v>
+      </c>
+      <c r="C42">
         <v>699600000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>693700000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>704300000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>688900000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>564700000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>557500000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>289900000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>61375.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>378700000.0</v>
+      </c>
+      <c r="C45">
         <v>336800000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>323400000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>130000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>132900000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>124400000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>122500000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>162700000.0</v>
+      </c>
+      <c r="C46">
         <v>158500000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>165800000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>130000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>132900000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>124400000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>122500000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>73000000.0</v>
       </c>
-      <c r="I46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>130000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>132900000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>124400000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>122500000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>73000000.0</v>
       </c>
-      <c r="I47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:9">
+      <c r="J47"/>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-183600000.0</v>
+      </c>
+      <c r="C48">
         <v>-145300000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-123800000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-96700000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-55300000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-52500000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-29100000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1378233.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-8515.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>-55300000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-52500000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>3900000.0</v>
+      </c>
+      <c r="C50">
         <v>4000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1600000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1300000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>500000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1600000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>92844.0</v>
       </c>
     </row>
-    <row r="51" spans="1:9">
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>430000000.0</v>
+      </c>
+      <c r="C51">
         <v>431200000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>428800000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>399000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>411100000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>433200000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>420400000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>185684.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>9400000.0</v>
+      </c>
+      <c r="C52">
         <v>9600000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6300000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3300000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6400000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>500000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1600000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4400000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>92844.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>3200000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>6300000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>305118446.0</v>
       </c>
-      <c r="I53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>1124900000.0</v>
+      </c>
+      <c r="C55">
         <v>1104200000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1122700000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1133500000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1213400000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1133500000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1104400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>309233566.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>870815.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>153800000.0</v>
+      </c>
+      <c r="C56">
         <v>151200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>124900000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>139600000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>191500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>107200000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>71400000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3115120.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1896.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>84000000.0</v>
+      </c>
+      <c r="C57">
         <v>68400000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>48000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>39100000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>71500000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>57500000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>31900000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6737439.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>816830.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>590000000.0</v>
+      </c>
+      <c r="C58">
         <v>556100000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>550700000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>520700000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>577200000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>610600000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>572600000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>18037439.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>816830.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>534900000.0</v>
+      </c>
+      <c r="C60">
         <v>548100000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>572000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>612800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>636200000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>522900000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>531799999.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>291196127.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>53985.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="AH1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>35100000.0</v>
+      </c>
+      <c r="C2">
+        <v>36700000.0</v>
+      </c>
+      <c r="D2">
         <v>34600000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>33200000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>37100000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>26900000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>24400000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>26200000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20800000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>17600000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19700000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>24600000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>21900000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>24300000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>24400000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>31400000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>39400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>33500000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>34700000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>33200000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>26700000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>24900000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>21800000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>22500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>12300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>11400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>11200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>7925161.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>12300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>111644.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>96265.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>103318.0</v>
       </c>
-      <c r="AG2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-6100000.0</v>
+      </c>
+      <c r="C5">
+        <v>-3800000.0</v>
+      </c>
+      <c r="D5">
         <v>-6900000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-7600000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-7000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-6200000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>900000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-3500000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-2700000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2100000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="L5"/>
+      <c r="M5">
         <v>4199999.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>6000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>5200000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-5800000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-500000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>2600000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3699999.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>6899999.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>4300000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>10700000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1200000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-6600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-8400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>3400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-6300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>4800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-23600000.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AF5">
-[...2 lines deleted...]
-      <c r="AG5"/>
       <c r="AH5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
-        <v>30600000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="C7">
         <v>29700000.0</v>
       </c>
       <c r="D7">
+        <v>30600000.0</v>
+      </c>
+      <c r="E7">
+        <v>29700000.0</v>
+      </c>
+      <c r="F7">
         <v>27300000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>26400000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>27900000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>27400000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>28200000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>29400000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>27000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>22100000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>21900000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>6300000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>5700000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>6600000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>6700000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>6800000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>7600000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6500000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7">
         <v>6000000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
@@ -2892,11127 +3063,11795 @@
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>697200000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>706700000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="O9"/>
+      <c r="P9">
         <v>706800000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>700100000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>694800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>688900000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>680700000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>673800000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>565700000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>564700000.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>559700000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>557500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>429800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>428300000.0</v>
       </c>
-      <c r="AB9"/>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>48500000.0</v>
+      </c>
+      <c r="C10">
+        <v>63000000.0</v>
+      </c>
+      <c r="D10">
         <v>49900000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>49200000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>65500000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>76100000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>69500000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>65100000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>55100000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>62000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>52100000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>53900000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>58600000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>62800000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>61300000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>59200000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>80500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>103900000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>110400000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>125300000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>40500000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>48500000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>31300000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>22600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>20200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>19700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>13600000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>11500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1964516.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2891363.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>538682.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>646184.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>898930.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10">
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>47267.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>48500000.0</v>
+      </c>
+      <c r="C12">
+        <v>63000000.0</v>
+      </c>
+      <c r="D12">
         <v>49900000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>49200000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>65500000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>76100000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>69500000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>65100000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>55100000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>62000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>52100000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>53900000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>58600000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>62800000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>61300000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>59200000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>80500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>103900000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>110400000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>125300000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>40500000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>48500000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>31300000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>22600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>20200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>19700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>13600000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1964516.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2891363.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>538682.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>646184.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>898930.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>47267.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13">
         <v>281720618.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>286197383.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>287712158.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>286407361.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>285416721.0</v>
       </c>
-      <c r="AG13"/>
-      <c r="AH13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>863.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>84837453.0</v>
+      </c>
+      <c r="C14">
+        <v>84382715.0</v>
+      </c>
+      <c r="D14">
         <v>84363456.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>84274167.0</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="F14">
+        <v>83697897.0</v>
+      </c>
+      <c r="G14">
         <v>83059000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>83228000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>83123636.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>82682308.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>82605269.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>82322957.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>82432158.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>82136793.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>82007471.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>81979986.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>81943235.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>81573467.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>81396832.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>81396832.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>77653610.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>76248514.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>72396183.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>72396183.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>70947868.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>70862576.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>53871068.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>53871068.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>53868925.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>39421931.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>39000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>41250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="AG14">
         <v>41250000.0</v>
       </c>
       <c r="AH14">
+        <v>39000000.0</v>
+      </c>
+      <c r="AI14">
         <v>41250000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AJ14">
+        <v>41250000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15">
         <v>281720618.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>286197383.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>287712158.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>286407361.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>285416721.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>863.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>13100000.0</v>
+      </c>
+      <c r="C16">
+        <v>14000000.0</v>
+      </c>
+      <c r="D16">
         <v>8900000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>8900000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3300000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3400000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4800000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2400000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1600000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2800000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="N16">
         <v>1600000.0</v>
       </c>
       <c r="O16">
+        <v>900000.0</v>
+      </c>
+      <c r="P16">
+        <v>1600000.0</v>
+      </c>
+      <c r="Q16">
         <v>1400000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3100000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1700000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2100000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="X16">
         <v>800000.0</v>
       </c>
       <c r="Y16">
+        <v>2000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>800000.0</v>
+      </c>
+      <c r="AA16">
         <v>2500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-11925161.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-6737439.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>84900000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>87000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4400000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>92100000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>95300000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>98000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5900000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>110300000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>113100000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>114600000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>109600000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
+        <v>454400000.0</v>
+      </c>
+      <c r="C20">
+        <v>457200000.0</v>
+      </c>
+      <c r="D20">
         <v>457000000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>457000000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>448000000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>443700000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>451300000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>446800000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>447600000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>450100000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>445400000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>448400000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>448700000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>446700000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>437800000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>444100000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>451300000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>453000000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>452100000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>454900000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>453600000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>458400000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>453100000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>448600000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>446700000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>448800000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>411600000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>464100000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>355700000.0</v>
       </c>
-      <c r="AD20"/>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>283000000.0</v>
+      </c>
+      <c r="C21">
+        <v>291800000.0</v>
+      </c>
+      <c r="D21">
         <v>298900000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>306100000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>307700000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>312200000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>324400000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>328700000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>336400000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>345400000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>349500000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>358900000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>366400000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>372100000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>372100000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>384900000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>398600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>406500000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>413900000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>423300000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>429200000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>440600000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>441800000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>444400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>449600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>458600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>465500000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>448100000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>293700000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>33700000.0</v>
+      </c>
+      <c r="C22">
+        <v>30600000.0</v>
+      </c>
+      <c r="D22">
         <v>36000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>38100000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>35300000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>21700000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>22500000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>26000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>19300000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>17300000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>18600000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>22400000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>22600000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>25000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>32300000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>42800000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>41200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>32900000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>30200000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>25600000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>21000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>16100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15600000.0</v>
       </c>
       <c r="X22">
         <v>13500000.0</v>
       </c>
       <c r="Y22">
+        <v>15600000.0</v>
+      </c>
+      <c r="Z22">
+        <v>13500000.0</v>
+      </c>
+      <c r="AA22">
         <v>11600000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>12500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>14100000.0</v>
       </c>
-      <c r="AB22"/>
-      <c r="AC22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>11800000.0</v>
       </c>
-      <c r="AD22"/>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>1107100000.0</v>
+      </c>
+      <c r="C23">
+        <v>1124900000.0</v>
+      </c>
+      <c r="D23">
         <v>1129600000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1138000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1119500000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1104200000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1133300000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1120000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1107200000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1122700000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1119200000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1138600000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1149200000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1133500000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1140600000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1163900000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1200300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1213400000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1222600000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1222200000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1126100000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1133500000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1121000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1108100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1092300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1104400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1065500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1082400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>309944479.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>309233566.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>304122562.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>302802366.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>301818771.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>677442.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>396500000.0</v>
+      </c>
+      <c r="C24">
+        <v>396400000.0</v>
+      </c>
+      <c r="D24">
         <v>397200000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>397700000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>399500000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>400800000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>400500000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>393500000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>394100000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>397800000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>390000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>394300000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>395000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>391700000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>379600000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>388200000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>398100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>400400000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>403900000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>408100000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>427000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>432700000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>424800000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>418200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>415500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>418800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>515200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>526700000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>394300000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>395000000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="O25"/>
+      <c r="P25">
         <v>379600000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>388200000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>398100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>400400000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>403900000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>408100000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>427000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>432700000.0</v>
       </c>
-      <c r="V25"/>
-[...1 lines deleted...]
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>415500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>418800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>521200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>526700000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>381200000.0</v>
+      </c>
+      <c r="C28">
+        <v>367000000.0</v>
+      </c>
+      <c r="D28">
         <v>382200000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>382100000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>365300000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>355100000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>360000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>357400000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>368800000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>366800000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>366400000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>364100000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>359700000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>336200000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>325000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>335100000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>324600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>307200000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>301400000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>291500000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>394000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>384700000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>395100000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>397200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>396800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>400700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>513000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>515200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2035484.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1108637.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-538682.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-646184.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-898930.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>44726.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>926100000.0</v>
+      </c>
+      <c r="C29">
+        <v>935200000.0</v>
+      </c>
+      <c r="D29">
         <v>939300000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>940600000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>947600000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>952900000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>965900000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>961300000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>955700000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>971400000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>969100000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>986100000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1000000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1005800000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>991600000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1007500000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1029900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1037600000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1036600000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1038500000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>951800000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>956100000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>943700000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>933700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>935600000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>43600000.0</v>
+      </c>
+      <c r="C30">
+        <v>47700000.0</v>
+      </c>
+      <c r="D30">
         <v>56500000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>51200000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>45900000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>45700000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>51300000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>44000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>37700000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>32500000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>35900000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>39400000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>39600000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>35100000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>44900000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>49100000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>53600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>46400000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>54000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>47400000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>43900000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>39200000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>48600000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>45300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>32700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>37600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>34600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>31200000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+      <c r="AJ30"/>
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>-217300000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-217100000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-211500000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-224300000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-198300000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-210100000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-218500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-223300000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-234400000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-248900000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-359000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-376100000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-377600000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-379100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-377700000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-375600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-477500000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-501500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000007.0</v>
       </c>
       <c r="AD31">
         <v>5000008.0</v>
       </c>
       <c r="AE31">
+        <v>5000007.0</v>
+      </c>
+      <c r="AF31">
+        <v>5000008.0</v>
+      </c>
+      <c r="AG31">
         <v>5000001.0</v>
       </c>
-      <c r="AF31"/>
-      <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>60500000.0</v>
+      </c>
+      <c r="C32">
+        <v>69800000.0</v>
+      </c>
+      <c r="D32">
         <v>68500000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>64600000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>68800000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>82800000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>88200000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>88900000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>73700000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>76900000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>77500000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>90000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>97300000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>100500000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>118000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>117800000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>119300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>120000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>127200000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>136000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>53400000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>49700000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>47100000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>43200000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>39900000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>963400000.0</v>
+      </c>
+      <c r="C33">
+        <v>971100000.0</v>
+      </c>
+      <c r="D33">
         <v>982900000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>986100000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>963000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>953000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>980300000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>972500000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>982200000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>997800000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>995800000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>999599999.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1009000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>993900000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>976200000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>992500000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1013300000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1021800000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1023899999.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1020500000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1017300000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1026300000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1024099999.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1021899999.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1023500000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1033000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1002000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1022800000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>307897566.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>306118446.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>303457201.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>302000600.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>300735373.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>630175.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>1400000.0</v>
+      </c>
+      <c r="C34">
+        <v>1300000.0</v>
+      </c>
+      <c r="D34">
         <v>1200000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1200000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1300000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>2800000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>2800000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>2500000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>2400000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>2300000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>1700000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>20200000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>20700000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>1400000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>6900000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>7900000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>5100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="S34">
         <v>900000.0</v>
       </c>
       <c r="T34">
+        <v>900000.0</v>
+      </c>
+      <c r="U34">
+        <v>900000.0</v>
+      </c>
+      <c r="V34">
         <v>5300000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>10800000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>2000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1900000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>700000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>2300000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>2500000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>2900000.0</v>
       </c>
-      <c r="AB34"/>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>499400000.0</v>
+      </c>
+      <c r="C35">
+        <v>506000000.0</v>
+      </c>
+      <c r="D35">
         <v>513600000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>511700000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>487700000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>487700000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>504200000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>495200000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>495900000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>502700000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>495700000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>499400000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>502700000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>481600000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>482600000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>491400000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>501200000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>505700000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>519500000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>527199999.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>546900000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>553100000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>553900000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>551200000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>544800000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>540700000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>634600000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>647500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11300000.0</v>
       </c>
       <c r="AD35">
         <v>11300000.0</v>
       </c>
       <c r="AE35">
         <v>11300000.0</v>
       </c>
       <c r="AF35">
         <v>11300000.0</v>
       </c>
-      <c r="AG35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:34">
+      <c r="AG35">
+        <v>11300000.0</v>
+      </c>
+      <c r="AH35">
+        <v>11300000.0</v>
+      </c>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>67600000.0</v>
+      </c>
+      <c r="C36">
+        <v>59000000.0</v>
+      </c>
+      <c r="D36">
         <v>59400000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>53700000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>45200000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>38500000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>38400000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>35600000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>32100000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>36400000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>43900000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>42699999.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>44000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>42700000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>41600000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>38000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>34400000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>29400000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>23199999.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>9900000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>6800000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2900000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>3199999.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>3499999.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>3200000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>3100000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>3700000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>3600000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>307897566.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-416281554.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>303457201.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>302000600.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>300735373.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>630175.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>44500000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>43300000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>25000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>39100000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>38000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>32400000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>100000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>24600000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>9900000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6800000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="X38">
         <v>3200000.0</v>
       </c>
       <c r="Y38">
+        <v>3500000.0</v>
+      </c>
+      <c r="Z38">
+        <v>3200000.0</v>
+      </c>
+      <c r="AA38">
         <v>3100000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>3700000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>3600000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>307897566.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>306118446.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>303457201.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>302000600.0</v>
       </c>
-      <c r="AF38"/>
-      <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>17900000.0</v>
+      </c>
+      <c r="C39">
+        <v>12500000.0</v>
+      </c>
+      <c r="D39">
         <v>4300000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>13400000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>9800000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>7700000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>9700000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>12400000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>12900000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>13100000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>16800000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>23300000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>19400000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>16700000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>25900000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>20300000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>11700000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8300000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="U39">
         <v>3400000.0</v>
       </c>
       <c r="V39">
+        <v>3400000.0</v>
+      </c>
+      <c r="W39">
+        <v>3400000.0</v>
+      </c>
+      <c r="X39">
         <v>3500000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2700000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2399999.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2500000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2800000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2800000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>82397.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>223757.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>126679.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>155582.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>184468.0</v>
       </c>
-      <c r="AG39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+      <c r="AJ39"/>
+    </row>
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>24800000.0</v>
+      </c>
+      <c r="C40">
+        <v>23900000.0</v>
+      </c>
+      <c r="D40">
         <v>19800000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>18400000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>26800000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>20600000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>21800000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>16800000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>18400000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>19600000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>16600000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>13900000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>11500000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>7200000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>5600000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>3600000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>9400000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>24000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>25400000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>20199999.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>16700000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>27200000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>25600000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>16900000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>13600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>13100000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>12100000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>10300000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>11925161.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-5562561.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>96265.0</v>
       </c>
-      <c r="AF40"/>
-[...1 lines deleted...]
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>568912.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>82500000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>86500000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>85900000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>99000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>99900000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>99300000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>98600000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>106300000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>108000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>108600000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>110700000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>117800000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>116600000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>114600000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>117200000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>113400000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>115800000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>293019310.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>297496120.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>299010910.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>297706100.0</v>
       </c>
-      <c r="AF41"/>
-      <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>724400000.0</v>
+      </c>
+      <c r="C42">
+        <v>722300000.0</v>
+      </c>
+      <c r="D42">
         <v>718800000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>710300000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>707300000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>699600000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>697900000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>696100000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>694600000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>693700000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>692100000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>697200000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>706700000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>704300000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>706800000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>700100000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>694800000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>688900000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>680700000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>673800000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>565700000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>564700000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>563400000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>561700000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>559700000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>557500000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>429800000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>428300000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>8097276.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>313416630.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>2103735.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>3427990.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>4418630.0</v>
       </c>
-      <c r="AG42"/>
-      <c r="AH42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>24137.0</v>
       </c>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>378100000.0</v>
+      </c>
+      <c r="C45">
+        <v>378700000.0</v>
+      </c>
+      <c r="D45">
         <v>376500000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>371400000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>349600000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>336800000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>344500000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>332500000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>327500000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>323400000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>300100000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>286600000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>148900000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>130000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>234200000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>132400000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>127700000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>124400000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>126000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>125400000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>124000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>122500000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>121200000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>107000000.0</v>
       </c>
-      <c r="AB45"/>
-      <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>158000000.0</v>
+      </c>
+      <c r="C46">
+        <v>162700000.0</v>
+      </c>
+      <c r="D46">
         <v>167500000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>169200000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>162000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>158500000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>166100000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>161300000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>161600000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>165800000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>156400000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>149000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>148900000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>130000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>124700000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>125500000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>129000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>132900000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>133300000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>132400000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>127700000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>124400000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>126000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>125400000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>124000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>122500000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>121200000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>107000000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>73000000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>156400000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>127800000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>127000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>130000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>118900000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>125500000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>123100000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>132900000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>133300000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>132400000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>121100000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>124400000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>126000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>125400000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>124000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>122500000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>121200000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>107000000.0</v>
       </c>
-      <c r="AB47"/>
-      <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-193800000.0</v>
+      </c>
+      <c r="C48">
+        <v>-183600000.0</v>
+      </c>
+      <c r="D48">
         <v>-174100000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-163700000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-156200000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-145300000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-134500000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-126400000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-131900000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-123800000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-114500000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-111200000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-109100000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-96700000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-89400000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-80700000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-69400000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-55300000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-52800000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-51400000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-46200000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-52500000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-47300000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-41200000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-32700000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-29100000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-23900000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-22400000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-3098576.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>1378233.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>2895025.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>1570750.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>580102.0</v>
       </c>
-      <c r="AG48"/>
-      <c r="AH48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>-8463.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-111200000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-109100000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-89400000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-80700000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-69400000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-55300000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-52800000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-51400000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-46200000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-52500000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
-        <v>4300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="C50">
         <v>3900000.0</v>
       </c>
       <c r="D50">
+        <v>4300000.0</v>
+      </c>
+      <c r="E50">
+        <v>3900000.0</v>
+      </c>
+      <c r="F50">
         <v>4000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>4000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>1100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="I50">
         <v>1600000.0</v>
       </c>
       <c r="J50">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="K50">
         <v>1600000.0</v>
       </c>
       <c r="L50">
+        <v>1500000.0</v>
+      </c>
+      <c r="M50">
+        <v>1600000.0</v>
+      </c>
+      <c r="N50">
         <v>1400000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="P50">
         <v>400000.0</v>
       </c>
       <c r="Q50">
+        <v>400000.0</v>
+      </c>
+      <c r="R50">
+        <v>400000.0</v>
+      </c>
+      <c r="S50">
         <v>1000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>1100000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>1100000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>500000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="Y50">
         <v>1600000.0</v>
       </c>
       <c r="Z50">
+        <v>1500000.0</v>
+      </c>
+      <c r="AA50">
+        <v>1600000.0</v>
+      </c>
+      <c r="AB50">
         <v>5400000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>4000000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+      <c r="AJ50"/>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>429700000.0</v>
+      </c>
+      <c r="C51">
+        <v>430000000.0</v>
+      </c>
+      <c r="D51">
         <v>432100000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>431300000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>430800000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>431200000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>429500000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>422500000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>423900000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>428800000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>418500000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>418000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>418300000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>399000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>386300000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>394300000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>405100000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>411100000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>411800000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>416800000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>434500000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>433200000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>426400000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>419800000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>417000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>420400000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>526600000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>526700000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>4000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>4000000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>91993.0</v>
       </c>
     </row>
-    <row r="52" spans="1:34">
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
-        <v>9800000.0</v>
+        <v>10200000.0</v>
       </c>
       <c r="C52">
         <v>9400000.0</v>
       </c>
       <c r="D52">
         <v>9800000.0</v>
       </c>
       <c r="E52">
+        <v>9400000.0</v>
+      </c>
+      <c r="F52">
+        <v>9800000.0</v>
+      </c>
+      <c r="G52">
         <v>9600000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>6700000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>6500000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>6400000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>6300000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>5300000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>5100000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4099999.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3300000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>5000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>5200000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>6000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3500000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3600000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3100000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>500000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="Y52">
         <v>1600000.0</v>
       </c>
       <c r="Z52">
+        <v>1500000.0</v>
+      </c>
+      <c r="AA52">
+        <v>1600000.0</v>
+      </c>
+      <c r="AB52">
         <v>5400000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>4000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>4000000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>91993.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
         <v>1700000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>3200000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>5100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5800000.0</v>
       </c>
       <c r="M53">
         <v>6300000.0</v>
       </c>
       <c r="N53">
+        <v>5800000.0</v>
+      </c>
+      <c r="O53">
+        <v>6300000.0</v>
+      </c>
+      <c r="P53">
         <v>5400000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>2800000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>306893588.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>305118446.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>303457201.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>302000600.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>300735373.0</v>
       </c>
-      <c r="AG53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+      <c r="AJ53"/>
+    </row>
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>1107100000.0</v>
+      </c>
+      <c r="C55">
+        <v>1124900000.0</v>
+      </c>
+      <c r="D55">
         <v>1129600000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1138000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1119500000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1104200000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1133300000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1120000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1107200000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1122700000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1119200000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1138600000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1149200000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1133500000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1140600000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1163900000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1200300000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1213400000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1222600000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1222200000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1126100000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1133500000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1121000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1108100000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1092300000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1104400000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1065500000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1082400000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>309944479.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>309233566.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>304122562.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>302802366.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>301818771.0</v>
       </c>
-      <c r="AG55"/>
-      <c r="AH55">
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>677442.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>143700000.0</v>
+      </c>
+      <c r="C56">
+        <v>153800000.0</v>
+      </c>
+      <c r="D56">
         <v>146700000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>151900000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>156500000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>151200000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>153000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>147500000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>125000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>124900000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>123400000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>139000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>140200000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>139600000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>164400000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>171400000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>187000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>191500000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>198700000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>201700000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>108800000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>107200000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>96900000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>86200000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>68800000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>71400000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>63500000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>59600000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>2046913.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>3115120.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>665361.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>801766.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1083398.0</v>
       </c>
-      <c r="AG56"/>
-      <c r="AH56">
+      <c r="AI56"/>
+      <c r="AJ56">
         <v>47267.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>83200000.0</v>
+      </c>
+      <c r="C57">
+        <v>84000000.0</v>
+      </c>
+      <c r="D57">
         <v>78200000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>87300000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>87700000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>68400000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>64800000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>58600000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>51300000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>48000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>45900000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>49000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>42900000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>39100000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>46400000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>53600000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>67700000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>71500000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>71500000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>65700000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>55400000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>57500000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>49800000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>43000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>28900000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>31900000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>31300000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>24200000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>11925161.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>6737439.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>111644.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>96265.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>103318.0</v>
       </c>
-      <c r="AG57"/>
-      <c r="AH57">
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>660905.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>582600000.0</v>
+      </c>
+      <c r="C58">
+        <v>590000000.0</v>
+      </c>
+      <c r="D58">
         <v>591800000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>599000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>575400000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>556100000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>569000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>553800000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>547200000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>550700000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>541600000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>548400000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>545600000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>520700000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>529000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>545000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>568900000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>577200000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>591000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>592900000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>602300000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>610600000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>603700000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>594200000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>573700000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>572600000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>665900000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>671700000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>23225161.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>18037439.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>11411644.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>11396265.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>11403318.0</v>
       </c>
-      <c r="AG58"/>
-      <c r="AH58">
+      <c r="AI58"/>
+      <c r="AJ58">
         <v>660905.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>524500000.0</v>
+      </c>
+      <c r="C60">
+        <v>534900000.0</v>
+      </c>
+      <c r="D60">
         <v>537800000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>539000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>544100000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>548100000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>564300000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>566200000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>560000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>572000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>577600000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>590200000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>603600000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>612800000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>611600000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>618900000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>631400000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>636200000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>631600000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>629300000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>523799999.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>522900000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>517299999.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>513900000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>518600000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>531799999.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>399600000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>410700000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>286719318.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>291196127.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>292710918.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>291406101.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>290415453.0</v>
       </c>
-      <c r="AG60"/>
-      <c r="AH60">
+      <c r="AI60"/>
+      <c r="AJ60">
         <v>16537.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>300300000.0</v>
+      </c>
+      <c r="C2">
         <v>229100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>213000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>226900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>235000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>175600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>158600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>153300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>131700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>66700000.0</v>
+      </c>
+      <c r="C3">
         <v>65300000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>69600000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>69000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>73600000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>62700000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>58300000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5118446.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>61100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>-24300000.0</v>
+      </c>
+      <c r="C5">
         <v>-1700000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-14200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-20300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>14000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>16600000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3731698.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>43400000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>42400000.0</v>
+      </c>
+      <c r="C6">
         <v>63600000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>55400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>48700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>87600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>79300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>68200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1386748.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>104500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>94700000.0</v>
+      </c>
+      <c r="C9">
         <v>139800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>123300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>99600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>148900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>122600000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>110900000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>114600000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>112400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-47500000.0</v>
+      </c>
+      <c r="C10">
         <v>-23700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-31300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-56700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-24600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-43800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1386748.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>-9200000.0</v>
+      </c>
+      <c r="C11">
         <v>-2200000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-4200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-15300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2100000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-7600000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-5118446.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-41400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>31300000.0</v>
+      </c>
+      <c r="C12">
         <v>28600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>20700000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22400000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>30200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>47500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36018446.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>30700000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>46000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5118446.0</v>
       </c>
-      <c r="I13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-38300000.0</v>
+      </c>
+      <c r="C15">
         <v>-21500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-27100000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-41400000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2800000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-23400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-36200000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1386748.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>27700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-41400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2800000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-23400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-17200000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-8600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>27700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-38300000.0</v>
+      </c>
+      <c r="C17">
         <v>-21500000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-27100000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-41400000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2800000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-23400000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-36700000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1386748.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>27700000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-34300000.0</v>
+      </c>
+      <c r="C18">
         <v>-28600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-24300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-20700000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30200000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-47500000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5118446.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>5300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6100000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>2200000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-24300000.0</v>
+      </c>
+      <c r="C21">
         <v>-12800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-42500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3731698.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>31200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>419300000.0</v>
+      </c>
+      <c r="C23">
         <v>381700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>343800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>369000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>371700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>286500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>267300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3731698.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>212500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>66700000.0</v>
+      </c>
+      <c r="C25">
         <v>65300000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>59400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>69000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>73600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>62700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>58300000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>61100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>4099999.0</v>
+      </c>
+      <c r="C26">
         <v>4400000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3700000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3600000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1700000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2100000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2400000.0</v>
       </c>
-      <c r="I26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>122</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1000000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>6100000.0</v>
+      </c>
+      <c r="E27">
         <v>1100000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>900000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>700000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>500000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>600000.0</v>
       </c>
-      <c r="I27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>114500000.0</v>
+      </c>
+      <c r="C28">
         <v>101000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>97900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>83300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>97400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>71800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>61000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3731698.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>46300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>-9200000.0</v>
+      </c>
+      <c r="C29">
         <v>-2200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-15300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7600000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>-41400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>119000000.0</v>
+      </c>
+      <c r="C30">
         <v>152600000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>130800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>142100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>136700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>110900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>108700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3731698.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>80800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>-23200000.0</v>
+      </c>
+      <c r="C31">
         <v>-10900000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-23800000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-14200000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-17100000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-36300000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-46000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5118446.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-44900000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>395000000.0</v>
+      </c>
+      <c r="C32">
         <v>368900000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>336300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>326500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>383900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>298200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>269500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>267899999.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>244100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="AH1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
-        <v>65200000.0</v>
+        <v>75300000.0</v>
       </c>
       <c r="C2">
-        <v>63400000.0</v>
+        <v>84400000.0</v>
       </c>
       <c r="D2">
-        <v>60300000.0</v>
+        <v>74400000.0</v>
       </c>
       <c r="E2">
+        <v>72200000.0</v>
+      </c>
+      <c r="F2">
+        <v>69300000.0</v>
+      </c>
+      <c r="G2">
         <v>63600000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>57800000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>54700000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>53000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>56300000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>51300000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>51700000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>53700000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>57100000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>53400000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>58500000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>57900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>70200000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>59100000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>54300000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>51400000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>53300000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>46600000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>39100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>36600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>44800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>39600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>36200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>38000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>43600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>37700000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>37100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>34800000.0</v>
       </c>
-      <c r="AG2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B3">
-        <v>18900000.0</v>
+        <v>16800000.0</v>
       </c>
       <c r="C3">
+        <v>17000000.0</v>
+      </c>
+      <c r="D3">
         <v>17800000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
+        <v>16800000.0</v>
+      </c>
+      <c r="F3">
         <v>15100000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>15900000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>13900000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>16700000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>18800000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>20200000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>17100000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>17500000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>17000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>16200000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>18300000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>17800000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>18800000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>19200000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>18500000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>18100000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>17900000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>17400000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>15700000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>15100000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>14500000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>11600000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>15400000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>10100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16200000.0</v>
       </c>
       <c r="AD3">
         <v>16100000.0</v>
       </c>
       <c r="AE3">
+        <v>16200000.0</v>
+      </c>
+      <c r="AF3">
         <v>16100000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
+        <v>16100000.0</v>
+      </c>
+      <c r="AH3">
         <v>11000000.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3">
+      <c r="AI3"/>
+      <c r="AJ3">
         <v>-16926.0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5">
-        <v>-5900000.0</v>
+        <v>-3800000.0</v>
       </c>
       <c r="C5">
-        <v>-1200000.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="D5">
-        <v>-7100000.0</v>
+        <v>-5700000.0</v>
       </c>
       <c r="E5">
+        <v>-9700000.0</v>
+      </c>
+      <c r="F5">
+        <v>-8000000.0</v>
+      </c>
+      <c r="G5">
         <v>9000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1500000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>11100000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3900000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-4700000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>2400000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>4100000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-8800000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>14500000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-6500000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-9100000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-13200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>25400000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3800000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>11300000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>15300000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-400000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>14700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-17700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-4476809.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-19378037.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-15109353.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-52.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>8463.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
         <v>13000000.0</v>
       </c>
       <c r="C6">
-        <v>16600000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D6">
-        <v>8000000.0</v>
+        <v>12100000.0</v>
       </c>
       <c r="E6">
+        <v>7100000.0</v>
+      </c>
+      <c r="F6">
+        <v>7100000.0</v>
+      </c>
+      <c r="G6">
         <v>24900000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>12400000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>27800000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>14900000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>15500000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>19500000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>21600000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>8200000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>30700000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>11800000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>8700000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>5600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>44600000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>22300000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>17100000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>29200000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>32700000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>15300000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>12000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>15400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>26300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>16400000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-7600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>11623191.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3178037.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>19000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>990647.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>12900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-52.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-8463.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>25900000.0</v>
+      </c>
+      <c r="C9">
+        <v>27500000.0</v>
+      </c>
+      <c r="D9">
+        <v>25200000.0</v>
+      </c>
+      <c r="E9">
+        <v>20100000.0</v>
+      </c>
+      <c r="F9">
+        <v>21900000.0</v>
+      </c>
+      <c r="G9">
+        <v>41400000.0</v>
+      </c>
+      <c r="H9">
         <v>34400000.0</v>
       </c>
-      <c r="C9">
-[...11 lines deleted...]
-      <c r="G9">
+      <c r="I9">
         <v>31700000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>32300000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>34100000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>31500000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>30200000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>27500000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>22300000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>24400000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>28300000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>24600000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>38900000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>38000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>35700000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>36300000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>38600000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>30200000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>27000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>26800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>32900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>29500000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>20400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>28100000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>32400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>27400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>28100000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>26800000.0</v>
       </c>
-      <c r="AG9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-13700000.0</v>
+      </c>
+      <c r="C10">
+        <v>-9300000.0</v>
+      </c>
+      <c r="D10">
         <v>-14600000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-9500000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-14100000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-10800000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-10600000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>7300000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-9600000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-10600000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4400000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1800000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-14500000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-12700000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-11800000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-14000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-18200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2800000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1700000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-6100000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>5700000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="X10">
         <v>-5300000.0</v>
       </c>
       <c r="Y10">
-        <v>100000.0</v>
+        <v>-9000000.0</v>
       </c>
       <c r="Z10">
         <v>-5300000.0</v>
       </c>
       <c r="AA10">
+        <v>100000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-5300000.0</v>
+      </c>
+      <c r="AC10">
         <v>-32400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-4476809.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1516792.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1324275.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>990647.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>588617.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-52.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-8463.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>-3500000.0</v>
+      </c>
+      <c r="C11">
+        <v>200000.0</v>
+      </c>
+      <c r="D11">
         <v>-4200000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-2000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-3200000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-2800000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-2500000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1800000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-1500000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1300000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1100000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>300000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2100000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-5400000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-3100000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-2700000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-4100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-300000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-300000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-900000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-600000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>200000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>800000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1700000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-3700000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-6100000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>600000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1200000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>5500000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>900000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1300000.0</v>
       </c>
-      <c r="AG11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12">
-        <v>8700000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="C12">
+        <v>7200000.0</v>
+      </c>
+      <c r="D12">
+        <v>7900000.0</v>
+      </c>
+      <c r="E12">
+        <v>7900000.0</v>
+      </c>
+      <c r="F12">
         <v>8300000.0</v>
       </c>
-      <c r="D12">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="G12">
         <v>7800000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>9300000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5300000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>6200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="K12">
         <v>5900000.0</v>
       </c>
       <c r="L12">
+        <v>6800000.0</v>
+      </c>
+      <c r="M12">
+        <v>5900000.0</v>
+      </c>
+      <c r="N12">
         <v>5700000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5500000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5300000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4900000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5300000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5500000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>6000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5600000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>13600000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4900000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>9500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>20100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>9879120.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>8100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>9456601.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9065226.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>4700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>14600000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>6300000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>19100000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>6100000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-10200000.0</v>
+      </c>
+      <c r="C15">
+        <v>-9500000.0</v>
+      </c>
+      <c r="D15">
         <v>-10400000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-7500000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-10900000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-10800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="H15">
         <v>-8100000.0</v>
       </c>
       <c r="I15">
+        <v>5500000.0</v>
+      </c>
+      <c r="J15">
+        <v>-8100000.0</v>
+      </c>
+      <c r="K15">
         <v>-9300000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3300000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-2100000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-12400000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-7300000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-8700000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-11300000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-14100000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-2500000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-1400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="U15">
         <v>-5200000.0</v>
       </c>
       <c r="V15">
+        <v>6300000.0</v>
+      </c>
+      <c r="W15">
+        <v>-5200000.0</v>
+      </c>
+      <c r="X15">
         <v>-6100000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-8500000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3600000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-3300000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-26300000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-4476809.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-1516792.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1324275.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>990647.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>588617.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-52.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-8463.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-3300000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-2100000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-24800000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-7300000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-17400000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-11300000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-28200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-2500000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-1400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12600000.0</v>
       </c>
       <c r="U16">
         <v>-5200000.0</v>
       </c>
       <c r="V16">
+        <v>12600000.0</v>
+      </c>
+      <c r="W16">
+        <v>-5200000.0</v>
+      </c>
+      <c r="X16">
         <v>-6100000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-8500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-5200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1600000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-10500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-3200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-1516792.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1324275.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>990647.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-10200000.0</v>
+      </c>
+      <c r="C17">
+        <v>-9500000.0</v>
+      </c>
+      <c r="D17">
         <v>-10400000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-7500000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-10900000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-10800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="H17">
         <v>-8100000.0</v>
       </c>
       <c r="I17">
+        <v>5500000.0</v>
+      </c>
+      <c r="J17">
+        <v>-8100000.0</v>
+      </c>
+      <c r="K17">
         <v>-9300000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-3300000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-2100000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-12400000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-7300000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-8700000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-16700000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-22300000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-2500000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-1400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="U17">
         <v>-5200000.0</v>
       </c>
       <c r="V17">
+        <v>6300000.0</v>
+      </c>
+      <c r="W17">
+        <v>-5200000.0</v>
+      </c>
+      <c r="X17">
         <v>-6100000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-8500000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3600000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-5700000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1600000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-26300000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-4476809.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-1516792.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>1324275.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>990647.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
-        <v>-8700000.0</v>
+        <v>-8600000.0</v>
       </c>
       <c r="C18">
-        <v>-8300000.0</v>
+        <v>-8600000.0</v>
       </c>
       <c r="D18">
         <v>-8700000.0</v>
       </c>
       <c r="E18">
+        <v>-8300000.0</v>
+      </c>
+      <c r="F18">
+        <v>-8700000.0</v>
+      </c>
+      <c r="G18">
         <v>-7800000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9300000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5300000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-6200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6800000.0</v>
       </c>
       <c r="K18">
         <v>-5900000.0</v>
       </c>
       <c r="L18">
+        <v>-6800000.0</v>
+      </c>
+      <c r="M18">
+        <v>-5900000.0</v>
+      </c>
+      <c r="N18">
         <v>-5700000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5500000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-5300000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4900000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5300000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-5500000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-5600000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-13600000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4900000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-6200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-9800000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-9500000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>1779120.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>1100000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-100000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-2800000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>2300000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>600000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>1400000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>1500000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1200000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>3600000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-3800000.0</v>
+      </c>
+      <c r="C21">
+        <v>-900000.0</v>
+      </c>
+      <c r="D21">
         <v>-5700000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-9700000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-8000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1400000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4200000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-5200000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-4800000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-4600000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1600000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>4400000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-8900000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-5600000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-11700000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-11400000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-13800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="S21">
         <v>1100000.0</v>
       </c>
       <c r="T21">
+        <v>2300000.0</v>
+      </c>
+      <c r="U21">
+        <v>1100000.0</v>
+      </c>
+      <c r="V21">
         <v>7700000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>11600000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2800000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>12200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-13300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-6255929.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3178037.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-132326.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-274579.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-146756.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-52.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>8463.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>105000000.0</v>
+      </c>
+      <c r="C23">
+        <v>112800000.0</v>
+      </c>
+      <c r="D23">
         <v>105300000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>102000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>99200000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>103600000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>96400000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>91600000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>90100000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>95000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>81200000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>77500000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>90100000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>85000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>89500000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>98200000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>96300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>108000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>94800000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>88900000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>80000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>80300000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>74000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>68200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>64000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>65500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>68100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>62600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6255929.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3178037.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>132326.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>274579.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>146756.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>52.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>8463.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>17900000.0</v>
+      </c>
+      <c r="C25">
+        <v>14000000.0</v>
+      </c>
+      <c r="D25">
         <v>18900000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>17800000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>16000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>13300000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>14700000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>17600000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>19700000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>21800000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>16400000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>16700000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>16300000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>16200000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>16200000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>17800000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>18800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>19200000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>18500000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>18000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>17900000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>17400000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>15700000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>15100000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>14500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>11600000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>15400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>10100000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>4400000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>3700000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>3600000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>1700000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>2300000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2100000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>1000000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>1100000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>1100000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>900000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>700000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>500000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>29200000.0</v>
+      </c>
+      <c r="C28">
+        <v>27200000.0</v>
+      </c>
+      <c r="D28">
         <v>29600000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>28800000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>28900000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>19600000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28800000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>27300000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>27900000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>26300000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>20900000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>16300000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>27200000.0</v>
       </c>
-      <c r="M28">
-[...2 lines deleted...]
-      <c r="N28">
+      <c r="O28">
+        <v>800000.0</v>
+      </c>
+      <c r="P28">
         <v>26800000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>30300000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>29700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4100000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>27100000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>24600000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>14400000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>14900000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>17000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>20700000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>19600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>14700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>17700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>14900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6255929.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3178037.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>132326.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>274579.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>146756.0</v>
       </c>
-      <c r="AG28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>-3500000.0</v>
+      </c>
+      <c r="C29">
+        <v>200000.0</v>
+      </c>
+      <c r="D29">
         <v>-4200000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-2000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3200000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2500000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1800000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1500000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1300000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1100000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>300000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2100000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5400000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3100000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-2700000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-4100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-300000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-300000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-900000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-600000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>200000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>800000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-3700000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-6100000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-600000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
-        <v>40100000.0</v>
+        <v>29700000.0</v>
       </c>
       <c r="C30">
+        <v>28400000.0</v>
+      </c>
+      <c r="D30">
+        <v>30900000.0</v>
+      </c>
+      <c r="E30">
+        <v>29800000.0</v>
+      </c>
+      <c r="F30">
+        <v>29900000.0</v>
+      </c>
+      <c r="G30">
+        <v>40000000.0</v>
+      </c>
+      <c r="H30">
         <v>38600000.0</v>
       </c>
-      <c r="D30">
-[...8 lines deleted...]
-      <c r="G30">
+      <c r="I30">
         <v>36900000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>37100000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>38700000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>29900000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>25800000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>36400000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>27900000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>36100000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>39700000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>38400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>37800000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>35700000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>34600000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>28600000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>27000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29100000.0</v>
       </c>
       <c r="X30">
         <v>27400000.0</v>
       </c>
       <c r="Y30">
+        <v>29100000.0</v>
+      </c>
+      <c r="Z30">
+        <v>27400000.0</v>
+      </c>
+      <c r="AA30">
         <v>20700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>28500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>26400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6255929.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3178037.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>132326.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>274579.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>146756.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>52.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>8463.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>-9900000.0</v>
+      </c>
+      <c r="C31">
+        <v>-8400000.0</v>
+      </c>
+      <c r="D31">
         <v>-8900000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>200000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-6100000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-12200000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-6400000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>12500000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-4800000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-6000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-6000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-6200000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-5600000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-7100000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-100000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-2600000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-4400000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-3900000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-4000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-7200000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-16600000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-8100000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-6900000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-4700000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-12100000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-6300000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-19100000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1779120.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1661245.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-575725.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-3409353.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>735373.0</v>
       </c>
-      <c r="AG31"/>
-      <c r="AH31">
+      <c r="AI31"/>
+      <c r="AJ31">
         <v>-16926.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>101200000.0</v>
+      </c>
+      <c r="C32">
+        <v>111900000.0</v>
+      </c>
+      <c r="D32">
         <v>99600000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>92300000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>91200000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>105000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>92200000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>86400000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>85300000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>90400000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>82800000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>81900000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>81200000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>79400000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>77800000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>86800000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>82500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>109100000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>97100000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>90000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>87700000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>91900000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>76800000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>66100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>63400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>77700000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>69100000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>56600000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>66100000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>76000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>65100000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>65200000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>61600000.0</v>
       </c>
-      <c r="AG32"/>
-      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>76100000.0</v>
+      </c>
+      <c r="C2">
         <v>62000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>103900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1896.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>30300000</v>
+      </c>
+      <c r="C3">
         <v>33100000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>55300000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>45800000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>55700000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>33200000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>30400000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25300000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>27500000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>56500000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>27700000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-12100000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3600000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-13100000.0</v>
+      </c>
+      <c r="C6">
         <v>14100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-800000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-41100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>55400000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>28800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2889467.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-4900000.0</v>
+      </c>
+      <c r="C7">
         <v>-6400000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>22300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23600000.0</v>
       </c>
       <c r="E7">
         <v>-23600000.0</v>
       </c>
       <c r="F7">
+        <v>-23600000.0</v>
+      </c>
+      <c r="G7">
         <v>14100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2513682.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>6900000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>900000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>-4400000.0</v>
+      </c>
+      <c r="C9">
         <v>-12600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9700000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>-7500000.0</v>
+      </c>
+      <c r="C10">
         <v>-4800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-17200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-12400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>21400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-16300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1200000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-7200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-7100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-14400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-39600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-27900000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-5200000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7500000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>19600000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>800000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>66700000.0</v>
+      </c>
+      <c r="C14">
         <v>65300000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>69600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>69000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>73600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>62700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>58300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>64500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>61100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>534600000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>63000000.0</v>
+      </c>
+      <c r="C16">
         <v>76100000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>62000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>62800000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>103900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>48500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>29900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2891363.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-7200000.0</v>
+      </c>
+      <c r="C18">
         <v>8300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-44700000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>30600000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-26518016.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>18700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>-2500000.0</v>
+      </c>
+      <c r="C19">
         <v>-32500000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-52400000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-37500000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-69800000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-34500000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-667900000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-301000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-29100000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>104000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>424700000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>300000000.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>-6500000.0</v>
+      </c>
+      <c r="C21">
         <v>16900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-23200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>408500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-6600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-11900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-38300000.0</v>
+      </c>
+      <c r="C22">
         <v>-21500000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-27100000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-41400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2800000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-23400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-36200000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1386748.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>27700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>-600000.0</v>
+      </c>
+      <c r="C23">
         <v>-14700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-8800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-34500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1045300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>-32799999.0</v>
+      </c>
+      <c r="C24">
         <v>600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-15300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>308100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-301000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>-300000.0</v>
+      </c>
+      <c r="C25">
         <v>4600000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19900000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-15618446.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>151</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-400000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2500000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>104000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-158300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>300000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1600000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>7600000.0</v>
+      </c>
+      <c r="C27">
         <v>6300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-10200000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>18300000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22500000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7200000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7600000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10500000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12600000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>-7000000.0</v>
+      </c>
+      <c r="C28">
         <v>1800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>72000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>651000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>305107483.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>23100000.0</v>
+      </c>
+      <c r="C29">
         <v>41400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>54300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1218016.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>46200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-32799999.0</v>
+      </c>
+      <c r="C30">
         <v>-32500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-52400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-37900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-69800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-34500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-667900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-301000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-29100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="AH1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>63000000.0</v>
+      </c>
+      <c r="C2">
+        <v>49900000.0</v>
+      </c>
+      <c r="D2">
         <v>49200000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>65500000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>76100000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>69500000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>65100000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>55100000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>62000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>52100000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>53900000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>58600000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>62800000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>61300000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>59200000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>80500000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>103900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>110400000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>125300000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>40500000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>48500000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>31300000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>22600000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>20200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>19700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>21700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1964516.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2891363.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>538682.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>646184.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>898930.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1896.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>47267.0</v>
       </c>
-      <c r="AH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>8300000</v>
+      </c>
+      <c r="C3">
+        <v>5200000</v>
+      </c>
+      <c r="D3">
         <v>7800000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>9800000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7500000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7800000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5600000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>9900000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9800000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>20400000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>9700000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>13400000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>11800000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>10800000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>11200000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>13000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>9800000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>13900000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>14700000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>15300000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>10900000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>7700000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6800000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7900000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>10500000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>8700000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>7900000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>6700000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>6500000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4300000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>5400000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>15100000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-4700000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-4600000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="O4"/>
+      <c r="P4">
         <v>2900000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-39400000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-4400000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>139000000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-159700000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>84700000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-7500000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>2100000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4500000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-8500000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-8100000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-7100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>2600000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-6500000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-5400000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-2800000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-14500000.0</v>
+      </c>
+      <c r="C6">
+        <v>13100000.0</v>
+      </c>
+      <c r="D6">
         <v>700000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-16300000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-10600000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>6600000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4400000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>10000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-6900000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>9900000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1800000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4700000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4200000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1500000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2100000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-21300000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-23400000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6500000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-14900000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>84800000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-8000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>17200000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8700000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>6100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>2100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>19735484.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-926847.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>2352681.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-107502.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-252746.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>897034.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-45371.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>47267.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-6400000.0</v>
+      </c>
+      <c r="C7">
+        <v>14700000.0</v>
+      </c>
+      <c r="D7">
         <v>-5200000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-8500000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-5900000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2900000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4700000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-7100000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-6900000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>20700000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-400000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4600000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2600000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>10900000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>600000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-9600000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-24400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>100000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-11400000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-200000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-11600000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>13300000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2800000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-6900000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2300000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>14600000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-800000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-18529082.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>5329082.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>2577483.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>44282.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-171866.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>63783.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-17866.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>6980.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-300000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-1200000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="O8"/>
+      <c r="P8">
         <v>2200000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>2400000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-4800000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>11400000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-3600000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>2100000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-3000000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>1400000.0</v>
+      </c>
+      <c r="C9">
+        <v>3200000.0</v>
+      </c>
+      <c r="D9">
         <v>-4800000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-4000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1200000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3500000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-3900000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-6000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-6200000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>11000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-600000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2300000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1200000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>9300000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2200000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2400000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-4800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-2400000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-3600000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2100000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-3000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2300000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-6800000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-8700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>6100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-2300000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-2700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>8800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-9200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1500000.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>-3400000.0</v>
+      </c>
+      <c r="C10">
+        <v>5700000.0</v>
+      </c>
+      <c r="D10">
         <v>1800000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1700000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-13300000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>200000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3800000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-6600000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2200000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>500000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>100000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2700000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>9100000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>8800000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2700000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2900000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-5100000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3700000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-5500000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1900000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2100000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2700000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1600000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1100000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>100000.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-2700000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2700000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1100000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-8200000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1900000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-4000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2300000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>500000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>5700000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1500000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2100000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>9200000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>11900000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>400000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-33787722.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-3000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2674561.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>15379.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-200752.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>-7600000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-10700000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5300000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-12400000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-1500000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-100000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-1400000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3900000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-2100000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>100000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4600000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2600000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-10100000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-600000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5379120.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-3000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-1661245.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-1456601.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-1265227.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>4400000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1200000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1200000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>700000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-7300000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-9300000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-12000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>5400000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-3200000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-4300000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-3100000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2800000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2100000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>9900000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-7300000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3200000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1400000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>13058640.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>4000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-97078.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>28903.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>28886.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>17900000.0</v>
+      </c>
+      <c r="C14">
+        <v>17000000.0</v>
+      </c>
+      <c r="D14">
         <v>18900000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>16800000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>15100000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>15900000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>14700000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>17600000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>19700000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>20200000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>17100000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>17500000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>17000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>19000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>16200000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>18100000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>19200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>19600000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>18500000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>18100000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>18300000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>17400000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>16200000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>15400000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>14500000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>11600000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>15400000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>10100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16200000.0</v>
       </c>
       <c r="AD14">
         <v>16100000.0</v>
       </c>
       <c r="AE14">
+        <v>16200000.0</v>
+      </c>
+      <c r="AF14">
+        <v>16100000.0</v>
+      </c>
+      <c r="AG14">
         <v>32200000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>48500000.0</v>
+      </c>
+      <c r="C16">
+        <v>63000000.0</v>
+      </c>
+      <c r="D16">
         <v>49900000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>49200000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>65500000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>76100000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>69500000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>65100000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>55100000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>62000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>52100000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>53900000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>58600000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>62800000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>61300000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>59200000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>80500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>103900000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>110400000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>125300000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>40500000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>48500000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>31300000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>22600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>20200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>19700000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>23800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>21700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1964516.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2891363.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>538682.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>646184.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>898930.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1896.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>47267.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-3900000.0</v>
+      </c>
+      <c r="C18">
+        <v>13800000.0</v>
+      </c>
+      <c r="D18">
         <v>700000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-13400000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-8800000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-12300000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4500000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>9700000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4600000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>8700000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3300000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4300000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4300000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-200000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4400000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-19900000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-19200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-400000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4700000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>3000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1599999.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>18300000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>8700000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>2799999.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>4700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>5100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-5873153.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7426847.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-4900554.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-5488044.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-15546445.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-82973.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-17918.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1483.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-7800000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-12300000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-7500000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-7800000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-5600000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-8800000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-10300000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-20400000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-6800000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-13400000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-11800000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-10400000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-3300000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-13100000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-10700000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>9200000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-9200000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-15600000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-11200000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-9000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-6900000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-8100000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-10500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>299200000.0</v>
       </c>
-      <c r="Z19"/>
-[...1 lines deleted...]
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>1300000.0</v>
+      </c>
+      <c r="C21">
+        <v>-900000.0</v>
+      </c>
+      <c r="D21">
         <v>-1600000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2500000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1500000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>19500000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-700000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>100000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="N21">
         <v>-400000.0</v>
       </c>
       <c r="O21">
-        <v>-600000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="P21">
         <v>-400000.0</v>
       </c>
       <c r="Q21">
         <v>-600000.0</v>
       </c>
       <c r="R21">
+        <v>-400000.0</v>
+      </c>
+      <c r="S21">
         <v>-600000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
+        <v>-600000.0</v>
+      </c>
+      <c r="U21">
         <v>-21400000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-400000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-400000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-500000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-300000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-113200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-113200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>521700000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AE21">
         <v>4000000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21"/>
+      <c r="AF21">
+        <v>4000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>4000000.0</v>
+      </c>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-10200000.0</v>
+      </c>
+      <c r="C22">
+        <v>-9500000.0</v>
+      </c>
+      <c r="D22">
         <v>-10400000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-7500000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-10900000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-8000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="H22">
         <v>-8100000.0</v>
       </c>
       <c r="I22">
+        <v>5500000.0</v>
+      </c>
+      <c r="J22">
+        <v>-8100000.0</v>
+      </c>
+      <c r="K22">
         <v>-9300000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3300000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2100000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-12400000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-7300000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-8700000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-11300000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-14100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-2500000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="U22">
         <v>-5200000.0</v>
       </c>
       <c r="V22">
+        <v>6300000.0</v>
+      </c>
+      <c r="W22">
+        <v>-5200000.0</v>
+      </c>
+      <c r="X22">
         <v>-6100000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-8500000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3600000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-5200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-25023191.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-4476809.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-1516792.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1324275.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>990648.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>588617.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-52.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-8463.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>-1100000.0</v>
+      </c>
+      <c r="C23">
+        <v>1400000.0</v>
+      </c>
+      <c r="D23">
         <v>1200000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2100000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-100000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-4300000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-400000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>900000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-600000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3200000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-400000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>900000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>300000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-200000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-600000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-600000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-19100000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-23900000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>103400000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-8200000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-9000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-6900000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-8100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-10500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-11300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-8700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-11600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-46765.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-46765.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-19458.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-3580007.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>300980007.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-64953.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-62250.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>149</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>2300000.0</v>
+      </c>
+      <c r="D24">
         <v>-15300000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-12300000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-7500000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>5400000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-25300000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1100000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-10300000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-52400000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2900000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-11800000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-45800000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>7900000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-100000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-900000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>8900000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-9200000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-300000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-300000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1300000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-100000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-200000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>308100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-958400000.0</v>
       </c>
       <c r="AB24">
         <v>-100000.0</v>
       </c>
       <c r="AC24">
-        <v>-1000000.0</v>
+        <v>-958400000.0</v>
       </c>
       <c r="AD24">
         <v>-100000.0</v>
       </c>
       <c r="AE24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-100000.0</v>
+      </c>
+      <c r="AG24">
         <v>299700000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-300000000.0</v>
       </c>
-      <c r="AG24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>3300000.0</v>
+      </c>
+      <c r="C25">
+        <v>4500000.0</v>
+      </c>
+      <c r="D25">
         <v>1300000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-5700000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-600000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-5800000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1900000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1400000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1900000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-5800000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>900000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>700000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-500000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-4200000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-9400000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-11899999.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5900000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6600000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-3200000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1700000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>900000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>8700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>6900000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>34279120.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1779120.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-12161245.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1456601.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-1265227.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-735373.0</v>
       </c>
-      <c r="AG25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>151</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-1200000.0</v>
+      </c>
+      <c r="D26">
         <v>1200000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
-        <v>400000.0</v>
+        <v>-1200000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
+        <v>400000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
         <v>-400000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>500000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="L26"/>
+      <c r="M26">
         <v>1100000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-500000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>-2500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>600000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>103400000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
+        <v>103400000.0</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>122300000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>122300000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>144100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-158300000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26">
+        <v>300000000.0</v>
+      </c>
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-300000000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
-        <v>2100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C27">
-        <v>2000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D27">
         <v>2100000.0</v>
       </c>
       <c r="E27">
+        <v>2000000.0</v>
+      </c>
+      <c r="F27">
+        <v>2100000.0</v>
+      </c>
+      <c r="G27">
         <v>1700000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1800000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1500000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1300000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1600000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>-5100000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>-9500000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2800000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>-2500000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6700000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>5300000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>8800000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>8199999.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>-1400000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1300000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2700000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3300000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1700000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="Z27">
         <v>-1300000.0</v>
       </c>
       <c r="AA27">
+        <v>5700000.0</v>
+      </c>
+      <c r="AB27">
+        <v>-1300000.0</v>
+      </c>
+      <c r="AC27">
         <v>200000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>10500000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>200000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1200000.0</v>
+      </c>
+      <c r="D28">
         <v>-400000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-2100000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2800000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>15100000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-700000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-300000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1300000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>100000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-700000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-400000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-300000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-200000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3100000.0</v>
       </c>
       <c r="Q28">
         <v>-600000.0</v>
       </c>
       <c r="R28">
+        <v>-3100000.0</v>
+      </c>
+      <c r="S28">
         <v>-600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
+        <v>-600000.0</v>
+      </c>
+      <c r="U28">
         <v>82000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-8800000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-400000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-500000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>653200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>653200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1100000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3953235.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-19458.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>193699.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>300980007.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-27453.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>48750.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>4400000.0</v>
+      </c>
+      <c r="C29">
+        <v>19000000.0</v>
+      </c>
+      <c r="D29">
         <v>8500000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3600000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1300000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4500000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>10100000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>19600000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5200000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>29100000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6400000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>9100000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7500000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10600000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6800000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-6900000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-9400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>13500000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>18300000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12500000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>26000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>15500000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>10700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>11600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>13400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>13000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>826847.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-926847.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-600554.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-88044.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-446445.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-82973.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-17918.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1483.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-18300000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5200000.0</v>
+      </c>
+      <c r="D30">
         <v>-7800000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-12300000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-7500000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-7800000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-5600000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-8800000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-10300000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-20400000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-6800000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-13400000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-11800000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-10800000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-3300000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-13100000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-10700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-19100000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-23900000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-15600000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-11200000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-9000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-6900000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-8100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-10500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>299200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-8700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-958400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-6600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-5500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>284600000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-300000000.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>