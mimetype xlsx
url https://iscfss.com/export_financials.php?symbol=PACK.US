--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -1540,51 +1540,51 @@
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
         <v>367000000.0</v>
       </c>
       <c r="C28">
         <v>355100000.0</v>
       </c>
       <c r="D28">
         <v>366800000.0</v>
       </c>
       <c r="E28">
         <v>336200000.0</v>
       </c>
       <c r="F28">
-        <v>307200000.0</v>
+        <v>304200000.0</v>
       </c>
       <c r="G28">
         <v>384700000.0</v>
       </c>
       <c r="H28">
         <v>400700000.0</v>
       </c>
       <c r="I28">
         <v>1108637.0</v>
       </c>
       <c r="J28">
         <v>90948.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
         <v>935200000.0</v>
       </c>
       <c r="C29">
         <v>952900000.0</v>
       </c>
       <c r="D29">
@@ -1886,51 +1886,51 @@
       <c r="H39">
         <v>2500000.0</v>
       </c>
       <c r="I39">
         <v>4100000.0</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>23900000.0</v>
       </c>
       <c r="C40">
         <v>20600000.0</v>
       </c>
       <c r="D40">
         <v>19600000.0</v>
       </c>
       <c r="E40">
         <v>7200000.0</v>
       </c>
       <c r="F40">
-        <v>21600000.0</v>
+        <v>24600000.0</v>
       </c>
       <c r="G40">
         <v>27200000.0</v>
       </c>
       <c r="H40">
         <v>13100000.0</v>
       </c>
       <c r="I40">
         <v>10000000.0</v>
       </c>
       <c r="J40">
         <v>723986.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>85900000.0</v>
       </c>
       <c r="F41">
@@ -2166,83 +2166,83 @@
       </c>
       <c r="I50">
         <v>4000000.0</v>
       </c>
       <c r="J50">
         <v>92844.0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
         <v>430000000.0</v>
       </c>
       <c r="C51">
         <v>431200000.0</v>
       </c>
       <c r="D51">
         <v>428800000.0</v>
       </c>
       <c r="E51">
         <v>399000000.0</v>
       </c>
       <c r="F51">
-        <v>411100000.0</v>
+        <v>408100000.0</v>
       </c>
       <c r="G51">
         <v>433200000.0</v>
       </c>
       <c r="H51">
         <v>420400000.0</v>
       </c>
       <c r="I51">
         <v>4000000.0</v>
       </c>
       <c r="J51">
         <v>185684.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
         <v>9400000.0</v>
       </c>
       <c r="C52">
         <v>9600000.0</v>
       </c>
       <c r="D52">
         <v>6300000.0</v>
       </c>
       <c r="E52">
         <v>3300000.0</v>
       </c>
       <c r="F52">
-        <v>6400000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="G52">
         <v>500000.0</v>
       </c>
       <c r="H52">
         <v>1600000.0</v>
       </c>
       <c r="I52">
         <v>4400000.0</v>
       </c>
       <c r="J52">
         <v>92844.0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53">
         <v>3200000.0</v>
       </c>
       <c r="E53">
         <v>6300000.0</v>
@@ -4714,54 +4714,54 @@
       <c r="X29">
         <v>943700000.0</v>
       </c>
       <c r="Y29">
         <v>933700000.0</v>
       </c>
       <c r="Z29">
         <v>935600000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>43600000.0</v>
+        <v>47700000.0</v>
       </c>
       <c r="C30">
-        <v>47700000.0</v>
+        <v>49600000.0</v>
       </c>
       <c r="D30">
         <v>56500000.0</v>
       </c>
       <c r="E30">
         <v>51200000.0</v>
       </c>
       <c r="F30">
         <v>45900000.0</v>
       </c>
       <c r="G30">
         <v>45700000.0</v>
       </c>
       <c r="H30">
         <v>51300000.0</v>
       </c>
       <c r="I30">
         <v>44000000.0</v>
       </c>
       <c r="J30">
         <v>37700000.0</v>
       </c>
       <c r="K30">
         <v>32500000.0</v>
       </c>
@@ -5524,54 +5524,54 @@
       </c>
       <c r="AC38">
         <v>3600000.0</v>
       </c>
       <c r="AD38">
         <v>307897566.0</v>
       </c>
       <c r="AE38">
         <v>306118446.0</v>
       </c>
       <c r="AF38">
         <v>303457201.0</v>
       </c>
       <c r="AG38">
         <v>302000600.0</v>
       </c>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
     </row>
     <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>17900000.0</v>
+        <v>13800000.0</v>
       </c>
       <c r="C39">
-        <v>12500000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D39">
         <v>4300000.0</v>
       </c>
       <c r="E39">
         <v>13400000.0</v>
       </c>
       <c r="F39">
         <v>9800000.0</v>
       </c>
       <c r="G39">
         <v>7700000.0</v>
       </c>
       <c r="H39">
         <v>9700000.0</v>
       </c>
       <c r="I39">
         <v>12400000.0</v>
       </c>
       <c r="J39">
         <v>12900000.0</v>
       </c>
       <c r="K39">
         <v>13100000.0</v>
       </c>
@@ -7649,83 +7649,83 @@
         <v>5118446.0</v>
       </c>
       <c r="J3">
         <v>61100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
-        <v>-24300000.0</v>
+        <v>-16200000.0</v>
       </c>
       <c r="C5">
         <v>-1700000.0</v>
       </c>
       <c r="D5">
         <v>-14200000.0</v>
       </c>
       <c r="E5">
         <v>-20300000.0</v>
       </c>
       <c r="F5">
         <v>14000000.0</v>
       </c>
       <c r="G5">
         <v>16600000.0</v>
       </c>
       <c r="H5">
         <v>9900000.0</v>
       </c>
       <c r="I5">
         <v>-3731698.0</v>
       </c>
       <c r="J5">
         <v>43400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>42400000.0</v>
+        <v>50500000.0</v>
       </c>
       <c r="C6">
         <v>63600000.0</v>
       </c>
       <c r="D6">
         <v>55400000.0</v>
       </c>
       <c r="E6">
         <v>48700000.0</v>
       </c>
       <c r="F6">
         <v>87600000.0</v>
       </c>
       <c r="G6">
         <v>79300000.0</v>
       </c>
       <c r="H6">
         <v>68200000.0</v>
       </c>
       <c r="I6">
         <v>1386748.0</v>
       </c>
       <c r="J6">
         <v>104500000.0</v>
       </c>
@@ -8791,63 +8791,63 @@
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
-        <v>-3800000.0</v>
+        <v>-5100000.0</v>
       </c>
       <c r="C5">
-        <v>-900000.0</v>
+        <v>-2100000.0</v>
       </c>
       <c r="D5">
-        <v>-5700000.0</v>
+        <v>-6700000.0</v>
       </c>
       <c r="E5">
-        <v>-9700000.0</v>
+        <v>-1600000.0</v>
       </c>
       <c r="F5">
-        <v>-8000000.0</v>
+        <v>-5800000.0</v>
       </c>
       <c r="G5">
         <v>9000000.0</v>
       </c>
       <c r="H5">
         <v>-1500000.0</v>
       </c>
       <c r="I5">
         <v>11100000.0</v>
       </c>
       <c r="J5">
         <v>-3900000.0</v>
       </c>
       <c r="K5">
         <v>-4700000.0</v>
       </c>
       <c r="L5">
         <v>2400000.0</v>
       </c>
       <c r="M5">
         <v>4100000.0</v>
       </c>
       <c r="N5">
         <v>-8800000.0</v>
       </c>
@@ -8901,63 +8901,63 @@
       </c>
       <c r="AE5">
         <v>-19378037.0</v>
       </c>
       <c r="AF5">
         <v>2900000.0</v>
       </c>
       <c r="AG5">
         <v>-15109353.0</v>
       </c>
       <c r="AH5">
         <v>1900000.0</v>
       </c>
       <c r="AI5">
         <v>-52.0</v>
       </c>
       <c r="AJ5">
         <v>8463.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>13000000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="C6">
-        <v>16100000.0</v>
+        <v>14900000.0</v>
       </c>
       <c r="D6">
-        <v>12100000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="E6">
-        <v>7100000.0</v>
+        <v>15200000.0</v>
       </c>
       <c r="F6">
-        <v>7100000.0</v>
+        <v>9300000.0</v>
       </c>
       <c r="G6">
         <v>24900000.0</v>
       </c>
       <c r="H6">
         <v>12400000.0</v>
       </c>
       <c r="I6">
         <v>27800000.0</v>
       </c>
       <c r="J6">
         <v>14900000.0</v>
       </c>
       <c r="K6">
         <v>15500000.0</v>
       </c>
       <c r="L6">
         <v>19500000.0</v>
       </c>
       <c r="M6">
         <v>21600000.0</v>
       </c>
       <c r="N6">
         <v>8200000.0</v>
       </c>
@@ -12657,66 +12657,66 @@
       <c r="I7">
         <v>-7100000.0</v>
       </c>
       <c r="J7">
         <v>-6900000.0</v>
       </c>
       <c r="K7">
         <v>20700000.0</v>
       </c>
       <c r="L7">
         <v>-400000.0</v>
       </c>
       <c r="M7">
         <v>4600000.0</v>
       </c>
       <c r="N7">
         <v>-2600000.0</v>
       </c>
       <c r="O7">
         <v>10900000.0</v>
       </c>
       <c r="P7">
         <v>600000.0</v>
       </c>
       <c r="Q7">
-        <v>-9600000.0</v>
+        <v>-13600000.0</v>
       </c>
       <c r="R7">
-        <v>-24400000.0</v>
+        <v>-21500000.0</v>
       </c>
       <c r="S7">
-        <v>100000.0</v>
+        <v>-2200000.0</v>
       </c>
       <c r="T7">
         <v>-11400000.0</v>
       </c>
       <c r="U7">
         <v>-200000.0</v>
       </c>
       <c r="V7">
-        <v>-11600000.0</v>
+        <v>-9800000.0</v>
       </c>
       <c r="W7">
         <v>13300000.0</v>
       </c>
       <c r="X7">
         <v>2800000.0</v>
       </c>
       <c r="Y7">
         <v>-6900000.0</v>
       </c>
       <c r="Z7">
         <v>-2300000.0</v>
       </c>
       <c r="AA7">
         <v>14600000.0</v>
       </c>
       <c r="AB7">
         <v>-800000.0</v>
       </c>
       <c r="AC7">
         <v>-18529082.0</v>
       </c>
       <c r="AD7">
         <v>5329082.0</v>
       </c>
@@ -13285,66 +13285,66 @@
       <c r="I14">
         <v>17600000.0</v>
       </c>
       <c r="J14">
         <v>19700000.0</v>
       </c>
       <c r="K14">
         <v>20200000.0</v>
       </c>
       <c r="L14">
         <v>17100000.0</v>
       </c>
       <c r="M14">
         <v>17500000.0</v>
       </c>
       <c r="N14">
         <v>17000000.0</v>
       </c>
       <c r="O14">
         <v>19000000.0</v>
       </c>
       <c r="P14">
         <v>16200000.0</v>
       </c>
       <c r="Q14">
-        <v>18100000.0</v>
+        <v>17800000.0</v>
       </c>
       <c r="R14">
+        <v>18800000.0</v>
+      </c>
+      <c r="S14">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19600000.0</v>
       </c>
       <c r="T14">
         <v>18500000.0</v>
       </c>
       <c r="U14">
         <v>18100000.0</v>
       </c>
       <c r="V14">
-        <v>18300000.0</v>
+        <v>17900000.0</v>
       </c>
       <c r="W14">
         <v>17400000.0</v>
       </c>
       <c r="X14">
         <v>16200000.0</v>
       </c>
       <c r="Y14">
         <v>15400000.0</v>
       </c>
       <c r="Z14">
         <v>14500000.0</v>
       </c>
       <c r="AA14">
         <v>11600000.0</v>
       </c>
       <c r="AB14">
         <v>15400000.0</v>
       </c>
       <c r="AC14">
         <v>10100000.0</v>
       </c>
       <c r="AD14">
         <v>16100000.0</v>
       </c>
@@ -14251,66 +14251,66 @@
       <c r="I25">
         <v>-1400000.0</v>
       </c>
       <c r="J25">
         <v>-1000000.0</v>
       </c>
       <c r="K25">
         <v>1900000.0</v>
       </c>
       <c r="L25">
         <v>-5800000.0</v>
       </c>
       <c r="M25">
         <v>900000.0</v>
       </c>
       <c r="N25">
         <v>700000.0</v>
       </c>
       <c r="O25">
         <v>-500000.0</v>
       </c>
       <c r="P25">
         <v>-4200000.0</v>
       </c>
       <c r="Q25">
-        <v>-9400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="R25">
-        <v>1100000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="S25">
-        <v>-11899999.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="T25">
         <v>5900000.0</v>
       </c>
       <c r="U25">
         <v>6600000.0</v>
       </c>
       <c r="V25">
-        <v>-3200000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="W25">
         <v>1700000.0</v>
       </c>
       <c r="X25">
         <v>900000.0</v>
       </c>
       <c r="Y25">
         <v>8700000.0</v>
       </c>
       <c r="Z25">
         <v>1300000.0</v>
       </c>
       <c r="AA25">
         <v>6900000.0</v>
       </c>
       <c r="AB25">
         <v>2100000.0</v>
       </c>
       <c r="AC25">
         <v>34279120.0</v>
       </c>
       <c r="AD25">
         <v>-1779120.0</v>
       </c>