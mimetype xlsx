--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2470,586 +2473,601 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ62"/>
+  <dimension ref="A1:AK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>36500000.0</v>
+      </c>
+      <c r="C2">
         <v>35100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>39400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>33500000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>33200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24900000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7925161.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>111644.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>96265.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>103318.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2"/>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3"/>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-5500000.0</v>
+      </c>
+      <c r="C5">
         <v>-6100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3800000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-7600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2700000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2100000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>4199999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3699999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6899999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6600000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-8400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3400000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6300000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4800000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-23600000.0</v>
       </c>
-      <c r="AF5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG5"/>
       <c r="AH5">
         <v>0.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AI5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AJ5"/>
+      <c r="AK5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6"/>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>27100000.0</v>
+      </c>
+      <c r="C7">
         <v>28100000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>29700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>30600000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>29700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>27300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26400000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>27900000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>27400000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>28200000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>29400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>27000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>22100000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>21900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5700000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6600000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6700000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6800000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7600000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6500000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>6000000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -3069,4473 +3087,4592 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>697200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>706700000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>706800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>700100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>694800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>688900000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>680700000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>673800000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>565700000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>564700000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>559700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>557500000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>429800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>428300000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>43200000.0</v>
+      </c>
+      <c r="C10">
         <v>48500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>63000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>49900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>65500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>76100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>69500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>65100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>55100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>62000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>52100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>53900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>58600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>62800000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>61300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>59200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>80500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>103900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>110400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>125300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>40500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>48500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>31300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>22600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>19700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1964516.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2891363.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>538682.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>646184.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>898930.0</v>
       </c>
-      <c r="AI10"/>
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10">
         <v>47267.0</v>
       </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>43200000.0</v>
+      </c>
+      <c r="C12">
         <v>48500000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>63000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>49900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>49200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>65500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>76100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>69500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>65100000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>55100000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>62000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>52100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>53900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>58600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>62800000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>61300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>59200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>80500000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>103900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>110400000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>125300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>40500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>48500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>31300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>19700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1964516.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2891363.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>538682.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>646184.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>898930.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>47267.0</v>
       </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>281720618.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>286197383.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>287712158.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>286407361.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>285416721.0</v>
       </c>
-      <c r="AI13"/>
-      <c r="AJ13">
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>863.0</v>
       </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>85632691.0</v>
+      </c>
+      <c r="C14">
         <v>84837453.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>84382715.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>84363456.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>84274167.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>83697897.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>83059000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>83228000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>83123636.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>82682308.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>82605269.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>82322957.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>82432158.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>82136793.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>82007471.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>81979986.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>81943235.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>81573467.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81396832.0</v>
       </c>
       <c r="T14">
         <v>81396832.0</v>
       </c>
       <c r="U14">
+        <v>81396832.0</v>
+      </c>
+      <c r="V14">
         <v>77653610.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>76248514.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72396183.0</v>
       </c>
       <c r="X14">
         <v>72396183.0</v>
       </c>
       <c r="Y14">
+        <v>72396183.0</v>
+      </c>
+      <c r="Z14">
         <v>70947868.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>70862576.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53871068.0</v>
       </c>
       <c r="AB14">
         <v>53871068.0</v>
       </c>
       <c r="AC14">
+        <v>53871068.0</v>
+      </c>
+      <c r="AD14">
         <v>53868925.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>39421931.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41250000.0</v>
       </c>
       <c r="AG14">
         <v>41250000.0</v>
       </c>
       <c r="AH14">
+        <v>41250000.0</v>
+      </c>
+      <c r="AI14">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41250000.0</v>
       </c>
       <c r="AJ14">
         <v>41250000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>41250000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>281720618.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>286197383.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>287712158.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>286407361.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>285416721.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>863.0</v>
       </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
+        <v>11600000.0</v>
+      </c>
+      <c r="C16">
         <v>13100000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8900000.0</v>
       </c>
       <c r="E16">
         <v>8900000.0</v>
       </c>
       <c r="F16">
+        <v>8900000.0</v>
+      </c>
+      <c r="G16">
         <v>3300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4800000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2800000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1400000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2100000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-11925161.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-6737439.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>84900000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>87000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>92100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>95300000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>98000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5900000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>110300000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>113100000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>114600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>109600000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
+        <v>454000000.0</v>
+      </c>
+      <c r="C20">
         <v>454400000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>457200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>457000000.0</v>
       </c>
       <c r="E20">
         <v>457000000.0</v>
       </c>
       <c r="F20">
+        <v>457000000.0</v>
+      </c>
+      <c r="G20">
         <v>448000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>443700000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>451300000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>446800000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>447600000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>450100000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>445400000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>448400000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>448700000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>446700000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>437800000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>444100000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>451300000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>453000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>452100000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>454900000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>453600000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>458400000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>453100000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>448600000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>446700000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>448800000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>411600000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>464100000.0</v>
       </c>
-      <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>355700000.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>275600000.0</v>
+      </c>
+      <c r="C21">
         <v>283000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>291800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>298900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>306100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>307700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>312200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>324400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>328700000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>336400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>345400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>349500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>358900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>366400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372100000.0</v>
       </c>
       <c r="P21">
         <v>372100000.0</v>
       </c>
       <c r="Q21">
+        <v>372100000.0</v>
+      </c>
+      <c r="R21">
         <v>384900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>398600000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>406500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>413900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>423300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>429200000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>440600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>441800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>444400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>449600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>458600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>465500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>448100000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>293700000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>32700000.0</v>
+      </c>
+      <c r="C22">
         <v>33700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>30600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>38100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>35300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21700000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>22500000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>19300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18600000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22400000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>25000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>32300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>42800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>41200000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>32900000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>30200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>25600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>21000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>15600000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>13500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>12500000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>14100000.0</v>
       </c>
-      <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>11800000.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
-    </row>
-    <row r="23" spans="1:36">
+      <c r="AK22"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>1096700000.0</v>
+      </c>
+      <c r="C23">
         <v>1107100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1124900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1129600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1138000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1119500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1104200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1133300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1120000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1107200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1122700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1119200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1138600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1149200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1133500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1140600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1163900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1200300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1213400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1222600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1222200000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1126100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1133500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1121000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1108100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1092300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1104400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1065500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1082400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>309944479.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>309233566.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>304122562.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>302802366.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>301818771.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>677442.0</v>
       </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24">
+        <v>395800000.0</v>
+      </c>
+      <c r="C24">
         <v>396500000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>396400000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>397200000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>397700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>399500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>400800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>400500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>393500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>394100000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>397800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>390000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>394300000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>395000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>391700000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>379600000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>388200000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>398100000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>400400000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>403900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>408100000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>427000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>432700000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>424800000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>418200000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>415500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>418800000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>515200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>526700000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>394300000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>395000000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>379600000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>388200000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>398100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>400400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>403900000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>408100000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>427000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>432700000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>415500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>418800000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>521200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>526700000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>385000000.0</v>
+      </c>
+      <c r="C28">
         <v>381200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>367000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>382200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>382100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>365300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>355100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>360000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>357400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>368800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>366800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>366400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>364100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>359700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>336200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>325000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>335100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>324600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>307200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>301400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>291500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>394000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>384700000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>395100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>397200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>396800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>400700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>513000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>515200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2035484.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1108637.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-538682.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-646184.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-898930.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>44726.0</v>
       </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>921000000.0</v>
+      </c>
+      <c r="C29">
         <v>926100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>935200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>939300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>940600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>947600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>952900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>965900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>961300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>955700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>971400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>969100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>986100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1000000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1005800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>991600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1007500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1029900000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1037600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1036600000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1038500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>951800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>956100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>943700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>933700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>935600000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>55600000.0</v>
+      </c>
+      <c r="C30">
         <v>47700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>56500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>51200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>45900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>45700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>51300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>44000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>37700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>39400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>39600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>35100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>44900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>49100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>53600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>46400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>47400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>43900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>48600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>45300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>32700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>37600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>34600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31200000.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
-    </row>
-    <row r="31" spans="1:36">
+      <c r="AK30"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-217300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-217100000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-211500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-224300000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-198300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-210100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-218500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-223300000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-234400000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-248900000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-359000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-376100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-377600000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-379100000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-377700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-375600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-477500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-501500000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5000008.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>5000007.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5000008.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>5000001.0</v>
       </c>
-      <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
-    </row>
-    <row r="32" spans="1:36">
+      <c r="AK31"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>64200000.0</v>
+      </c>
+      <c r="C32">
         <v>60500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>69800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>68500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>64600000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>68800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>82800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>88200000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>88900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>73700000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>76900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>77500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>90000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>97300000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>100500000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>118000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>117800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>119300000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>120000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>127200000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>136000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>53400000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>49700000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>47100000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>43200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>39900000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
-    </row>
-    <row r="33" spans="1:36">
+      <c r="AK32"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>951200000.0</v>
+      </c>
+      <c r="C33">
         <v>963400000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>971100000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>982900000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>986100000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>963000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>953000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>980300000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>972500000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>982200000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>997800000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>995800000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>999599999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1009000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>993900000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>976200000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>992500000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1013300000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1021800000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1023899999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1020500000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1017300000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1026300000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1024099999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1021899999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1023500000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1033000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1002000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1022800000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>307897566.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>306118446.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>303457201.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>302000600.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>300735373.0</v>
       </c>
-      <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>630175.0</v>
       </c>
     </row>
-    <row r="34" spans="1:36">
+    <row r="34" spans="1:37">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>1300000.0</v>
+      </c>
+      <c r="C34">
         <v>1400000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="E34">
         <v>1200000.0</v>
       </c>
       <c r="F34">
+        <v>1200000.0</v>
+      </c>
+      <c r="G34">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="H34">
         <v>2800000.0</v>
       </c>
       <c r="I34">
+        <v>2800000.0</v>
+      </c>
+      <c r="J34">
         <v>2500000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2400000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2300000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1700000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>20200000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>20700000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1400000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>6900000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>7900000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="T34">
         <v>900000.0</v>
       </c>
       <c r="U34">
         <v>900000.0</v>
       </c>
       <c r="V34">
+        <v>900000.0</v>
+      </c>
+      <c r="W34">
         <v>5300000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>10800000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1900000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>700000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2300000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2500000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2900000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-    </row>
-    <row r="35" spans="1:36">
+      <c r="AK34"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>495500000.0</v>
+      </c>
+      <c r="C35">
         <v>499400000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>506000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>513600000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>511700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487700000.0</v>
       </c>
       <c r="G35">
         <v>487700000.0</v>
       </c>
       <c r="H35">
+        <v>487700000.0</v>
+      </c>
+      <c r="I35">
         <v>504200000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>495200000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>495900000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>502700000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>495700000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>499400000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>502700000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>481600000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>482600000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>491400000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>501200000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>505700000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>519500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>527199999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>546900000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>553100000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>553900000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>551200000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>544800000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>540700000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>634600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>647500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11300000.0</v>
       </c>
       <c r="AE35">
         <v>11300000.0</v>
       </c>
       <c r="AF35">
         <v>11300000.0</v>
       </c>
       <c r="AG35">
         <v>11300000.0</v>
       </c>
       <c r="AH35">
         <v>11300000.0</v>
       </c>
-      <c r="AI35"/>
+      <c r="AI35">
+        <v>11300000.0</v>
+      </c>
       <c r="AJ35"/>
-    </row>
-    <row r="36" spans="1:36">
+      <c r="AK35"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>67800000.0</v>
+      </c>
+      <c r="C36">
         <v>67600000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>59000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>59400000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>53700000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>45200000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>38500000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>38400000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>35600000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>32100000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>36400000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>43900000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>42699999.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>44000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>42700000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>41600000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>38000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>34400000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>29400000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>23199999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>9900000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6800000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2900000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3199999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3499999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3200000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3100000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3700000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3600000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>307897566.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-416281554.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>303457201.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>302000600.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>300735373.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>630175.0</v>
       </c>
     </row>
-    <row r="37" spans="1:36">
+    <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
-    </row>
-    <row r="38" spans="1:36">
+      <c r="AK37"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>44500000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>43300000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>25000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>39100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>38000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>32400000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>100000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>24600000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9900000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6800000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3200000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3500000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3200000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3100000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3700000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3600000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>307897566.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>306118446.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>303457201.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>302000600.0</v>
       </c>
-      <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
-    </row>
-    <row r="39" spans="1:36">
+      <c r="AK38"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>14000000.0</v>
+      </c>
+      <c r="C39">
         <v>13800000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10600000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4300000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>13400000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9800000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7700000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9700000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12400000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>12900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13100000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>16800000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>23300000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>19400000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>16700000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>25900000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>20300000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11700000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8300000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="V39">
         <v>3400000.0</v>
       </c>
       <c r="W39">
         <v>3400000.0</v>
       </c>
       <c r="X39">
+        <v>3400000.0</v>
+      </c>
+      <c r="Y39">
         <v>3500000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2700000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2399999.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="AC39">
         <v>2800000.0</v>
       </c>
       <c r="AD39">
+        <v>2800000.0</v>
+      </c>
+      <c r="AE39">
         <v>82397.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>223757.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>126679.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>155582.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>184468.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
-    </row>
-    <row r="40" spans="1:36">
+      <c r="AK39"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>22900000.0</v>
+      </c>
+      <c r="C40">
         <v>24800000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>23900000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>19800000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>18400000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>26800000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>20600000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>21800000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>16800000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18400000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>19600000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>16600000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>13900000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>11500000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7200000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5600000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3600000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>9400000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>24000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>25400000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>20199999.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>16700000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>27200000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>25600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>16900000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>13600000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>13100000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>12100000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>10300000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>11925161.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-5562561.0</v>
       </c>
-      <c r="AF40"/>
-      <c r="AG40">
+      <c r="AG40"/>
+      <c r="AH40">
         <v>96265.0</v>
       </c>
-      <c r="AH40"/>
       <c r="AI40"/>
-      <c r="AJ40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>568912.0</v>
       </c>
     </row>
-    <row r="41" spans="1:36">
+    <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>82500000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>86500000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>85900000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>99000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>99900000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>99300000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>98600000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>106300000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>108000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>108600000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>110700000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>117800000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>116600000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>114600000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>117200000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>113400000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>115800000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>293019310.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>297496120.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>299010910.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>297706100.0</v>
       </c>
-      <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
-    </row>
-    <row r="42" spans="1:36">
+      <c r="AK41"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>727100000.0</v>
+      </c>
+      <c r="C42">
         <v>724400000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>722300000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>718800000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>710300000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>707300000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>699600000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>697900000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>696100000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>694600000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>693700000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>692100000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>697200000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>706700000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>704300000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>706800000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>700100000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>694800000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>688900000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>680700000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>673800000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>565700000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>564700000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>563400000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>561700000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>559700000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>557500000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>429800000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>428300000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>8097276.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>313416630.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2103735.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3427990.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>4418630.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42">
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>24137.0</v>
       </c>
     </row>
-    <row r="43" spans="1:36">
+    <row r="43" spans="1:37">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
-    </row>
-    <row r="44" spans="1:36">
+      <c r="AK43"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
-    </row>
-    <row r="45" spans="1:36">
+      <c r="AK44"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>376800000.0</v>
+      </c>
+      <c r="C45">
         <v>378100000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>378700000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>376500000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>371400000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>349600000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>336800000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>344500000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>332500000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>327500000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>323400000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>300100000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>286600000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>148900000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>130000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>234200000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>132400000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>127700000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>124400000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>126000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>125400000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>124000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>122500000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>121200000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>107000000.0</v>
       </c>
-      <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
-    </row>
-    <row r="46" spans="1:36">
+      <c r="AK45"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>153400000.0</v>
+      </c>
+      <c r="C46">
         <v>158000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>162700000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>167500000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>169200000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>162000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>158500000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>166100000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>161300000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>161600000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>165800000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>156400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>149000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>148900000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>130000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>124700000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>125500000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>129000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>132900000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>133300000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>132400000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>127700000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>124400000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>126000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>125400000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>124000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>122500000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>121200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>107000000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>73000000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
-    </row>
-    <row r="47" spans="1:36">
+      <c r="AK46"/>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>156400000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>127800000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>127000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>130000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>118900000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>125500000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>123100000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>132900000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>133300000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>132400000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>121100000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>124400000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>126000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>125400000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>124000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>122500000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>121200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>107000000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
-    </row>
-    <row r="48" spans="1:36">
+      <c r="AK47"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-201700000.0</v>
+      </c>
+      <c r="C48">
         <v>-193800000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-183600000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-174100000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-163700000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-156200000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-145300000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-134500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-126400000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-131900000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-123800000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-114500000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-111200000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-109100000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-96700000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-89400000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-80700000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-69400000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-55300000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-52800000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-51400000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-46200000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-52500000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-47300000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-41200000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-32700000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-29100000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-23900000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-22400000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-3098576.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1378233.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2895025.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1570750.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>580102.0</v>
       </c>
-      <c r="AI48"/>
-      <c r="AJ48">
+      <c r="AJ48"/>
+      <c r="AK48">
         <v>-8463.0</v>
       </c>
     </row>
-    <row r="49" spans="1:36">
+    <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-111200000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-109100000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-89400000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-80700000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-69400000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-55300000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-52800000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-51400000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-46200000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-52500000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
-    </row>
-    <row r="50" spans="1:36">
+      <c r="AK49"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
+        <v>5300000.0</v>
+      </c>
+      <c r="C50">
         <v>5100000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3900000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4300000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="G50">
         <v>4000000.0</v>
       </c>
       <c r="H50">
+        <v>4000000.0</v>
+      </c>
+      <c r="I50">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="J50">
         <v>1600000.0</v>
       </c>
       <c r="K50">
         <v>1600000.0</v>
       </c>
       <c r="L50">
+        <v>1600000.0</v>
+      </c>
+      <c r="M50">
         <v>1500000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1600000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1400000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="Q50">
         <v>400000.0</v>
       </c>
       <c r="R50">
         <v>400000.0</v>
       </c>
       <c r="S50">
+        <v>400000.0</v>
+      </c>
+      <c r="T50">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="U50">
         <v>1100000.0</v>
       </c>
       <c r="V50">
+        <v>1100000.0</v>
+      </c>
+      <c r="W50">
         <v>1000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="Y50">
         <v>1600000.0</v>
       </c>
       <c r="Z50">
+        <v>1600000.0</v>
+      </c>
+      <c r="AA50">
         <v>1500000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1600000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>5400000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>4000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
-    </row>
-    <row r="51" spans="1:36">
+      <c r="AK50"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>428200000.0</v>
+      </c>
+      <c r="C51">
         <v>429700000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>430000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>432100000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>431300000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>430800000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>431200000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>429500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>422500000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>423900000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>428800000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>418500000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>418000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>418300000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>399000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>386300000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>394300000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>405100000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>411100000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>411800000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>416800000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>434500000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>433200000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>426400000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>419800000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>417000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>420400000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>526600000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>526700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AE51">
         <v>4000000.0</v>
       </c>
-      <c r="AF51"/>
+      <c r="AF51">
+        <v>4000000.0</v>
+      </c>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
-      <c r="AJ51">
+      <c r="AJ51"/>
+      <c r="AK51">
         <v>91993.0</v>
       </c>
     </row>
-    <row r="52" spans="1:36">
+    <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>10300000.0</v>
+      </c>
+      <c r="C52">
         <v>10200000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9400000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>9800000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9400000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9800000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9600000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6700000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6500000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6400000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6300000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5300000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5100000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4099999.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3300000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>5000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5200000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3500000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3600000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3100000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="Y52">
         <v>1600000.0</v>
       </c>
       <c r="Z52">
+        <v>1600000.0</v>
+      </c>
+      <c r="AA52">
         <v>1500000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1600000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>5400000.0</v>
       </c>
-      <c r="AC52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD52"/>
       <c r="AE52">
         <v>4000000.0</v>
       </c>
-      <c r="AF52"/>
+      <c r="AF52">
+        <v>4000000.0</v>
+      </c>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
-      <c r="AJ52">
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>91993.0</v>
       </c>
     </row>
-    <row r="53" spans="1:36">
+    <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>1700000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3200000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>5100000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6300000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>5800000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>6300000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>5400000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2800000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>306893588.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>305118446.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>303457201.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>302000600.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>300735373.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
-    </row>
-    <row r="54" spans="1:36">
+      <c r="AK53"/>
+    </row>
+    <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
-    </row>
-    <row r="55" spans="1:36">
+      <c r="AK54"/>
+    </row>
+    <row r="55" spans="1:37">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>1096700000.0</v>
+      </c>
+      <c r="C55">
         <v>1107100000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1124900000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1129600000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1138000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1119500000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1104200000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1133300000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1120000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1107200000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1122700000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1119200000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1138600000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1149200000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1133500000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1140600000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1163900000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1200300000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1213400000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1222600000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1222200000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1126100000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1133500000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1121000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1108100000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1092300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1104400000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1065500000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1082400000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>309944479.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>309233566.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>304122562.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>302802366.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>301818771.0</v>
       </c>
-      <c r="AI55"/>
-      <c r="AJ55">
+      <c r="AJ55"/>
+      <c r="AK55">
         <v>677442.0</v>
       </c>
     </row>
-    <row r="56" spans="1:36">
+    <row r="56" spans="1:37">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>145500000.0</v>
+      </c>
+      <c r="C56">
         <v>143700000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>153800000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>146700000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>151900000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>156500000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>151200000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>153000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>147500000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>125000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>124900000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>123400000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>139000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>140200000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>139600000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>164400000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>171400000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>187000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>191500000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>198700000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>201700000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>108800000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>107200000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>96900000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>86200000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>68800000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>71400000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>63500000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>59600000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2046913.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3115120.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>665361.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>801766.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1083398.0</v>
       </c>
-      <c r="AI56"/>
-      <c r="AJ56">
+      <c r="AJ56"/>
+      <c r="AK56">
         <v>47267.0</v>
       </c>
     </row>
-    <row r="57" spans="1:36">
+    <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>81300000.0</v>
+      </c>
+      <c r="C57">
         <v>83200000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>84000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>78200000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>87300000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>87700000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>68400000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>64800000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>58600000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>51300000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>48000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>45900000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>49000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>42900000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>39100000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>46400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>53600000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>67700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71500000.0</v>
       </c>
       <c r="T57">
         <v>71500000.0</v>
       </c>
       <c r="U57">
+        <v>71500000.0</v>
+      </c>
+      <c r="V57">
         <v>65700000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>55400000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>57500000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>49800000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>43000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>28900000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>31900000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>31300000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>24200000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>11925161.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6737439.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>111644.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>96265.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>103318.0</v>
       </c>
-      <c r="AI57"/>
-      <c r="AJ57">
+      <c r="AJ57"/>
+      <c r="AK57">
         <v>660905.0</v>
       </c>
     </row>
-    <row r="58" spans="1:36">
+    <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>576800000.0</v>
+      </c>
+      <c r="C58">
         <v>582600000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>590000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>591800000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>599000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>575400000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>556100000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>569000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>553800000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>547200000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>550700000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>541600000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>548400000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>545600000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>520700000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>529000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>545000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>568900000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>577200000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>591000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>592900000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>602300000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>610600000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>603700000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>594200000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>573700000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>572600000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>665900000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>671700000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>23225161.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>18037439.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>11411644.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11396265.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>11403318.0</v>
       </c>
-      <c r="AI58"/>
-      <c r="AJ58">
+      <c r="AJ58"/>
+      <c r="AK58">
         <v>660905.0</v>
       </c>
     </row>
-    <row r="59" spans="1:36">
+    <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
-    </row>
-    <row r="60" spans="1:36">
+      <c r="AK59"/>
+    </row>
+    <row r="60" spans="1:37">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>519900000.0</v>
+      </c>
+      <c r="C60">
         <v>524500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>534900000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>537800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>539000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>544100000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>548100000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>564300000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>566200000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>560000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>572000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>577600000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>590200000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>603600000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>612800000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>611600000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>618900000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>631400000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>636200000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>631600000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>629300000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>523799999.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>522900000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>517299999.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>513900000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>518600000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>531799999.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>399600000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>410700000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>286719318.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>291196127.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>292710918.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>291406101.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>290415453.0</v>
       </c>
-      <c r="AI60"/>
-      <c r="AJ60">
+      <c r="AJ60"/>
+      <c r="AK60">
         <v>16537.0</v>
       </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
-    </row>
-    <row r="62" spans="1:36">
+      <c r="AK61"/>
+    </row>
+    <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
+      <c r="AK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7568,3603 +7705,3675 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>300300000.0</v>
       </c>
       <c r="C2">
         <v>229100000.0</v>
       </c>
       <c r="D2">
         <v>213000000.0</v>
       </c>
       <c r="E2">
         <v>226900000.0</v>
       </c>
       <c r="F2">
         <v>235000000.0</v>
       </c>
       <c r="G2">
         <v>175600000.0</v>
       </c>
       <c r="H2">
         <v>158600000.0</v>
       </c>
       <c r="I2">
         <v>153300000.0</v>
       </c>
       <c r="J2">
         <v>131700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
         <v>66700000.0</v>
       </c>
       <c r="C3">
         <v>65300000.0</v>
       </c>
       <c r="D3">
         <v>69600000.0</v>
       </c>
       <c r="E3">
         <v>69000000.0</v>
       </c>
       <c r="F3">
         <v>73600000.0</v>
       </c>
       <c r="G3">
         <v>62700000.0</v>
       </c>
       <c r="H3">
         <v>58300000.0</v>
       </c>
       <c r="I3">
         <v>5118446.0</v>
       </c>
       <c r="J3">
         <v>61100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>-16200000.0</v>
       </c>
       <c r="C5">
         <v>-1700000.0</v>
       </c>
       <c r="D5">
         <v>-14200000.0</v>
       </c>
       <c r="E5">
         <v>-20300000.0</v>
       </c>
       <c r="F5">
         <v>14000000.0</v>
       </c>
       <c r="G5">
         <v>16600000.0</v>
       </c>
       <c r="H5">
         <v>9900000.0</v>
       </c>
       <c r="I5">
         <v>-3731698.0</v>
       </c>
       <c r="J5">
         <v>43400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
         <v>50500000.0</v>
       </c>
       <c r="C6">
         <v>63600000.0</v>
       </c>
       <c r="D6">
         <v>55400000.0</v>
       </c>
       <c r="E6">
         <v>48700000.0</v>
       </c>
       <c r="F6">
         <v>87600000.0</v>
       </c>
       <c r="G6">
         <v>79300000.0</v>
       </c>
       <c r="H6">
         <v>68200000.0</v>
       </c>
       <c r="I6">
         <v>1386748.0</v>
       </c>
       <c r="J6">
         <v>104500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>94700000.0</v>
       </c>
       <c r="C9">
         <v>139800000.0</v>
       </c>
       <c r="D9">
         <v>123300000.0</v>
       </c>
       <c r="E9">
         <v>99600000.0</v>
       </c>
       <c r="F9">
         <v>148900000.0</v>
       </c>
       <c r="G9">
         <v>122600000.0</v>
       </c>
       <c r="H9">
         <v>110900000.0</v>
       </c>
       <c r="I9">
         <v>114600000.0</v>
       </c>
       <c r="J9">
         <v>112400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>-47500000.0</v>
       </c>
       <c r="C10">
         <v>-23700000.0</v>
       </c>
       <c r="D10">
         <v>-31300000.0</v>
       </c>
       <c r="E10">
         <v>-56700000.0</v>
       </c>
       <c r="F10">
         <v>-4900000.0</v>
       </c>
       <c r="G10">
         <v>-24600000.0</v>
       </c>
       <c r="H10">
         <v>-43800000.0</v>
       </c>
       <c r="I10">
         <v>1386748.0</v>
       </c>
       <c r="J10">
         <v>-13700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>-9200000.0</v>
       </c>
       <c r="C11">
         <v>-2200000.0</v>
       </c>
       <c r="D11">
         <v>-4200000.0</v>
       </c>
       <c r="E11">
         <v>-15300000.0</v>
       </c>
       <c r="F11">
         <v>-2100000.0</v>
       </c>
       <c r="G11">
         <v>-1200000.0</v>
       </c>
       <c r="H11">
         <v>-7600000.0</v>
       </c>
       <c r="I11">
         <v>-5118446.0</v>
       </c>
       <c r="J11">
         <v>-41400000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>31300000.0</v>
       </c>
       <c r="C12">
         <v>28600000.0</v>
       </c>
       <c r="D12">
         <v>24300000.0</v>
       </c>
       <c r="E12">
         <v>20700000.0</v>
       </c>
       <c r="F12">
         <v>22400000.0</v>
       </c>
       <c r="G12">
         <v>30200000.0</v>
       </c>
       <c r="H12">
         <v>47500000.0</v>
       </c>
       <c r="I12">
         <v>36018446.0</v>
       </c>
       <c r="J12">
         <v>30700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>46000000.0</v>
       </c>
       <c r="I13">
         <v>5118446.0</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>-38300000.0</v>
       </c>
       <c r="C15">
         <v>-21500000.0</v>
       </c>
       <c r="D15">
         <v>-27100000.0</v>
       </c>
       <c r="E15">
         <v>-41400000.0</v>
       </c>
       <c r="F15">
         <v>-2800000.0</v>
       </c>
       <c r="G15">
         <v>-23400000.0</v>
       </c>
       <c r="H15">
         <v>-36200000.0</v>
       </c>
       <c r="I15">
         <v>1386748.0</v>
       </c>
       <c r="J15">
         <v>27700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-41400000.0</v>
       </c>
       <c r="F16">
         <v>-2800000.0</v>
       </c>
       <c r="G16">
         <v>-23400000.0</v>
       </c>
       <c r="H16">
         <v>-17200000.0</v>
       </c>
       <c r="I16">
         <v>-8600000.0</v>
       </c>
       <c r="J16">
         <v>27700000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>-38300000.0</v>
       </c>
       <c r="C17">
         <v>-21500000.0</v>
       </c>
       <c r="D17">
         <v>-27100000.0</v>
       </c>
       <c r="E17">
         <v>-41400000.0</v>
       </c>
       <c r="F17">
         <v>-2800000.0</v>
       </c>
       <c r="G17">
         <v>-23400000.0</v>
       </c>
       <c r="H17">
         <v>-36700000.0</v>
       </c>
       <c r="I17">
         <v>1386748.0</v>
       </c>
       <c r="J17">
         <v>27700000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>-34300000.0</v>
       </c>
       <c r="C18">
         <v>-28600000.0</v>
       </c>
       <c r="D18">
         <v>-24300000.0</v>
       </c>
       <c r="E18">
         <v>-20700000.0</v>
       </c>
       <c r="F18">
         <v>-22400000.0</v>
       </c>
       <c r="G18">
         <v>-30200000.0</v>
       </c>
       <c r="H18">
         <v>-47500000.0</v>
       </c>
       <c r="I18">
         <v>5118446.0</v>
       </c>
       <c r="J18">
         <v>-30700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>5300000.0</v>
       </c>
       <c r="G19">
         <v>-6100000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>2200000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>-24300000.0</v>
       </c>
       <c r="C21">
         <v>-12800000.0</v>
       </c>
       <c r="D21">
         <v>-7500000.0</v>
       </c>
       <c r="E21">
         <v>-42500000.0</v>
       </c>
       <c r="F21">
         <v>12200000.0</v>
       </c>
       <c r="G21">
         <v>11700000.0</v>
       </c>
       <c r="H21">
         <v>2200000.0</v>
       </c>
       <c r="I21">
         <v>-3731698.0</v>
       </c>
       <c r="J21">
         <v>31200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>419300000.0</v>
       </c>
       <c r="C23">
         <v>381700000.0</v>
       </c>
       <c r="D23">
         <v>343800000.0</v>
       </c>
       <c r="E23">
         <v>369000000.0</v>
       </c>
       <c r="F23">
         <v>371700000.0</v>
       </c>
       <c r="G23">
         <v>286500000.0</v>
       </c>
       <c r="H23">
         <v>267300000.0</v>
       </c>
       <c r="I23">
         <v>3731698.0</v>
       </c>
       <c r="J23">
         <v>212500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>66700000.0</v>
       </c>
       <c r="C25">
         <v>65300000.0</v>
       </c>
       <c r="D25">
         <v>59400000.0</v>
       </c>
       <c r="E25">
         <v>69000000.0</v>
       </c>
       <c r="F25">
         <v>73600000.0</v>
       </c>
       <c r="G25">
         <v>62700000.0</v>
       </c>
       <c r="H25">
         <v>58300000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>61100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26">
         <v>4099999.0</v>
       </c>
       <c r="C26">
         <v>4400000.0</v>
       </c>
       <c r="D26">
         <v>3700000.0</v>
       </c>
       <c r="E26">
         <v>3600000.0</v>
       </c>
       <c r="F26">
         <v>1700000.0</v>
       </c>
       <c r="G26">
         <v>2300000.0</v>
       </c>
       <c r="H26">
         <v>2100000.0</v>
       </c>
       <c r="I26">
         <v>2400000.0</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1000000.0</v>
       </c>
       <c r="D27">
         <v>6100000.0</v>
       </c>
       <c r="E27">
         <v>1100000.0</v>
       </c>
       <c r="F27">
         <v>900000.0</v>
       </c>
       <c r="G27">
         <v>700000.0</v>
       </c>
       <c r="H27">
         <v>500000.0</v>
       </c>
       <c r="I27">
         <v>600000.0</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
         <v>114500000.0</v>
       </c>
       <c r="C28">
         <v>101000000.0</v>
       </c>
       <c r="D28">
         <v>97900000.0</v>
       </c>
       <c r="E28">
         <v>83300000.0</v>
       </c>
       <c r="F28">
         <v>97400000.0</v>
       </c>
       <c r="G28">
         <v>71800000.0</v>
       </c>
       <c r="H28">
         <v>61000000.0</v>
       </c>
       <c r="I28">
         <v>3731698.0</v>
       </c>
       <c r="J28">
         <v>46300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>-9200000.0</v>
       </c>
       <c r="C29">
         <v>-2200000.0</v>
       </c>
       <c r="D29">
         <v>-4200000.0</v>
       </c>
       <c r="E29">
         <v>-15300000.0</v>
       </c>
       <c r="F29">
         <v>-2100000.0</v>
       </c>
       <c r="G29">
         <v>-1200000.0</v>
       </c>
       <c r="H29">
         <v>-7600000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>-41400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>119000000.0</v>
       </c>
       <c r="C30">
         <v>152600000.0</v>
       </c>
       <c r="D30">
         <v>130800000.0</v>
       </c>
       <c r="E30">
         <v>142100000.0</v>
       </c>
       <c r="F30">
         <v>136700000.0</v>
       </c>
       <c r="G30">
         <v>110900000.0</v>
       </c>
       <c r="H30">
         <v>108700000.0</v>
       </c>
       <c r="I30">
         <v>3731698.0</v>
       </c>
       <c r="J30">
         <v>80800000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
         <v>-23200000.0</v>
       </c>
       <c r="C31">
         <v>-10900000.0</v>
       </c>
       <c r="D31">
         <v>-23800000.0</v>
       </c>
       <c r="E31">
         <v>-14200000.0</v>
       </c>
       <c r="F31">
         <v>-17100000.0</v>
       </c>
       <c r="G31">
         <v>-36300000.0</v>
       </c>
       <c r="H31">
         <v>-46000000.0</v>
       </c>
       <c r="I31">
         <v>5118446.0</v>
       </c>
       <c r="J31">
         <v>-44900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>395000000.0</v>
       </c>
       <c r="C32">
         <v>368900000.0</v>
       </c>
       <c r="D32">
         <v>336300000.0</v>
       </c>
       <c r="E32">
         <v>326500000.0</v>
       </c>
       <c r="F32">
         <v>383900000.0</v>
       </c>
       <c r="G32">
         <v>298200000.0</v>
       </c>
       <c r="H32">
         <v>269500000.0</v>
       </c>
       <c r="I32">
         <v>267899999.0</v>
       </c>
       <c r="J32">
         <v>244100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ32"/>
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>51900000.0</v>
+      </c>
+      <c r="C2">
         <v>75300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>84400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>74400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>69300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>57800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>54700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>53000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>56300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>51300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>51700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>53700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>57100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>53400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>58500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>57900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>70200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>59100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>54300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>51400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>53300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>46600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>44800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>36200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>38000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>43600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>37700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>37100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34800000.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2"/>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>16900000.0</v>
+      </c>
+      <c r="C3">
         <v>16800000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>17000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17800000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16800000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15100000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15900000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13900000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16700000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18800000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20200000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17100000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17500000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16200000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>18300000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17800000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>18800000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>19200000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>18500000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18100000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17900000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>17400000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15700000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15100000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>14500000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11600000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>15400000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10100000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>16100000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16100000.0</v>
       </c>
       <c r="AG3">
         <v>16100000.0</v>
       </c>
       <c r="AH3">
+        <v>16100000.0</v>
+      </c>
+      <c r="AI3">
         <v>11000000.0</v>
       </c>
-      <c r="AI3"/>
-      <c r="AJ3">
+      <c r="AJ3"/>
+      <c r="AK3">
         <v>-16926.0</v>
       </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>-2700000.0</v>
+      </c>
+      <c r="C5">
         <v>-5100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6700000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5800000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>11100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-13200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>25400000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3800000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15300000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>900000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-17700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4476809.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-19378037.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-15109353.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-52.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8463.0</v>
       </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>14200000.0</v>
+      </c>
+      <c r="C6">
         <v>11700000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>15200000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>24900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12400000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>27800000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14900000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>15500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>21600000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8200000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>30700000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>44600000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>22300000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>29200000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>32700000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>15300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15400000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>26300000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>16400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>11623191.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3178037.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>19000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>990647.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12900000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-52.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8463.0</v>
       </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>34500000.0</v>
+      </c>
+      <c r="C9">
         <v>25900000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>27500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>25200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>20100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>21900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>41400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>34400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>31700000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32300000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>34100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>31500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>30200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>27500000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>22300000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>24400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>28300000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>24600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>38900000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>38000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>35700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>36300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>38600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>30200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>27000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>26800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>32900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>29500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>20400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>28100000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>32400000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>27400000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>28100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>26800000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>-10800000.0</v>
+      </c>
+      <c r="C10">
         <v>-13700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-14100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-10600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-14500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-12700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-18200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6100000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-32400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4476809.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1516792.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1324275.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>990647.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>588617.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-52.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8463.0</v>
       </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>-2900000.0</v>
+      </c>
+      <c r="C11">
         <v>-3500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-4200000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2800000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2500000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1800000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1300000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>300000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2100000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5400000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2700000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="T11">
         <v>-300000.0</v>
       </c>
       <c r="U11">
+        <v>-300000.0</v>
+      </c>
+      <c r="V11">
         <v>-900000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-600000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>200000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>800000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1700000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3400000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-3700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-6100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>600000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1200000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5500000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1300000.0</v>
       </c>
-      <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>8100000.0</v>
+      </c>
+      <c r="C12">
         <v>8600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="E12">
         <v>7900000.0</v>
       </c>
       <c r="F12">
+        <v>7900000.0</v>
+      </c>
+      <c r="G12">
         <v>8300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9300000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6800000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5500000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9879120.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9456601.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9065226.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>4700000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>14600000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6300000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19100000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6100000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14"/>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>-7900000.0</v>
+      </c>
+      <c r="C15">
         <v>-10200000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-9500000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-10400000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7500000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10900000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-10800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-8100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8100000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-9300000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-12400000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-7300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-8700000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-11300000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-14100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1400000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-5200000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6300000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-5200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-8500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-3300000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1600000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-26300000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-4476809.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1516792.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1324275.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>990647.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>588617.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-52.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-8463.0</v>
       </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-3300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-24800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-7300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-17400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-11300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-28200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2500000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-5200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-5200000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-6100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-8500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3600000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-5200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-10500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-3200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1516792.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1324275.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>990647.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>-7900000.0</v>
+      </c>
+      <c r="C17">
         <v>-10200000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-9500000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-10400000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7500000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-10900000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-10800000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-8100000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8100000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-9300000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3300000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2100000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-12400000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-7300000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-8700000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-16700000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-22300000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2500000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1400000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-5200000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>6300000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-5200000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-6100000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-8500000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3600000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-5700000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1600000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-26300000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-4476809.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1516792.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1324275.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>990647.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
-        <v>-8600000.0</v>
+        <v>-8100000.0</v>
       </c>
       <c r="C18">
         <v>-8600000.0</v>
       </c>
       <c r="D18">
+        <v>-8600000.0</v>
+      </c>
+      <c r="E18">
         <v>-8700000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9300000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5300000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5900000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6800000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5900000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5300000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5500000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-13600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4900000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6200000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-9500000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>1779120.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1100000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-100000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-2800000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2300000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>600000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1400000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1500000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1200000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3600000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>-2400000.0</v>
+      </c>
+      <c r="C21">
         <v>-3800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4200000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5200000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4600000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-8900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-5600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-11700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-11400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-13800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-13300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6255929.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3178037.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-132326.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-274579.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-146756.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-52.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8463.0</v>
       </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
-    </row>
-    <row r="23" spans="1:36">
+      <c r="AK22"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>88800000.0</v>
+      </c>
+      <c r="C23">
         <v>105000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>112800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>105300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>102000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>99200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>103600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>96400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>91600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>90100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>95000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>81200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>77500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>90100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>85000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>89500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>98200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>96300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>108000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>94800000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>88900000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>80000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>80300000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>74000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>68200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>64000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>65500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>68100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>62600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6255929.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3178037.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>132326.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>274579.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>146756.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>52.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8463.0</v>
       </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>16900000.0</v>
+      </c>
+      <c r="C25">
         <v>17900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14700000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17600000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>19700000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21800000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16200000.0</v>
       </c>
       <c r="P25">
         <v>16200000.0</v>
       </c>
       <c r="Q25">
+        <v>16200000.0</v>
+      </c>
+      <c r="R25">
         <v>17800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>18800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>19200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>18500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>18000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>17900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15700000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11600000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10100000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>4400000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>3700000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>3600000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>1700000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>2300000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2100000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>1000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1100000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>1100000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>900000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>700000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>500000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>27600000.0</v>
+      </c>
+      <c r="C28">
         <v>29200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>27200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>30300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>29700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>27100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14900000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>14700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6255929.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3178037.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>132326.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>274579.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>146756.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
-    </row>
-    <row r="29" spans="1:36">
+      <c r="AK28"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>-2900000.0</v>
+      </c>
+      <c r="C29">
         <v>-3500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>300000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-5400000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="T29">
         <v>-300000.0</v>
       </c>
       <c r="U29">
+        <v>-300000.0</v>
+      </c>
+      <c r="V29">
         <v>-900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-600000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>200000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1700000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-6100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-600000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>36900000.0</v>
+      </c>
+      <c r="C30">
         <v>29700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>37100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>38700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>36400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>36100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>39700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>35700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>34600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>28600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>27000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>27400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>27400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>28500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>26400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6255929.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3178037.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>132326.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>274579.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>146756.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>52.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8463.0</v>
       </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>-8400000.0</v>
+      </c>
+      <c r="C31">
         <v>-9900000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8400000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8900000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>200000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6100000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12200000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6400000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>12500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="L31">
         <v>-6000000.0</v>
       </c>
       <c r="M31">
+        <v>-6000000.0</v>
+      </c>
+      <c r="N31">
         <v>-6200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-7100000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4400000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7200000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-16600000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-12100000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-19100000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1779120.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1661245.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-575725.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3409353.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>735373.0</v>
       </c>
-      <c r="AI31"/>
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31">
         <v>-16926.0</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>86400000.0</v>
+      </c>
+      <c r="C32">
         <v>101200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>111900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>99600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>92300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>91200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>105000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>92200000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>86400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>85300000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>90400000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>82800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>81900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>81200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>79400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>77800000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>86800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>82500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>109100000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>97100000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>90000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>87700000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>91900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>76800000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>66100000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>63400000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>77700000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>69100000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>56600000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>66100000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>76000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>65100000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>65200000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>61600000.0</v>
       </c>
-      <c r="AI32"/>
       <c r="AJ32"/>
+      <c r="AK32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11197,3661 +11406,3731 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>76100000.0</v>
       </c>
       <c r="C2">
         <v>62000000.0</v>
       </c>
       <c r="D2">
         <v>62800000.0</v>
       </c>
       <c r="E2">
         <v>103900000.0</v>
       </c>
       <c r="F2">
         <v>48500000.0</v>
       </c>
       <c r="G2">
         <v>19700000.0</v>
       </c>
       <c r="H2">
         <v>19200000.0</v>
       </c>
       <c r="I2">
         <v>1896.0</v>
       </c>
       <c r="J2">
         <v>5300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>30300000</v>
       </c>
       <c r="C3">
         <v>33100000</v>
       </c>
       <c r="D3">
         <v>55300000</v>
       </c>
       <c r="E3">
         <v>45800000</v>
       </c>
       <c r="F3">
         <v>55700000</v>
       </c>
       <c r="G3">
         <v>33200000</v>
       </c>
       <c r="H3">
         <v>30400000</v>
       </c>
       <c r="I3">
         <v>25300000</v>
       </c>
       <c r="J3">
         <v>27500000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>56500000.0</v>
       </c>
       <c r="G4">
         <v>27700000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-12100000.0</v>
       </c>
       <c r="G5">
         <v>-3600000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>-13100000.0</v>
       </c>
       <c r="C6">
         <v>14100000.0</v>
       </c>
       <c r="D6">
         <v>-800000.0</v>
       </c>
       <c r="E6">
         <v>-41100000.0</v>
       </c>
       <c r="F6">
         <v>55400000.0</v>
       </c>
       <c r="G6">
         <v>28800000.0</v>
       </c>
       <c r="H6">
         <v>10700000.0</v>
       </c>
       <c r="I6">
         <v>2889467.0</v>
       </c>
       <c r="J6">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
         <v>-4900000.0</v>
       </c>
       <c r="C7">
         <v>-6400000.0</v>
       </c>
       <c r="D7">
         <v>22300000.0</v>
       </c>
       <c r="E7">
         <v>-23600000.0</v>
       </c>
       <c r="F7">
         <v>-23600000.0</v>
       </c>
       <c r="G7">
         <v>14100000.0</v>
       </c>
       <c r="H7">
         <v>600000.0</v>
       </c>
       <c r="I7">
         <v>2513682.0</v>
       </c>
       <c r="J7">
         <v>-7500000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>6900000.0</v>
       </c>
       <c r="G8">
         <v>900000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>-4400000.0</v>
       </c>
       <c r="C9">
         <v>-12600000.0</v>
       </c>
       <c r="D9">
         <v>7300000.0</v>
       </c>
       <c r="E9">
         <v>9700000.0</v>
       </c>
       <c r="F9">
         <v>-6900000.0</v>
       </c>
       <c r="G9">
         <v>11100000.0</v>
       </c>
       <c r="H9">
         <v>14800000.0</v>
       </c>
       <c r="I9">
         <v>-1900000.0</v>
       </c>
       <c r="J9">
         <v>-4100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>-7500000.0</v>
       </c>
       <c r="C10">
         <v>-4800000.0</v>
       </c>
       <c r="D10">
         <v>5300000.0</v>
       </c>
       <c r="E10">
         <v>7600000.0</v>
       </c>
       <c r="F10">
         <v>-17200000.0</v>
       </c>
       <c r="G10">
         <v>-4600000.0</v>
       </c>
       <c r="H10">
         <v>3200000.0</v>
       </c>
       <c r="I10">
         <v>300000.0</v>
       </c>
       <c r="J10">
         <v>-4800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-12400000.0</v>
       </c>
       <c r="F11">
         <v>5700000.0</v>
       </c>
       <c r="G11">
         <v>21400000.0</v>
       </c>
       <c r="H11">
         <v>-16300000.0</v>
       </c>
       <c r="I11">
         <v>-1200000.0</v>
       </c>
       <c r="J11">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-7200000.0</v>
       </c>
       <c r="F12">
         <v>5200000.0</v>
       </c>
       <c r="G12">
         <v>10500000.0</v>
       </c>
       <c r="H12">
         <v>-7100000.0</v>
       </c>
       <c r="I12">
         <v>-14400000.0</v>
       </c>
       <c r="J12">
         <v>-39600000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-27900000.0</v>
       </c>
       <c r="F13">
         <v>-5200000.0</v>
       </c>
       <c r="G13">
         <v>7500000.0</v>
       </c>
       <c r="H13">
         <v>19600000.0</v>
       </c>
       <c r="I13">
         <v>800000.0</v>
       </c>
       <c r="J13">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>66700000.0</v>
       </c>
       <c r="C14">
         <v>65300000.0</v>
       </c>
       <c r="D14">
         <v>69600000.0</v>
       </c>
       <c r="E14">
         <v>69000000.0</v>
       </c>
       <c r="F14">
         <v>73600000.0</v>
       </c>
       <c r="G14">
         <v>62700000.0</v>
       </c>
       <c r="H14">
         <v>58300000.0</v>
       </c>
       <c r="I14">
         <v>64500000.0</v>
       </c>
       <c r="J14">
         <v>61100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>534600000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>63000000.0</v>
       </c>
       <c r="C16">
         <v>76100000.0</v>
       </c>
       <c r="D16">
         <v>62000000.0</v>
       </c>
       <c r="E16">
         <v>62800000.0</v>
       </c>
       <c r="F16">
         <v>103900000.0</v>
       </c>
       <c r="G16">
         <v>48500000.0</v>
       </c>
       <c r="H16">
         <v>29900000.0</v>
       </c>
       <c r="I16">
         <v>2891363.0</v>
       </c>
       <c r="J16">
         <v>8600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>-7200000.0</v>
       </c>
       <c r="C18">
         <v>8300000.0</v>
       </c>
       <c r="D18">
         <v>-2700000.0</v>
       </c>
       <c r="E18">
         <v>-44700000.0</v>
       </c>
       <c r="F18">
         <v>-1400000.0</v>
       </c>
       <c r="G18">
         <v>30600000.0</v>
       </c>
       <c r="H18">
         <v>-4100000.0</v>
       </c>
       <c r="I18">
         <v>-26518016.0</v>
       </c>
       <c r="J18">
         <v>18700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
         <v>-2500000.0</v>
       </c>
       <c r="C19">
         <v>-32500000.0</v>
       </c>
       <c r="D19">
         <v>-52400000.0</v>
       </c>
       <c r="E19">
         <v>-37500000.0</v>
       </c>
       <c r="F19">
         <v>-69800000.0</v>
       </c>
       <c r="G19">
         <v>-34500000.0</v>
       </c>
       <c r="H19">
         <v>-667900000.0</v>
       </c>
       <c r="I19">
         <v>-301000000.0</v>
       </c>
       <c r="J19">
         <v>-29100000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>104000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>424700000.0</v>
       </c>
       <c r="I20">
         <v>300000000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>-6500000.0</v>
       </c>
       <c r="C21">
         <v>16900000.0</v>
       </c>
       <c r="D21">
         <v>-300000.0</v>
       </c>
       <c r="E21">
         <v>-2000000.0</v>
       </c>
       <c r="F21">
         <v>-23200000.0</v>
       </c>
       <c r="G21">
         <v>-1600000.0</v>
       </c>
       <c r="H21">
         <v>408500000.0</v>
       </c>
       <c r="I21">
         <v>-6600000.0</v>
       </c>
       <c r="J21">
         <v>-11900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>-38300000.0</v>
       </c>
       <c r="C22">
         <v>-21500000.0</v>
       </c>
       <c r="D22">
         <v>-27100000.0</v>
       </c>
       <c r="E22">
         <v>-41400000.0</v>
       </c>
       <c r="F22">
         <v>-2800000.0</v>
       </c>
       <c r="G22">
         <v>-23400000.0</v>
       </c>
       <c r="H22">
         <v>-36200000.0</v>
       </c>
       <c r="I22">
         <v>1386748.0</v>
       </c>
       <c r="J22">
         <v>27700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
-        <v>-600000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="C23">
-        <v>-14700000.0</v>
+        <v>-15100000.0</v>
       </c>
       <c r="D23">
         <v>-1500000.0</v>
       </c>
       <c r="E23">
         <v>-2500000.0</v>
       </c>
       <c r="F23">
         <v>-8800000.0</v>
       </c>
       <c r="G23">
         <v>-34500000.0</v>
       </c>
       <c r="H23">
         <v>1045300000.0</v>
       </c>
       <c r="I23">
         <v>-1100000.0</v>
       </c>
       <c r="J23">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
         <v>-32799999.0</v>
       </c>
       <c r="C24">
-        <v>600000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D24">
         <v>2900000.0</v>
       </c>
       <c r="E24">
         <v>1100000.0</v>
       </c>
       <c r="F24">
         <v>-15300000.0</v>
       </c>
       <c r="G24">
         <v>-1300000.0</v>
       </c>
       <c r="H24">
         <v>308100000.0</v>
       </c>
       <c r="I24">
         <v>-301000000.0</v>
       </c>
       <c r="J24">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>-300000.0</v>
       </c>
       <c r="C25">
         <v>4600000.0</v>
       </c>
       <c r="D25">
         <v>3900000.0</v>
       </c>
       <c r="E25">
         <v>-1500000.0</v>
       </c>
       <c r="F25">
         <v>19900000.0</v>
       </c>
       <c r="G25">
         <v>8800000.0</v>
       </c>
       <c r="H25">
         <v>11200000.0</v>
       </c>
       <c r="I25">
         <v>-15618446.0</v>
       </c>
       <c r="J25">
         <v>4500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-400000.0</v>
       </c>
       <c r="D26">
         <v>-500000.0</v>
       </c>
       <c r="E26">
         <v>-2500000.0</v>
       </c>
       <c r="F26">
         <v>104000000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-158300000.0</v>
       </c>
       <c r="I26">
         <v>300000000.0</v>
       </c>
       <c r="J26">
         <v>-1600000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
         <v>7600000.0</v>
       </c>
       <c r="C27">
         <v>6300000.0</v>
       </c>
       <c r="D27">
         <v>-10200000.0</v>
       </c>
       <c r="E27">
         <v>18300000.0</v>
       </c>
       <c r="F27">
         <v>22500000.0</v>
       </c>
       <c r="G27">
         <v>7200000.0</v>
       </c>
       <c r="H27">
         <v>7600000.0</v>
       </c>
       <c r="I27">
         <v>10500000.0</v>
       </c>
       <c r="J27">
         <v>12600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>-7000000.0</v>
       </c>
       <c r="C28">
         <v>1800000.0</v>
       </c>
       <c r="D28">
         <v>-1800000.0</v>
       </c>
       <c r="E28">
         <v>-4500000.0</v>
       </c>
       <c r="F28">
         <v>72000000.0</v>
       </c>
       <c r="G28">
         <v>-1600000.0</v>
       </c>
       <c r="H28">
         <v>651000000.0</v>
       </c>
       <c r="I28">
         <v>305107483.0</v>
       </c>
       <c r="J28">
         <v>-14200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>23100000.0</v>
       </c>
       <c r="C29">
         <v>41400000.0</v>
       </c>
       <c r="D29">
         <v>52600000.0</v>
       </c>
       <c r="E29">
         <v>1100000.0</v>
       </c>
       <c r="F29">
         <v>54300000.0</v>
       </c>
       <c r="G29">
         <v>63800000.0</v>
       </c>
       <c r="H29">
         <v>26300000.0</v>
       </c>
       <c r="I29">
         <v>-1218016.0</v>
       </c>
       <c r="J29">
         <v>46200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
-        <v>-32799999.0</v>
+        <v>-32800000.0</v>
       </c>
       <c r="C30">
         <v>-32500000.0</v>
       </c>
       <c r="D30">
         <v>-52400000.0</v>
       </c>
       <c r="E30">
         <v>-37900000.0</v>
       </c>
       <c r="F30">
         <v>-69800000.0</v>
       </c>
       <c r="G30">
         <v>-34500000.0</v>
       </c>
       <c r="H30">
         <v>-667900000.0</v>
       </c>
       <c r="I30">
         <v>-301000000.0</v>
       </c>
       <c r="J30">
         <v>-29100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ30"/>
+  <dimension ref="A1:AK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>48500000.0</v>
+      </c>
+      <c r="C2">
         <v>63000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>76100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>69500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>65100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>55100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>62000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>62800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>61300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>59200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>80500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>103900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>110400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>125300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>48500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1964516.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2891363.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>538682.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>646184.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>898930.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1896.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>47267.0</v>
       </c>
-      <c r="AJ2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:36">
+      <c r="AK2"/>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>6600000</v>
+      </c>
+      <c r="C3">
         <v>8300000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5200000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7800000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9800000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7500000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7800000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5600000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9900000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9800000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20400000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9700000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13400000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11800000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10800000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11200000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9800000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13900000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14700000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15300000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10900000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7700000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6800000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7900000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10500000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8700000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7900000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6700000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6500000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4300000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5400000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>15100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-4700000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-4600000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>2900000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-39400000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-4400000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>139000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-159700000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>84700000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-7500000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>2100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4500000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-8500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7100000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6500000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5400000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2800000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-5300000.0</v>
+      </c>
+      <c r="C6">
         <v>-14500000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>13100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-16300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10600000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4400000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6900000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9900000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1800000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4200000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-21300000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-23400000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6500000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14900000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>84800000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>17200000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8700000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>500000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2100000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>19735484.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-926847.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2352681.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-107502.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-252746.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>897034.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-45371.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>47267.0</v>
       </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>-8300000.0</v>
+      </c>
+      <c r="C7">
         <v>-6400000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5200000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8500000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2900000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7100000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6900000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>20700000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2600000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10900000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>600000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13600000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-21500000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2200000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-11400000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-200000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-9800000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13300000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2800000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2300000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14600000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-800000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-18529082.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5329082.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2577483.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>44282.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-171866.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>63783.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-17866.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>6980.0</v>
       </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-300000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1200000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>2200000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2400000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-4800000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>11400000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-3600000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2100000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-3000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>-8900000.0</v>
+      </c>
+      <c r="C9">
         <v>1400000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4800000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9300000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-4800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2400000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-8700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6100000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>8800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1500000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>900000.0</v>
+      </c>
+      <c r="C10">
         <v>-3400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-13300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2700000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>100000.0</v>
       </c>
-      <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10"/>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-2700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2700000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1100000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-8200000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2300000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>500000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5700000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1500000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>9200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11900000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>400000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-33787722.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-3000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2674561.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>15379.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-200752.0</v>
       </c>
-      <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-7600000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-10700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-12400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-1500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3900000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-2100000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4600000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2600000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-10100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5379120.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-3000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-1661245.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1456601.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-1265227.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="N13">
         <v>1200000.0</v>
       </c>
       <c r="O13">
+        <v>1200000.0</v>
+      </c>
+      <c r="P13">
         <v>700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-7300000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-9300000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-12000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5400000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3200000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4300000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3100000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2800000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>9900000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-7300000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1400000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>13058640.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-97078.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>28903.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>28886.0</v>
       </c>
-      <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>16900000.0</v>
+      </c>
+      <c r="C14">
         <v>17900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>14000000.0</v>
+      </c>
+      <c r="E14">
+        <v>18900000.0</v>
+      </c>
+      <c r="F14">
+        <v>17800000.0</v>
+      </c>
+      <c r="G14">
+        <v>16000000.0</v>
+      </c>
+      <c r="H14">
+        <v>13300000.0</v>
+      </c>
+      <c r="I14">
+        <v>14700000.0</v>
+      </c>
+      <c r="J14">
+        <v>17600000.0</v>
+      </c>
+      <c r="K14">
+        <v>19700000.0</v>
+      </c>
+      <c r="L14">
+        <v>20200000.0</v>
+      </c>
+      <c r="M14">
+        <v>17100000.0</v>
+      </c>
+      <c r="N14">
+        <v>17500000.0</v>
+      </c>
+      <c r="O14">
         <v>17000000.0</v>
       </c>
-      <c r="D14">
-[...32 lines deleted...]
-      <c r="O14">
+      <c r="P14">
         <v>19000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17800000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>18800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19200000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>18500000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18100000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>17900000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17400000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16200000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15400000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>14500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11600000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15400000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>16100000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>16200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16100000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32200000.0</v>
       </c>
-      <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14"/>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>43200000.0</v>
+      </c>
+      <c r="C16">
         <v>48500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>63000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>49900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>49200000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>65500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>76100000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>69500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>65100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>55100000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>62000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>53900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>58600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>62800000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>61300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>59200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>80500000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>103900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>110400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>125300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>40500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>48500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>31300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22600000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>19700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>21700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1964516.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2891363.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>538682.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>646184.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>898930.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1896.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>47267.0</v>
       </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>-3900000.0</v>
       </c>
       <c r="C18">
-        <v>13800000.0</v>
+        <v>-3900000.0</v>
       </c>
       <c r="D18">
+        <v>14300000.0</v>
+      </c>
+      <c r="E18">
         <v>700000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8800000.0</v>
       </c>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
+        <v>-1300000.0</v>
+      </c>
+      <c r="I18">
         <v>4500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9700000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4600000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8700000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4300000.0</v>
       </c>
       <c r="N18">
         <v>-4300000.0</v>
       </c>
       <c r="O18">
+        <v>-4300000.0</v>
+      </c>
+      <c r="P18">
         <v>-200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-400000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1599999.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>18300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>8700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2799999.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5100000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5873153.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7426847.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-4900554.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5488044.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-15546445.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-82973.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-17918.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1483.0</v>
       </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-10000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7800000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-12300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7500000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7800000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5600000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8800000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10300000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-20400000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6800000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-13400000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-11800000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-10400000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3300000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-13100000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-10700000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>9200000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-9200000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-15600000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-11200000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-9000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6900000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8100000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-10500000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>299200000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-1800000.0</v>
+      </c>
+      <c r="C21">
         <v>1300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-700000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-400000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-200000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="T21">
         <v>-600000.0</v>
       </c>
       <c r="U21">
+        <v>-600000.0</v>
+      </c>
+      <c r="V21">
         <v>-21400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="W21">
         <v>-400000.0</v>
       </c>
       <c r="X21">
+        <v>-400000.0</v>
+      </c>
+      <c r="Y21">
         <v>-500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-113200000.0</v>
       </c>
       <c r="AB21">
         <v>-113200000.0</v>
       </c>
       <c r="AC21">
+        <v>-113200000.0</v>
+      </c>
+      <c r="AD21">
         <v>521700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AF21">
         <v>4000000.0</v>
       </c>
       <c r="AG21">
         <v>4000000.0</v>
       </c>
-      <c r="AH21"/>
+      <c r="AH21">
+        <v>4000000.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-7900000.0</v>
+      </c>
+      <c r="C22">
         <v>-10200000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-9500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-10400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-10900000.0</v>
       </c>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
       <c r="H22">
+        <v>-10800000.0</v>
+      </c>
+      <c r="I22">
         <v>-8100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-9300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-12400000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-8700000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-11300000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-14100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2500000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1400000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-5200000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6300000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-5200000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-6100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-8500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3600000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-5200000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1500000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-25023191.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-4476809.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1516792.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1324275.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>990648.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>588617.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-52.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-8463.0</v>
       </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>500000.0</v>
+      </c>
+      <c r="C23">
         <v>-1100000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>300000.0</v>
+      </c>
+      <c r="E23">
         <v>1200000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
-        <v>-100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="G23">
-        <v>-4300000.0</v>
+        <v>-1300000.0</v>
       </c>
       <c r="H23">
+        <v>-14700000.0</v>
+      </c>
+      <c r="I23">
         <v>-400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="Q23">
         <v>-600000.0</v>
       </c>
       <c r="R23">
+        <v>-600000.0</v>
+      </c>
+      <c r="S23">
         <v>-2500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-19100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-23900000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>103400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-8200000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-9000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-8100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-10500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-11300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-8700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-11600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46765.0</v>
       </c>
       <c r="AE23">
         <v>-46765.0</v>
       </c>
       <c r="AF23">
+        <v>-46765.0</v>
+      </c>
+      <c r="AG23">
         <v>-19458.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3580007.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>300980007.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-64953.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-62250.0</v>
       </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>150</v>
+      </c>
+      <c r="B24">
+        <v>-24900000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>2300000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-15300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-7500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5400000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-25300000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-10300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-52400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2900000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-11800000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-45800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>7900000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-900000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>8900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-9200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="V24">
         <v>-300000.0</v>
       </c>
       <c r="W24">
+        <v>-300000.0</v>
+      </c>
+      <c r="X24">
         <v>-1300000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="Z24">
         <v>-200000.0</v>
       </c>
       <c r="AA24">
+        <v>-200000.0</v>
+      </c>
+      <c r="AB24">
         <v>308100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-100000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-958400000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-100000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>299700000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-300000000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>1900000.0</v>
+      </c>
+      <c r="C25">
         <v>3300000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>6600000.0</v>
+      </c>
+      <c r="E25">
         <v>1300000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>-600000.0</v>
+        <v>-6700000.0</v>
       </c>
       <c r="G25">
+        <v>-1500000.0</v>
+      </c>
+      <c r="H25">
+        <v>8900000.0</v>
+      </c>
+      <c r="I25">
+        <v>-1900000.0</v>
+      </c>
+      <c r="J25">
+        <v>-1400000.0</v>
+      </c>
+      <c r="K25">
+        <v>-1000000.0</v>
+      </c>
+      <c r="L25">
+        <v>1900000.0</v>
+      </c>
+      <c r="M25">
         <v>-5800000.0</v>
       </c>
-      <c r="H25">
-[...14 lines deleted...]
-      <c r="M25">
+      <c r="N25">
         <v>900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3200000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5900000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>900000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8700000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>34279120.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1779120.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-12161245.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1456601.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1265227.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-735373.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-1200000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1200000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-1200000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>400000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-400000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>500000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>1100000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-500000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-2500000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>600000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>103400000.0</v>
       </c>
-      <c r="V26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>122300000.0</v>
       </c>
       <c r="AB26">
+        <v>122300000.0</v>
+      </c>
+      <c r="AC26">
         <v>144100000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-158300000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>300000000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-300000000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>1200000.0</v>
+      </c>
+      <c r="C27">
         <v>1300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2100000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2100000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1800000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1500000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1300000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1600000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-5100000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-9500000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2800000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-2500000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5300000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8800000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8199999.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-1400000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1300000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2700000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3300000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1700000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-1300000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5700000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-1300000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>200000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>10500000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>-1300000.0</v>
+      </c>
+      <c r="C28">
         <v>200000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-1700000.0</v>
+      </c>
+      <c r="E28">
         <v>-400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2800000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
+        <v>4100000.0</v>
+      </c>
+      <c r="I28">
         <v>-700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="Q28">
         <v>-600000.0</v>
       </c>
       <c r="R28">
+        <v>-600000.0</v>
+      </c>
+      <c r="S28">
         <v>-3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="T28">
         <v>-600000.0</v>
       </c>
       <c r="U28">
+        <v>-600000.0</v>
+      </c>
+      <c r="V28">
         <v>82000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-8800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>653200000.0</v>
       </c>
       <c r="AC28">
         <v>653200000.0</v>
       </c>
       <c r="AD28">
+        <v>653200000.0</v>
+      </c>
+      <c r="AE28">
         <v>-1100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3953235.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-19458.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>193699.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>300980007.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-27453.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>48750.0</v>
       </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>2700000.0</v>
+      </c>
+      <c r="C29">
         <v>4400000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>19500000.0</v>
+      </c>
+      <c r="E29">
         <v>8500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1300000.0</v>
       </c>
-      <c r="G29">
-[...1 lines deleted...]
-      </c>
       <c r="H29">
+        <v>6500000.0</v>
+      </c>
+      <c r="I29">
         <v>10100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19600000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-9400000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>15500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>11600000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>13400000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>826847.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-926847.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-600554.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-88044.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-446445.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-82973.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-17918.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1483.0</v>
       </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-6600000.0</v>
+      </c>
+      <c r="C30">
         <v>-18300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-12300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-20400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-13400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-11800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-10800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-13100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-10700000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-19100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-23900000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-15600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-9000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-10500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>299200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-8700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-958400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-6600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-5500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>284600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-300000000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
+      <c r="AK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>