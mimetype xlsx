--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5427,795 +5430,801 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DS62"/>
+  <dimension ref="A1:DT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:123">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
         <v>181</v>
       </c>
       <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
         <v>184</v>
       </c>
+      <c r="DT1" t="s">
+        <v>185</v>
+      </c>
     </row>
-    <row r="2" spans="1:123">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>203000000.0</v>
+      </c>
+      <c r="C2">
         <v>314426747.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>188700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>176600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>165200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>194400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>174300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>193600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>186200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>198200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>191400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>203200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>202600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>88800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>75282000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>65079000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>75153000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>77461000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>68198000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>85164000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>77414000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>80280000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>60516000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>54229000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>62627000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>66924000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>76198000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>82142000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>89963000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>52201000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>43634000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>42927000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>43120000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>47138000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>37922000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>41455000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>43923000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>45344000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>37459000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>41831000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>45090000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>53570000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>59334000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>57929000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>47820000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>52985000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>45837000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>53727000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>54813000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>51590000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>52733000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>57470000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>52965000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>56059000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>59549000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>45740000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>55897000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>24041000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>49076000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>50111000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>30480000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>23786000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>25449000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>24727000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>20844000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>96159000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>17154000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>17834000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>21564000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>58287000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>25138000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>21708000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>23355000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>29144000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>53511000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>37216000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>29649000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>40095000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>31890000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>31377000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24773000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>21886000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>17135000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>17024000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18369000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>20331000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>11435000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>9135000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>10696000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>8782000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11303000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>13333000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>14501000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>15227000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>11591000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>10262000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>11931000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>12283000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>13756000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>19095000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>14102000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>9475000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>10940000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5811000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7725000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>10022000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6134000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>5591000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5631000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>5620000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>5424000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>4694000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>4512000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>4827000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>6155000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>5434000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>9100000.0</v>
       </c>
-      <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
+      <c r="DT2"/>
     </row>
-    <row r="3" spans="1:123">
+    <row r="3" spans="1:124">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6297,52 +6306,53 @@
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
+      <c r="DT3"/>
     </row>
-    <row r="4" spans="1:123">
+    <row r="4" spans="1:124">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6424,401 +6434,405 @@
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
+      <c r="DT4"/>
     </row>
-    <row r="5" spans="1:123">
+    <row r="5" spans="1:124">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-32000000.0</v>
+      </c>
+      <c r="C5">
         <v>61887169.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-30300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-30700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30900000.0</v>
       </c>
       <c r="F5">
         <v>-30900000.0</v>
       </c>
       <c r="G5">
-        <v>-30400000.0</v>
+        <v>-30900000.0</v>
       </c>
       <c r="H5">
         <v>-30400000.0</v>
       </c>
       <c r="I5">
+        <v>-30400000.0</v>
+      </c>
+      <c r="J5">
         <v>-30500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-30300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-27300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-23800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-19400000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-32604000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12205000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>93183778.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>93276790.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-3038526000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3037659000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2875877000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2802823000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2755055000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2676428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AB5">
         <v>1000.0</v>
       </c>
       <c r="AC5">
         <v>1000.0</v>
       </c>
       <c r="AD5">
+        <v>1000.0</v>
+      </c>
+      <c r="AE5">
         <v>208000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>170000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>16000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-56000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1605000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-21000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>262000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>713000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>434000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2612000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1811000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>92000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-458000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-561000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-348000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-517000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-485000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-318000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-331000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-156000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-137000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-959000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-917000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-468000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>964000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>22695000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-207000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>26184000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2146000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>10491000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>15814000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>14714000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>14720000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3951000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1520000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>3477000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1618000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>4500000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1351000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1013000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-232000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>751000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2663000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-9995000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-8650000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>10309000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1389000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>436000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-57588000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>710000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>712000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>699000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>636000.0</v>
       </c>
       <c r="CF5">
         <v>636000.0</v>
       </c>
       <c r="CG5">
+        <v>636000.0</v>
+      </c>
+      <c r="CH5">
         <v>11909000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>633000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>10575000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>12548000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>81563000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>79489000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>64176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32720000.0</v>
       </c>
       <c r="CO5">
         <v>-32720000.0</v>
       </c>
       <c r="CP5">
         <v>-32720000.0</v>
       </c>
       <c r="CQ5">
+        <v>-32720000.0</v>
+      </c>
+      <c r="CR5">
         <v>1108000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1207000.0</v>
       </c>
-      <c r="CS5"/>
-      <c r="CT5">
+      <c r="CT5"/>
+      <c r="CU5">
         <v>-14394000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-10320000.0</v>
       </c>
-      <c r="CV5"/>
       <c r="CW5"/>
-      <c r="CX5">
+      <c r="CX5"/>
+      <c r="CY5">
         <v>1131000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>75000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="DB5">
         <v>69000.0</v>
       </c>
       <c r="DC5">
+        <v>69000.0</v>
+      </c>
+      <c r="DD5">
         <v>136000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>68000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>199000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>194000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>196000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>204000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>212000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="DL5">
         <v>217000.0</v>
       </c>
       <c r="DM5">
         <v>217000.0</v>
       </c>
-      <c r="DN5"/>
+      <c r="DN5">
+        <v>217000.0</v>
+      </c>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
+      <c r="DT5"/>
     </row>
-    <row r="6" spans="1:123">
+    <row r="6" spans="1:124">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6900,140 +6914,143 @@
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
+      <c r="DT6"/>
     </row>
-    <row r="7" spans="1:123">
+    <row r="7" spans="1:124">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7">
+        <v>129000000.0</v>
+      </c>
+      <c r="C7">
         <v>138000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>144000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>109100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>94200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>94500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>107700000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>103300000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>101700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>97900000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>89400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>96300000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>98900000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>33114000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>36901000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>32523000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>32596000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>30561000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>28827000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>30696000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>30840000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>33565000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>34266000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>36946000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>39230000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>41208000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>45492000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>43758000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>28101000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7083,113 +7100,116 @@
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
+      <c r="DT7"/>
     </row>
-    <row r="8" spans="1:123">
+    <row r="8" spans="1:124">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
+        <v>7440000000.0</v>
+      </c>
+      <c r="C8">
         <v>7448000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>7450700000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>5919200000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>5925800000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>5939700000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5939000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5938300000.0</v>
       </c>
       <c r="I8">
         <v>5938300000.0</v>
       </c>
       <c r="J8">
+        <v>5938300000.0</v>
+      </c>
+      <c r="K8">
         <v>5966500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5963000000.0</v>
       </c>
       <c r="L8">
         <v>5963000000.0</v>
       </c>
       <c r="M8">
         <v>5963000000.0</v>
       </c>
       <c r="N8">
+        <v>5963000000.0</v>
+      </c>
+      <c r="O8">
         <v>3139994000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>3137700000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>3137457000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>3136626000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>3136214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3132870000.0</v>
       </c>
       <c r="T8">
         <v>3132870000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>3132870000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7248,52 +7268,53 @@
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
+      <c r="DT8"/>
     </row>
-    <row r="9" spans="1:123">
+    <row r="9" spans="1:124">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7375,411 +7396,415 @@
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
+      <c r="DT9"/>
     </row>
-    <row r="10" spans="1:123">
+    <row r="10" spans="1:124">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>1495000000.0</v>
+      </c>
+      <c r="C10">
         <v>1212788882.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>870200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1080900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>900100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>862800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>439000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>337200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>301100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>399600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>347500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>362500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>411300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>107000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>153079000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>194829000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>271876000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>283550000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>257509000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>157125000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>133497000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>167113000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>150329000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>188117000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>147827000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>120564000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>94713000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>92221000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>90548000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>138510000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>186424000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>187403000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>167282000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>175953000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>135994000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>160908000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>183609000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>180881000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>209565000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>149902000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>120387000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>133963000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>155299000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>182667000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>109921000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>146193000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>159982000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>178988000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>178097000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>249937000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>207626000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>238034000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>244552000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>346208000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>426401000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>358383000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>544794000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>262901000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>299488000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>205639000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>171873000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>179921000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>154442000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>127110000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>119734000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>100474000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>65249000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>37267000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>29231000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>26789000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>64425000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>78096000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>60099000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>51915000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>65840000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>75853000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>83132000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>80347000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>72434000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>62919000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>42532000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>29291000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>22501000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>23448000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>17901000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>28345000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>17862000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>53979000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>67503000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>14191000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>92839000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>11138000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>12561000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>10185000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>17964000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>21025000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>19921000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3331000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4866000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>8601000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>3531000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>7544000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>9557000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>6081000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>9725000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>15898000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>15470000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>16431000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>24380000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>10078000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>15880000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>22042000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>27284000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>31827000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>39970000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>41297000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>42899000.0</v>
       </c>
-      <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
+      <c r="DT10"/>
     </row>
-    <row r="11" spans="1:123">
+    <row r="11" spans="1:124">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7861,1581 +7886,1593 @@
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
+      <c r="DT11"/>
     </row>
-    <row r="12" spans="1:123">
+    <row r="12" spans="1:124">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>1614000000.0</v>
+      </c>
+      <c r="C12">
         <v>1316599617.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>910800000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1109200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>923000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>887300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>469900000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>368600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>331400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>440900000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>386000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>404200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>513100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>142300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>187170000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>241259000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>326286000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>335273000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>315447000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>240367000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>206410000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>279059000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>231631000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>261566000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>239173000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>238340000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>177023000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>138815000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>121559000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>212514000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>252657000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>250248000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>224842000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>227543000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>186283000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>198191000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>205424000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>217610000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>245273000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>204185000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>177618000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>226641000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>266093000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>274909000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>292449000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>330413000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>377488000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>381643000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>394381000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>422722000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>421014000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>440154000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>490146000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>542324000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>547958000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>519759000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>594205000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>491222000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>485110000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>460996000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>397206000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>360504000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>288391000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>237710000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>215425000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>193097000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>149447000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>112387000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>115573000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>30139000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>90884000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>106667000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>136245000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>107315000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>153047000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>143730000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>162342000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>171948000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>181136000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>185335000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>48643000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>55322000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>68364000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>78941000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>91860000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>98136000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>80839000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>118736000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>142795000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>89129000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>92852000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>11151000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>12574000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>10198000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>17977000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>21038000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>20434000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3844000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5379000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>8614000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>3596000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>7590000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>9557000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>6081000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>9725000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>15898000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>15470000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>16431000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>24380000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>10207000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>15880000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>22042000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>27284000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>31897000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>39970000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>41297000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>42899000.0</v>
       </c>
-      <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
+      <c r="DT12"/>
     </row>
-    <row r="13" spans="1:123">
+    <row r="13" spans="1:124">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>7440000000.0</v>
+      </c>
+      <c r="C13">
         <v>7434445757.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7450700000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5919200000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5925800000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5939700000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5939000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5938300000.0</v>
       </c>
       <c r="I13">
         <v>5938300000.0</v>
       </c>
       <c r="J13">
+        <v>5938300000.0</v>
+      </c>
+      <c r="K13">
         <v>5966500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5963000000.0</v>
       </c>
       <c r="L13">
         <v>5963000000.0</v>
       </c>
       <c r="M13">
         <v>5963000000.0</v>
       </c>
       <c r="N13">
+        <v>5963000000.0</v>
+      </c>
+      <c r="O13">
         <v>3140000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3137700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3137457000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3136626000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3136214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3132870000.0</v>
       </c>
       <c r="T13">
         <v>3132870000.0</v>
       </c>
       <c r="U13">
+        <v>3132870000.0</v>
+      </c>
+      <c r="V13">
         <v>3132186000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3132140000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3129531000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3128977000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3126898000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3123514000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3119472000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3117651000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3117124000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2321498000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2319801000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2319226000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2318418000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2318252000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2316416000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2316341000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2315550000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2303978000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2302378000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2300382000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>2299358000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>2298390000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>2296845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296672000.0</v>
       </c>
       <c r="AS13">
         <v>2296672000.0</v>
       </c>
       <c r="AT13">
         <v>2296672000.0</v>
       </c>
       <c r="AU13">
-        <v>2295280000.0</v>
+        <v>2296672000.0</v>
       </c>
       <c r="AV13">
         <v>2295280000.0</v>
       </c>
       <c r="AW13">
-        <v>2295208000.0</v>
+        <v>2295280000.0</v>
       </c>
       <c r="AX13">
         <v>2295208000.0</v>
       </c>
       <c r="AY13">
-        <v>2294237000.0</v>
+        <v>2295208000.0</v>
       </c>
       <c r="AZ13">
         <v>2294237000.0</v>
       </c>
       <c r="BA13">
+        <v>2294237000.0</v>
+      </c>
+      <c r="BB13">
         <v>2295396000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>2300517000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>2307670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2311866000.0</v>
       </c>
       <c r="BE13">
         <v>2311866000.0</v>
       </c>
       <c r="BF13">
+        <v>2311866000.0</v>
+      </c>
+      <c r="BG13">
         <v>1243241000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1269665000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1281075000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1278337000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1272860000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1255166000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>1251222000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1251127000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1206647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>754536000.0</v>
       </c>
       <c r="BP13">
         <v>754536000.0</v>
       </c>
       <c r="BQ13">
+        <v>754536000.0</v>
+      </c>
+      <c r="BR13">
         <v>754589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655517000.0</v>
       </c>
       <c r="BS13">
         <v>655517000.0</v>
       </c>
       <c r="BT13">
         <v>655517000.0</v>
       </c>
       <c r="BU13">
+        <v>655517000.0</v>
+      </c>
+      <c r="BV13">
         <v>654990000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>592402000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>590047000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>589660000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>587208000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>584769000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>583091000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>582020000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>391942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>383772000.0</v>
       </c>
       <c r="CE13">
         <v>383772000.0</v>
       </c>
       <c r="CF13">
+        <v>383772000.0</v>
+      </c>
+      <c r="CG13">
         <v>382199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380571000.0</v>
       </c>
       <c r="CH13">
         <v>380571000.0</v>
       </c>
       <c r="CI13">
+        <v>380571000.0</v>
+      </c>
+      <c r="CJ13">
         <v>380404000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>377091000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>285613000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>225154000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>220865000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>217918000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>215950000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>161024000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>156917000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>156828000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>148361000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>130723000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>130544000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>130140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121302000.0</v>
       </c>
       <c r="CX13">
         <v>121302000.0</v>
       </c>
       <c r="CY13">
+        <v>121302000.0</v>
+      </c>
+      <c r="CZ13">
         <v>119322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121780000.0</v>
       </c>
       <c r="DA13">
         <v>121780000.0</v>
       </c>
-      <c r="DB13"/>
+      <c r="DB13">
+        <v>121780000.0</v>
+      </c>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
-      <c r="DJ13">
+      <c r="DJ13"/>
+      <c r="DK13">
         <v>67590000.0</v>
       </c>
-      <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
+      <c r="DT13"/>
     </row>
-    <row r="14" spans="1:123">
+    <row r="14" spans="1:124">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>421930000.0</v>
+      </c>
+      <c r="C14">
         <v>422150000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>378909000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>362121000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>362520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363068000.0</v>
       </c>
       <c r="G14">
         <v>363068000.0</v>
       </c>
       <c r="H14">
+        <v>363068000.0</v>
+      </c>
+      <c r="I14">
         <v>362954000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>364486000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>345489500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364439000.0</v>
       </c>
       <c r="L14">
         <v>364439000.0</v>
       </c>
       <c r="M14">
+        <v>364439000.0</v>
+      </c>
+      <c r="N14">
         <v>210704000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>210573000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>210531000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>210514000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>210550000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>210450000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>210419000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>210438000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>210261000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>211272500.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>210355000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>210252000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>209779000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>209873000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>209730000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>209568000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>176594000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>153504000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>153485000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>153545000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>153537000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>153434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153422000.0</v>
       </c>
       <c r="AJ14">
         <v>153422000.0</v>
       </c>
       <c r="AK14">
+        <v>153422000.0</v>
+      </c>
+      <c r="AL14">
         <v>153127000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>152669000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>152683000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>152421000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>152062000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>151715000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>151653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151643000.0</v>
       </c>
       <c r="AS14">
         <v>151643000.0</v>
       </c>
       <c r="AT14">
+        <v>151643000.0</v>
+      </c>
+      <c r="AU14">
         <v>151534000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>153433000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>151503000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>151570000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>151428000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>153338000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>151409000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>153694000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>154259000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>152301000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>155720000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>105113000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>105037000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>108150000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>108153000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>107399000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>106985000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>107213000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>106905000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>107228000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>106686000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>87374000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>87369000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>84425000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>84140000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>80966000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>81020000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>80221000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>78582000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>79093000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>79302000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>79292000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>76279000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>80687000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>75869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67664650.0</v>
       </c>
       <c r="CD14">
         <v>67664650.0</v>
       </c>
       <c r="CE14">
+        <v>67664650.0</v>
+      </c>
+      <c r="CF14">
         <v>66905637.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>71014286.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>70383333.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>66878766.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>72213000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>65073833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54054224.0</v>
       </c>
       <c r="CL14">
         <v>54054224.0</v>
       </c>
       <c r="CM14">
+        <v>54054224.0</v>
+      </c>
+      <c r="CN14">
         <v>52307032.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>51947530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50597399.0</v>
       </c>
       <c r="CP14">
         <v>50597399.0</v>
       </c>
       <c r="CQ14">
+        <v>50597399.0</v>
+      </c>
+      <c r="CR14">
         <v>43193324.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>41740111.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38603987.0</v>
       </c>
       <c r="CT14">
         <v>38603987.0</v>
       </c>
       <c r="CU14">
+        <v>38603987.0</v>
+      </c>
+      <c r="CV14">
         <v>37589724.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>34798168.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34381234.0</v>
       </c>
       <c r="CX14">
         <v>34381234.0</v>
       </c>
       <c r="CY14">
+        <v>34381234.0</v>
+      </c>
+      <c r="CZ14">
         <v>34309892.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>40007893.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33347832.0</v>
       </c>
       <c r="DB14">
         <v>33347832.0</v>
       </c>
       <c r="DC14">
+        <v>33347832.0</v>
+      </c>
+      <c r="DD14">
         <v>29982881.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>28746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27279588.0</v>
       </c>
       <c r="DF14">
         <v>27279588.0</v>
       </c>
       <c r="DG14">
+        <v>27279588.0</v>
+      </c>
+      <c r="DH14">
         <v>24993624.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>23335293.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>24571000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26653777.0</v>
       </c>
       <c r="DK14">
         <v>26653777.0</v>
       </c>
       <c r="DL14">
+        <v>26653777.0</v>
+      </c>
+      <c r="DM14">
         <v>22853199.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>23758000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>10000000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>13503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="DQ14">
         <v>15000000.0</v>
       </c>
       <c r="DR14">
         <v>15000000.0</v>
       </c>
       <c r="DS14">
+        <v>15000000.0</v>
+      </c>
+      <c r="DT14">
         <v>13503000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:123">
+    <row r="15" spans="1:124">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>3132870000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3132186000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3132140000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3129531000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3128977000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3126898000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3123514000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3119472000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3117651000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3117124000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2321498000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2319801000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2319226000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2318418000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2318252000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2316416000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2316341000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2315550000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2303978000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2302378000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2300382000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2299358000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2298390000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2296845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296672000.0</v>
       </c>
       <c r="AS15">
         <v>2296672000.0</v>
       </c>
       <c r="AT15">
         <v>2296672000.0</v>
       </c>
       <c r="AU15">
-        <v>2295280000.0</v>
+        <v>2296672000.0</v>
       </c>
       <c r="AV15">
         <v>2295280000.0</v>
       </c>
       <c r="AW15">
-        <v>2295208000.0</v>
+        <v>2295280000.0</v>
       </c>
       <c r="AX15">
         <v>2295208000.0</v>
       </c>
       <c r="AY15">
-        <v>2294237000.0</v>
+        <v>2295208000.0</v>
       </c>
       <c r="AZ15">
         <v>2294237000.0</v>
       </c>
       <c r="BA15">
+        <v>2294237000.0</v>
+      </c>
+      <c r="BB15">
         <v>2295396000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2300517000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>2311866000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>130544000.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
+      <c r="DT15"/>
     </row>
-    <row r="16" spans="1:123">
+    <row r="16" spans="1:124">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>243414698.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>73589207.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>383200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>373500000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>354700000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>369300000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
+      <c r="Q16"/>
       <c r="R16">
         <v>295800000.0</v>
       </c>
       <c r="S16">
+        <v>295800000.0</v>
+      </c>
+      <c r="T16">
         <v>280642000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>231570000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>233617000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>268280000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>213467000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>160336000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>165427000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-158406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130494000.0</v>
       </c>
       <c r="AB16">
         <v>130494000.0</v>
       </c>
       <c r="AC16">
+        <v>130494000.0</v>
+      </c>
+      <c r="AD16">
         <v>135645000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13378000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>103147000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>34376000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>121738000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>105559000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>110224000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>34410000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>133308000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>98870000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>82334000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>22460000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>80752000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-1989000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-3952000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-77217000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>110368000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>122483000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-4837000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-78456000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>80026000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>101584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127890000.0</v>
       </c>
       <c r="BB16">
         <v>127890000.0</v>
       </c>
       <c r="BC16">
+        <v>127890000.0</v>
+      </c>
+      <c r="BD16">
         <v>5166000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>91860000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>117264000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>99292000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>279000.0</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>52403000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>49836000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>39598000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4587000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>35584000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>6088000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>25607000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>23087000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>-609000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>754000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>754000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>780000.0</v>
       </c>
-      <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>1744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="CN16">
         <v>130000.0</v>
       </c>
       <c r="CO16">
         <v>130000.0</v>
       </c>
       <c r="CP16">
         <v>130000.0</v>
       </c>
       <c r="CQ16">
+        <v>130000.0</v>
+      </c>
+      <c r="CR16">
         <v>606000.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>643000.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
-      <c r="CX16">
+      <c r="CX16"/>
+      <c r="CY16">
         <v>-573000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
+      <c r="DT16"/>
     </row>
-    <row r="17" spans="1:123">
+    <row r="17" spans="1:124">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9517,109 +9554,110 @@
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
+      <c r="DT17"/>
     </row>
-    <row r="18" spans="1:123">
+    <row r="18" spans="1:124">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>183245000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>182424000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>142127000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>160072000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
@@ -9652,52 +9690,53 @@
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
+      <c r="DT18"/>
     </row>
-    <row r="19" spans="1:123">
+    <row r="19" spans="1:124">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9779,114 +9818,113 @@
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
+      <c r="DT19"/>
     </row>
-    <row r="20" spans="1:123">
+    <row r="20" spans="1:124">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>2800000.0</v>
       </c>
       <c r="M20">
+        <v>2800000.0</v>
+      </c>
+      <c r="N20">
         <v>2801867.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2775000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5990000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2775000.0</v>
       </c>
       <c r="R20">
         <v>2775000.0</v>
       </c>
       <c r="S20">
         <v>2775000.0</v>
       </c>
       <c r="T20">
         <v>2775000.0</v>
       </c>
       <c r="U20">
         <v>2775000.0</v>
       </c>
       <c r="V20">
+        <v>2775000.0</v>
+      </c>
+      <c r="W20">
         <v>4171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3057000.0</v>
       </c>
       <c r="X20">
         <v>3057000.0</v>
       </c>
       <c r="Y20">
         <v>3057000.0</v>
       </c>
       <c r="Z20">
+        <v>3057000.0</v>
+      </c>
+      <c r="AA20">
         <v>4987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3057000.0</v>
       </c>
       <c r="AB20">
         <v>3057000.0</v>
       </c>
       <c r="AC20">
         <v>3057000.0</v>
       </c>
       <c r="AD20">
         <v>3057000.0</v>
       </c>
       <c r="AE20">
         <v>3057000.0</v>
       </c>
       <c r="AF20">
         <v>3057000.0</v>
       </c>
       <c r="AG20">
         <v>3057000.0</v>
       </c>
       <c r="AH20">
         <v>3057000.0</v>
       </c>
       <c r="AI20">
         <v>3057000.0</v>
       </c>
@@ -9902,83 +9940,85 @@
       <c r="AM20">
         <v>3057000.0</v>
       </c>
       <c r="AN20">
         <v>3057000.0</v>
       </c>
       <c r="AO20">
         <v>3057000.0</v>
       </c>
       <c r="AP20">
         <v>3057000.0</v>
       </c>
       <c r="AQ20">
         <v>3057000.0</v>
       </c>
       <c r="AR20">
         <v>3057000.0</v>
       </c>
       <c r="AS20">
         <v>3057000.0</v>
       </c>
       <c r="AT20">
         <v>3057000.0</v>
       </c>
       <c r="AU20">
-        <v>7134000.0</v>
+        <v>3057000.0</v>
       </c>
       <c r="AV20">
         <v>7134000.0</v>
       </c>
       <c r="AW20">
         <v>7134000.0</v>
       </c>
       <c r="AX20">
         <v>7134000.0</v>
       </c>
       <c r="AY20">
         <v>7134000.0</v>
       </c>
       <c r="AZ20">
         <v>7134000.0</v>
       </c>
       <c r="BA20">
+        <v>7134000.0</v>
+      </c>
+      <c r="BB20">
         <v>191822000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>198946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211292000.0</v>
       </c>
       <c r="BD20">
         <v>211292000.0</v>
       </c>
       <c r="BE20">
         <v>211292000.0</v>
       </c>
-      <c r="BF20"/>
+      <c r="BF20">
+        <v>211292000.0</v>
+      </c>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
@@ -10000,166 +10040,167 @@
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
+      <c r="DT20"/>
     </row>
-    <row r="21" spans="1:123">
+    <row r="21" spans="1:124">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>3057000.0</v>
       </c>
       <c r="AG21">
         <v>3057000.0</v>
       </c>
       <c r="AH21">
         <v>3057000.0</v>
       </c>
       <c r="AI21">
         <v>3057000.0</v>
       </c>
       <c r="AJ21">
         <v>3057000.0</v>
       </c>
       <c r="AK21">
         <v>3057000.0</v>
       </c>
       <c r="AL21">
         <v>3057000.0</v>
       </c>
       <c r="AM21">
         <v>3057000.0</v>
       </c>
       <c r="AN21">
         <v>3057000.0</v>
       </c>
       <c r="AO21">
         <v>3057000.0</v>
       </c>
       <c r="AP21">
         <v>3057000.0</v>
       </c>
       <c r="AQ21">
         <v>3057000.0</v>
       </c>
       <c r="AR21">
         <v>3057000.0</v>
       </c>
       <c r="AS21">
         <v>3057000.0</v>
       </c>
       <c r="AT21">
         <v>3057000.0</v>
       </c>
       <c r="AU21">
-        <v>7134000.0</v>
+        <v>3057000.0</v>
       </c>
       <c r="AV21">
         <v>7134000.0</v>
       </c>
       <c r="AW21">
         <v>7134000.0</v>
       </c>
       <c r="AX21">
         <v>7134000.0</v>
       </c>
       <c r="AY21">
         <v>7134000.0</v>
       </c>
       <c r="AZ21">
         <v>7134000.0</v>
       </c>
       <c r="BA21">
+        <v>7134000.0</v>
+      </c>
+      <c r="BB21">
         <v>191822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211292000.0</v>
       </c>
       <c r="BC21">
         <v>211292000.0</v>
       </c>
       <c r="BD21">
         <v>211292000.0</v>
       </c>
       <c r="BE21">
         <v>211292000.0</v>
       </c>
-      <c r="BF21"/>
+      <c r="BF21">
+        <v>211292000.0</v>
+      </c>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -10181,1122 +10222,1132 @@
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
+      <c r="DT21"/>
     </row>
-    <row r="22" spans="1:123">
+    <row r="22" spans="1:124">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
+        <v>650000000.0</v>
+      </c>
+      <c r="C22">
         <v>586929928.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>587200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>603400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>594600000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>605700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>810200000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>743600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>744900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>711600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>701400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>681800000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>675600000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>471600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>438207000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>435362000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>472959000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>500462000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>498015000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>521334000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>458582000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>406191000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>358972000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>279312000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>325779000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>346507000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>328743000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>283320000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>296108000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>214465000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>220014000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>237040000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>235819000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>218715000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>242554000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>230486000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>226407000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>237329000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>228967000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>218275000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>205897000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>204361000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>216246000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>236843000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>239495000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>252549000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>250512000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>262963000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>276049000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>284352000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>287821000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>283657000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>277941000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>266663000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>264653000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>263657000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>230715000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>135696000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>140075000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>133200000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>121329000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>106854000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>102778000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>96893000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>89821000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>93446000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>93878000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>83623000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>83455000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>72650000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>66455000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>61028000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>53612000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>51737000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>38980000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>38570000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>30867000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>22216000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>24611000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>20517000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>19141000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>16667000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>14233000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>12818000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>8279000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>10674000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>8809000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5777000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>8447000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>6612000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>6736000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>6965000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>7593000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>4637000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>6054000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>7205000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6282000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>4655000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>5369000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>7595000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>5895000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>4413000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>5971000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>4527000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>4828000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>4631000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>5452000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>4773000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>4373000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>4910000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>6535000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>5919000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>6839000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>5876000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>7458000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>7607000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>6500000.0</v>
       </c>
-      <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
+      <c r="DT22"/>
     </row>
-    <row r="23" spans="1:123">
+    <row r="23" spans="1:124">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>10132000000.0</v>
+      </c>
+      <c r="C23">
         <v>9724271021.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9147400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7360400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7205600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7202700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7152000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7043900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7080000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7213100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7534000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8962200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9112700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3248500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3199559000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3323568000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3540297000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3518584000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3479322000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3455012000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3362610000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3433875000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3304469000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3295833000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3366044000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3461682000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3456131000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3422095000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3415758000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1937476000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2004187000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2030025000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1995701000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1993332000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1908822000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1921813000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1901269000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1898141000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1861588000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1760747000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1710703000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1715037000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1875807000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1959574000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1981705000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2017873000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2672520000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2729388000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2730962000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2767456000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3087711000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3121976000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3349178000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3394625000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3432675000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3385298000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3434430000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1951796000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1962772000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1919591000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1801657000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1738796000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1980779000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1936968000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1905611000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1848609000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1008087000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>973805000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>973080000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>873383000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>912832000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>897389000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>846646000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>762903000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>754208000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>705182000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>680458000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>679995000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>630767000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>612077000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>372376000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>362280000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>371742000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>367015000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>365890000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>370086000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>341948000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>315616000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>338255000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>279883000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>270710000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>187372000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>184917000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>94966000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>95806000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>112686000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>107298000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>91517000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>88666000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>94127000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>84723000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>83087000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>83573000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>112504000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>115111000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>107827000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>98886000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>89111000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>89305000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>70672000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>74826000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>73676000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>79947000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>72188000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>72555000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>71798000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>72148000.0</v>
       </c>
-      <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
       <c r="DS23"/>
+      <c r="DT23"/>
     </row>
-    <row r="24" spans="1:123">
+    <row r="24" spans="1:124">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>712000000.0</v>
+      </c>
+      <c r="C24">
         <v>709000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>707000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>704800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>703400000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>702000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>700700000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>699500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>698200000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>697000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>704900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1014000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1057800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>180010000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>21669000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>23329000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>11050000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>11900000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>12750000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>13600000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>95560000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>200000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>260000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>275000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>315000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335000000.0</v>
       </c>
       <c r="AC24">
         <v>335000000.0</v>
       </c>
       <c r="AD24">
-        <v>20788000.0</v>
+        <v>335000000.0</v>
       </c>
       <c r="AE24">
         <v>20788000.0</v>
       </c>
       <c r="AF24">
         <v>20788000.0</v>
       </c>
       <c r="AG24">
         <v>20788000.0</v>
       </c>
       <c r="AH24">
+        <v>20788000.0</v>
+      </c>
+      <c r="AI24">
         <v>1825000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2344000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>39397000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>39632000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>39742000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>39203000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>39440000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>38778000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>37959000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>247000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>567000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3663000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4044000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>38766000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>40797000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>40289000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>40019000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>41551000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>43023000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>45598000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>65511000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>62884000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>54097000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>60550000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>10824000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>23206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20788000.0</v>
       </c>
       <c r="BI24">
         <v>20788000.0</v>
       </c>
       <c r="BJ24">
         <v>20788000.0</v>
       </c>
       <c r="BK24">
         <v>20788000.0</v>
       </c>
       <c r="BL24">
         <v>20788000.0</v>
       </c>
       <c r="BM24">
         <v>20788000.0</v>
       </c>
       <c r="BN24">
         <v>20788000.0</v>
       </c>
-      <c r="BO24"/>
+      <c r="BO24">
+        <v>20788000.0</v>
+      </c>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>91000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="CC24">
         <v>108000.0</v>
       </c>
       <c r="CD24">
+        <v>108000.0</v>
+      </c>
+      <c r="CE24">
         <v>126000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>99000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000.0</v>
       </c>
       <c r="CH24">
         <v>134000.0</v>
       </c>
       <c r="CI24">
+        <v>134000.0</v>
+      </c>
+      <c r="CJ24">
         <v>499000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>519000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>17485000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>29919000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>32150000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>10992000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>7535000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>3942000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>3526000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>4129000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>4752000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>5010000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>5108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4987000.0</v>
       </c>
       <c r="CW24">
         <v>4987000.0</v>
       </c>
       <c r="CX24">
         <v>4987000.0</v>
       </c>
       <c r="CY24">
+        <v>4987000.0</v>
+      </c>
+      <c r="CZ24">
         <v>4665000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1543000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>1553000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
+      <c r="DT24"/>
     </row>
-    <row r="25" spans="1:123">
+    <row r="25" spans="1:124">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>284088000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>302010000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>343959000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>365233000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>349767000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1320000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -11345,175 +11396,178 @@
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
+      <c r="DT25"/>
     </row>
-    <row r="26" spans="1:123">
+    <row r="26" spans="1:124">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26">
+        <v>2009000000.0</v>
+      </c>
+      <c r="C26">
         <v>1948000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1904200000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...2 lines deleted...]
-      <c r="G26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>123259000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>86985000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>112472000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>126112000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>78657000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>78692000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>78392000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>72822000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>71560000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>59239000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>58670000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>81104000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>84319000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>69885000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>69877000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>69727000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>70566000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>70748000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>71208000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>55176000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>55017000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>54758000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>51800000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>50946000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>49734000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>1450000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>1450000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>1450000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
@@ -11542,52 +11596,53 @@
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
+      <c r="DT26"/>
     </row>
-    <row r="27" spans="1:123">
+    <row r="27" spans="1:124">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11669,487 +11724,493 @@
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
+      <c r="DT27"/>
     </row>
-    <row r="28" spans="1:123">
+    <row r="28" spans="1:124">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>-650000000.0</v>
+      </c>
+      <c r="C28">
         <v>-277494083.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-260200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-95700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-59500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>376200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>472300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>505500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>402000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>461600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>772800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>775700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>119800000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-84614000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-138977000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-228230000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-237689000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-215932000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-109429000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-102657000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-133548000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-20503000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>48829000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>151403000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>195644000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>265779000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>286537000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>272553000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-131834000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-177985000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-177703000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-157265000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-165394000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-128475000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-114163000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-139834000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-137580000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-162537000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-91094000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-60854000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-74188000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-97430000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-120820000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-44602000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-85759000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-102714000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-131056000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-118382000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-185386000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-143887000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-171034000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-192013000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-268224000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-360310000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-282451000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-460615000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-231236000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-293606000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-205639000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-171873000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-174443000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-154179000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-126758000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-119284000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-79686000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-64286000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-35963000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-27610000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-24892000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-62397000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-78096000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-58703000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-50410000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-65840000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-75853000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-83132000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-80347000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-72343000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-62811000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-42424000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-28942000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-22401000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-23348000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-17767000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-27732000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-17349000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-53020000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-54468000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-749000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-57781000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1554000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-3388000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-4480000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-11393000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-11863000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-16269000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5278000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2217000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1230000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>7588000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>5292000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-1892000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-4526000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-8070000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-15898000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-15470000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-16363000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-24247000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-7946000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-15880000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-22042000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-27284000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-31827000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-39970000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-41297000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-42899000.0</v>
       </c>
-      <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
+      <c r="DT28"/>
     </row>
-    <row r="29" spans="1:123">
+    <row r="29" spans="1:124">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>8070000000.0</v>
+      </c>
+      <c r="C29">
         <v>7711000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7329900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5671000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5526700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5412300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5339500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5317100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5373900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5464400000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5568000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5948900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6085500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2375489000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2389164000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2495831000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2694251000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2643454000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2648038000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2653301000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2579734000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2602519000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2541259000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2590027000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2638776000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12203,524 +12264,528 @@
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
+      <c r="DT29"/>
     </row>
-    <row r="30" spans="1:123">
+    <row r="30" spans="1:124">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>236000000.0</v>
+      </c>
+      <c r="C30">
         <v>255534118.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>237500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>185200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>201300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>195800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>204100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>201800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>209500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>200900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>214500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>218200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>217600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>176600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>160996000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>177969000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>161794000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>148432000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>155296000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>153542000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>147604000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>149807000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>151530000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>149185000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>154329000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>185962000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>201838000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>207607000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>199964000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>109199000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>113330000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>112814000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>127345000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>126737000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>119008000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>123657000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>136997000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>118815000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>133287000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>129155000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>140394000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>114414000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>128611000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>146700000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>147267000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>143270000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>148106000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>178669000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>159837000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>155467000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>141175000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>151136000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>162001000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>132139000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>134598000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>127168000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>122251000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>98376000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>122925000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>84202000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>74799000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>62276000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>62634000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>66296000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>60089000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>78191000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>73222000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>69050000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>63663000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>51067000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>69215000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>100699000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>85358000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>68600000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>69343000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>58215000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>47271000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>65971000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>41216000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>34615000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>29048000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>27342000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>20091000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>20070000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>23647000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>25757000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>16948000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>10322000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>9464000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>7545000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>5599000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>6631000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4931000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4598000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>5408000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4113000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3387000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>6037000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2067000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4877000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>3440000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>3627000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>4207000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>3919000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>5173000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>4700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>4907000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>4909000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>5499000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>4587000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>9149000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>5306000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>7826000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>5596000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>5720000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>5216000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>5994000.0</v>
       </c>
-      <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
+      <c r="DT30"/>
     </row>
-    <row r="31" spans="1:123">
+    <row r="31" spans="1:124">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>4845500000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4907100000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>2192704000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2351610000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2467170000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2680426000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2628779000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2632513000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2633526000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2576959000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2599744000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2442642000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2386970000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2375719000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2460042000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2442206000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2410331000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2398702000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1505155000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1573641000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1587814000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1555964000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1513793000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1465234000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1451819000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1419883000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1393241000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>1294165000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>1560035000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>2175200000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
@@ -12739,140 +12804,143 @@
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
-      <c r="DJ31">
+      <c r="DJ31"/>
+      <c r="DK31">
         <v>60624000.0</v>
       </c>
-      <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
+      <c r="DT31"/>
     </row>
-    <row r="32" spans="1:123">
+    <row r="32" spans="1:124">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32">
+        <v>1649000000.0</v>
+      </c>
+      <c r="C32">
         <v>1379000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1006400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1310500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1161800000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1033400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>780000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>692000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>693500000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>765800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>832100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>743800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>826600000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>423540000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>422097000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>513921000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>620663000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>613494000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>618761000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>603100000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>513045000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>495168000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>465609000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>471552000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>487969000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12926,450 +12994,456 @@
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
+      <c r="DT32"/>
     </row>
-    <row r="33" spans="1:123">
+    <row r="33" spans="1:124">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>7587000000.0</v>
+      </c>
+      <c r="C33">
         <v>7532267411.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7374600000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5412000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5442900000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5482400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5638900000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5698700000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5760500000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5823100000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6057500000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>7560100000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>7651800000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2444100000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2401565000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2451268000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2557674000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2517415000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2495380000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2517744000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2524747000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2576951000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2552004000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2592992000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2627869000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2672763000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2736322000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2371910000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2371394000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1389102000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1405156000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1416467000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1393493000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1397862000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1333447000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1337871000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1319812000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1285288000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1245424000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1199641000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1177257000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1162873000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1256818000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1291374000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1294217000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1287177000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1890883000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1898568000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1892718000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1895792000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2231283000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2237466000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2347521000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2422784000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2478361000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2465013000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2477187000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1209560000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1175896000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1202850000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1201105000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1197938000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1514599000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1524466000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1528546000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1476154000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>680276000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>694976000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>701111000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>699020000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>672164000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>613715000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>555442000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>517985000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>483685000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>454398000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>429206000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>409898000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>379650000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>366535000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>273109000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>260151000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>265020000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>252602000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>240537000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>233828000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>231753000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>178462000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>176159000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>175308000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>163599000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>160657000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>157800000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>72336000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>61687000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>75332000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>71721000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>70447000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>70236000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>67446000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>66869000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>63992000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>60624000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>96084000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>93385000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>81008000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>70536000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>61089000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>53199000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>49289000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>42151000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>38164000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>35955000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>27000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>17813000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>15939000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>14878000.0</v>
       </c>
-      <c r="DN33"/>
       <c r="DO33"/>
       <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
       <c r="DS33"/>
+      <c r="DT33"/>
     </row>
-    <row r="34" spans="1:123">
+    <row r="34" spans="1:124">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34">
+        <v>108000000.0</v>
+      </c>
+      <c r="C34">
         <v>4000000.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>3000000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>6300000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>6400000.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>27754000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
@@ -13422,770 +13496,777 @@
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
+      <c r="DT34"/>
     </row>
-    <row r="35" spans="1:123">
+    <row r="35" spans="1:124">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>1881000000.0</v>
+      </c>
+      <c r="C35">
         <v>1920498608.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1758000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1748800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1774400000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1799100000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1774000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1767300000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1773000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1816400000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1982500000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2894800000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2985500000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>666100000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>460619000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>487569000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>490368000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>494901000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>475027000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>480685000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>454502000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>466280000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>568727000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>670849000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>732743000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>722166000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>745363000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>746071000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>735670000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>273599000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>267140000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>283758000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>278530000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>287567000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>271142000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>309447000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>316718000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>314851000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>300486000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>263789000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>260660000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>256481000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>235628000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>244654000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>251328000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>239895000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>384698000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>393690000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>396207000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>396035000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>431419000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>434600000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>428963000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>469193000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>488757000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>472674000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>507975000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>173903000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>230484000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>225697000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>252714000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>277858000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>406378000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>411202000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>413384000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>389383000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>106852000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>103808000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>101371000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>102715000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>114031000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>108635000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>103435000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>99219000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>95830000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>94454000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>91883000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>92808000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>87275000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>85173000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>73796000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>73794000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>66194000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>68268000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>66919000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>66900000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>63762000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>44694000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>60643000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>73136000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>67030000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>45667000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>42148000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>19243000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>10265000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>10295000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>10816000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>11497000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>9118000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>8194000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>8495000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>8219000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>8666000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>5202000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>5241000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>2833000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>2930000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>2931000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>3113000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>2907000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>1634000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>1700000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>1832000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>1608000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>1159000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>1232000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>1589000.0</v>
       </c>
-      <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
       <c r="DS35"/>
+      <c r="DT35"/>
     </row>
-    <row r="36" spans="1:123">
+    <row r="36" spans="1:124">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>208000000.0</v>
+      </c>
+      <c r="C36">
         <v>154717924.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>155100000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>124900000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>120700000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>112800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>67300000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>61700000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>64100000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>67600000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>103600000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>114600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>117300000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>37825000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>35466000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>35582000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>36639000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>35479000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>34895000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>34153000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>30257000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>28364000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>35768000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>50646000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>44816000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>42109000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>67372000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>46825000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>50577000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2233000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2895000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3354000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1220000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>426000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2091000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>9235000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>8851000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>8043000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>14170000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>14201000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>10841000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>9415000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>8262000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>13876000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>13851000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>13695000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>17563000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>16945000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>16622000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>16365000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>16706000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>16952000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>15454000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>15778000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>16208000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>16500000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>15773000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>15682000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>15188000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>42915000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>32253000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>29789000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>23530000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>20358000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>20049000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>18430000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>14205000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>11144000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>3713000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1119000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>32568000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>29432000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>22556000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>17701000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>112570000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>105045000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>97807000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>192368000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>187858000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>183778000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>125221000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>126030000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-142000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-131019000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>3243000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>3318000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>8115000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>8262000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>91328000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>7861000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>91324000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>91337000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>91690000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>12889000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>2416000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>2443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2003000.0</v>
       </c>
       <c r="CT36">
         <v>2003000.0</v>
       </c>
       <c r="CU36">
+        <v>2003000.0</v>
+      </c>
+      <c r="CV36">
         <v>1034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331000.0</v>
       </c>
       <c r="CW36">
         <v>331000.0</v>
       </c>
       <c r="CX36">
+        <v>331000.0</v>
+      </c>
+      <c r="CY36">
         <v>330000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>937000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>1756000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>1655000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>898000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>1227000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>1159000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>1193000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>1162000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>66000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>67000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>141000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>69000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>435000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>72000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>73000.0</v>
       </c>
-      <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
       <c r="DS36"/>
+      <c r="DT36"/>
     </row>
-    <row r="37" spans="1:123">
+    <row r="37" spans="1:124">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -14267,1765 +14348,1777 @@
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
+      <c r="DT37"/>
     </row>
-    <row r="38" spans="1:123">
+    <row r="38" spans="1:124">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>-100000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8912000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>169600000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>183900000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>91730000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>92875000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>90322000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>98631000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>91432000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>91059000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>91881000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>87373000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>87610000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>67230000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>83092000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>75019000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>80486000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>78696000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>58764000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>36082000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>14477000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>16470000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>17927000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3902000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>61179000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>61633000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>65819000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>64581000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>62561000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>49595000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>21883000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>18569000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>17652000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>20268000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>29496000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>26181000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>20786000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>26396000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>26839000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>25746000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>25114000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>26063000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>26484000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>209866000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>229970000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>230117000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>229163000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>239933000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>19852000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>21247000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>52836000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>40132000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>31040000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>24862000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>23045000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>21504000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>18430000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>16020000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>11144000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>3713000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1959000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>32568000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>29432000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>22556000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>17701000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>17320000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>10666000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>7318000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>4761000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>4398000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>3908000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2640000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2771000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2861000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2981000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>3243000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>3318000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>8115000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>8262000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>7110000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>7861000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>7987000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>8429000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>8642000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>8696000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>2656000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>2683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2003000.0</v>
       </c>
       <c r="CT38">
         <v>2003000.0</v>
       </c>
       <c r="CU38">
+        <v>2003000.0</v>
+      </c>
+      <c r="CV38">
         <v>1034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331000.0</v>
       </c>
       <c r="CW38">
         <v>331000.0</v>
       </c>
       <c r="CX38">
+        <v>331000.0</v>
+      </c>
+      <c r="CY38">
         <v>330000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>937000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>1765000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>1730000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
-      <c r="DJ38">
+      <c r="DJ38"/>
+      <c r="DK38">
         <v>61000.0</v>
       </c>
-      <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
+      <c r="DT38"/>
     </row>
-    <row r="39" spans="1:123">
+    <row r="39" spans="1:124">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>45000000.0</v>
+      </c>
+      <c r="C39">
         <v>32939946.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>37300000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>50600000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>43800000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>31600000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>28900000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>31200000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>33700000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>36600000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>174600000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>97900000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>54600000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>13900000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11621000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>17710000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>21584000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>13007000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15184000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>22025000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>25267000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>14055000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10332000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>12778000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>18894000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>18110000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>12205000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>12307000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>426733000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>12196000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>13030000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13456000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>14202000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>22475000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>27530000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>31608000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>12629000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>39099000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>8637000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>9491000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>9537000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>6748000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>8039000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>9748000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>8277000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4464000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>5531000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>7545000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>7977000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>9123000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>6418000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>9563000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>71569000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>30715000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>7105000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>9701000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>10072000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>16942000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>38766000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>38343000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>7218000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>11224000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>12377000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>11603000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>11730000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>160000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>11264000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>13769000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>9278000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>20507000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>14114000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>15280000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>15989000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>17266000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>9153000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>10269000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>10772000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>9962000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>4154000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>5075000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2435000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2798000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>4034000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2584000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1567000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1691000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>3599000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>2319000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>-1000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1289000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1924000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1968000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2019000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>3197000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>4680000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>4998000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>5474000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>6534000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>5615000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>5595000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>4923000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>3465000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>3214000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1893000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>2000000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1590000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>2521000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>1909000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>1854000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>1679000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>1111000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>2245000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>2043000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>1819000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>1594000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>1739000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>1877000.0</v>
       </c>
-      <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
+      <c r="DT39"/>
     </row>
-    <row r="40" spans="1:123">
+    <row r="40" spans="1:124">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>391000000.0</v>
+      </c>
+      <c r="C40">
         <v>443191987.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>381400000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>301600000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>287600000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>312700000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>344800000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>301900000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>300400000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>301000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>322900000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>311200000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>283800000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>218400000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>232126000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>235675000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>209854000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>351000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>209319000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>177910000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>182577000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>367000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>147696000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>121142000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>129667000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>130990000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>115303000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>30934000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>143150000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>68631000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>80165000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>77528000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>82129000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>99272000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>83103000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>73015000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>90294000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>107681000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>106645000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>79913000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>69573000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>69853000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>68303000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>63268000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>66863000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>74804000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>76947000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>84610000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>79834000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>76956000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>74627000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>73325000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>114303000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>86479000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>69927000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>68367000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>62708000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>56406000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>46965000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>42021000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>50274000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>53484000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>64613000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>54408000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>49496000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>4021000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>50822000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>42707000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>40214000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>12370000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>46085000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>47400000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>32987000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>27932000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>9662000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>12544000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>14248000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>25386000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>23221000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>25217000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>11386000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>5257000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>362000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>741000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>479000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>5347000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>916000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>1852000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>10147000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>11228000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>5716000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>5677000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>7161000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>3111000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>5177000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>4577000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>5696000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>4618000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>734000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>4844000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>6132000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>573000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>96000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>68000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>69000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>70000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>1363000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>1432000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>-66000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>452000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>2614000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>1089000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>6839000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>5106000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>4779000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>5216000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>361000.0</v>
       </c>
-      <c r="DN40"/>
       <c r="DO40"/>
       <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
       <c r="DS40"/>
+      <c r="DT40"/>
     </row>
-    <row r="41" spans="1:123">
+    <row r="41" spans="1:124">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1206000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1802500000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>445736000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>396462000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>424484000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>437908000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>442315000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>423247000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>427255000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>414961000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>424756000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>430356000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>426682000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>427867000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>399368000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>380616000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>360050000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>365115000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>251491000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>244266000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>260336000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>254891000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>114514000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>111744000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>110850000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>110340000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>104246000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>101340000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>83948000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>79549000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>76395000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>75519000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>76264000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>78394000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>75779000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>72712000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>74609000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>70062000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>70069000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>71402000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>72173000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>71172000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>77511000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>89402000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>83299000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>117204000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>108160000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>150039000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>154862000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>182155000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>77289000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>64345000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>63827000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>63218000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>62775000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>59135000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>58830000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>58040000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>57323000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>56825000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>51865000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>51489000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>50521000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>45782000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>45282000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>44665000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>44309000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>42160000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>41742000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>41902000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>41272000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>34501000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>35256000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>33623000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>33554000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>33190000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>25140000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>24125000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>24183000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>15845000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>15640000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>15578000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>15301000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>6739000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>6166000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>6064000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>6487000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>4010000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>3207000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>3508000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>3232000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>4001000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>3713000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>3727000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
-      <c r="DJ41">
+      <c r="DJ41"/>
+      <c r="DK41">
         <v>1599000.0</v>
       </c>
-      <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
+      <c r="DT41"/>
     </row>
-    <row r="42" spans="1:123">
+    <row r="42" spans="1:124">
       <c r="A42" t="s">
         <v>72</v>
       </c>
-      <c r="B42"/>
-      <c r="C42">
+      <c r="B42">
+        <v>95000000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>95200000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>94800000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>94900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94200000.0</v>
       </c>
       <c r="G42">
         <v>94200000.0</v>
       </c>
       <c r="H42">
         <v>94200000.0</v>
       </c>
       <c r="I42">
         <v>94200000.0</v>
       </c>
       <c r="J42">
+        <v>94200000.0</v>
+      </c>
+      <c r="K42">
         <v>94000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>93800000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>93600000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>93500000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>93300000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>93227000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>93266000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>93348000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>93375000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>93414000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>93393000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>93407000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3131068000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>93371000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>93486000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>93874000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>94274000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>94568000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>94818000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>94756000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>22573000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>22460000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>22485000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>22517000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>22463000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>22368000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>22171000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>22217000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>22946000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>22739000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>23010000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>22983000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>22829000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>22612000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>22438000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>22268000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>22091000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>21827000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>21588000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>21349000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>21110000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>20755000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>20485000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>20051000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>20560000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2307670000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>20779000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2331442000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>8631000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1269665000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1281075000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1278337000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1276887000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1307616000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1303691000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1303000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1253940000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>759523000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>759198000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>758990000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>659639000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>659331000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>659005000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>658241000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>606635000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>604500000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>603801000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>601509000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>599254000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>596657000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>595407000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>404861000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>401947000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>446943000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>442764000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>381490000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>391547000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>436330000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>432105000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>285603000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>225155000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>231982000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>229035000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>227067000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>162116000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>156917000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>156828000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>149472000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>131843000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1117000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>131273000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>122424000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>121302000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>119322000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>121829000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>121732000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>113841000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>105565000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>95589000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>95400000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>74677000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>74957000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>74969000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>73673000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>67642000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>66834000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>66872000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>66875000.0</v>
       </c>
-      <c r="DN42"/>
       <c r="DO42"/>
       <c r="DP42"/>
       <c r="DQ42"/>
       <c r="DR42"/>
       <c r="DS42"/>
+      <c r="DT42"/>
     </row>
-    <row r="43" spans="1:123">
+    <row r="43" spans="1:124">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16107,52 +16200,53 @@
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
+      <c r="DT43"/>
     </row>
-    <row r="44" spans="1:123">
+    <row r="44" spans="1:124">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -16234,114 +16328,117 @@
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
+      <c r="DT44"/>
     </row>
-    <row r="45" spans="1:123">
+    <row r="45" spans="1:124">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45">
+        <v>9935000000.0</v>
+      </c>
+      <c r="C45">
         <v>9861000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>9721100000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9626300000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9558200000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9496500000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9866200000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>9762300000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9684800000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9619600000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>9778700000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>11054900000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>11173200000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5863678000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>5790788000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>2344696000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2361777000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2415006000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2422478000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
@@ -16397,1087 +16494,1095 @@
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
+      <c r="DT45"/>
     </row>
-    <row r="46" spans="1:123">
+    <row r="46" spans="1:124">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>5301000000.0</v>
+      </c>
+      <c r="C46">
         <v>5328285640.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5278500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5256000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5288700000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5325100000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5516000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5571500000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5614600000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5675100000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5885100000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>7373400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7472400000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2226400000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2215715000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2243142000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2330156000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2344551000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2322854000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2344696000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2361777000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2415006000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2422478000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2448173000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2468689000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2504901000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2584684000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2240212000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2236674000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1301002000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1314881000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1324275000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1331358000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1336683000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1271814000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1272052000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1255231000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1222727000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1195829000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1177758000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1158688000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1145221000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1236550000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1261878000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1268036000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1266391000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1864487000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1871729000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1866972000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1870678000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2205220000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2210982000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2137655000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2205252000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2248244000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2235850000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2237254000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1189708000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1154649000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1150014000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1160973000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1161323000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1489737000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1501421000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1507042000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1457724000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>664256000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>683832000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>697398000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>697061000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>639596000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>584283000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>532886000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>500284000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>370338000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>348829000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>330899000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>217030000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>191792000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>182757000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>147888000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>134121000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>262159000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>249621000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>237294000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>230510000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>223638000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>170200000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>84831000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>167447000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>72275000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>69320000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>66110000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>59447000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>59031000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>72649000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>69718000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>68444000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>69202000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>67115000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>66538000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>63662000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>59687000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>94328000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>91730000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>80110000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>69309000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>59930000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>52006000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>48127000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>42085000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>38097000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>35814000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>26931000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>17378000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>15867000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>14805000.0</v>
       </c>
-      <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
       <c r="DS46"/>
+      <c r="DT46"/>
     </row>
-    <row r="47" spans="1:123">
+    <row r="47" spans="1:124">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>5885100000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>7373400000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>2226354000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2215715000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2243142000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2330156000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2344551000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2322854000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2344696000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2361777000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2415006000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2422478000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2448173000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2468689000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2504901000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2584684000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2240212000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2236674000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1301002000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1314881000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1324275000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1331358000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1336683000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1271814000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1272052000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1255231000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1222727000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1195829000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1177758000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1158688000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1145221000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1236550000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1261878000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1268036000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1266391000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1864487000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1871729000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1866972000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1870678000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2205220000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2210982000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2137655000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2182742000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2248244000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2235850000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2237254000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1189708000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1154649000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1150014000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1160973000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1492538000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1489737000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1501421000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1507042000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1457724000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>664256000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>683832000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>697398000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>697061000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>639596000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>584283000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>532886000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>500284000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>466365000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>443732000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>421888000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>405137000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>375252000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>362627000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>270469000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>257380000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>262315000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>249777000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>237294000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>230510000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>223638000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>170200000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>169055000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>167447000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>155612000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>152228000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>149158000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>63640000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>59031000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>72649000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>69718000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>68444000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>69202000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>67115000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>66538000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>63662000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>59687000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>94309000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>91699000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
-      <c r="DJ47">
+      <c r="DJ47"/>
+      <c r="DK47">
         <v>26900000.0</v>
       </c>
-      <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
+      <c r="DT47"/>
     </row>
-    <row r="48" spans="1:123">
+    <row r="48" spans="1:124">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>-149000000.0</v>
+      </c>
+      <c r="C48">
         <v>-512066416.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-898700000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1023900000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1173300000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1299500000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1370800000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1391200000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1333000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1269500000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1181200000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1122900000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1039700000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1034800000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-840723000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-746016000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-546773000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-598035000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-590996000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-589962000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-645859000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-623030000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-777203000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-832436000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-841996000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-754689000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-768777000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-799082000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-810122000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-836067000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-765733000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-750856000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-781858000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-825470000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-870472000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-883898000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-915540000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-931060000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-950934000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-991797000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-1023701000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-1023539000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-883051000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-808417000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-793512000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-755186000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-209546000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-170353000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-145943000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-133847000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>178695000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>183467000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>389008000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>388202000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>435618000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>420388000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>385785000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>339821000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>282488000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>249140000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>139217000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>49751000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>149070000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>122929000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>104673000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>88232000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>60427000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>43052000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>32844000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>26234000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>59550000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>53146000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>31789000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1632000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-24430000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-48321000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-66793000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-87228000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-116860000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-133210000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-148161000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-145387000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-112515000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-114843000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-114870000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-116664000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-127646000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-130924000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-123025000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-120546000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-112535000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-108170000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-107728000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-106624000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-92903000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-75516000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-74269000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-72966000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-68578000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-69279000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-66430000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-64889000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-58526000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-20474000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-19725000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-19008000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-17242000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-16568000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-15105000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-13178000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-9999000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-8980000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-7121000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-7205000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-6589000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-7173000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-5994000.0</v>
       </c>
-      <c r="DN48"/>
       <c r="DO48"/>
       <c r="DP48"/>
       <c r="DQ48"/>
       <c r="DR48"/>
       <c r="DS48"/>
+      <c r="DT48"/>
     </row>
-    <row r="49" spans="1:123">
+    <row r="49" spans="1:124">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -17559,155 +17664,158 @@
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
+      <c r="DT49"/>
     </row>
-    <row r="50" spans="1:123">
+    <row r="50" spans="1:124">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50">
+        <v>4000000.0</v>
+      </c>
+      <c r="C50">
         <v>5000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="E50">
         <v>6800000.0</v>
       </c>
       <c r="F50">
         <v>6800000.0</v>
       </c>
       <c r="G50">
         <v>6800000.0</v>
       </c>
       <c r="H50">
-        <v>6700000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="I50">
         <v>6700000.0</v>
       </c>
       <c r="J50">
         <v>6700000.0</v>
       </c>
       <c r="K50">
+        <v>6700000.0</v>
+      </c>
+      <c r="L50">
         <v>14800000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>25000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>30300000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>9895000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>3400000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>13334000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>30488000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>30805000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>31347000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>28307000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>67533000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>64563000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>64089000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>80563000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>34797000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>85339000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
@@ -17736,1029 +17844,1039 @@
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
+      <c r="DT50"/>
     </row>
-    <row r="51" spans="1:123">
+    <row r="51" spans="1:124">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>845000000.0</v>
+      </c>
+      <c r="C51">
         <v>935294799.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>857000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>820700000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>804400000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>803300000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>815200000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>809500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>806600000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>801600000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>809100000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1135300000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1187000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>226800000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>68465000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>55852000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>43646000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>45861000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>41577000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>47696000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>30840000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>33565000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>129826000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>236946000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>299230000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>316208000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>360492000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>378758000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>363101000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>6676000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>8439000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>9700000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>10017000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>10559000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>7519000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>46745000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>43775000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>43301000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>47028000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>58808000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>59533000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>59775000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>57869000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>61847000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>65319000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>60434000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>57268000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>47932000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>59715000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>64551000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>63739000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>67000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>52539000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>77984000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>66091000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>75932000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>84179000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>31665000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>5882000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
-      <c r="BJ51">
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>5478000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>263000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>352000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>450000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>20788000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>963000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>1304000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1621000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1897000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>2028000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1396000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1505000.0</v>
       </c>
-      <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
-      <c r="CA51">
+      <c r="CA51"/>
+      <c r="CB51">
         <v>91000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="CC51">
         <v>108000.0</v>
       </c>
       <c r="CD51">
+        <v>108000.0</v>
+      </c>
+      <c r="CE51">
         <v>349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CF51">
         <v>100000.0</v>
       </c>
       <c r="CG51">
+        <v>100000.0</v>
+      </c>
+      <c r="CH51">
         <v>134000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>613000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>513000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>959000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>13035000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>13442000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>35058000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>12692000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>9173000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>5705000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>6571000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>9162000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>3652000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>8609000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>7083000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>9831000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>11119000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>12836000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>7665000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>1555000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>1655000.0</v>
       </c>
-      <c r="DB51"/>
       <c r="DC51"/>
-      <c r="DD51">
+      <c r="DD51"/>
+      <c r="DE51">
         <v>68000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>133000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>2132000.0</v>
       </c>
-      <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
+      <c r="DT51"/>
     </row>
-    <row r="52" spans="1:123">
+    <row r="52" spans="1:124">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>55000000.0</v>
+      </c>
+      <c r="C52">
         <v>57894448.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>59600000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>52000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>47200000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>47400000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>52900000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>51200000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>50200000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>52400000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>54400000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>63800000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>71600000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>27300000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>25096000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>13555000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11974000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>14063000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10585000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>15054000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>12087000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>12829000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>12243000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>13567000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>15142000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>14198000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>16533000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>13525000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>13334000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5356000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>6353000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7066000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7166000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>8734000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>5175000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>7348000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>4143000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3559000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>7825000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>19368000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>20755000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>21816000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>57622000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>61280000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>61656000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>56390000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>18502000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>7135000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>19426000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>24532000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>22188000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>23977000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>6941000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>12473000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>20665000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>21835000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>23629000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>20841000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>3464000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>118000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>263000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>352000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>450000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>963000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>1304000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>1621000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>1897000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>2028000.0</v>
       </c>
-      <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>1396000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1505000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>609000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>223000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>134000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>613000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>14000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>440000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>12628000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>2639000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>2908000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1700000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>1638000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1763000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3045000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>5033000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>3652000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>3599000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>1975000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>4844000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>6132000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>7849000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>3000000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>68000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>69000.0</v>
       </c>
-      <c r="DB52"/>
       <c r="DC52"/>
-      <c r="DD52">
+      <c r="DD52"/>
+      <c r="DE52">
         <v>68000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>133000.0</v>
       </c>
-      <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
+      <c r="DT52"/>
     </row>
-    <row r="53" spans="1:123">
+    <row r="53" spans="1:124">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>119000000.0</v>
+      </c>
+      <c r="C53">
         <v>103810735.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>40600000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>28300000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>22900000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>24500000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>30900000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>31400000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>30300000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>41300000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>38500000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>41700000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>101800000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>35300000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>34091000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>46430000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>54410000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>51723000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>57938000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>83242000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>72913000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>111946000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>81302000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>73449000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>91346000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>117776000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>82310000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>46594000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>31011000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>74004000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>66233000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>62845000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>57560000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>51590000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>50289000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>37283000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>21815000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>36729000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>35708000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>54283000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>57231000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>92678000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>110794000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>92242000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>182528000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>184220000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>217506000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>202655000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>216284000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>172785000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>213388000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>202120000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>245594000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>196116000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>121557000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>161376000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>49411000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>228321000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>185622000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>255357000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>225333000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>180583000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>133949000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>110600000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>95691000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>92623000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>84198000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>75120000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>86342000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>3350000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>26459000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>28571000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>76146000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>55400000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>87207000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>67877000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>79210000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>91601000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>108702000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>122416000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>6111000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>26031000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>45863000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>55493000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>73959000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>69791000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>62977000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>64757000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>75292000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>74938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="CN53">
         <v>13000.0</v>
       </c>
       <c r="CO53">
         <v>13000.0</v>
       </c>
       <c r="CP53">
         <v>13000.0</v>
       </c>
       <c r="CQ53">
         <v>13000.0</v>
       </c>
       <c r="CR53">
         <v>13000.0</v>
       </c>
       <c r="CS53">
-        <v>513000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="CT53">
         <v>513000.0</v>
       </c>
       <c r="CU53">
         <v>513000.0</v>
       </c>
       <c r="CV53">
+        <v>513000.0</v>
+      </c>
+      <c r="CW53">
         <v>13000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>65000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>46000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
-      <c r="DF53">
+      <c r="DF53"/>
+      <c r="DG53">
         <v>129000.0</v>
       </c>
-      <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
-      <c r="DJ53">
+      <c r="DJ53"/>
+      <c r="DK53">
         <v>70000.0</v>
       </c>
-      <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
+      <c r="DT53"/>
     </row>
-    <row r="54" spans="1:123">
+    <row r="54" spans="1:124">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -18840,1488 +18958,1501 @@
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
+      <c r="DT54"/>
     </row>
-    <row r="55" spans="1:123">
+    <row r="55" spans="1:124">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>10132000000.0</v>
+      </c>
+      <c r="C55">
         <v>9724271021.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9147400000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7360400000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7205600000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7202700000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7152000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7043900000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7080000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7213100000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7534000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8962200000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9112700000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3248500000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3199559000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3323568000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3540297000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3518584000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3479322000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3455012000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3362610000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3433875000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3304469000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3295833000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3366044000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3461682000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3456131000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3422095000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3415758000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1937476000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2004187000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2030025000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1995701000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1993332000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1908822000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1921813000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1901269000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1898141000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1861588000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1760747000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1710703000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1715037000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1875807000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1959574000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1981705000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2017873000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2672520000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2729388000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2730962000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2767456000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3087711000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3121976000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3349178000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3394625000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3432675000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3385298000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3434430000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1951796000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1962772000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1919591000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1801657000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1738796000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1980779000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1936968000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1905611000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1848609000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1008087000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>973805000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>973080000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>873383000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>912832000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>897389000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>846646000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>762903000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>754208000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>705182000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>680458000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>679995000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>630767000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>612077000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>372376000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>362280000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>371742000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>367015000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>365890000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>370086000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>341948000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>315616000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>338255000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>279883000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>270710000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>187372000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>184917000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>94966000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>95806000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>112686000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>107298000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>91517000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>88666000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>94127000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>84723000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>83087000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>83573000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>112504000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>115111000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>107827000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>98886000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>89111000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>89305000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>70672000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>74826000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>73676000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>79947000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>72188000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>72555000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>71798000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>72148000.0</v>
       </c>
-      <c r="DN55"/>
       <c r="DO55"/>
       <c r="DP55"/>
       <c r="DQ55"/>
       <c r="DR55"/>
       <c r="DS55"/>
+      <c r="DT55"/>
     </row>
-    <row r="56" spans="1:123">
+    <row r="56" spans="1:124">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>2545000000.0</v>
+      </c>
+      <c r="C56">
         <v>2192003609.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1772800000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1948400000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1762700000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1720400000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1513100000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1345200000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1319500000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1390000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1476500000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1402100000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1460900000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>804400000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>797994000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>872300000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>982623000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1001169000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>983942000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>937268000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>837863000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>856924000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>752465000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>702841000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>738175000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>788919000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>719809000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1050185000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1044364000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>548374000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>599031000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>613558000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>602208000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>595470000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>575375000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>583942000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>581457000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>612853000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>616164000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>561106000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>533446000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>552164000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>618989000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>668200000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>687488000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>730696000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>781637000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>830820000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>838244000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>871664000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>856428000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>884510000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1001657000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>971841000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>954314000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>920285000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>957243000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>742236000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>786876000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>716741000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>600552000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>540858000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>466180000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>412502000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>377065000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>372455000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>327811000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>278829000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>271969000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>174363000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>240668000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>283674000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>291204000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>244918000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>270523000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>250784000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>251252000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>270097000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>251117000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>245542000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>99267000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>102129000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>106722000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>114413000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>125353000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>136258000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>110195000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>137154000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>162096000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>104575000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>107111000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>26715000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>27117000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>22630000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>34119000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>37354000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>35577000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>21070000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>18430000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>26681000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>17854000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>19095000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>22949000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>16420000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>21726000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>26819000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>28350000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>28022000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>36106000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>21383000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>32675000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>35512000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>43992000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>45188000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>54742000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>55859000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>57270000.0</v>
       </c>
-      <c r="DN56"/>
       <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
       <c r="DS56"/>
+      <c r="DT56"/>
     </row>
-    <row r="57" spans="1:123">
+    <row r="57" spans="1:124">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>896000000.0</v>
+      </c>
+      <c r="C57">
         <v>815513182.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>766400000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>637900000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>600900000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>687000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>733100000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>653200000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>626000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>624200000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>644400000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>658300000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>634300000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>380800000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>375897000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>358379000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>361960000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>387675000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>365181000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>334168000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>324818000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>361756000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>286856000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>231289000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>250206000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>271670000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>260537000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>257095000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>272655000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>150528000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>155445000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>150462000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>153471000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>184714000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>165706000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>154377000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>158480000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>184286000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>182001000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>161813000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>149780000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>159940000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>198890000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>198418000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>199035000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>208041000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>174714000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>183350000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>157926000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>182632000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>157084000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>183404000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>208972000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>207861000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>169726000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>151496000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>174438000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>175806000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>161150000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>138588000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>107760000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>110929000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>105707000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>90489000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>74274000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>100180000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>70128000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>62729000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>72697000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>79281000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>73251000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>69108000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>57738000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>58581000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>63173000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>49760000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>43897000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>65481000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>55111000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>56594000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>36159000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>27366000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>17497000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>17765000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>18982000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>26291000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>13119000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>12207000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>33471000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>22649000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>20057000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>20840000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>23430000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>20231000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>20419000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>19872000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>21279000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>21143000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>16465000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>23939000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>20234000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>17324000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>14036000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>5879000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>7794000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>10092000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>7497000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>7091000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>5698000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>6072000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>8038000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>5783000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>11351000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>9933000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>10934000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>10650000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>9461000.0</v>
       </c>
-      <c r="DN57"/>
       <c r="DO57"/>
       <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
       <c r="DS57"/>
+      <c r="DT57"/>
     </row>
-    <row r="58" spans="1:123">
+    <row r="58" spans="1:124">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>2777000000.0</v>
+      </c>
+      <c r="C58">
         <v>2736011791.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2524400000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2386700000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2375300000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2486100000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2507100000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2420500000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2399000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2440600000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2626900000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3553100000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3619800000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1046900000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>836516000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>845948000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>852328000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>882576000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>840208000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>814853000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>779320000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>828036000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>855583000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>902138000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>982949000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>993836000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1005900000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1003166000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1008325000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>424127000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>422585000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>434220000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>432001000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>472281000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>436848000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>463824000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>475198000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>499137000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>482487000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>425602000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>410440000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>416421000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>434518000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>443072000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>450363000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>447936000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>559412000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>577040000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>554133000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>578667000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>588503000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>618004000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>637935000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>677054000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>658483000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>624170000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>682413000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>349709000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>391634000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>364285000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>360474000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>388787000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>512085000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>501691000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>487658000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>489563000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>176980000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>166537000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>174068000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>181996000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>187282000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>177743000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>161173000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>157800000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>159003000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>144214000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>135780000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>158289000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>142386000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>141767000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>109955000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>101160000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>83691000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>86033000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>85901000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>93191000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>76881000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>56901000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>94114000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>95785000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>87087000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>66507000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>65578000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>39474000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>30684000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>30167000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>32095000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>32640000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>25583000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>32133000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>28729000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>25543000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>22702000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>11081000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>13035000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>12925000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>10427000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>10022000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>8811000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>8979000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>9672000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>7483000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>13183000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>11541000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>12093000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>11882000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>11050000.0</v>
       </c>
-      <c r="DN58"/>
       <c r="DO58"/>
       <c r="DP58"/>
       <c r="DQ58"/>
       <c r="DR58"/>
       <c r="DS58"/>
+      <c r="DT58"/>
     </row>
-    <row r="59" spans="1:123">
+    <row r="59" spans="1:124">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -20403,411 +20534,415 @@
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
+      <c r="DT59"/>
     </row>
-    <row r="60" spans="1:123">
+    <row r="60" spans="1:124">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>7354000000.0</v>
+      </c>
+      <c r="C60">
         <v>6984266509.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6616900000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4959400000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4816500000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4703500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4632000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4610900000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4669000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4760700000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4848300000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4909900000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4997400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2195500000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2357600000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2472502000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2683201000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2631554000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2635288000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2636301000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2579734000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2602519000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2445699000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2390027000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2378776000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2463099000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2445263000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2413388000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2401759000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1508212000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1576698000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1590871000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1559021000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1516850000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1468291000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1454876000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1422940000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1396298000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1376795000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1333406000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1298732000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1297222000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1435845000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1510345000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1524911000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1563092000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2107243000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2146184000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2170458000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2182334000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2492728000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2497272000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2703987000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2710243000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2765983000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2752826000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2743411000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1593839000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1562644000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1546029000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1432268000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1341358000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1460637000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1428140000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1411150000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1343790000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>824450000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>800899000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>792847000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>685641000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>719632000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>714814000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>680035000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>599617000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>590379000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>556869000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>535152000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>512026000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>480507000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>462909000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>257399000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>257322000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>285683000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>279370000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>278529000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>275516000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>263333000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>258715000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>244141000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>184098000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>183623000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>120865000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>119339000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>55492000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>65122000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>82519000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>75203000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>58877000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>63083000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>61994000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>55994000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>57544000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>60871000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>101423000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>102076000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>94902000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>88459000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>79089000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>80494000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>61693000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>65154000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>66193000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>66764000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>60647000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>60462000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>59916000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>61098000.0</v>
       </c>
-      <c r="DN60"/>
       <c r="DO60"/>
       <c r="DP60"/>
       <c r="DQ60"/>
       <c r="DR60"/>
       <c r="DS60"/>
+      <c r="DT60"/>
     </row>
-    <row r="61" spans="1:123">
+    <row r="61" spans="1:124">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -20889,52 +21024,53 @@
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
+      <c r="DT61"/>
     </row>
-    <row r="62" spans="1:123">
+    <row r="62" spans="1:124">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21016,50 +21152,51 @@
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
+      <c r="DT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21149,51 +21286,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
         <v>2295492483.0</v>
       </c>
       <c r="C2">
         <v>2270400000.0</v>
       </c>
       <c r="D2">
         <v>2019300000.0</v>
       </c>
       <c r="E2">
         <v>1446300000.0</v>
       </c>
       <c r="F2">
         <v>1264812000.0</v>
       </c>
       <c r="G2">
         <v>1080740000.0</v>
       </c>
       <c r="H2">
         <v>1145133000.0</v>
       </c>
       <c r="I2">
         <v>683598000.0</v>
       </c>
@@ -21245,51 +21382,51 @@
       <c r="Y2">
         <v>44367000.0</v>
       </c>
       <c r="Z2">
         <v>41483000.0</v>
       </c>
       <c r="AA2">
         <v>28361000.0</v>
       </c>
       <c r="AB2">
         <v>28892000.0</v>
       </c>
       <c r="AC2">
         <v>31719000.0</v>
       </c>
       <c r="AD2">
         <v>28051000.0</v>
       </c>
       <c r="AE2">
         <v>28166000.0</v>
       </c>
       <c r="AF2"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
         <v>532155394.0</v>
       </c>
       <c r="C3">
         <v>571700000.0</v>
       </c>
       <c r="D3">
         <v>484200000.0</v>
       </c>
       <c r="E3">
         <v>316000000.0</v>
       </c>
       <c r="F3">
         <v>302958000.0</v>
       </c>
       <c r="G3">
         <v>272444000.0</v>
       </c>
       <c r="H3">
         <v>253453000.0</v>
       </c>
       <c r="I3">
         <v>147289000.0</v>
       </c>
@@ -21343,87 +21480,87 @@
       </c>
       <c r="Z3">
         <v>4312000.0</v>
       </c>
       <c r="AA3">
         <v>2509000.0</v>
       </c>
       <c r="AB3">
         <v>2281000.0</v>
       </c>
       <c r="AC3">
         <v>2003000.0</v>
       </c>
       <c r="AD3">
         <v>1959000.0</v>
       </c>
       <c r="AE3">
         <v>1240000.0</v>
       </c>
       <c r="AF3">
         <v>-7100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5">
         <v>1188446463.0</v>
       </c>
       <c r="C5">
         <v>479300000.0</v>
       </c>
       <c r="D5">
         <v>-7400000.0</v>
       </c>
       <c r="E5">
         <v>-295700000.0</v>
       </c>
       <c r="F5">
         <v>248651000.0</v>
       </c>
       <c r="G5">
         <v>261228000.0</v>
       </c>
       <c r="H5">
         <v>199391000.0</v>
       </c>
       <c r="I5">
         <v>56927000.0</v>
       </c>
@@ -21477,51 +21614,51 @@
       </c>
       <c r="Z5">
         <v>-10637000.0</v>
       </c>
       <c r="AA5">
         <v>-3577000.0</v>
       </c>
       <c r="AB5">
         <v>-6566000.0</v>
       </c>
       <c r="AC5">
         <v>-6138000.0</v>
       </c>
       <c r="AD5">
         <v>-3849000.0</v>
       </c>
       <c r="AE5">
         <v>-2772000.0</v>
       </c>
       <c r="AF5">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
         <v>1720601857.0</v>
       </c>
       <c r="C6">
         <v>1051000000.0</v>
       </c>
       <c r="D6">
         <v>476800000.0</v>
       </c>
       <c r="E6">
         <v>20300000.0</v>
       </c>
       <c r="F6">
         <v>551609000.0</v>
       </c>
       <c r="G6">
         <v>533672000.0</v>
       </c>
       <c r="H6">
         <v>452844000.0</v>
       </c>
       <c r="I6">
         <v>204216000.0</v>
       </c>
@@ -21575,123 +21712,123 @@
       </c>
       <c r="Z6">
         <v>-6325000.0</v>
       </c>
       <c r="AA6">
         <v>-1068000.0</v>
       </c>
       <c r="AB6">
         <v>-4285000.0</v>
       </c>
       <c r="AC6">
         <v>-4135000.0</v>
       </c>
       <c r="AD6">
         <v>-1890000.0</v>
       </c>
       <c r="AE6">
         <v>-1532000.0</v>
       </c>
       <c r="AF6">
         <v>-900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
         <v>1386860042.0</v>
       </c>
       <c r="C9">
         <v>548500000.0</v>
       </c>
       <c r="D9">
         <v>296800000.0</v>
       </c>
       <c r="E9">
         <v>48400000.0</v>
       </c>
       <c r="F9">
         <v>367938000.0</v>
       </c>
       <c r="G9">
         <v>258072000.0</v>
       </c>
       <c r="H9">
         <v>205626000.0</v>
       </c>
       <c r="I9">
         <v>100897000.0</v>
       </c>
@@ -21745,51 +21882,51 @@
       </c>
       <c r="Z9">
         <v>-4187000.0</v>
       </c>
       <c r="AA9">
         <v>1570000.0</v>
       </c>
       <c r="AB9">
         <v>-2073000.0</v>
       </c>
       <c r="AC9">
         <v>-1551000.0</v>
       </c>
       <c r="AD9">
         <v>-281000.0</v>
       </c>
       <c r="AE9">
         <v>-437000.0</v>
       </c>
       <c r="AF9">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10">
         <v>1259671850.0</v>
       </c>
       <c r="C10">
         <v>431700000.0</v>
       </c>
       <c r="D10">
         <v>-58800000.0</v>
       </c>
       <c r="E10">
         <v>-301000000.0</v>
       </c>
       <c r="F10">
         <v>244991000.0</v>
       </c>
       <c r="G10">
         <v>252012000.0</v>
       </c>
       <c r="H10">
         <v>182512000.0</v>
       </c>
       <c r="I10">
         <v>33188000.0</v>
       </c>
@@ -21839,51 +21976,51 @@
         <v>-6794000.0</v>
       </c>
       <c r="Y10">
         <v>-32939000.0</v>
       </c>
       <c r="Z10">
         <v>-7294000.0</v>
       </c>
       <c r="AA10">
         <v>-46324000.0</v>
       </c>
       <c r="AB10">
         <v>-6912000.0</v>
       </c>
       <c r="AC10"/>
       <c r="AD10">
         <v>-911000.0</v>
       </c>
       <c r="AE10">
         <v>-2335000.0</v>
       </c>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11">
         <v>262516427.0</v>
       </c>
       <c r="C11">
         <v>319000000.0</v>
       </c>
       <c r="D11">
         <v>46100000.0</v>
       </c>
       <c r="E11">
         <v>39100000.0</v>
       </c>
       <c r="F11">
         <v>146429000.0</v>
       </c>
       <c r="G11">
         <v>75557000.0</v>
       </c>
       <c r="H11">
         <v>71268000.0</v>
       </c>
       <c r="I11">
         <v>21147000.0</v>
       </c>
@@ -21937,51 +22074,51 @@
       </c>
       <c r="Z11">
         <v>-2560000.0</v>
       </c>
       <c r="AA11">
         <v>42301000.0</v>
       </c>
       <c r="AB11">
         <v>-691000.0</v>
       </c>
       <c r="AC11">
         <v>-1357000.0</v>
       </c>
       <c r="AD11">
         <v>-2940000.0</v>
       </c>
       <c r="AE11">
         <v>-1532000.0</v>
       </c>
       <c r="AF11">
         <v>7100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12">
         <v>59015320.0</v>
       </c>
       <c r="C12">
         <v>50836068.0</v>
       </c>
       <c r="D12">
         <v>58248980.0</v>
       </c>
       <c r="E12">
         <v>7319995.0</v>
       </c>
       <c r="F12">
         <v>8651202.0</v>
       </c>
       <c r="G12">
         <v>12469678.0</v>
       </c>
       <c r="H12">
         <v>19829532.0</v>
       </c>
       <c r="I12">
         <v>2176063.0</v>
       </c>
@@ -22035,97 +22172,97 @@
       </c>
       <c r="Z12">
         <v>3343000.0</v>
       </c>
       <c r="AA12">
         <v>42747000.0</v>
       </c>
       <c r="AB12">
         <v>415000.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>2938000.0</v>
       </c>
       <c r="AE12">
         <v>1094000.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>67811000.0</v>
       </c>
       <c r="I13">
         <v>678000.0</v>
       </c>
       <c r="J13">
         <v>1179000.0</v>
       </c>
       <c r="K13">
         <v>765000.0</v>
       </c>
       <c r="L13">
         <v>901000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
         <v>-2000000.0</v>
       </c>
       <c r="C14">
         <v>-1200000.0</v>
       </c>
       <c r="D14">
         <v>1200000.0</v>
       </c>
       <c r="E14">
         <v>-1685000.0</v>
       </c>
       <c r="F14">
         <v>-1134000.0</v>
       </c>
       <c r="G14">
         <v>3320000.0</v>
       </c>
       <c r="H14">
         <v>4747000.0</v>
       </c>
       <c r="I14">
         <v>5137000.0</v>
       </c>
@@ -22161,51 +22298,51 @@
       </c>
       <c r="T14">
         <v>3105000.0</v>
       </c>
       <c r="U14">
         <v>3777000.0</v>
       </c>
       <c r="V14">
         <v>854000.0</v>
       </c>
       <c r="W14">
         <v>179000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
         <v>995120411.0</v>
       </c>
       <c r="C15">
         <v>111500000.0</v>
       </c>
       <c r="D15">
         <v>-103700000.0</v>
       </c>
       <c r="E15">
         <v>-340063000.0</v>
       </c>
       <c r="F15">
         <v>97428000.0</v>
       </c>
       <c r="G15">
         <v>177882000.0</v>
       </c>
       <c r="H15">
         <v>110738000.0</v>
       </c>
       <c r="I15">
         <v>10294000.0</v>
       </c>
@@ -22259,51 +22396,51 @@
       </c>
       <c r="Z15">
         <v>-8077000.0</v>
       </c>
       <c r="AA15">
         <v>-45878000.0</v>
       </c>
       <c r="AB15">
         <v>-5806000.0</v>
       </c>
       <c r="AC15">
         <v>-6008000.0</v>
       </c>
       <c r="AD15">
         <v>-909000.0</v>
       </c>
       <c r="AE15">
         <v>-1897000.0</v>
       </c>
       <c r="AF15">
         <v>-900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-341748000.0</v>
       </c>
       <c r="F16">
         <v>97428000.0</v>
       </c>
       <c r="G16">
         <v>177882000.0</v>
       </c>
       <c r="H16">
         <v>110738000.0</v>
       </c>
       <c r="I16">
         <v>10294000.0</v>
       </c>
       <c r="J16">
         <v>120991000.0</v>
       </c>
       <c r="K16">
         <v>100085000.0</v>
       </c>
@@ -22331,51 +22468,51 @@
       <c r="S16">
         <v>24602000.0</v>
       </c>
       <c r="T16">
         <v>88860000.0</v>
       </c>
       <c r="U16">
         <v>58206000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16">
         <v>15214000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17">
         <v>980000000.0</v>
       </c>
       <c r="C17">
         <v>112700000.0</v>
       </c>
       <c r="D17">
         <v>-104900000.0</v>
       </c>
       <c r="E17">
         <v>-340063000.0</v>
       </c>
       <c r="F17">
         <v>98562000.0</v>
       </c>
       <c r="G17">
         <v>176455000.0</v>
       </c>
       <c r="H17">
         <v>111244000.0</v>
       </c>
       <c r="I17">
         <v>12041000.0</v>
       </c>
@@ -22393,51 +22530,51 @@
       </c>
       <c r="N17">
         <v>-445846000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
         <v>-58000000.0</v>
       </c>
       <c r="C18">
         <v>-53400000.0</v>
       </c>
       <c r="D18">
         <v>-57200000.0</v>
       </c>
       <c r="E18">
         <v>-7622000.0</v>
       </c>
       <c r="F18">
         <v>-8728000.0</v>
       </c>
       <c r="G18">
         <v>-11844000.0</v>
       </c>
       <c r="H18">
         <v>-19379000.0</v>
       </c>
       <c r="I18">
         <v>-1615000.0</v>
       </c>
@@ -22449,131 +22586,131 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>-41799000.0</v>
       </c>
       <c r="K20">
         <v>11334000.0</v>
       </c>
       <c r="L20">
         <v>162208000.0</v>
       </c>
       <c r="M20">
         <v>609487000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
         <v>1188446463.0</v>
       </c>
       <c r="C21">
         <v>530700000.0</v>
       </c>
       <c r="D21">
         <v>38100000.0</v>
       </c>
       <c r="E21">
         <v>-262300000.0</v>
       </c>
       <c r="F21">
         <v>320911000.0</v>
       </c>
       <c r="G21">
         <v>209977000.0</v>
       </c>
       <c r="H21">
         <v>127104000.0</v>
       </c>
       <c r="I21">
         <v>42689000.0</v>
       </c>
@@ -22627,87 +22764,87 @@
       </c>
       <c r="Z21">
         <v>-10637000.0</v>
       </c>
       <c r="AA21">
         <v>-46324000.0</v>
       </c>
       <c r="AB21">
         <v>-6566000.0</v>
       </c>
       <c r="AC21">
         <v>-7365000.0</v>
       </c>
       <c r="AD21">
         <v>-3849000.0</v>
       </c>
       <c r="AE21">
         <v>-3283000.0</v>
       </c>
       <c r="AF21">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
         <v>2493906063.0</v>
       </c>
       <c r="C23">
         <v>2288200000.0</v>
       </c>
       <c r="D23">
         <v>2278000000.0</v>
       </c>
       <c r="E23">
         <v>1757000000.0</v>
       </c>
       <c r="F23">
         <v>1311839000.0</v>
       </c>
       <c r="G23">
         <v>1128835000.0</v>
       </c>
       <c r="H23">
         <v>1223655000.0</v>
       </c>
       <c r="I23">
         <v>741806000.0</v>
       </c>
@@ -22761,87 +22898,87 @@
       </c>
       <c r="Z23">
         <v>47933000.0</v>
       </c>
       <c r="AA23">
         <v>76255000.0</v>
       </c>
       <c r="AB23">
         <v>33385000.0</v>
       </c>
       <c r="AC23">
         <v>37533000.0</v>
       </c>
       <c r="AD23">
         <v>31619000.0</v>
       </c>
       <c r="AE23">
         <v>31012000.0</v>
       </c>
       <c r="AF23">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
         <v>497000000.0</v>
       </c>
       <c r="C25">
         <v>571700000.0</v>
       </c>
       <c r="D25">
         <v>484200000.0</v>
       </c>
       <c r="E25">
         <v>316036000.0</v>
       </c>
       <c r="F25">
         <v>302958000.0</v>
       </c>
       <c r="G25">
         <v>272444000.0</v>
       </c>
       <c r="H25">
         <v>253453000.0</v>
       </c>
       <c r="I25">
         <v>147289000.0</v>
       </c>
@@ -22851,125 +22988,125 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>2687000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
         <v>116000000.0</v>
       </c>
       <c r="C28">
         <v>69800000.0</v>
       </c>
       <c r="D28">
         <v>61400000.0</v>
       </c>
       <c r="E28">
         <v>29000000.0</v>
       </c>
       <c r="F28">
         <v>34852000.0</v>
       </c>
       <c r="G28">
         <v>36375000.0</v>
       </c>
       <c r="H28">
         <v>31752000.0</v>
       </c>
       <c r="I28">
         <v>22649000.0</v>
       </c>
@@ -23017,51 +23154,51 @@
       </c>
       <c r="X28">
         <v>5928000.0</v>
       </c>
       <c r="Y28">
         <v>2558000.0</v>
       </c>
       <c r="Z28">
         <v>2138000.0</v>
       </c>
       <c r="AA28">
         <v>2638000.0</v>
       </c>
       <c r="AB28">
         <v>2212000.0</v>
       </c>
       <c r="AC28">
         <v>2584000.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
         <v>258000000.0</v>
       </c>
       <c r="C29">
         <v>319000000.0</v>
       </c>
       <c r="D29">
         <v>46100000.0</v>
       </c>
       <c r="E29">
         <v>39118000.0</v>
       </c>
       <c r="F29">
         <v>146429000.0</v>
       </c>
       <c r="G29">
         <v>75557000.0</v>
       </c>
       <c r="H29">
         <v>71268000.0</v>
       </c>
       <c r="I29">
         <v>21147000.0</v>
       </c>
@@ -23075,51 +23212,51 @@
         <v>-4199000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
         <v>198413581.0</v>
       </c>
       <c r="C30">
         <v>17800000.0</v>
       </c>
       <c r="D30">
         <v>258700000.0</v>
       </c>
       <c r="E30">
         <v>310700000.0</v>
       </c>
       <c r="F30">
         <v>47027000.0</v>
       </c>
       <c r="G30">
         <v>48095000.0</v>
       </c>
       <c r="H30">
         <v>78522000.0</v>
       </c>
       <c r="I30">
         <v>58208000.0</v>
       </c>
@@ -23173,51 +23310,51 @@
       </c>
       <c r="Z30">
         <v>6450000.0</v>
       </c>
       <c r="AA30">
         <v>47894000.0</v>
       </c>
       <c r="AB30">
         <v>4493000.0</v>
       </c>
       <c r="AC30">
         <v>5814000.0</v>
       </c>
       <c r="AD30">
         <v>3568000.0</v>
       </c>
       <c r="AE30">
         <v>2846000.0</v>
       </c>
       <c r="AF30">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B31">
         <v>71225387.0</v>
       </c>
       <c r="C31">
         <v>-99000000.0</v>
       </c>
       <c r="D31">
         <v>-96900000.0</v>
       </c>
       <c r="E31">
         <v>-38700000.0</v>
       </c>
       <c r="F31">
         <v>-75920000.0</v>
       </c>
       <c r="G31">
         <v>42035000.0</v>
       </c>
       <c r="H31">
         <v>55408000.0</v>
       </c>
       <c r="I31">
         <v>-9501000.0</v>
       </c>
@@ -23271,51 +23408,51 @@
       </c>
       <c r="Z31">
         <v>10637000.0</v>
       </c>
       <c r="AA31">
         <v>46324000.0</v>
       </c>
       <c r="AB31">
         <v>6566000.0</v>
       </c>
       <c r="AC31">
         <v>7365000.0</v>
       </c>
       <c r="AD31">
         <v>3849000.0</v>
       </c>
       <c r="AE31">
         <v>3283000.0</v>
       </c>
       <c r="AF31">
         <v>-6200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B32">
         <v>3682352526.0</v>
       </c>
       <c r="C32">
         <v>2818900000.0</v>
       </c>
       <c r="D32">
         <v>2316100000.0</v>
       </c>
       <c r="E32">
         <v>1494700000.0</v>
       </c>
       <c r="F32">
         <v>1632750000.0</v>
       </c>
       <c r="G32">
         <v>1338812000.0</v>
       </c>
       <c r="H32">
         <v>1350759000.0</v>
       </c>
       <c r="I32">
         <v>784495000.0</v>
       </c>
@@ -23388,1210 +23525,1217 @@
       <c r="AF32">
         <v>6200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DS32"/>
+  <dimension ref="A1:DT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:123">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
         <v>181</v>
       </c>
       <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
         <v>184</v>
       </c>
+      <c r="DT1" t="s">
+        <v>185</v>
+      </c>
     </row>
-    <row r="2" spans="1:123">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>546000000.0</v>
+      </c>
+      <c r="C2">
         <v>632170153.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>541600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>538600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>522400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>630200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>540400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>569400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>530400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>582500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>573800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>578800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>335100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>350903000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>373400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>384400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>382800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>346131000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>368953000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>286841000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>285401000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>293289000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>202976000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>253326000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>324394000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>313777000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>294702000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>246808000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>241376000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>178023000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>192129000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>161609000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>151837000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>182746000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>142973000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>156537000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>165812000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>141640000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>145151000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>147528000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>141577000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>170731000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>185410000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>175141000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>175495000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>184466000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>190643000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>190602000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>178158000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>173405000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>179622000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>171762000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>168196000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>162324000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>186403000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>149080000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>126923000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>124091000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>114359000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>113237000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>94463000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>124418000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>103237000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>98288000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>98042000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>107006000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>83900000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>87902000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>59932000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>45878000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>64024000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>64820000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>60375000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>50795000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>49334000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>41520000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>29510000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>45787000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>33080000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>28250000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>25531000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>26508000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>21882000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>19302000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>23804000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>23897000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>19739000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17668000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>11696000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>11772000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>10800000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11825000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7925000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>12334000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>11681000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11067000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>9285000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>12597000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>14586000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>9254000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5046000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>8174000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6375000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>6689000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7104000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>9196000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6883000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>6205000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6824000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>9892000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>7711000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>8708000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5499000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>9369000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>7314000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>6448000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4983000.0</v>
       </c>
-      <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
+      <c r="DT2"/>
     </row>
-    <row r="3" spans="1:123">
+    <row r="3" spans="1:124">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>113000000.0</v>
+      </c>
+      <c r="C3">
         <v>143167349.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>120500000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>122400000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>119400000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>188700000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>130200000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>128400000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>124400000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>121300000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>137300000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>130700000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>73100000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>79281000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>77900000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>74300000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>84500000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>76141000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>83184000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>68540000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>75093000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>78665000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>54305000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>61325000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>78149000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>83835000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>78267000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>57613000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>49334000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>37245000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>37880000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>37626000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>34538000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>34240000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>28594000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>30701000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>29353000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>23032000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>33797000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>29755000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>29371000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>36917000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>36722000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>36688000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>40518000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>38493000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>34060000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>38297000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>36860000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>31612000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>41995000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>32239000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>30067000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>32242000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>30265000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>24324000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>20231000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>23463000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>19529000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>20446000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>19318000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>21131000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>22372000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>21323000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>18917000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>24375000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>22123000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>21856000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>14815000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>12549000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>11217000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>12719000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>9864000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8227000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>9549000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>6994000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4222000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5640000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4234000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4175000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3471000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3674000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3788000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2415000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3218000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3683000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3033000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2008000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2145000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1960000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>432000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>462000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>471000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>692000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1316000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1435000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1429000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1292000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1278000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1034000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>708000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>625000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>397000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>866000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>621000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>577000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>613000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>495000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>596000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>500000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>483000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>526000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>494000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>511000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>506000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>436000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>506000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>-3200000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>-7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="DQ3">
         <v>-2300000.0</v>
       </c>
       <c r="DR3">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DS3">
         <v>-2400000.0</v>
       </c>
-      <c r="DS3"/>
+      <c r="DT3"/>
     </row>
-    <row r="4" spans="1:123">
+    <row r="4" spans="1:124">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>1929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1929000.0</v>
       </c>
       <c r="AD4">
         <v>-1929000.0</v>
       </c>
       <c r="AE4">
         <v>-1929000.0</v>
       </c>
       <c r="AF4">
         <v>-1929000.0</v>
       </c>
       <c r="AG4">
-        <v>0.0</v>
+        <v>-1929000.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
@@ -24765,844 +24909,851 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
+      <c r="DT4"/>
     </row>
-    <row r="5" spans="1:123">
+    <row r="5" spans="1:124">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5">
+        <v>665000000.0</v>
+      </c>
+      <c r="C5">
         <v>468999990.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>263300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>246300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>225600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>238300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>142300000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>83500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15200000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12600000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>25200000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-25800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>28000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-150970000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-68100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-165700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>89100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>57261000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>71617000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>101619000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>31458000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>114650000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>94600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>26399000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-20970000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>51928000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>71987000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>15038000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>12657000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-18051000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-17031000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>44650000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>54801000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>28780000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>29175000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>33911000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>27909000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>44034000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>79652000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>48213000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6487000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-143832000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-35896000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-7144000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-11745000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-633436000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-24229000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5448000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>17221000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-313109000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>29124000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-179851000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>40415000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-6178000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>39949000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>65023000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>82720000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>118637000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>93986000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>145784000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>119056000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>88582000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>21718000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>24054000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>39458000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>44026000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>25397000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>13960000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>9417000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-39459000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>12658000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>33935000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>46137000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>23073000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>26374000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>27253000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>11831000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>30920000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>23600000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>27393000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>14195000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>11617000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>842000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1058000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-26000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>836559000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2025000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-3691000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1040000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-5023000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-1495000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1107000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-1054000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-1619000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-2407000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-1385000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1072000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-3331000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-2652000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-2713000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-1833000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-757000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-498000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-946000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-897000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1453000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1022000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1723000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-2186000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-2217000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-1332000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-2177000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-424000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-1677000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-144000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-1306000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-795000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>6500000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>15400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="DQ5">
         <v>4300000.0</v>
       </c>
       <c r="DR5">
+        <v>4300000.0</v>
+      </c>
+      <c r="DS5">
         <v>4500000.0</v>
       </c>
-      <c r="DS5"/>
+      <c r="DT5"/>
     </row>
-    <row r="6" spans="1:123">
+    <row r="6" spans="1:124">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>778000000.0</v>
+      </c>
+      <c r="C6">
         <v>612167339.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>383800000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>368700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>345000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>427000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>272500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>211900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>139600000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>108700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>162500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>104900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>101100000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-71689000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9800000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-91400000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>173600000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>133402000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>154801000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>170159000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>106551000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>193315000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>148905000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>87724000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>57179000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>135763000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>150254000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>72651000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>61991000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>19194000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>20849000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>82276000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>89339000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>63020000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>57769000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>64612000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>57262000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>67066000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>113449000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>77968000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>35858000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-106915000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>826000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>29544000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>28773000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-594943000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>9831000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>43745000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>54081000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-281497000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>71119000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-147612000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>70482000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>26064000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>70214000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>89347000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>102951000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>142100000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>113515000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>166230000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>138374000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>109713000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>44090000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>45377000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>58375000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>68401000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>47520000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>35816000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>24232000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-26910000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>23875000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>46654000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>56001000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>31300000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>35923000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>34247000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>16053000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>36560000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>27834000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>31568000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>17666000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>15291000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4630000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1357000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3192000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>840242000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>5058000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-1683000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1105000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-3063000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-1063000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-645000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-583000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-927000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1091000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>50000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>357000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-2039000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-1374000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-1679000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-1125000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-132000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-101000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-80000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-276000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-876000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-409000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-1228000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-1590000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1717000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-849000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-1651000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>70000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-1166000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>362000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-870000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-289000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>3300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DQ6">
         <v>2000000.0</v>
       </c>
       <c r="DR6">
+        <v>2000000.0</v>
+      </c>
+      <c r="DS6">
         <v>2100000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:123">
+    <row r="7" spans="1:124">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -25784,106 +25935,107 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
+      <c r="DT7"/>
     </row>
-    <row r="8" spans="1:123">
+    <row r="8" spans="1:124">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8">
         <v>-1929000.0</v>
       </c>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -26065,1556 +26217,1571 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
+      <c r="DT8"/>
     </row>
-    <row r="9" spans="1:123">
+    <row r="9" spans="1:124">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
+        <v>608000000.0</v>
+      </c>
+      <c r="C9">
         <v>565257186.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>313000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>273300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>250800000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>184900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>175700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>116900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>71000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>87100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>42500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>61100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>55200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>24569000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-34500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-43900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>57100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>76039000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>91396000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>95291000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>82698000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>137172000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>97438000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3817000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>34034000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>90602000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>57485000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>36140000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12323000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-4666000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-4412000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>54851000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>55124000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>43285000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>47818000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>44782000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>32875000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>48956000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>88495000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>44730000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>16698000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-7771000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-25996000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-952000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2630000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-21370000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-12378000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10245000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>31576000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>18955000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>33934000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3814000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>74816000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>85011000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>65440000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>51517000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>101896000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>88270000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>106208000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>118629000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>96018000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>91208000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>61293000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>52270000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>37777000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>47400000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>34708000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>23490000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>10474000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>400000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>15469000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>39259000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>48375000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>35094000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>38573000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>37691000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>18547000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>36801000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>31188000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>34598000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>20213000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>14863000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>8162000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>4603000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>5282000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>841489000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>7670000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>3282000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3454000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1086000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1090000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>728000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-103000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-250000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-486000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>548000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>914000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-1683000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-796000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-1203000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-505000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>462000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>578000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>338000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>207000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-640000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>68000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-614000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-994000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-963000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-261000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-1021000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>564000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-643000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>724000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-435000.0</v>
       </c>
-      <c r="DM9"/>
-      <c r="DN9">
+      <c r="DN9"/>
+      <c r="DO9">
         <v>3300000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DQ9">
         <v>2000000.0</v>
       </c>
       <c r="DR9">
+        <v>2000000.0</v>
+      </c>
+      <c r="DS9">
         <v>2100000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:123">
+    <row r="10" spans="1:124">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10">
+        <v>641000000.0</v>
+      </c>
+      <c r="C10">
         <v>548909709.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>249100000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>234400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>213900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>226000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>130400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>71700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-25800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-44300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>25200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-153170000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-69300000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-166700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>88200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>43135000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>70604000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>100837000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>30415000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>159503000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>92889000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24135000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-24515000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>47166000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>66808000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12802000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10610000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-57539000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-17149000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>53210000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>54666000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>88872000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>28320000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>37502000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>27791000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>43143000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>79403000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>47750000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5975000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-144998000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-69281000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-8392000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-13084000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-631045000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-24474000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2749000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>15453000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-312397000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>25921000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-182347000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>39734000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-9504000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>38689000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>63577000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>81074000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>116717000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>92275000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>144599000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>117673000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>87816000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>20321000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>23098000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>37764000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>43897000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>25124000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>12839000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>8991000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-42150000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>12493000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>33780000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>45674000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>27149000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>30865000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>29997000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>23559000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>36706000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>24793000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>23493000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2476000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-26301000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2789000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>922000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-3200000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>852864000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3609000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1287000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-366000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-5120000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>288000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-264000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-945000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-25616000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-17387000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-1487000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-1037000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-3605000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>701000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-2849000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-1541000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-6809000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-38026000.0</v>
       </c>
-      <c r="CZ10">
-[...1 lines deleted...]
-      </c>
       <c r="DA10">
+        <v>0.0</v>
+      </c>
+      <c r="DB10">
         <v>-690000.0</v>
       </c>
-      <c r="DB10"/>
       <c r="DC10"/>
-      <c r="DD10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>-1569000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-1987000.0</v>
       </c>
-      <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>-1111000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-1837000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-71000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-912000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>579000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-1232000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>216000.0</v>
       </c>
-      <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
+      <c r="DT10"/>
     </row>
-    <row r="11" spans="1:123">
+    <row r="11" spans="1:124">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11">
+        <v>185000000.0</v>
+      </c>
+      <c r="C11">
         <v>90063431.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>79900000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>44800000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>44600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>118200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>73300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>93100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>34400000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>25500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>28900000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-11300000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8700000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>18890000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11400000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>28471000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>50385000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>29596000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>37977000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-9515000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>27629000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4723000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>52720000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>25952000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>29089000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>8937000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7290000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6038000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-7915000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>16514000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6510000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>39208000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>10494000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1491000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>7841000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>20859000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>35963000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>13524000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4100000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-8040000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1767000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1093000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6701000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-105318000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-4297000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8428000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>8693000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-19334000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>11685000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4748000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>19658000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>19907000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>16081000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>26540000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>30829000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>21250000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>39753000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>31121000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>24994000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>43226000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>19349000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>28683000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>11607000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>15229000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>7483000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>2694000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2350000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-8506000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5988000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>12451000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>14497000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>599000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6246000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>10160000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2600000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>5496000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>8398000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7577000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>4013000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1676000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-79000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>746000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>942000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>820867000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-472000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-2489000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-337000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-165000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>408000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>49000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>50000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-692000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-149000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-240000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>231000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-1292000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-3353000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>136000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-292000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>5606000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>37283000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-135000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-207000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>264000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-409000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-342000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-198000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-246000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-392000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>-272000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-495000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-1420000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-724000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-218000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-1084000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>3200000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DQ11">
         <v>2300000.0</v>
       </c>
       <c r="DR11">
+        <v>2300000.0</v>
+      </c>
+      <c r="DS11">
         <v>2400000.0</v>
       </c>
-      <c r="DS11"/>
+      <c r="DT11"/>
     </row>
-    <row r="12" spans="1:123">
+    <row r="12" spans="1:124">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12">
+        <v>24000000.0</v>
+      </c>
+      <c r="C12">
         <v>16144403.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14200000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14738922.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12960720.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14771043.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13003768.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12797360.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12444162.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16750506.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>17573966.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20061392.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3300250.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2696066.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1751725.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1575462.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1503238.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3484000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3402674.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1695493.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1986731.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1696000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2296448.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2843101.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4087062.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5847092.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5523803.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4922000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2668804.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>538581.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>677476.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3492000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>705373.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>872584.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1013206.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>457000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>890138.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1631822.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>987537.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>463000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>512000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1166000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1011000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1248000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1339000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>360000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>245000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2699000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1768000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>284000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3203000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2496000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>681000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3326000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1260000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1446000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1646000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1920000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1711000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1185000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1383000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>766000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1397000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>956000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1694000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2472000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>273000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1121000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>426000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>168000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>165000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>155000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>463000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3588000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3763000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1379000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>11204000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4224000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1153000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4852000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>11719000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>37918000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1407000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>990000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>256000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>16305000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>66000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2489000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>337000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>97000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>270000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>129000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>109000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>11908000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>149000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>102000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>35000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>274000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3353000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>136000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>292000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6052000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>37283000.0</v>
       </c>
-      <c r="CZ12">
-[...1 lines deleted...]
-      </c>
       <c r="DA12">
+        <v>0.0</v>
+      </c>
+      <c r="DB12">
         <v>207000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>273000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>199000.0</v>
       </c>
-      <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>261000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>340000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>353000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>1055000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>724000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>145000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>1011000.0</v>
       </c>
-      <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
+      <c r="DT12"/>
     </row>
-    <row r="13" spans="1:123">
+    <row r="13" spans="1:124">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>31825000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>28979000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>30960000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7872000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>12009000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -27664,316 +27831,317 @@
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
+      <c r="DT13"/>
     </row>
-    <row r="14" spans="1:123">
+    <row r="14" spans="1:124">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
+        <v>1000000.0</v>
+      </c>
+      <c r="C14">
         <v>-400000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-400000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-200000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-100000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>900000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>600000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-696000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-325000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-350000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-314000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-628000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3858000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3556000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3320000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3187000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3668000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4319000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4747000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4968000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5541000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5674000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5137000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4904000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4934000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4679000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>772000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>570000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>539000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>579000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>507000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>674000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>422000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>137000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1394000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-23000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>23000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>979000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>77000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>551000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>82000.0</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
         <v>128000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>26000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>117000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>362000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>111000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>168000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>855000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>518000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>28000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1251000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>683000.0</v>
       </c>
-      <c r="BM14">
-[...1 lines deleted...]
-      </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>863000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>266000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-31000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>31000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>664000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>101000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>-1020000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1020000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>488000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>728000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1365000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>524000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1562000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>39000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>952000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1224000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>700000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>-152000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>152000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>81000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>-141000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>320000.0</v>
       </c>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
@@ -27981,911 +28149,918 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
+      <c r="DT14"/>
     </row>
-    <row r="15" spans="1:123">
+    <row r="15" spans="1:124">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
+        <v>457000000.0</v>
+      </c>
+      <c r="C15">
         <v>458440129.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>168600000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>189200000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>168700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>107600000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>57156000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-21895483.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-30900000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-51500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-19700000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-32400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16400000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-172060000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-71202000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-173632000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>76517000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>14036000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>20251000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>70939000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-7798000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>169018000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>65741000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>20063000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-76807000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>21435000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>37657000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>18371000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>33275000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-63809000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-9460000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>36187000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>47376000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>48892000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>17256000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>35472000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>19371000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>21777000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>42766000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>33804000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1738000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-132909000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-67048000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-7322000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-19371000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-526706000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-20254000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-5472000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>6844000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-293615000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>14154000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-186539000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>20148000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-29060000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>22612000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>43924000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>49883000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>95356000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>52354000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>112623000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>92161000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>46389000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>28815000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>18256000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>19113000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>27805000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>17375000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10208000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6610000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-33316000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>6404000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>21357000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>30157000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>26062000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>23891000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>18472000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>20435000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>29648000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>16355000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>14964000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-2761000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-28058000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2328000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>24000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-2891000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>15692000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3289000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1287000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-366000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-4858000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-390000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-442000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-1104000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-13721000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-17387000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-1247000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-1303000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-4388000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>701000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-2849000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-1541000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-6363000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-38026000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-811000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-690000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-1717000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-613000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-1500000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-1988000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-3198000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-980000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-1905000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>71000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-547000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>579000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>-1159000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>289000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>100000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DQ15">
         <v>-300000.0</v>
       </c>
       <c r="DR15">
         <v>-300000.0</v>
       </c>
-      <c r="DS15"/>
+      <c r="DS15">
+        <v>-300000.0</v>
+      </c>
+      <c r="DT15"/>
     </row>
-    <row r="16" spans="1:123">
+    <row r="16" spans="1:124">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-21800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46800000.0</v>
       </c>
       <c r="M16">
         <v>-46800000.0</v>
       </c>
       <c r="N16">
+        <v>-46800000.0</v>
+      </c>
+      <c r="O16">
         <v>-172756000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-71527000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-173982000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>76517000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14036000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20251000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>70939000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7798000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>168885000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>65741000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>20063000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-76807000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>21435000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>37657000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18371000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2783000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-63809000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-9460000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>36187000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>47376000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>48892000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>17256000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>35472000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>19371000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>21777000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>42766000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>33804000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1738000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-226650000.0</v>
       </c>
-      <c r="AQ16">
-[...1 lines deleted...]
-      </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>-545588000.0</v>
       </c>
-      <c r="AU16">
-[...1 lines deleted...]
-      </c>
       <c r="AV16">
+        <v>0.0</v>
+      </c>
+      <c r="AW16">
         <v>-6844000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6844000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-460005000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>14154000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-20148000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>20148000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>64777000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>22582000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>36920000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>49883000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>95356000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>52354000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>112623000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>92161000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>46389000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>28815000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>18256000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>19113000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>27805000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>17375000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10208000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6610000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>18198000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>6404000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>21357000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>30157000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>26062000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>23891000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>18472000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>20435000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>29648000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>16355000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>14964000.0</v>
       </c>
-      <c r="CC16">
-[...1 lines deleted...]
-      </c>
       <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
         <v>-172000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>172000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4971000.0</v>
       </c>
-      <c r="CG16">
-[...1 lines deleted...]
-      </c>
       <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
         <v>13527000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>358000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3352000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
         <v>-701000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>701000.0</v>
       </c>
-      <c r="CV16">
-[...1 lines deleted...]
-      </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
-      <c r="DB16"/>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
-      <c r="DJ16">
+      <c r="DJ16"/>
+      <c r="DK16">
         <v>-560000.0</v>
       </c>
-      <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
+      <c r="DT16"/>
     </row>
-    <row r="17" spans="1:123">
+    <row r="17" spans="1:124">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17">
+        <v>456000000.0</v>
+      </c>
+      <c r="C17">
         <v>451900000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>169200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>189600000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>169300000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>107800000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>57100000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-21400000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-30800000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-51300000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-22700000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-47400000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>16500000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-172060000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-71202000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-173632000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>76831000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>14664000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>20219000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>71241000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7562000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>169018000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>65260000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>19412000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-77235000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>21214000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>37719000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3865000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>35741000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-63577000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-9234000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>36696000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>48156000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>157697000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-30357000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-23839000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>19950000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>101825000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-231556000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-544823000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>-445846000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -29004,160 +29179,165 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
-      <c r="DJ17">
+      <c r="DJ17"/>
+      <c r="DK17">
         <v>-560000.0</v>
       </c>
-      <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
+      <c r="DT17"/>
     </row>
-    <row r="18" spans="1:123">
+    <row r="18" spans="1:124">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>-24000000.0</v>
+      </c>
+      <c r="C18">
         <v>-15900000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14600000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-15200000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12500000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16300000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-17800000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19800000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3300000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2692000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1856000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1589000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1485000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1620000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3426000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1710000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1972000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2422000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2302000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2795000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4325000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5744000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5538000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5446000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2682000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -29207,54 +29387,55 @@
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
+      <c r="DT18"/>
     </row>
-    <row r="19" spans="1:123">
+    <row r="19" spans="1:124">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -29334,137 +29515,136 @@
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
+      <c r="DT19"/>
     </row>
-    <row r="20" spans="1:123">
+    <row r="20" spans="1:124">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>-41799000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>11334000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>162208000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>609487000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -29595,477 +29775,481 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
-      <c r="DJ20">
+      <c r="DJ20"/>
+      <c r="DK20">
         <v>232000.0</v>
       </c>
-      <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
+      <c r="DT20"/>
     </row>
-    <row r="21" spans="1:123">
+    <row r="21" spans="1:124">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
+        <v>560000000.0</v>
+      </c>
+      <c r="C21">
         <v>468999990.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>249700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>243900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>228200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>254600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>151900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>89400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>34800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>44100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-6700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>27500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-148015000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-51100000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-153800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>90600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>52702000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>101148000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>93772000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>73289000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>133352000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>84227000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-18333000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21752000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>38925000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>19999000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1278000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-53746000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-14927000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>56193000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>55169000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>90503000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>30284000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>37420000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>30122000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>45502000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>81448000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>50053000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7469000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-143867000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-68270000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-6483000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-11422000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-630085000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-26630000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6226000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>17723000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-310153000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>26989000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-197737000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>42288000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-23413000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>52723000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>42970000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>78897000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>86707000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>86073000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>108625000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>90650000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>82682000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>48835000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>34725000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>30205000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>44026000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>26954000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>13702000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6873000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-30721000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>10985000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>33829000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>45393000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>23073000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>26374000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>27253000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>11831000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>30920000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>23600000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>27393000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>14195000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-18049000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1448000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-68000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-26000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>834099000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2817000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-1202000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-703000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-5023000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-1495000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-1107000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-1054000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-13708000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-17536000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-1385000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-1072000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-3331000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-2652000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-2713000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-1833000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-5903000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-38344000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-946000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-897000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-1453000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-1022000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-1842000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-2186000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-3444000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-1372000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-2177000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>-424000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-1967000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-145000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-1377000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>-795000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>3300000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DQ21">
         <v>2000000.0</v>
       </c>
       <c r="DR21">
+        <v>2000000.0</v>
+      </c>
+      <c r="DS21">
         <v>2100000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:123">
+    <row r="22" spans="1:124">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -30247,443 +30431,449 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
+      <c r="DT22"/>
     </row>
-    <row r="23" spans="1:123">
+    <row r="23" spans="1:124">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>594000000.0</v>
+      </c>
+      <c r="C23">
         <v>728427350.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>604900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>568000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>545000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>560500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>564200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>596900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>566600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>674200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>572200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>646600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>362800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>523487000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>390000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>494300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>349300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>365198000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>359201000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>288360000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>294810000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>327425000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>216187000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>267842000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>347728000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>382627000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>313262000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>267695000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>252421000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>227103000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>202644000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>160267000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>151792000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>135528000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>160507000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>163899000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>168565000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>145094000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>152198000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>142205000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>150806000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>306827000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>227684000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>180672000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>189547000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>793181000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>204895000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>194621000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>192011000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>502513000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>186567000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>373313000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>200724000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>270748000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>199120000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>157627000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>149922000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>125654000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>134494000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>123241000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>99831000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>108417000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>115695000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>115833000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>105614000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>110380000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>91654000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>97690000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>63533000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>76999000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>68508000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>70250000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>63357000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>62816000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>61533000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>51958000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>36226000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>51668000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>40668000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>35455000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>31549000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>59420000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>28596000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>23973000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>29112000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>31287000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>24592000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>22152000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>15853000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>17881000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>13385000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>13660000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>8876000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>25792000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>28731000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>13000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>11271000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>14245000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>16442000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>10764000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>6374000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>14539000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>45297000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>7973000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>8208000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>10009000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>7973000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>7433000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>8016000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>12373000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>8822000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>9864000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>6487000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>10693000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>8183000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>7390000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>5778000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>3300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DQ23">
         <v>2000000.0</v>
       </c>
       <c r="DR23">
+        <v>2000000.0</v>
+      </c>
+      <c r="DS23">
         <v>2100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:123">
+    <row r="24" spans="1:124">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30763,433 +30953,435 @@
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
+      <c r="DT24"/>
     </row>
-    <row r="25" spans="1:123">
+    <row r="25" spans="1:124">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>113000000.0</v>
+      </c>
+      <c r="C25">
         <v>134700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>120500000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>122400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>119400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>188700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>130200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>128400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>124400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>121300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>139800000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>150000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>73100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>79281000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>77902000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>74327000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>84526000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>76141000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>83184000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>68540000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>75093000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>78665000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>54305000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>61325000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>78149000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>83835000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>62671000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>57613000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>49334000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>37245000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>37880000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>37626000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>34538000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>34240000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>28594000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>30701000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>29353000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>23032000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>33797000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>29755000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>29371000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>36917000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>36722000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>36688000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>40518000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>38493000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>34060000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>38297000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>36860000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>31612000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>41995000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>32239000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>30067000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>32242000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>31356000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>24324000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>20231000.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>21131000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>23084000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>22448000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>19820000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>24375000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>22123000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>21856000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>14815000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>12549000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>11217000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>12719000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>9864000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>8227000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>9549000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6994000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4222000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5640000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4234000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4175000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3471000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3674000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3788000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2415000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3218000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3683000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3033000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2008000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2145000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1960000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>432000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>462000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>471000.0</v>
       </c>
-      <c r="CP25"/>
-      <c r="CQ25">
+      <c r="CQ25"/>
+      <c r="CR25">
         <v>1316000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1435000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1429000.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>1278000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1034000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>708000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>625000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>397000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>866000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>621000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>577000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>613000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>495000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>596000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>500000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>483000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>526000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>494000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>511000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>506000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>436000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>506000.0</v>
       </c>
-      <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
+      <c r="DT25"/>
     </row>
-    <row r="26" spans="1:123">
+    <row r="26" spans="1:124">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -31243,85 +31435,85 @@
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
         <v>9822000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
         <v>2523000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>2161000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>641000.0</v>
       </c>
-      <c r="BR26">
-[...1 lines deleted...]
-      </c>
       <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
         <v>1507000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>1008000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>714000.0</v>
       </c>
-      <c r="BV26">
-[...1 lines deleted...]
-      </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
@@ -31371,83 +31563,86 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
+      <c r="DT26"/>
     </row>
-    <row r="27" spans="1:123">
+    <row r="27" spans="1:124">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>4888.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
@@ -31518,493 +31713,499 @@
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
+      <c r="DT27"/>
     </row>
-    <row r="28" spans="1:123">
+    <row r="28" spans="1:124">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>39000000.0</v>
+      </c>
+      <c r="C28">
         <v>38500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>31400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3002000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8255000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9080000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9465000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8052000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10681000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10367000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8739000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6588000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10009000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8237000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7571000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5935000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5450000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5675000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5566000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5958000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4732000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5613000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5293000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5759000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5592000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5219000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7118000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5734000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5890000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1639000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4798000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5700000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3051000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3561000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5718000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5578000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3219000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3939000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4584000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5854000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4638000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4591000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6107000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5454000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5068000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4924000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4565000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3734000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8829000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3385000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4652000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3172000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6569000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4433000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2498000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2267000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>5470000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2305000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3751000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1596000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>5980000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1860000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2684000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1858000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2084000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2739000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2416000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1933000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1558000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2065000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2163000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2090000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2070000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1754000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2187000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1545000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4149000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>640000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>659000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>480000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>677000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>605000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>498000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>557000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>356000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>578000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>476000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>620000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>594000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>679000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>608000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>483000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>236000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>613000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>614000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>596000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>754000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>588000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>680000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>494000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>473000.0</v>
       </c>
-      <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
+      <c r="DT28"/>
     </row>
-    <row r="29" spans="1:123">
+    <row r="29" spans="1:124">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>185000000.0</v>
+      </c>
+      <c r="C29">
         <v>88700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>79900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>44800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>44600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>118200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>73300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>93100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>34400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>26200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-14300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18890000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1920000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6868000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11440000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>28471000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>50385000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>29596000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>37977000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-9515000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>27629000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4723000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>52720000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>25952000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>29089000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8937000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7290000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -32054,1161 +32255,1171 @@
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
+      <c r="DT29"/>
     </row>
-    <row r="30" spans="1:123">
+    <row r="30" spans="1:124">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>48000000.0</v>
+      </c>
+      <c r="C30">
         <v>96257197.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>63300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-69700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>91700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>67800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>172584000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>16600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>109900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-33500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19067000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9752000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1519000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9409000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>34136000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>13211000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14516000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>23334000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>68850000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18560000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>20887000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11045000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>49080000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>10515000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1342000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-45000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-47218000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17534000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7362000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2753000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3454000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7047000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5323000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9229000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>136096000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>42274000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5531000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14052000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>608715000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>14252000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4019000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13853000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>329108000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6945000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>201551000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>32528000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>108424000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12717000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>8547000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>22999000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1563000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>20135000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>10004000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5368000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-16001000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>12458000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>17545000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>7572000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3374000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7754000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>9788000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3601000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>31121000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4484000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5430000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2982000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>12021000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12199000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10438000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6716000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>5881000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>7588000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>7205000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6018000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>32912000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6714000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4671000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>5308000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>7390000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4853000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4484000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4157000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>6109000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2585000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1835000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>951000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>13458000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>17050000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1933000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1986000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1648000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1856000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1510000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1328000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>6365000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>38922000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1284000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1104000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>813000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1090000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1228000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>1192000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>2481000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1111000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1156000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>988000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1324000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>869000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>942000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>795000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>3300000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DQ30">
         <v>2000000.0</v>
       </c>
       <c r="DR30">
+        <v>2000000.0</v>
+      </c>
+      <c r="DS30">
         <v>2100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:123">
+    <row r="31" spans="1:124">
       <c r="A31" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B31">
+        <v>81000000.0</v>
+      </c>
+      <c r="C31">
         <v>79909719.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-600000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-9500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14300000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-28600000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-21500000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-17700000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-31200000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-21200000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-35800000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-37600000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2300000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5155000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-18200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-12900000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2400000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-10353000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-30544000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>7065000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-42874000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>58889000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>8662000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>42468000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-35215000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>25414000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>27883000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2995000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>9332000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3793000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2222000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2983000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-503000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1631000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1964000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>82000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2331000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2359000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2045000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2303000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1494000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1131000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1011000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1909000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1662000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-960000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2156000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-3477000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2270000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2244000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1068000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>15390000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2554000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>13909000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-14034000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>20607000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>2177000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>30010000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>6202000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>35974000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>27023000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>5134000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-28514000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-11627000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>7559000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>2343000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1830000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-863000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>2118000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-11429000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>1508000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-49000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>281000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>4076000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>4491000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>2744000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>11728000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>5786000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1193000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-3900000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-11719000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-8252000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>606000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>990000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-3174000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-834099000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>792000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>2489000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>337000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>5023000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>1495000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>1107000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>1054000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>13708000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>149000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-102000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>1072000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>3331000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>2652000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>2713000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>1833000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>5903000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>38344000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>946000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>897000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>1453000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>1022000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>1842000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>2186000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>3444000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>1372000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>2177000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>424000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>1967000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>145000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>1377000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>795000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-3300000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="DQ31">
         <v>-2000000.0</v>
       </c>
       <c r="DR31">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DS31">
         <v>-2100000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:123">
+    <row r="32" spans="1:124">
       <c r="A32" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B32">
+        <v>1154000000.0</v>
+      </c>
+      <c r="C32">
         <v>1197427340.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>854600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>811900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>773200000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>815100000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>716100000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>686300000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>601400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>669600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>616300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>639900000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>390300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>375472000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>338900000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>340500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>439900000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>422170000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>460349000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>382132000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>368099000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>430461000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>300414000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>249509000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>358428000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>404379000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>352187000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>282948000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>253699000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>173357000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>187717000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>216460000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>206961000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>226031000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>190791000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>201319000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>198687000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>190596000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>233646000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>192258000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>158275000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>162960000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>159414000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>174189000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>178125000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>163096000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>178265000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>200847000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>209734000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>192360000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>213556000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>175576000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>243012000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>247335000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>251843000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>200597000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>228819000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>212361000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>220567000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>231866000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>190481000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>191099000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>164530000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>150558000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>135819000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>154406000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>118608000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>111392000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>70406000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>46278000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>79493000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>104079000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>108750000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>85889000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>87907000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>79211000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>48057000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>82588000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>64268000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>62848000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>45744000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>41371000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>30044000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>23905000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>29086000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>865386000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>27409000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>20950000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>15150000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>12858000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>11890000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>12553000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>7822000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>12084000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>11195000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>11615000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>10199000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>10914000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>13790000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>8051000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>4541000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>8636000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>6953000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>7027000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>7311000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>8556000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>6951000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>5591000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>5830000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>8929000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>7450000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>7687000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>6063000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>8726000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>8038000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>6013000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>4983000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>3300000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DQ32">
         <v>2000000.0</v>
       </c>
       <c r="DR32">
+        <v>2000000.0</v>
+      </c>
+      <c r="DS32">
         <v>2100000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -33297,51 +33508,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B2">
         <v>862286789.0</v>
       </c>
       <c r="C2">
         <v>399600000.0</v>
       </c>
       <c r="D2">
         <v>107000000.0</v>
       </c>
       <c r="E2">
         <v>283600000.0</v>
       </c>
       <c r="F2">
         <v>167113000.0</v>
       </c>
       <c r="G2">
         <v>120564000.0</v>
       </c>
       <c r="H2">
         <v>138510000.0</v>
       </c>
       <c r="I2">
         <v>175953000.0</v>
       </c>
@@ -33392,51 +33603,51 @@
       </c>
       <c r="Y2">
         <v>3331000.0</v>
       </c>
       <c r="Z2">
         <v>7544000.0</v>
       </c>
       <c r="AA2">
         <v>15850000.0</v>
       </c>
       <c r="AB2">
         <v>10092000.0</v>
       </c>
       <c r="AC2">
         <v>24871000.0</v>
       </c>
       <c r="AD2">
         <v>42809000.0</v>
       </c>
       <c r="AE2">
         <v>25758000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B3">
         <v>319496734</v>
       </c>
       <c r="C3">
         <v>323300000</v>
       </c>
       <c r="D3">
         <v>379000000</v>
       </c>
       <c r="E3">
         <v>274700000</v>
       </c>
       <c r="F3">
         <v>243478000</v>
       </c>
       <c r="G3">
         <v>178556000</v>
       </c>
       <c r="H3">
         <v>207352000</v>
       </c>
       <c r="I3">
         <v>151848000</v>
       </c>
@@ -33487,121 +33698,121 @@
       </c>
       <c r="Y3">
         <v>9780000</v>
       </c>
       <c r="Z3">
         <v>6683000</v>
       </c>
       <c r="AA3">
         <v>18892000</v>
       </c>
       <c r="AB3">
         <v>29998000</v>
       </c>
       <c r="AC3">
         <v>21512000</v>
       </c>
       <c r="AD3">
         <v>14060000</v>
       </c>
       <c r="AE3">
         <v>6202000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B6">
         <v>350502093.0</v>
       </c>
       <c r="C6">
         <v>463200000.0</v>
       </c>
       <c r="D6">
         <v>292600000.0</v>
       </c>
       <c r="E6">
         <v>-176600000.0</v>
       </c>
       <c r="F6">
         <v>116437000.0</v>
       </c>
       <c r="G6">
         <v>46549000.0</v>
       </c>
       <c r="H6">
         <v>-17946000.0</v>
       </c>
       <c r="I6">
         <v>-37443000.0</v>
       </c>
@@ -33652,51 +33863,51 @@
       </c>
       <c r="Y6">
         <v>6854000.0</v>
       </c>
       <c r="Z6">
         <v>-4213000.0</v>
       </c>
       <c r="AA6">
         <v>-8306000.0</v>
       </c>
       <c r="AB6">
         <v>5806000.0</v>
       </c>
       <c r="AC6">
         <v>-14793000.0</v>
       </c>
       <c r="AD6">
         <v>-10982000.0</v>
       </c>
       <c r="AE6">
         <v>17002000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B7">
         <v>-29507660.0</v>
       </c>
       <c r="C7">
         <v>-127800000.0</v>
       </c>
       <c r="D7">
         <v>53200000.0</v>
       </c>
       <c r="E7">
         <v>-42000000.0</v>
       </c>
       <c r="F7">
         <v>-71069000.0</v>
       </c>
       <c r="G7">
         <v>96982000.0</v>
       </c>
       <c r="H7">
         <v>-27944000.0</v>
       </c>
       <c r="I7">
         <v>-4261000.0</v>
       </c>
@@ -33735,86 +33946,86 @@
       </c>
       <c r="U7">
         <v>-2889000.0</v>
       </c>
       <c r="V7">
         <v>-3371000.0</v>
       </c>
       <c r="W7">
         <v>-9819000.0</v>
       </c>
       <c r="X7">
         <v>-4439000.0</v>
       </c>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7">
         <v>-1678000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B9">
         <v>-83435453.0</v>
       </c>
       <c r="C9">
         <v>-61100000.0</v>
       </c>
       <c r="D9">
         <v>45900000.0</v>
       </c>
       <c r="E9">
         <v>-12600000.0</v>
       </c>
       <c r="F9">
         <v>-2874000.0</v>
       </c>
       <c r="G9">
         <v>54838000.0</v>
       </c>
       <c r="H9">
         <v>1545000.0</v>
       </c>
       <c r="I9">
         <v>6256000.0</v>
       </c>
@@ -33857,51 +34068,51 @@
       <c r="V9">
         <v>-1585000.0</v>
       </c>
       <c r="W9">
         <v>-13970000.0</v>
       </c>
       <c r="X9">
         <v>-2348000.0</v>
       </c>
       <c r="Y9">
         <v>2041000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9">
         <v>218000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9">
         <v>-1240000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B10">
         <v>-10175055.0</v>
       </c>
       <c r="C10">
         <v>-67800000.0</v>
       </c>
       <c r="D10">
         <v>38500000.0</v>
       </c>
       <c r="E10">
         <v>-49900000.0</v>
       </c>
       <c r="F10">
         <v>-82885000.0</v>
       </c>
       <c r="G10">
         <v>-14623000.0</v>
       </c>
       <c r="H10">
         <v>22753000.0</v>
       </c>
       <c r="I10">
         <v>-12128000.0</v>
       </c>
@@ -33942,51 +34153,51 @@
         <v>-3864000.0</v>
       </c>
       <c r="V10">
         <v>-4838000.0</v>
       </c>
       <c r="W10">
         <v>2652000.0</v>
       </c>
       <c r="X10">
         <v>-1975000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10">
         <v>457000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10">
         <v>1095000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>20711000.0</v>
       </c>
       <c r="F11">
         <v>18086000.0</v>
       </c>
       <c r="G11">
         <v>56816000.0</v>
       </c>
       <c r="H11">
         <v>-43527000.0</v>
       </c>
       <c r="I11">
         <v>8053000.0</v>
       </c>
       <c r="J11">
         <v>2569000.0</v>
       </c>
       <c r="K11">
         <v>13722000.0</v>
       </c>
@@ -34015,51 +34226,51 @@
         <v>16059000.0</v>
       </c>
       <c r="V11">
         <v>4466000.0</v>
       </c>
       <c r="W11">
         <v>6416000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>1352000.0</v>
       </c>
       <c r="Z11">
         <v>5665000.0</v>
       </c>
       <c r="AA11">
         <v>215000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-14247000.0</v>
       </c>
       <c r="F12">
         <v>55321000.0</v>
       </c>
       <c r="G12">
         <v>-93253000.0</v>
       </c>
       <c r="H12">
         <v>-106054000.0</v>
       </c>
       <c r="I12">
         <v>-32125000.0</v>
       </c>
       <c r="J12">
         <v>-3160000.0</v>
       </c>
       <c r="K12">
         <v>-54000.0</v>
       </c>
@@ -34078,51 +34289,51 @@
         <v>37108000.0</v>
       </c>
       <c r="R12">
         <v>3987000.0</v>
       </c>
       <c r="S12">
         <v>8121000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12">
         <v>22740000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-21000.0</v>
       </c>
       <c r="F13">
         <v>-3396000.0</v>
       </c>
       <c r="G13">
         <v>-49000.0</v>
       </c>
       <c r="H13">
         <v>-8715000.0</v>
       </c>
       <c r="I13">
         <v>-6442000.0</v>
       </c>
       <c r="J13">
         <v>-11610000.0</v>
       </c>
       <c r="K13">
         <v>-9669000.0</v>
       </c>
@@ -34133,51 +34344,51 @@
         <v>1355000.0</v>
       </c>
       <c r="N13">
         <v>-1236000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B14">
         <v>532155394.0</v>
       </c>
       <c r="C14">
         <v>571700000.0</v>
       </c>
       <c r="D14">
         <v>484200000.0</v>
       </c>
       <c r="E14">
         <v>316000000.0</v>
       </c>
       <c r="F14">
         <v>302958000.0</v>
       </c>
       <c r="G14">
         <v>272444000.0</v>
       </c>
       <c r="H14">
         <v>253453000.0</v>
       </c>
       <c r="I14">
         <v>147289000.0</v>
       </c>
@@ -34228,51 +34439,51 @@
       </c>
       <c r="Y14">
         <v>4872000.0</v>
       </c>
       <c r="Z14">
         <v>4312000.0</v>
       </c>
       <c r="AA14">
         <v>2509000.0</v>
       </c>
       <c r="AB14">
         <v>2281000.0</v>
       </c>
       <c r="AC14">
         <v>2003000.0</v>
       </c>
       <c r="AD14">
         <v>1959000.0</v>
       </c>
       <c r="AE14">
         <v>1240000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B15">
         <v>178063468.0</v>
       </c>
       <c r="C15">
         <v>145400000.0</v>
       </c>
       <c r="D15">
         <v>130400000.0</v>
       </c>
       <c r="E15">
         <v>94700000.0</v>
       </c>
       <c r="F15">
         <v>71500000.0</v>
       </c>
       <c r="G15">
         <v>46223000.0</v>
       </c>
       <c r="H15">
         <v>29332000.0</v>
       </c>
       <c r="I15">
         <v>21284000.0</v>
       </c>
@@ -34299,51 +34510,51 @@
       </c>
       <c r="Q15">
         <v>8026000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15">
         <v>2626000.0</v>
       </c>
       <c r="T15">
         <v>2347000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B16">
         <v>1212788882.0</v>
       </c>
       <c r="C16">
         <v>862800000.0</v>
       </c>
       <c r="D16">
         <v>399600000.0</v>
       </c>
       <c r="E16">
         <v>107000000.0</v>
       </c>
       <c r="F16">
         <v>283550000.0</v>
       </c>
       <c r="G16">
         <v>167113000.0</v>
       </c>
       <c r="H16">
         <v>120564000.0</v>
       </c>
       <c r="I16">
         <v>138510000.0</v>
       </c>
@@ -34394,86 +34605,86 @@
       </c>
       <c r="Y16">
         <v>10185000.0</v>
       </c>
       <c r="Z16">
         <v>3331000.0</v>
       </c>
       <c r="AA16">
         <v>7544000.0</v>
       </c>
       <c r="AB16">
         <v>15898000.0</v>
       </c>
       <c r="AC16">
         <v>10078000.0</v>
       </c>
       <c r="AD16">
         <v>31827000.0</v>
       </c>
       <c r="AE16">
         <v>42760000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B18">
         <v>1081608385.0</v>
       </c>
       <c r="C18">
         <v>400800000.0</v>
       </c>
       <c r="D18">
         <v>71200000.0</v>
       </c>
       <c r="E18">
         <v>-242900000.0</v>
       </c>
       <c r="F18">
         <v>148630000.0</v>
       </c>
       <c r="G18">
         <v>283759000.0</v>
       </c>
       <c r="H18">
         <v>74676000.0</v>
       </c>
       <c r="I18">
         <v>3130000.0</v>
       </c>
@@ -34524,51 +34735,51 @@
       </c>
       <c r="Y18">
         <v>-10522000.0</v>
       </c>
       <c r="Z18">
         <v>-8769000.0</v>
       </c>
       <c r="AA18">
         <v>-18277000.0</v>
       </c>
       <c r="AB18">
         <v>-33316000.0</v>
       </c>
       <c r="AC18">
         <v>-26099000.0</v>
       </c>
       <c r="AD18">
         <v>-12171000.0</v>
       </c>
       <c r="AE18">
         <v>-7953000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B19">
         <v>-19000000.0</v>
       </c>
       <c r="C19">
         <v>-32600000.0</v>
       </c>
       <c r="D19">
         <v>400296000.0</v>
       </c>
       <c r="E19">
         <v>-255404000.0</v>
       </c>
       <c r="F19">
         <v>1861000.0</v>
       </c>
       <c r="G19">
         <v>-83918000.0</v>
       </c>
       <c r="H19">
         <v>39727000.0</v>
       </c>
       <c r="I19">
         <v>-25554000.0</v>
       </c>
@@ -34585,102 +34796,102 @@
         <v>-13524000.0</v>
       </c>
       <c r="N19">
         <v>19920000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B20">
         <v>3000000.0</v>
       </c>
       <c r="C20">
         <v>1400000.0</v>
       </c>
       <c r="D20">
         <v>140000.0</v>
       </c>
       <c r="E20">
         <v>940000.0</v>
       </c>
       <c r="F20">
         <v>619000.0</v>
       </c>
       <c r="G20">
         <v>4737000.0</v>
       </c>
       <c r="H20">
         <v>2781000.0</v>
       </c>
       <c r="I20">
         <v>1081000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B21">
         <v>-59000000.0</v>
       </c>
       <c r="C21">
         <v>-57000000.0</v>
       </c>
       <c r="D21">
         <v>-432500000.0</v>
       </c>
       <c r="E21">
         <v>147028000.0</v>
       </c>
       <c r="F21">
         <v>-14096000.0</v>
       </c>
       <c r="G21">
         <v>-288101000.0</v>
       </c>
       <c r="H21">
         <v>130730000.0</v>
       </c>
       <c r="I21">
         <v>-10911000.0</v>
       </c>
@@ -34697,51 +34908,51 @@
         <v>-7785000.0</v>
       </c>
       <c r="N21">
         <v>-6742000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22">
         <v>995120411.0</v>
       </c>
       <c r="C22">
         <v>112700000.0</v>
       </c>
       <c r="D22">
         <v>-104900000.0</v>
       </c>
       <c r="E22">
         <v>-340100000.0</v>
       </c>
       <c r="F22">
         <v>98562000.0</v>
       </c>
       <c r="G22">
         <v>176455000.0</v>
       </c>
       <c r="H22">
         <v>111244000.0</v>
       </c>
       <c r="I22">
         <v>12041000.0</v>
       </c>
@@ -34792,51 +35003,51 @@
       </c>
       <c r="Y22">
         <v>-33658000.0</v>
       </c>
       <c r="Z22">
         <v>-8077000.0</v>
       </c>
       <c r="AA22">
         <v>-45878000.0</v>
       </c>
       <c r="AB22">
         <v>-5806000.0</v>
       </c>
       <c r="AC22">
         <v>-6008000.0</v>
       </c>
       <c r="AD22">
         <v>-909000.0</v>
       </c>
       <c r="AE22">
         <v>-1897000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B23">
         <v>-53927795.0</v>
       </c>
       <c r="C23">
         <v>100000.0</v>
       </c>
       <c r="D23">
         <v>11100000.0</v>
       </c>
       <c r="E23">
         <v>-300000.0</v>
       </c>
       <c r="F23">
         <v>-933000.0</v>
       </c>
       <c r="G23">
         <v>2441806.0</v>
       </c>
       <c r="H23">
         <v>-4027929.0</v>
       </c>
       <c r="I23">
         <v>-2020000.0</v>
       </c>
@@ -34887,51 +35098,51 @@
       </c>
       <c r="Y23">
         <v>-962000.0</v>
       </c>
       <c r="Z23">
         <v>-5044000.0</v>
       </c>
       <c r="AA23">
         <v>10043000.0</v>
       </c>
       <c r="AB23">
         <v>1000.0</v>
       </c>
       <c r="AC23">
         <v>-14406000.0</v>
       </c>
       <c r="AD23">
         <v>-13780000.0</v>
       </c>
       <c r="AE23">
         <v>-8829000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B24">
         <v>12210065.0</v>
       </c>
       <c r="C24">
         <v>3800000.0</v>
       </c>
       <c r="D24">
         <v>3800000.0</v>
       </c>
       <c r="E24">
         <v>8700000.0</v>
       </c>
       <c r="F24">
         <v>45798000.0</v>
       </c>
       <c r="G24">
         <v>22474000.0</v>
       </c>
       <c r="H24">
         <v>10267000.0</v>
       </c>
       <c r="I24">
         <v>15781000.0</v>
       </c>
@@ -34980,51 +35191,51 @@
       <c r="X24">
         <v>318000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
         <v>-105000.0</v>
       </c>
       <c r="AA24">
         <v>-59000.0</v>
       </c>
       <c r="AB24">
         <v>69000.0</v>
       </c>
       <c r="AC24">
         <v>-65000.0</v>
       </c>
       <c r="AD24">
         <v>70000.0</v>
       </c>
       <c r="AE24">
         <v>-2627000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B25">
         <v>24420132.0</v>
       </c>
       <c r="C25">
         <v>-151900000.0</v>
       </c>
       <c r="D25">
         <v>-33900000.0</v>
       </c>
       <c r="E25">
         <v>54900000.0</v>
       </c>
       <c r="F25">
         <v>-89900000.0</v>
       </c>
       <c r="G25">
         <v>-162147000.0</v>
       </c>
       <c r="H25">
         <v>-130441000.0</v>
       </c>
       <c r="I25">
         <v>-24195000.0</v>
       </c>
@@ -35075,51 +35286,51 @@
       </c>
       <c r="Y25">
         <v>32916000.0</v>
       </c>
       <c r="Z25">
         <v>5991000.0</v>
       </c>
       <c r="AA25">
         <v>43984000.0</v>
       </c>
       <c r="AB25">
         <v>207000.0</v>
       </c>
       <c r="AC25">
         <v>-582000.0</v>
       </c>
       <c r="AD25">
         <v>839000.0</v>
       </c>
       <c r="AE25">
         <v>584000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B26">
         <v>-46805254.0</v>
       </c>
       <c r="C26">
         <v>-23133267.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>335000000.0</v>
       </c>
       <c r="I26">
         <v>-3000000.0</v>
       </c>
       <c r="J26">
         <v>3000000.0</v>
       </c>
       <c r="K26">
         <v>2399000.0</v>
       </c>
@@ -35138,51 +35349,51 @@
       <c r="P26">
         <v>-91368435.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
         <v>-5592000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26">
         <v>-340000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B27">
         <v>2000000.0</v>
       </c>
       <c r="C27">
         <v>400000.0</v>
       </c>
       <c r="D27">
         <v>5500000.0</v>
       </c>
       <c r="E27">
         <v>3900000.0</v>
       </c>
       <c r="F27">
         <v>5128000.0</v>
       </c>
       <c r="G27">
         <v>3024000.0</v>
       </c>
       <c r="H27">
         <v>4448000.0</v>
       </c>
       <c r="I27">
         <v>2957000.0</v>
       </c>
@@ -35213,51 +35424,51 @@
       <c r="R27">
         <v>2382000.0</v>
       </c>
       <c r="S27">
         <v>2223000.0</v>
       </c>
       <c r="T27">
         <v>-9320000.0</v>
       </c>
       <c r="U27">
         <v>-8995000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B28">
         <v>-282866538.0</v>
       </c>
       <c r="C28">
         <v>-225200000.0</v>
       </c>
       <c r="D28">
         <v>-551800000.0</v>
       </c>
       <c r="E28">
         <v>53000000.0</v>
       </c>
       <c r="F28">
         <v>-85910000.0</v>
       </c>
       <c r="G28">
         <v>-329587000.0</v>
       </c>
       <c r="H28">
         <v>103255000.0</v>
       </c>
       <c r="I28">
         <v>-33134000.0</v>
       </c>
@@ -35308,51 +35519,51 @@
       </c>
       <c r="Y28">
         <v>18534000.0</v>
       </c>
       <c r="Z28">
         <v>4405000.0</v>
       </c>
       <c r="AA28">
         <v>10043000.0</v>
       </c>
       <c r="AB28">
         <v>38984000.0</v>
       </c>
       <c r="AC28">
         <v>4328000.0</v>
       </c>
       <c r="AD28">
         <v>979000.0</v>
       </c>
       <c r="AE28">
         <v>27583000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B29">
         <v>1401105119.0</v>
       </c>
       <c r="C29">
         <v>724100000.0</v>
       </c>
       <c r="D29">
         <v>450200000.0</v>
       </c>
       <c r="E29">
         <v>31800000.0</v>
       </c>
       <c r="F29">
         <v>392108000.0</v>
       </c>
       <c r="G29">
         <v>462315000.0</v>
       </c>
       <c r="H29">
         <v>282028000.0</v>
       </c>
       <c r="I29">
         <v>154978000.0</v>
       </c>
@@ -35403,51 +35614,51 @@
       </c>
       <c r="Y29">
         <v>-742000.0</v>
       </c>
       <c r="Z29">
         <v>-2086000.0</v>
       </c>
       <c r="AA29">
         <v>615000.0</v>
       </c>
       <c r="AB29">
         <v>-3318000.0</v>
       </c>
       <c r="AC29">
         <v>-4587000.0</v>
       </c>
       <c r="AD29">
         <v>1889000.0</v>
       </c>
       <c r="AE29">
         <v>-1751000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B30">
         <v>-763129150.0</v>
       </c>
       <c r="C30">
         <v>-32600000.0</v>
       </c>
       <c r="D30">
         <v>397900000.0</v>
       </c>
       <c r="E30">
         <v>-255400000.0</v>
       </c>
       <c r="F30">
         <v>-186662000.0</v>
       </c>
       <c r="G30">
         <v>-83918000.0</v>
       </c>
       <c r="H30">
         <v>-402168000.0</v>
       </c>
       <c r="I30">
         <v>-159172000.0</v>
       </c>
@@ -35517,1126 +35728,1135 @@
       <c r="AE30">
         <v>-8829000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM30"/>
+  <dimension ref="A1:DN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B2">
+        <v>1215000000.0</v>
+      </c>
+      <c r="C2">
         <v>869351729.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1080900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>900100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>862800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>439000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>337200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>301100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>399600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>347500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>367500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>411300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>107000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>153079000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>194800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>271900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>283600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>257509000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>157125000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>133497000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>167113000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>150329000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>188117000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>147827000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>120564000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>94713000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>92221000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>90548000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>138510000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>186424000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>187403000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>167282000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>175953000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>135994000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>160908000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>183609000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>180881000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>209565000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>149902000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>120387000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>133963000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>155299000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>182667000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>109921000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>146193000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>159982000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>178988000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>178097000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>249937000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>207626000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>238034000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>244552000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>346208000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>426401000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>358383000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>544794000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>262901000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>299488000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>205639000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>171873000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>179921000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>154442000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>127110000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>119734000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>100474000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>65249000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>37267000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>29231000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>26789000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>64425000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>78096000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>60099000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>51915000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>65840000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>75853000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>83132000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>80347000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>72433000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>62919000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>42532000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>29291000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>22501000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>23448000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>17901000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>28345000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>17862000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>53979000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>67503000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>14191000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>92839000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11138000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12561000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>10185000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>17964000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>21025000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>19921000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3331000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4866000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>8601000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3531000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>7544000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>9557000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6081000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9725000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>15932000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>15470000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>16431000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>24380000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>10070000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>15880000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>22042000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>27284000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>31866000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>39970000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>41297000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>42899000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>42826000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B3">
+        <v>105000000</v>
+      </c>
+      <c r="C3">
         <v>95996498</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>91100000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>60300000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>68100000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>85400000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>75100000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>75900000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>86900000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>118800000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>108700000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>114758593</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>38500000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>72362000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>69100000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>71800000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>61500000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>70147000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>62190000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>63170000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>47971000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>53636000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>38832000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>30338000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>55750000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>50319000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>49891000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>66264000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>40878000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>42302000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>33555000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>43426000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>32565000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>36473000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>31999000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>49292000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>44687000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>56477000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>48517000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>52767000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>44900000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>53705000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>31026000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>29558000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>32446000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>30131000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>27925000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>36894000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>36811000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>33669000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>43547000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>44331000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>39693000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>65269000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>41821000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>32809000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>20016000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>26139000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>24331000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>39651000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>17192000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>29639000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>18500000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>17401000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>17830000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>8617000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5828000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>19654000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>18652000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>81375000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>57107000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>61805000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>43513000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>34545000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>29732000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>31168000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>21725000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>25727000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>18026000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>36985000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>16261000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>19063000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>16482000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>14090000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>10003000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>7368000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3667000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2774000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3234000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>5869000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3581000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3648000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>4415000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>4134000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2827000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1366000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1453000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>922000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>515000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1601000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>3645000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>9203000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4013000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2986000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2690000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>19026000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1914000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>8315000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>4571000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2887000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3999000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>4685000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>9941000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>9788000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1809000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1669000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>794000</v>
       </c>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -36710,54 +36930,55 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -36831,730 +37052,737 @@
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B6">
+        <v>280000000.0</v>
+      </c>
+      <c r="C6">
         <v>343437153.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-210700000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>180800000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>37300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>423800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>101800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>36100000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-98500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>52100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-20000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-44713856.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>304300000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-46074000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-41700000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-77100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>26041000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>100384000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>23628000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-33616000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16784000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-37788000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>40290000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>27263000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>25851000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2492000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1673000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-47962000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-47914000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-979000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>20121000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-8671000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>39959000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-24914000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-22701000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2728000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-28684000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>59663000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>29515000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-13576000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-21336000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-27368000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>72746000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-36272000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-13789000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-19006000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>891000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-71840000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>42311000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-30408000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6518000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-101656000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-80193000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>68018000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-186411000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>281893000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-36587000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>93849000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>33766000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-8048000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>25479000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>27332000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>7376000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>19260000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>35225000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>27982000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>8036000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2442000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-37636000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-13671000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>17997000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>8184000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-13925000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-10013000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-7279000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2785000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>7914000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>9514000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>20387000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>13241000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>6790000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-947000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5547000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-10444000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>10483000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-36117000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-13524000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>53312000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-78647000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>81701000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1423000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2376000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-7779000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-3061000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1104000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>16590000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-1535000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-3735000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>5070000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-4013000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2013000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3476000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-3644000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-6207000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>428000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-961000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-7949000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>14310000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-5802000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-6162000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-5242000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-4582000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-8143000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-1327000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-1602000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>73000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B7">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C7">
         <v>35760518.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4300000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-65300000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5600000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-34200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-66000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>55600000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-29072000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>21600000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-19700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-14800000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9663000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>23007000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-37015000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-47398000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>18576000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8984000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>31271000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>38151000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4746000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-14894000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>20140000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-37936000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4897000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>4184000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>7772000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-11320000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>15193000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>6915000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-8203000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2196000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2283000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>7295000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>12477000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-27600000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>6064000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>6659000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2596000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>4522000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-863000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>14271000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2606000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-4073000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>21366000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-4898000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-9652000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-13046000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-4473000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>16876000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-35442000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>9404000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>7869000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-9439000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-15396000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-23082000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>917000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>7476000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-8309000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>3883000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-275000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-6163000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-4879000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-24373000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>11588000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>2309000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>5103000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-25947000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-609000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-13135000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-13369000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-11465000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-8744000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-5353000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>12602000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1394000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-1894000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-1114000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-2138000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>1271000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>2689000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-6576000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1880000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-3316000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1952000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-229000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-3519000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>679000.0</v>
       </c>
-      <c r="CP7"/>
-      <c r="CQ7">
+      <c r="CQ7"/>
+      <c r="CR7">
         <v>1568000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1959000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>1568000.0</v>
       </c>
-      <c r="CT7"/>
-      <c r="CU7">
+      <c r="CU7"/>
+      <c r="CV7">
         <v>-117000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-168000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>3384000.0</v>
       </c>
-      <c r="CX7"/>
-      <c r="CY7">
+      <c r="CY7"/>
+      <c r="CZ7">
         <v>442000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>1176000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-1379000.0</v>
       </c>
-      <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -37628,1187 +37856,1196 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B9">
+        <v>22000000.0</v>
+      </c>
+      <c r="C9">
         <v>-15214423.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-53500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>800000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-14300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-43100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>36600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-23721000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>19600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-251000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5947000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-9793000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1223000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-8229000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>20967000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2492000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>39608000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>20657000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-20201000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>11052000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-9963000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-267000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>91000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2059000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4373000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9276000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8976000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-8785000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>385000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-4656000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-7303000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5096000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-22262000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>20026000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9989000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-4925000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2424000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>763000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>28005000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-174000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-21220000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>13845000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-11100000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>19794000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-6636000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-7782000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-2086000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-5766000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-4784000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>16696000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-7902000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-10488000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-7838000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-7453000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1119000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-10857000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>14286000.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>-2644000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-8683000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-10174000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>14327000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>8873000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>10446000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-24598000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2704000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-8962000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-13942000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>20282000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-23425000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-6660000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-6838000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-1706000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-38000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>5666000.0</v>
       </c>
-      <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>1556000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-8923000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>2041000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>218000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
+      <c r="DN9"/>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B10">
+        <v>-63000000.0</v>
+      </c>
+      <c r="C10">
         <v>3265505.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-13200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-23400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-19400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-39300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-23433000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-10500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-26400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10300000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-17083000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12561000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-38429000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-39934000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-20031000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-37246000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>33664000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8990000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-9729000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4356000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>26008000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10830000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-8098000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2859000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5569000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6740000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>16806000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-9461000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3265000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>288000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5963000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7689000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1509000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4366000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6596000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2938000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-814000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14692000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>618000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-799000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>315000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>11132000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2253000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>9921000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-22581000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-6195000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2691000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5504000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-20828000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-4200000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1168000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-4245000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-11473000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-13866000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-4212000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-6203000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-5137000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3455000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>-7390000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>352000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-6828000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-7323000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-3797000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-8359000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1696000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-13091000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-232000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-4719000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-8897000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2506000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-3519000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-838000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-2013000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1416000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>2395000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1849000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>803000.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>-1666000.0</v>
       </c>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>457000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
+      <c r="DN10"/>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2700000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>22829000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9250000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>360000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-11728000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8338000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8615000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7548000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-6415000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>52574000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>23907000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-12103000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-7562000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3591000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>9225000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-17454000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-38889000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5696000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7574000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>851000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6068000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2569000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7961000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-460000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1505000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>13722000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>8185000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>704000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-26750000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>628000.0</v>
       </c>
-      <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-8398000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>7639000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7074000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-10959000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>27462000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>18946000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>7874000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>17373000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2631000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>11741000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>9065000.0</v>
       </c>
-      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>7367000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>4523000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>2866000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>5748000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>210000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>9117000.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>16059000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>27745000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>22306000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3016000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>4466000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>6416000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CK11"/>
+      <c r="CL11">
         <v>172000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>1352000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>5665000.0</v>
       </c>
-      <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>215000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
+      <c r="DN11"/>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-10600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46800000.0</v>
       </c>
       <c r="M12">
         <v>-46800000.0</v>
       </c>
       <c r="N12">
+        <v>-46800000.0</v>
+      </c>
+      <c r="O12">
         <v>6735000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22728000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>37227000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-80937000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>35720000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>28707000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-17190000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8084000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-97616000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-16152000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-51977000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>72492000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-23176000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-6204000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-17048000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-59626000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14503000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7464000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-16259000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-37833000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-3160000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7637000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-16558000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-9452000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-54000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>36416000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-17668000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>125467000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>37108000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>17837000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>13027000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2376000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3987000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>8121000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>22740000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
-      <c r="DJ12">
+      <c r="DJ12"/>
+      <c r="DK12">
         <v>-1432000.0</v>
       </c>
-      <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
+      <c r="DN12"/>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="M13">
         <v>11000000.0</v>
       </c>
       <c r="N13">
+        <v>11000000.0</v>
+      </c>
+      <c r="O13">
         <v>-4747000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3282000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2732000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1288000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-667000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-4116000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3659000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2272000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5738000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1356000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7218000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2885000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-9773000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>438000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>534000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>86000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2228000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-622000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-707000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2885000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-11610000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2526000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2223000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1364000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-9669000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-4336000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1355000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-1236000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
@@ -38827,603 +39064,609 @@
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
-      <c r="DJ13">
+      <c r="DJ13"/>
+      <c r="DK13">
         <v>2299000.0</v>
       </c>
-      <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B14">
+        <v>113000000.0</v>
+      </c>
+      <c r="C14">
         <v>143167349.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>120500000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>122400000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>119400000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>188700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>130200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>128400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>124400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>121300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>137300000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>130700000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>73100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>79281000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>77900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>74300000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>84500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>76141000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>83184000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>68540000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>75093000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>78665000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>54305000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>61325000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>78149000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>83835000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>78267000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>57613000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>49334000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>37245000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>37880000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>37626000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>34538000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>34240000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>28594000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>30701000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>29353000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>23032000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33797000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>29755000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>29371000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>36917000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>36722000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>36688000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>40518000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>38493000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>34060000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>38297000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>36860000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>31612000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>41995000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>32239000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>30067000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>32242000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>30265000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>24324000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>20231000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>23463000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>19529000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>20446000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>19318000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>21131000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>23084000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>22448000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>19820000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>24375000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>22123000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>21856000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>14815000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>12549000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>11217000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>12719000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>9864000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>8227000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>9549000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>6994000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4222000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>5640000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>4234000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4175000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3471000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3674000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3788000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>2415000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3218000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3683000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3033000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>2008000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2145000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1960000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>432000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>462000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>471000.0</v>
       </c>
-      <c r="CP14"/>
-      <c r="CQ14">
+      <c r="CQ14"/>
+      <c r="CR14">
         <v>1316000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1435000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1429000.0</v>
       </c>
-      <c r="CT14"/>
-      <c r="CU14">
+      <c r="CU14"/>
+      <c r="CV14">
         <v>1278000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1034000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>708000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>625000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>397000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>866000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>621000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>577000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>613000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>495000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>596000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>500000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>483000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>526000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>494000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>511000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>506000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>436000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>506000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B15">
+        <v>76000000.0</v>
+      </c>
+      <c r="C15">
         <v>60153091.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>43400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36200000.0</v>
       </c>
       <c r="E15">
         <v>36200000.0</v>
       </c>
       <c r="F15">
-        <v>36300000.0</v>
+        <v>36200000.0</v>
       </c>
       <c r="G15">
         <v>36300000.0</v>
       </c>
       <c r="H15">
         <v>36300000.0</v>
       </c>
       <c r="I15">
+        <v>36300000.0</v>
+      </c>
+      <c r="J15">
         <v>36500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>36400000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>36500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>36400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>21032000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25300000.0</v>
       </c>
       <c r="Q15">
         <v>25300000.0</v>
       </c>
       <c r="R15">
+        <v>25300000.0</v>
+      </c>
+      <c r="S15">
         <v>21032000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21030000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14720000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14718000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>14712000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10508000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10503000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>10500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7337000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7334000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7331000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7330000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5366000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5367000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5185000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3830000.0</v>
       </c>
       <c r="AI15">
         <v>3830000.0</v>
       </c>
       <c r="AJ15">
         <v>3830000.0</v>
       </c>
       <c r="AK15">
+        <v>3830000.0</v>
+      </c>
+      <c r="AL15">
         <v>3824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1903000.0</v>
       </c>
       <c r="AM15">
         <v>1903000.0</v>
       </c>
       <c r="AN15">
-        <v>1900000.0</v>
+        <v>1903000.0</v>
       </c>
       <c r="AO15">
         <v>1900000.0</v>
       </c>
       <c r="AP15">
+        <v>1900000.0</v>
+      </c>
+      <c r="AQ15">
         <v>7579000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>7586000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7583000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>18955000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>18934000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>18939000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>18938000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>18940000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>18881000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>18926000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>18927000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>19021000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>7618000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>7612000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>5770000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3919000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2639000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2698000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2700000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2695000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3672000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672000.0</v>
       </c>
       <c r="BM15">
         <v>2672000.0</v>
       </c>
-      <c r="BN15"/>
+      <c r="BN15">
+        <v>2672000.0</v>
+      </c>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
@@ -39431,407 +39674,411 @@
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
+      <c r="DN15"/>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B16">
+        <v>1495000000.0</v>
+      </c>
+      <c r="C16">
         <v>1212788882.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>870200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1080900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>900100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>862800000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>439000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>337200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>301100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>399600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>347500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>367500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>411300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>107005000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>153100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>194800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>271900000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>283550000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>257509000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>157125000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>133497000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>167113000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>150329000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>188117000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>147827000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>120564000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>94713000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>92221000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>90548000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>138510000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>186424000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>187403000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>167282000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>175953000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>135994000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>160908000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>183609000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>180881000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>209565000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>149902000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>120387000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>133963000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>155299000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>182667000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>109921000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>146193000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>159982000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>178988000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>178097000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>249937000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>207626000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>238034000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>244552000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>346208000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>426401000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>358383000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>544794000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>262901000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>299488000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>205639000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>171873000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>179921000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>154442000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>127110000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>119734000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>100474000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>65249000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>37267000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>29231000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>26789000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>64425000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>78096000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>60099000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>51915000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>65840000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>75853000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>83132000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>80347000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>72433000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>62919000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>42532000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>29291000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>22501000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>23448000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>17901000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>28345000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>17862000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>53979000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>67503000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>14192000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>92839000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>11138000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>12561000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>10185000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>17964000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>21025000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>19921000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3331000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4866000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>8601000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>3531000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>7544000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>9557000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>6081000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>9725000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>15898000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>15470000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>16431000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>24380000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>10078000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>15880000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>22042000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>27284000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>31827000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>39970000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>41297000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>42899000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -39905,538 +40152,544 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B18">
+        <v>400000000.0</v>
+      </c>
+      <c r="C18">
         <v>514050142.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>217600000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>233100000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>106700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>188700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>151100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>86800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-25800000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>48500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5900000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4021291.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>12800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-184464000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-14700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-51000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7300000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>47951000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>94827000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>23973000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18121000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>116935000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>76111000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>32412000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>58301000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>79154000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>32057000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>17254000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-53789000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-30372000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8144000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>23523000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1835000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>42818000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>31794000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-6386000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-6118000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-10809000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>53829000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>13252000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-44129000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-30304000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1840000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-8981000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-20500000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-29308000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>10420000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>11843000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-686000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>12487000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-2817000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-43862000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-7442000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>16334000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>37686000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-38009000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>17379000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>78828000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>66565000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>64476000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>42273000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>53875000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>46566000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>27937000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>30816000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>43593000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>31271000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>12380000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-24027000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-81355000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-34400000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-11012000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-24048000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-7837000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-9509000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-13000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-19463000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-12338000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-2261000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-7758000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-8744000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-16607000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-12255000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-12742000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-7145000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-4750000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-3254000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-2279000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-3627000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-6970000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-3508000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-6923000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-3938000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-5961000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-1661000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-3079000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>179000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-1954000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-2137000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-3886000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-792000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-8926000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-3405000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-1877000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-4069000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-22548000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>3823000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-7900000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-6691000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-2769000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-6119000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-6847000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-10364000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-8985000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-1158000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-1306000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-722000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-26700000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-462000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-52700000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-67900000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>201800000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-75200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-72700000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-86500000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-70600000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>193700000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-53100000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>327900000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-68241000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-325000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>315000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>704000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>455000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>518000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>633000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>255000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-40133000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-34633000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>49328000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-58480000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-51547000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-47515000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-69338000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-233768000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-10020000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-3520000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-6851000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-5163000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-16740000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-14970000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-15919000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>14852000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>56870000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>91296000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-13524000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>19920000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
@@ -40455,119 +40708,122 @@
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
-      <c r="DJ19">
+      <c r="DJ19"/>
+      <c r="DK19">
         <v>-75000.0</v>
       </c>
-      <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="D20">
         <v>800000.0</v>
       </c>
       <c r="E20">
+        <v>800000.0</v>
+      </c>
+      <c r="F20">
         <v>900000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>500000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>600000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>300000.0</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>97000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>159000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>361000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>323000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>284000.0</v>
       </c>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>296000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -40620,179 +40876,182 @@
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B21">
+        <v>-17000000.0</v>
+      </c>
+      <c r="C21">
         <v>-16100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-14500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-13500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13900000.0</v>
       </c>
       <c r="G21">
         <v>-13900000.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>-13900000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-307200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64200000.0</v>
       </c>
       <c r="M21">
         <v>-64200000.0</v>
       </c>
       <c r="N21">
+        <v>-64200000.0</v>
+      </c>
+      <c r="O21">
         <v>158454000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3375000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3782000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4269000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4266000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3995000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2853000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2982000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-98796000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-107264000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-62977000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-19064000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-45726000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-24674000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-4880000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>206010000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2223000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2171000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1977000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4540000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-37742000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-39975000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1504000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-927000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-22583000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-5588000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-7785000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-6742000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
@@ -40815,2977 +41074,3005 @@
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
+      <c r="DN21"/>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22">
+        <v>456000000.0</v>
+      </c>
+      <c r="C22">
         <v>458440129.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>169200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>189600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>169300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>107800000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>57100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-21400000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-30800000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-51300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-20600000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-33000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>16500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-172060000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-71200000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-173600000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>76800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14664000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20219000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>71241000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-7562000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>169018000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>65260000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>19412000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-77235000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>21214000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>37719000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>18499000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3320000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-63577000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-9234000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>36696000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>48156000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>49664000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17826000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>36011000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>19950000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>22284000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>43440000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>34226000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1875000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-136958000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-67514000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-7299000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-19785000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-525727000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-20177000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-5679000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6760000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-293063000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>14236000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-187095000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>20076000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-29411000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>22608000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>37037000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>50245000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-401000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>52522000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>113478000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>92679000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>44590000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>20321000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>23098000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>37764000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>27805000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>17641000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>10208000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6610000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-33316000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>6404000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>21329000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>31177000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>26062000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>23891000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>18472000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>20435000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>29648000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>16355000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>14964000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-2761000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-28058000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2328000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>27000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-4223000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>15692000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3289000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1287000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-366000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-4858000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-1225000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-1643000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-1104000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-13721000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-17387000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-1247000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-1303000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-4388000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>701000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-2849000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-1541000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-6363000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-38028000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-797000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-690000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-1717000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-680000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-1421000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-1988000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-3198000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-1041000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>-1840000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>71000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-547000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>580000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>-1231000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>289000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B23">
+        <v>-12000000.0</v>
+      </c>
+      <c r="C23">
         <v>-14420690.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>100799.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-11913000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-12039819.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-141199.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10288004.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3049423.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-269000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43000.0</v>
       </c>
       <c r="R23">
         <v>-43000.0</v>
       </c>
       <c r="S23">
+        <v>-43000.0</v>
+      </c>
+      <c r="T23">
         <v>-255000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-322000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-313000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-5616000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5616000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>80000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>161248.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-10000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-653000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-261000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1013592.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1158000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-306000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-254000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-302000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-314000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-44857000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-557000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107000.0</v>
       </c>
       <c r="AM23">
         <v>-107000.0</v>
       </c>
       <c r="AN23">
-        <v>-214000.0</v>
+        <v>-107000.0</v>
       </c>
       <c r="AO23">
         <v>-214000.0</v>
       </c>
       <c r="AP23">
+        <v>-214000.0</v>
+      </c>
+      <c r="AQ23">
         <v>-16000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-281000.0</v>
       </c>
       <c r="AS23">
         <v>-281000.0</v>
       </c>
       <c r="AT23">
+        <v>-281000.0</v>
+      </c>
+      <c r="AU23">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-376000.0</v>
       </c>
       <c r="AV23">
         <v>-376000.0</v>
       </c>
       <c r="AW23">
+        <v>-376000.0</v>
+      </c>
+      <c r="AX23">
         <v>2040000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-302000.0</v>
       </c>
       <c r="AZ23">
         <v>-302000.0</v>
       </c>
       <c r="BA23">
+        <v>-302000.0</v>
+      </c>
+      <c r="BB23">
         <v>-87991000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-2275000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-119000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-421000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-4000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-110142000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1508000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2508000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-254000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>5154000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>212000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>955000.0</v>
       </c>
       <c r="BN23">
         <v>955000.0</v>
       </c>
       <c r="BO23">
+        <v>955000.0</v>
+      </c>
+      <c r="BP23">
         <v>2727000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1199000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-5165000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1537000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-103000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1241000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-728000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1991000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-125000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4049000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-2306000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-12000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-2043000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-5643000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-19000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-285000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-408000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-285000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-14095000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-235000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-22000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-23998000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-2798000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-272000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-2993000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-7000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3468000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-68000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-723000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>559000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-730000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>311000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>13000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>8824000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-1729000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-2795000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2795000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-608000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-4828000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-1945000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>478000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-33000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-1126000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>4219000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-4067000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-4617000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-9941000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-9580000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-1954000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-1957000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-289000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B24">
+        <v>10000000.0</v>
+      </c>
+      <c r="C24">
         <v>10275439.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>34200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>400000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>800000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>900000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>561861.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3334504.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>504000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>500000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7700000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2300000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>29935000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14026000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>770000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>502000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4199000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-5460000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>205000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>103000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1026000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>363000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>54589000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>298000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>10374000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5105000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>36000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>251000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1342000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>45000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4722000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>470000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>15001000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>110000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-563000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>641000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>318000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>140000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2827000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-537000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>117000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-210000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5847000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>117000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5509000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4499000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-75890000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>562000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-657000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2583000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-32572000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>60669000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-6018000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-48660000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2317000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1521000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-3448000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-3641000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>-5497000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-3005000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-1617000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>18882000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-3987000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>29695000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>9450000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-3573000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-2753000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-11174000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>10250000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2584000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-585000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-116472000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-899000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>949000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>402000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>450000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>22164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583000.0</v>
       </c>
       <c r="CJ24">
         <v>1583000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CK24">
+        <v>1583000.0</v>
+      </c>
+      <c r="CL24"/>
+      <c r="CM24">
         <v>-75351000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-507000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>13000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2123000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-638000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-630000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>10000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>100000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-125000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>98000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1470000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-1489000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>5133000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-1962000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-1105000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-2138000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>69000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-66000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>66000.0</v>
       </c>
-      <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>-65000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>71000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-71000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>208000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-145000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-288000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>505000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B25">
+        <v>-220000000.0</v>
+      </c>
+      <c r="C25">
         <v>21671520.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-57200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-69100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-94200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-130600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-26400000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2500000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-26900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>20879885.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-56200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-9160000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>131600000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-90400000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6382000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-20673000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-46469000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-29140000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-85961000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-42237000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-55212000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>21263000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-7586000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-49312000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-22891000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-35756000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>37236000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>15820000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-32805000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-44446000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-59697000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-811000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-18012000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-17080000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-23376000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-19831000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-24819000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-7677000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>125192000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>57985000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-11093000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-20794000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>593734000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>13816000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>10109000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-13280000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>305508000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-23135000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>159172000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-24706000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>83819000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-7663000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-58992000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-75358000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>73606000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>26961000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-46381000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-55334000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-288000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>15953000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>6549000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-17128000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-2807000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1288000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4449000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1200000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>15027000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-223000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>9584000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-1085000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-2978000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-548000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2150000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-9089000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-9352000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-1514000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-1540000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>8810000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>27932000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-775000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1047000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2642000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-19446000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>667000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-920000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1144000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3749000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1095000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1425000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>431000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>11894000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>15669000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>58000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-62000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>3356000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-3484000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-302000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>302000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>6015000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>37797000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-136000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>69000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-2382000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1976000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1341000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-728000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>2816000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-1562000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-848000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-988000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>839000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-435000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>1158000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-723000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B26">
+        <v>-25000000.0</v>
+      </c>
+      <c r="C26">
         <v>-15138477.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-11111860.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-19939569.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-190870.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1304.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2936559.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-21403959.0</v>
       </c>
-      <c r="J26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>2931000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2781000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1610000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>194000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>1081000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>127000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>85000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2500000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2079000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2399000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>2399000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-1000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>3000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>-1298000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-5442000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-10719000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-7548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23482000.0</v>
       </c>
       <c r="BE26">
         <v>-23482000.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26">
+      <c r="BF26">
+        <v>-23482000.0</v>
+      </c>
+      <c r="BG26"/>
+      <c r="BH26">
         <v>-27941000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>-39000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-5553000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>643000.0</v>
       </c>
-      <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B27">
+        <v>0.0</v>
+      </c>
+      <c r="C27">
         <v>200000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>600000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>200000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="H27">
         <v>1600000.0</v>
       </c>
       <c r="I27">
         <v>1600000.0</v>
       </c>
       <c r="J27">
+        <v>1600000.0</v>
+      </c>
+      <c r="K27">
         <v>1800000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1200000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1300000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1200000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="P27">
         <v>1300000.0</v>
       </c>
       <c r="Q27">
         <v>1300000.0</v>
       </c>
       <c r="R27">
+        <v>1300000.0</v>
+      </c>
+      <c r="S27">
         <v>2103000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>895000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1250000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>880000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-212000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1002000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1231000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1003000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1312000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1079000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1220000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>837000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-115000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>964000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1146000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>962000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>683000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>775000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>918000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>701000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>586000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1682000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>856000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>702000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>226000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>781000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>778000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>784000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>504000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>672000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>188000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1165000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>67000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>847000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1057000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>202000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>-574000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1339000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1333000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2044000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>430000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1323000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>859000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>890000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1518000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>910000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>837000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>763000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>694000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>493000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>352000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>843000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>7280000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>87000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>914000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>475000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>563000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-1504000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>1691000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-10070000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-11308000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-2507000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-2905000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>7725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345000.0</v>
       </c>
       <c r="CE27">
         <v>345000.0</v>
       </c>
       <c r="CF27">
+        <v>345000.0</v>
+      </c>
+      <c r="CG27">
         <v>421000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>297000.0</v>
       </c>
-      <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>518000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>684000.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B28">
+        <v>-130000000.0</v>
+      </c>
+      <c r="C28">
         <v>-91134897.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-57100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-61300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-69900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-49700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-49600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-53200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-72700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-45500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-333411996.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-97550577.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-73700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>137250000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-26400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-28700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-29200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-25057000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-25280000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-17599000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17974000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-113499000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-117385000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-72070000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-26633000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-51902000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-31245000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-12278000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>198680000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-8747000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-7389000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-6917000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-10081000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2460000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-43720000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2469000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2853000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-7811000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-12968000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-3784000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3655000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8568000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-12580000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-11685000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-15003000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-20918000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-9374000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-30876000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-22740000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-17186000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-21062000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-6408000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-45506000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-20098000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-14956000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-30517000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-5189000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-83793000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-32020000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1969000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1831000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10208000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>478000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>98000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-8185000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>955000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2727000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1339000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>101716000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1539000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-103000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-686000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>49961000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-484000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-820000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5608000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-608000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>566000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1354000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>144617000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2065000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3624000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1131000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-3000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>919000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>385000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>790000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-23053000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>57262000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3673000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>85716000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>5487000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>4191000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-1180000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-770000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>4173000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>16311000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>344000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-1696000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>7486000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-1729000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1803000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>8848000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-608000.0</v>
       </c>
-      <c r="DA28"/>
-      <c r="DB28">
+      <c r="DB28"/>
+      <c r="DC28">
         <v>29102000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-11049000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>62000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>20869000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-3057000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>38000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1354000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>5993000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>689000.0</v>
       </c>
-      <c r="DK28"/>
-      <c r="DL28">
+      <c r="DL28"/>
+      <c r="DM28">
         <v>1000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>289000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B29">
+        <v>505000000.0</v>
+      </c>
+      <c r="C29">
         <v>610046640.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>308700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>293400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>174800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>274100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>226200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>162700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>61100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>167300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>114600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>118779885.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>51300000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-112102000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>54400000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>68800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>118098000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>157017000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>87143000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>29850000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>170571000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>114943000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>62750000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>114051000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>129473000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>81948000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>83518000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-12911000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>11930000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>41699000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>66949000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>34400000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>79291000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>63793000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>42906000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>38569000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>45668000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>102346000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>66019000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>771000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>23401000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>32866000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>20577000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>11946000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>823000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>38345000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>48737000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>36125000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>46156000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>40730000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>469000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>32251000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>81603000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>79507000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-5200000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>37395000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>104967000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>90896000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>104127000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>59465000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>83514000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>65066000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>45338000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>48646000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>52210000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>37099000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>32034000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-5375000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>20000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>22707000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>50793000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>19465000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>26708000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>20223000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>18168000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2262000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>13389000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>15765000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>29227000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>7517000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>2456000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>4227000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1348000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2858000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>2618000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>413000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>495000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-393000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-1101000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>73000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-3275000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>477000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-1827000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1166000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-1713000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1632000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-1032000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-1622000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-2285000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>2853000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>277000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>608000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>1109000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-1379000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-3522000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>1909000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>415000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-2120000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>118000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-2120000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-2162000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-423000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>803000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>651000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>363000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>72000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B30">
+        <v>-95000000.0</v>
+      </c>
+      <c r="C30">
         <v>-169911657.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-462000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-52700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-67900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>201800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-75200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-72700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-86500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-70600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>191861861.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-55165496.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>327900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-68241000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-67700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-68400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-51100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-66325000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-29948000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-45927000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-44462000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-40133000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-34633000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>49328000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-58480000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-51547000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-47515000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-69338000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-233768000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-51029000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-35299000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-39903000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-32941000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-36792000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-44857000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-63243000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-32929000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-66543000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-29699000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-33368000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-10287000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-35030000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-47846000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>63932000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-33546000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6368000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-47462000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-17294000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-84700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13365000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-50910000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>188000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-87991000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-140870000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2648000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-150975000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>249874000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-58711000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>36338000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-72777000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-65852000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-68952000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-37881000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-37813000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-21471000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-11844000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-22659000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-93899000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-39195000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-36275000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-32110000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-61242000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-40149000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-29416000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-31055000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1131000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-6042000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-4897000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-153457000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3659000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>710000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>-14221000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>7480000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>5477000.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>-81220000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-4088000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-3635000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-2292000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-4772000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-3457000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1356000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1353000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-847000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-417000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-131000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-5137000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-4070000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-5975000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-4091000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-4828000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-18957000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1914000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-8381000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-4505000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>4219000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-4067000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-4617000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-9941000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-9580000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-1954000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-1957000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-289000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>