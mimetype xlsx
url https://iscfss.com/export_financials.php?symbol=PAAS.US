--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -21519,51 +21519,51 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>189</v>
       </c>
       <c r="B5">
-        <v>1188446463.0</v>
+        <v>1318687170.0</v>
       </c>
       <c r="C5">
         <v>479300000.0</v>
       </c>
       <c r="D5">
         <v>-7400000.0</v>
       </c>
       <c r="E5">
         <v>-295700000.0</v>
       </c>
       <c r="F5">
         <v>248651000.0</v>
       </c>
       <c r="G5">
         <v>261228000.0</v>
       </c>
       <c r="H5">
         <v>199391000.0</v>
       </c>
       <c r="I5">
         <v>56927000.0</v>
       </c>
       <c r="J5">
         <v>116130000.0</v>
       </c>
@@ -21617,51 +21617,51 @@
       </c>
       <c r="AA5">
         <v>-3577000.0</v>
       </c>
       <c r="AB5">
         <v>-6566000.0</v>
       </c>
       <c r="AC5">
         <v>-6138000.0</v>
       </c>
       <c r="AD5">
         <v>-3849000.0</v>
       </c>
       <c r="AE5">
         <v>-2772000.0</v>
       </c>
       <c r="AF5">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>190</v>
       </c>
       <c r="B6">
-        <v>1720601857.0</v>
+        <v>1850842564.0</v>
       </c>
       <c r="C6">
         <v>1051000000.0</v>
       </c>
       <c r="D6">
         <v>476800000.0</v>
       </c>
       <c r="E6">
         <v>20300000.0</v>
       </c>
       <c r="F6">
         <v>551609000.0</v>
       </c>
       <c r="G6">
         <v>533672000.0</v>
       </c>
       <c r="H6">
         <v>452844000.0</v>
       </c>
       <c r="I6">
         <v>204216000.0</v>
       </c>
       <c r="J6">
         <v>239018000.0</v>
       </c>
@@ -24939,51 +24939,51 @@
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
     </row>
     <row r="5" spans="1:124">
       <c r="A5" t="s">
         <v>189</v>
       </c>
       <c r="B5">
         <v>665000000.0</v>
       </c>
       <c r="C5">
-        <v>468999990.0</v>
+        <v>565054112.0</v>
       </c>
       <c r="D5">
         <v>263300000.0</v>
       </c>
       <c r="E5">
         <v>246300000.0</v>
       </c>
       <c r="F5">
         <v>225600000.0</v>
       </c>
       <c r="G5">
         <v>238300000.0</v>
       </c>
       <c r="H5">
         <v>142300000.0</v>
       </c>
       <c r="I5">
         <v>83500000.0</v>
       </c>
       <c r="J5">
         <v>15200000.0</v>
       </c>
       <c r="K5">
         <v>-12600000.0</v>
       </c>
@@ -25311,51 +25311,51 @@
       <c r="DO5">
         <v>6500000.0</v>
       </c>
       <c r="DP5">
         <v>15400000.0</v>
       </c>
       <c r="DQ5">
         <v>4300000.0</v>
       </c>
       <c r="DR5">
         <v>4300000.0</v>
       </c>
       <c r="DS5">
         <v>4500000.0</v>
       </c>
       <c r="DT5"/>
     </row>
     <row r="6" spans="1:124">
       <c r="A6" t="s">
         <v>190</v>
       </c>
       <c r="B6">
         <v>778000000.0</v>
       </c>
       <c r="C6">
-        <v>612167339.0</v>
+        <v>708221461.0</v>
       </c>
       <c r="D6">
         <v>383800000.0</v>
       </c>
       <c r="E6">
         <v>368700000.0</v>
       </c>
       <c r="F6">
         <v>345000000.0</v>
       </c>
       <c r="G6">
         <v>427000000.0</v>
       </c>
       <c r="H6">
         <v>272500000.0</v>
       </c>
       <c r="I6">
         <v>211900000.0</v>
       </c>
       <c r="J6">
         <v>139600000.0</v>
       </c>
       <c r="K6">
         <v>108700000.0</v>
       </c>