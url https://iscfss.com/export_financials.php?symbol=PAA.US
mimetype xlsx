--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1839,51 +1839,51 @@
       </c>
       <c r="Y12">
         <v>3501000.0</v>
       </c>
       <c r="Z12">
         <v>3511000.0</v>
       </c>
       <c r="AA12">
         <v>3426000.0</v>
       </c>
       <c r="AB12">
         <v>53800000.0</v>
       </c>
       <c r="AC12">
         <v>5500000.0</v>
       </c>
       <c r="AD12">
         <v>2000.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
-        <v>9836000000.0</v>
+        <v>7801000000.0</v>
       </c>
       <c r="C13">
         <v>7512000000.0</v>
       </c>
       <c r="D13">
         <v>8126000000.0</v>
       </c>
       <c r="E13">
         <v>7765000000.0</v>
       </c>
       <c r="F13">
         <v>7680000000.0</v>
       </c>
       <c r="G13">
         <v>7301000000.0</v>
       </c>
       <c r="H13">
         <v>10770000000.0</v>
       </c>
       <c r="I13">
         <v>9710000000.0</v>
       </c>
       <c r="J13">
         <v>8665000000.0</v>
       </c>
@@ -8073,51 +8073,51 @@
       </c>
       <c r="DB12">
         <v>7193000.0</v>
       </c>
       <c r="DC12">
         <v>53800000.0</v>
       </c>
       <c r="DD12">
         <v>3200000.0</v>
       </c>
       <c r="DE12">
         <v>12100000.0</v>
       </c>
       <c r="DF12">
         <v>700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:110">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
         <v>7565000000.0</v>
       </c>
       <c r="C13">
-        <v>9836000000.0</v>
+        <v>7801000000.0</v>
       </c>
       <c r="D13">
         <v>7729000000.0</v>
       </c>
       <c r="E13">
         <v>7673000000.0</v>
       </c>
       <c r="F13">
         <v>7600000000.0</v>
       </c>
       <c r="G13">
         <v>7512000000.0</v>
       </c>
       <c r="H13">
         <v>7935000000.0</v>
       </c>
       <c r="I13">
         <v>7977000000.0</v>
       </c>
       <c r="J13">
         <v>8042000000.0</v>
       </c>
       <c r="K13">
         <v>8126000000.0</v>
       </c>
@@ -24471,51 +24471,51 @@
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
     </row>
     <row r="5" spans="1:110">
       <c r="A5" t="s">
         <v>176</v>
       </c>
       <c r="B5">
-        <v>265000000.0</v>
+        <v>502000000.0</v>
       </c>
       <c r="C5">
         <v>482000000.0</v>
       </c>
       <c r="D5">
         <v>594000000.0</v>
       </c>
       <c r="E5">
         <v>364000000.0</v>
       </c>
       <c r="F5">
         <v>693000000.0</v>
       </c>
       <c r="G5">
         <v>277000000.0</v>
       </c>
       <c r="H5">
         <v>470000000.0</v>
       </c>
       <c r="I5">
         <v>461000000.0</v>
       </c>
       <c r="J5">
         <v>460000000.0</v>
       </c>
@@ -24803,51 +24803,51 @@
       </c>
       <c r="DA5">
         <v>20164000.0</v>
       </c>
       <c r="DB5">
         <v>17788000.0</v>
       </c>
       <c r="DC5">
         <v>18100000.0</v>
       </c>
       <c r="DD5">
         <v>19411000.0</v>
       </c>
       <c r="DE5">
         <v>16600000.0</v>
       </c>
       <c r="DF5">
         <v>14860000.0</v>
       </c>
     </row>
     <row r="6" spans="1:110">
       <c r="A6" t="s">
         <v>177</v>
       </c>
       <c r="B6">
-        <v>508000000.0</v>
+        <v>745000000.0</v>
       </c>
       <c r="C6">
         <v>739000000.0</v>
       </c>
       <c r="D6">
         <v>824000000.0</v>
       </c>
       <c r="E6">
         <v>568000000.0</v>
       </c>
       <c r="F6">
         <v>955000000.0</v>
       </c>
       <c r="G6">
         <v>534000000.0</v>
       </c>
       <c r="H6">
         <v>728000000.0</v>
       </c>
       <c r="I6">
         <v>656000000.0</v>
       </c>
       <c r="J6">
         <v>714000000.0</v>
       </c>