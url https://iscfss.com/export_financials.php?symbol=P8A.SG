--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -246,50 +249,53 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
@@ -409,50 +415,53 @@
     <t>preferredStockAndOtherAdjustments</t>
   </si>
   <si>
     <t>reconciledDepreciation</t>
   </si>
   <si>
     <t>researchDevelopment</t>
   </si>
   <si>
     <t>sellingAndMarketingExpenses</t>
   </si>
   <si>
     <t>sellingGeneralAdministrative</t>
   </si>
   <si>
     <t>taxProvision</t>
   </si>
   <si>
     <t>totalOperatingExpenses</t>
   </si>
   <si>
     <t>totalOtherIncomeExpenseNet</t>
   </si>
   <si>
     <t>totalRevenue</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2012-12-31</t>
   </si>
   <si>
     <t>beginPeriodCashFlow</t>
   </si>
   <si>
     <t>capitalExpenditures</t>
   </si>
   <si>
     <t>cashAndCashEquivalentsChanges</t>
   </si>
   <si>
     <t>cashFlowsOtherOperating</t>
   </si>
   <si>
     <t>changeInCash</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
@@ -866,12129 +875,13058 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>4242000.0</v>
+      </c>
+      <c r="C2">
         <v>3829000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4029000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9955000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2892000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4647000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3264000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3056000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14215000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3017000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3862000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2856000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>912000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>1342000.0</v>
+      </c>
+      <c r="C7">
         <v>2425000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3505000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2217000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2967000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3665000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2492000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>94468000.0</v>
       </c>
       <c r="C8">
         <v>94468000.0</v>
       </c>
       <c r="D8">
+        <v>94468000.0</v>
+      </c>
+      <c r="E8">
         <v>94686000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>95163000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>95646000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>95994000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>15196000.0</v>
+      </c>
+      <c r="C10">
         <v>11497000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18423000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13381000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15458000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>25938000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14784000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10910000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12882000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26527000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>69701000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15738000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32643000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>56632000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>37686000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>43270000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>60566000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>138070000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>29228000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45409000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>94686000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>95163000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>95646000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>95994000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>96379000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>96628000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>96666000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>96672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96657000.0</v>
       </c>
       <c r="M13">
         <v>96657000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>96657000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>256307744.0</v>
       </c>
       <c r="C14">
         <v>256307744.0</v>
       </c>
       <c r="D14">
+        <v>256307744.0</v>
+      </c>
+      <c r="E14">
         <v>255977000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>255301000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>254582000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>254007000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>252718954.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>259409000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>26529000.0</v>
+      </c>
+      <c r="C20">
         <v>27373000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>26240000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>26990000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>27618000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>27412000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>27735000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>27880000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>7698000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>8009000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>1835000.0</v>
+      </c>
+      <c r="C21">
         <v>2430000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3068000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3456000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3921000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>31972000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5675000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6378000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>42763000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5815000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6677000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2546000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1941000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>977000.0</v>
+      </c>
+      <c r="C22">
         <v>922000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>797000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1362000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1428000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1659000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1343000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1358000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1255000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1279000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1057000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>851000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>645000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3678000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3996000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4310000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4466000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6613000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>76145000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>124818000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8402000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>5763000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5350000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4310000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>6613000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>76145000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>124818000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8402000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>14997000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>6178000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6279000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>6176000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8400000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>108894000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>67313000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>104299000.0</v>
+      </c>
+      <c r="C29">
         <v>118209000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>135334000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>134062000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>136429000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>137084000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>133447000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>133892000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>25274000.0</v>
+      </c>
+      <c r="C30">
         <v>25162000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22672000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25475000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23961000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23391000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28650000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35307000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29625000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24459000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21010000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15256000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13617000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>103616000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>104890000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>101124000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>95739000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>89373000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>78654000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>111648000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>116003000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>159860000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>139533000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>56259000.0</v>
+      </c>
+      <c r="C32">
         <v>66174000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>79502000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>86873000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>75579000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>77484000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>57063000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>47443000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>58247000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>116564000.0</v>
+      </c>
+      <c r="C33">
         <v>122038000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>124628000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>120234000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>133894000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>129328000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>142141000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>136275000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>108308000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>106375000.0</v>
       </c>
-      <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
-[...1 lines deleted...]
-      </c>
+      <c r="J34"/>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34"/>
+      <c r="L34">
+        <v>0.0</v>
+      </c>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>68342000.0</v>
+      </c>
+      <c r="C35">
         <v>69750000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>68479000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>72779000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>72784000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>73590000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>69932000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>62227000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>41225000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>105020000.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>142141000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>136275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36"/>
+      <c r="L36">
+        <v>0.0</v>
+      </c>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>69105000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>70758000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>76918000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>77640000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>75897000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>74090000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>75557000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>325000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>37971000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>51020000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>9379000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>286000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10193000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10767000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>287000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>182000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>744000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>667000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1280000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>348000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>9734000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>14296000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>14660000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>14037000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11480000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>18057000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1272000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1056000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8222000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10773000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>71761000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>71941000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>67827000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>64582000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>64488000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>57761000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>34612000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>28875000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>25024000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>20742000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-20060000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-14851000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-14047000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-13708000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-13486000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-13205000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-3563000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-8091000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-2054000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-2644000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>41473000.0</v>
+      </c>
+      <c r="C45">
         <v>43116000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>42750000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>38508000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>40398000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>38186000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>35577000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>14877000.0</v>
+      </c>
+      <c r="C46">
         <v>17035000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>16271000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14424000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>16403000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>16425000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>16094000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>14424000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>16403000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>16425000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>16094000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>12718000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>13143000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>13062000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>13290000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>9564000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>8409000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>43990000.0</v>
+      </c>
+      <c r="C48">
         <v>56630000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>75513000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>71990000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>69407000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>65570000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>61563000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>56207000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>54098000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>41824000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>51936000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>77704000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>51359000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>0.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>310000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>302000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>295000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>971000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2118000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2124000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>986000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>12850000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>302000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>295000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>971000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1272000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1056000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>12850000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>36127000.0</v>
+      </c>
+      <c r="C53">
         <v>49082000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>46586000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>51789000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>49171000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>35934000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>22902000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4069000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>28973000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>34039000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>68369000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>13216000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>12105000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>201759000.0</v>
+      </c>
+      <c r="C55">
         <v>217142000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>228456000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>227995000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>233712000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>233385000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>224271000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>214479000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>218235000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>198732000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>270570000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>332963000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>190707000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>85195000.0</v>
+      </c>
+      <c r="C56">
         <v>95104000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>103828000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>107761000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>99818000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>103888000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>82130000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>83636000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>81960000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>90424000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>164195000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>51567000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>62024000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>28936000.0</v>
+      </c>
+      <c r="C57">
         <v>28930000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>24326000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>20888000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>24239000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>26404000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>25067000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>20126000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>34517000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>32177000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>32795000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>21175000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>20271000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>97278000.0</v>
+      </c>
+      <c r="C58">
         <v>98680000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>92805000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>93667000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>97023000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>100289000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>95122000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>93281000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>96744000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>73571000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>139881000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>170557000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>49415000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>104299000.0</v>
+      </c>
+      <c r="C60">
         <v>118209000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>135334000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>134062000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>136429000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>133096000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>129149000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>121198000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>121417000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>125161000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>130689000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>162406000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>141474000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-14073000.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-14700000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-15469000.0</v>
       </c>
-      <c r="I61"/>
-      <c r="J61">
+      <c r="J61"/>
+      <c r="K61">
         <v>-9766000.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-9828000.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-9901000.0</v>
       </c>
-      <c r="M61"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>15695000.0</v>
+      </c>
+      <c r="C2">
+        <v>4242000.0</v>
+      </c>
+      <c r="D2">
         <v>15901000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15431000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3829000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>20596000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4029000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>9702000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9702000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9955000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9955000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8525000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8525000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2892000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2892000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12097000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12097000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4647000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4647000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16341000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16341000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3264000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16058000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16060000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>15305000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>13698000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>14215000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>13389000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>12031000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>11438000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3017000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>12226000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>13760000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>14415000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>4391000.0</v>
+      </c>
+      <c r="C7">
+        <v>1342000.0</v>
+      </c>
+      <c r="D7">
         <v>1321000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1775000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2425000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2920000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3505000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4364000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2217000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7">
-        <v>2315000.0</v>
+        <v>2217000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
-        <v>2967000.0</v>
+        <v>2315000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7">
-        <v>2448000.0</v>
+        <v>2967000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7">
-        <v>3665000.0</v>
+        <v>2448000.0</v>
       </c>
       <c r="R7"/>
       <c r="S7">
-        <v>4355000.0</v>
+        <v>3665000.0</v>
       </c>
       <c r="T7"/>
       <c r="U7">
+        <v>4355000.0</v>
+      </c>
+      <c r="V7"/>
+      <c r="W7">
         <v>2492000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>94468000.0</v>
       </c>
       <c r="C8">
         <v>94468000.0</v>
       </c>
       <c r="D8">
         <v>94468000.0</v>
       </c>
       <c r="E8">
         <v>94468000.0</v>
       </c>
       <c r="F8">
         <v>94468000.0</v>
       </c>
       <c r="G8">
         <v>94468000.0</v>
       </c>
-      <c r="H8"/>
+      <c r="H8">
+        <v>94468000.0</v>
+      </c>
       <c r="I8">
-        <v>94686000.0</v>
+        <v>94468000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>94686000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
-        <v>95163000.0</v>
+        <v>94686000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8">
         <v>95163000.0</v>
       </c>
       <c r="P8"/>
-      <c r="Q8"/>
+      <c r="Q8">
+        <v>95163000.0</v>
+      </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>13334000.0</v>
+      </c>
+      <c r="C10">
+        <v>15196000.0</v>
+      </c>
+      <c r="D10">
         <v>23560000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>10740000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>11497000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>17427000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>18423000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>15258000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>13381000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10">
-        <v>13959000.0</v>
+        <v>13381000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
-        <v>15458000.0</v>
+        <v>13959000.0</v>
       </c>
       <c r="N10"/>
       <c r="O10">
-        <v>19863000.0</v>
+        <v>15458000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10">
-        <v>25938000.0</v>
+        <v>19863000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10">
-        <v>23221000.0</v>
+        <v>25938000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10">
+        <v>23221000.0</v>
+      </c>
+      <c r="V10"/>
+      <c r="W10">
         <v>14784000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>13087000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>21805000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>12308000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>10910000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>11532000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>12882000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>12439000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>22452000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>14476000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>26527000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>22766000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>23167000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>67146000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
-[...1 lines deleted...]
-      </c>
+      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
-        <v>49632000.0</v>
+        <v>56632000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12">
+        <v>49632000.0</v>
+      </c>
+      <c r="V12"/>
+      <c r="W12">
         <v>37686000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>40570000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>47152000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>47953000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>43270000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>44582000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13">
         <v>94468000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>94468000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>94686000.0</v>
       </c>
       <c r="K13">
         <v>94686000.0</v>
       </c>
       <c r="L13">
         <v>94686000.0</v>
       </c>
       <c r="M13">
-        <v>95163000.0</v>
+        <v>94686000.0</v>
       </c>
       <c r="N13">
-        <v>95163000.0</v>
+        <v>94686000.0</v>
       </c>
       <c r="O13">
         <v>95163000.0</v>
       </c>
       <c r="P13">
         <v>95163000.0</v>
       </c>
       <c r="Q13">
-        <v>95646000.0</v>
+        <v>95163000.0</v>
       </c>
       <c r="R13">
-        <v>95646000.0</v>
+        <v>95163000.0</v>
       </c>
       <c r="S13">
         <v>95646000.0</v>
       </c>
       <c r="T13">
         <v>95646000.0</v>
       </c>
       <c r="U13">
+        <v>95646000.0</v>
+      </c>
+      <c r="V13">
+        <v>95646000.0</v>
+      </c>
+      <c r="W13">
         <v>95994000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>96160000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>96160000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>96379000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>96379000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>96628000.0</v>
       </c>
       <c r="AB13">
         <v>96628000.0</v>
       </c>
       <c r="AC13">
         <v>96628000.0</v>
       </c>
       <c r="AD13">
+        <v>96628000.0</v>
+      </c>
+      <c r="AE13">
+        <v>96628000.0</v>
+      </c>
+      <c r="AF13">
         <v>96708000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>96666000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>96666000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>96672000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>96672000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>256307744.0</v>
       </c>
       <c r="C14">
         <v>256307744.0</v>
       </c>
       <c r="D14">
         <v>256307744.0</v>
       </c>
       <c r="E14">
         <v>256307744.0</v>
       </c>
       <c r="F14">
         <v>256307744.0</v>
       </c>
       <c r="G14">
         <v>256307744.0</v>
       </c>
-      <c r="H14"/>
+      <c r="H14">
+        <v>256307744.0</v>
+      </c>
       <c r="I14">
-        <v>255977000.0</v>
+        <v>256307744.0</v>
       </c>
       <c r="J14"/>
       <c r="K14">
-        <v>255977394.0</v>
+        <v>255977000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>255301000.0</v>
+        <v>255977394.0</v>
       </c>
       <c r="N14"/>
       <c r="O14">
-        <v>255301444.0</v>
+        <v>255301000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14">
-        <v>254582000.0</v>
+        <v>255301444.0</v>
       </c>
       <c r="R14"/>
       <c r="S14">
-        <v>254582744.0</v>
+        <v>254582000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14">
+        <v>254582744.0</v>
+      </c>
+      <c r="V14"/>
+      <c r="W14">
         <v>254007000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>253617000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>790000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>254054100.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>551707300.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>358421100.0</v>
       </c>
-      <c r="AA14"/>
-      <c r="AB14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>255454500.0</v>
       </c>
-      <c r="AC14"/>
-[...1 lines deleted...]
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14">
         <v>260769200.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>267333300.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>258522700.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>260909100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C20">
+        <v>26529000.0</v>
+      </c>
+      <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
+        <v>27373000.0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20">
         <v>26240000.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>26990000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>27618000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>27412000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20">
         <v>27735000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20">
         <v>7698000.0</v>
       </c>
-      <c r="AF20"/>
-      <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C21">
+        <v>1835000.0</v>
+      </c>
+      <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
+        <v>2430000.0</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21">
         <v>3068000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21">
         <v>3456000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>3921000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
-[...1 lines deleted...]
-      </c>
+      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21">
-        <v>33465000.0</v>
+        <v>31972000.0</v>
       </c>
       <c r="T21"/>
       <c r="U21">
+        <v>33465000.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21">
         <v>33410000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>34007000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>33689000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>34043000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>34258000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>34814000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>42763000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>42862000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>13371000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>13279000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>5815000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>13673000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>13785000.0</v>
       </c>
-      <c r="AH21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:34">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>914000.0</v>
+      </c>
+      <c r="C22">
+        <v>977000.0</v>
+      </c>
+      <c r="D22">
         <v>1018000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>952000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>922000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>914000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>797000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1116000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1116000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1362000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1362000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1470000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1470000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1428000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1428000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1281000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1281000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1659000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1659000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1756000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1756000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1343000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1307000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1276000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1256000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1358000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1271000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1255000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1457000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1460000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1384000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1279000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1224000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1373000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1126000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
-        <v>3839000.0</v>
+        <v>3678000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24">
+        <v>3839000.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24">
         <v>3996000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>4076000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>4154000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>4235000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>4310000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>4388000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>4466000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>4548000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>4620000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>5368000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>6613000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>6676000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>6749000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>75083000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
+      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25">
-        <v>4914000.0</v>
+        <v>5763000.0</v>
       </c>
       <c r="T25"/>
       <c r="U25">
+        <v>4914000.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25">
         <v>5350000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4076000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4154000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4235000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4310000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>4466000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>14997000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="X26">
         <v>4200000.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>4200000.0</v>
+      </c>
       <c r="Z26">
+        <v>4200000.0</v>
+      </c>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>6156000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>6279000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>10471000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>10396000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>10332000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>6176000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>10326000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>10333000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>10396000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>102212000.0</v>
+      </c>
+      <c r="C29">
+        <v>104299000.0</v>
+      </c>
+      <c r="D29">
         <v>109350000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>111611000.0</v>
       </c>
-      <c r="D29">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="F29">
+        <v>118406000.0</v>
+      </c>
+      <c r="G29">
         <v>122713000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>135334000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>135727000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>134062000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29">
-        <v>134372000.0</v>
+        <v>134062000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29">
-        <v>136429000.0</v>
+        <v>134372000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29">
-        <v>132595000.0</v>
+        <v>136429000.0</v>
       </c>
       <c r="P29"/>
       <c r="Q29">
-        <v>137084000.0</v>
+        <v>132595000.0</v>
       </c>
       <c r="R29"/>
       <c r="S29">
+        <v>137084000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29">
         <v>136193000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>24835000.0</v>
+      </c>
+      <c r="C30">
+        <v>25274000.0</v>
+      </c>
+      <c r="D30">
         <v>26602000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>25485000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>25162000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>23986000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22672000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>30537000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>30537000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>29538000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>29538000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>27545000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>27545000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>30995000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>30995000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>28242000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>28242000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>27046000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>27046000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>35403000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>35403000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>28650000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>36624000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>24574000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>24908000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>28966000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>33121000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>29625000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>29196000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>28398000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>26746000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>25806000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>24994000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>22832000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>23159000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31">
         <v>105869000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>105869000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>103616000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>103616000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>102551000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>102551000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>104890000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>104890000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>100884000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>100884000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>101124000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>101124000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>98583000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>98583000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>95739000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>92943000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>84449000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>84880000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>84393000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>78654000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>77901000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>106127000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>105742000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>111648000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>109956000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>110579000.0</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:34">
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>47729000.0</v>
+      </c>
+      <c r="C32">
+        <v>56259000.0</v>
+      </c>
+      <c r="D32">
         <v>48893000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>58497000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>66174000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>67766000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>79502000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>88860000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>86873000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32">
-        <v>76892000.0</v>
+        <v>86873000.0</v>
       </c>
       <c r="L32"/>
       <c r="M32">
-        <v>75579000.0</v>
+        <v>76892000.0</v>
       </c>
       <c r="N32"/>
       <c r="O32">
-        <v>72906000.0</v>
+        <v>75579000.0</v>
       </c>
       <c r="P32"/>
       <c r="Q32">
-        <v>77484000.0</v>
+        <v>72906000.0</v>
       </c>
       <c r="R32"/>
       <c r="S32">
+        <v>77484000.0</v>
+      </c>
+      <c r="T32"/>
+      <c r="U32">
         <v>71711000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>121578000.0</v>
+      </c>
+      <c r="C33">
+        <v>116564000.0</v>
+      </c>
+      <c r="D33">
         <v>129516000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>121455000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>122038000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>123826000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>124628000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>120763000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>120234000.0</v>
       </c>
       <c r="J33"/>
       <c r="K33">
-        <v>131520000.0</v>
+        <v>120234000.0</v>
       </c>
       <c r="L33"/>
       <c r="M33">
-        <v>133894000.0</v>
+        <v>131520000.0</v>
       </c>
       <c r="N33"/>
       <c r="O33">
-        <v>132317000.0</v>
+        <v>133894000.0</v>
       </c>
       <c r="P33"/>
       <c r="Q33">
-        <v>129328000.0</v>
+        <v>132317000.0</v>
       </c>
       <c r="R33"/>
       <c r="S33">
-        <v>133332000.0</v>
+        <v>129328000.0</v>
       </c>
       <c r="T33"/>
       <c r="U33">
+        <v>133332000.0</v>
+      </c>
+      <c r="V33"/>
+      <c r="W33">
         <v>142141000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>131708000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>129771000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>128849000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+      <c r="AJ33"/>
+    </row>
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>46</v>
+      </c>
+      <c r="B34">
+        <v>-1000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34">
         <v>1000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
         <v>47291000.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>66915000.0</v>
+      </c>
+      <c r="C35">
+        <v>68342000.0</v>
+      </c>
+      <c r="D35">
         <v>68876000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>68092000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>69750000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>68558000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>68479000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>73618000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>72779000.0</v>
       </c>
       <c r="J35"/>
       <c r="K35">
-        <v>73780000.0</v>
+        <v>72779000.0</v>
       </c>
       <c r="L35"/>
       <c r="M35">
-        <v>72784000.0</v>
+        <v>73780000.0</v>
       </c>
       <c r="N35"/>
       <c r="O35">
-        <v>72366000.0</v>
+        <v>72784000.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35">
-        <v>73590000.0</v>
+        <v>72366000.0</v>
       </c>
       <c r="R35"/>
       <c r="S35">
-        <v>72873000.0</v>
+        <v>73590000.0</v>
       </c>
       <c r="T35"/>
       <c r="U35">
+        <v>72873000.0</v>
+      </c>
+      <c r="V35"/>
+      <c r="W35">
         <v>69932000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>57126000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>58875000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>58710000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36">
         <v>12000.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36">
         <v>142141000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>131708000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>129771000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>128849000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+      <c r="AJ36"/>
+    </row>
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>68932000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>68932000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>69105000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>69105000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>69893000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>69893000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>70758000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>70758000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>74914000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>74914000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>76918000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>76918000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>77064000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>77064000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>83106000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>80659000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>303000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>146000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>146000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>74927000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>74090000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>73487000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>73179000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>72186000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>75557000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>71484000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>71695000.0</v>
       </c>
-      <c r="AH38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:34">
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
         <v>8951000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>8951000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>9379000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9379000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>263000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>263000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>286000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>286000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>9966000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>9966000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>10193000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>10193000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>11348000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>11348000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>11748000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>10675000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="Y39">
         <v>6000.0</v>
       </c>
       <c r="Z39">
+        <v>6000.0</v>
+      </c>
+      <c r="AA39">
+        <v>6000.0</v>
+      </c>
+      <c r="AB39">
         <v>183000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>182000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>520000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>224000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>226000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>527000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>186000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>193000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>329000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:34">
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40">
         <v>12980000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>12980000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>9734000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>9734000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>9667000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>9667000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>14296000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>14296000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>9566000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>9566000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>14660000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>14660000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>8221000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>8221000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>14037000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>22536000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>21125000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>18099000.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>20108000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>18057000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>21358000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>17662000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>17556000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>22199000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>15286000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>15124000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>15504000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41">
         <v>70979000.0</v>
       </c>
-      <c r="H41">
+      <c r="J41">
         <v>70979000.0</v>
       </c>
-      <c r="I41">
+      <c r="K41">
         <v>71761000.0</v>
       </c>
-      <c r="J41">
+      <c r="L41">
         <v>71761000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>72967000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>72967000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>71941000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>71941000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>70942000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>70942000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>67827000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>67827000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>67959000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>67959000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>64582000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>53050000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>54721000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>54475000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41">
+      <c r="AA41"/>
+      <c r="AB41">
         <v>49704000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>57761000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>54081000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>37054000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>35262000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>34612000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>34844000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>31813000.0</v>
       </c>
-      <c r="AH41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:34">
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42">
         <v>-20762000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-20762000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-20060000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-20060000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-16756000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-16756000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-14851000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-14851000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-15042000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-15042000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-14047000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-14047000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-13721000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-13721000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-13708000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-13008000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-3720000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-3399000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-3777000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-13869000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-13205000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-12815000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-13237000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-14032000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-13827000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-14681000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-14291000.0</v>
       </c>
-      <c r="AH42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:34">
+      <c r="AJ42"/>
+    </row>
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C45">
+        <v>41473000.0</v>
+      </c>
+      <c r="D45"/>
       <c r="E45"/>
       <c r="F45">
+        <v>43116000.0</v>
+      </c>
+      <c r="G45"/>
+      <c r="H45">
         <v>42750000.0</v>
       </c>
-      <c r="G45"/>
-[...1 lines deleted...]
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>38508000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>17477000.0</v>
+      </c>
+      <c r="C46">
+        <v>14877000.0</v>
+      </c>
+      <c r="D46">
         <v>15282000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>15963000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>17035000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>16372000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>16271000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>17490000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="J46"/>
+      <c r="K46">
         <v>14424000.0</v>
       </c>
-      <c r="J46"/>
-      <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47">
         <v>17490000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>17490000.0</v>
       </c>
-      <c r="I47">
+      <c r="K47">
         <v>14424000.0</v>
       </c>
-      <c r="J47">
+      <c r="L47">
         <v>14424000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>15511000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>15511000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>16403000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>16403000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>15587000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>15587000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>16425000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>16425000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>17442000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>17442000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>16094000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>12842000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>12705000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>12662000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>12718000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>12727000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>13143000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>12645000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>12549000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>12703000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>13062000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>12841000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>13154000.0</v>
       </c>
-      <c r="AH47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:34">
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>42270000.0</v>
+      </c>
+      <c r="C48">
+        <v>43990000.0</v>
+      </c>
+      <c r="D48">
         <v>49543000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>52026000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>56630000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>63157000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>75513000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>74215000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>74215000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>71990000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>71990000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>68996000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>68996000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>69407000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>69407000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>65764000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>65764000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>65570000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>65570000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>64196000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>64196000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>61563000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>58855000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>40755000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>41412000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>46959000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>52552000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>54098000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>53054000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>52211000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>52737000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>52088000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>51410000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>51811000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>54086000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>0.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
-[...1 lines deleted...]
-      </c>
+      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50">
-        <v>306000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="T50"/>
       <c r="U50">
+        <v>306000.0</v>
+      </c>
+      <c r="V50"/>
+      <c r="W50">
         <v>302000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>300000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>298000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>293000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>4605000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>973000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>971000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>2136000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>2134000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>2133000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>8731000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>8802000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>8875000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>77209000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52">
         <v>302000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>300000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>298000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>293000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>4605000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>973000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>971000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2136000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>2134000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>2133000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>8731000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>8802000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>8875000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>77209000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>31620000.0</v>
+      </c>
+      <c r="C53">
+        <v>36127000.0</v>
+      </c>
+      <c r="D53">
         <v>19509000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>41243000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>49082000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>42113000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>46586000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>55528000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>51789000.0</v>
       </c>
       <c r="J53"/>
       <c r="K53">
-        <v>51425000.0</v>
+        <v>51789000.0</v>
       </c>
       <c r="L53"/>
       <c r="M53">
-        <v>49171000.0</v>
+        <v>51425000.0</v>
       </c>
       <c r="N53"/>
       <c r="O53">
-        <v>34387000.0</v>
+        <v>49171000.0</v>
       </c>
       <c r="P53"/>
       <c r="Q53">
-        <v>35934000.0</v>
+        <v>34387000.0</v>
       </c>
       <c r="R53"/>
       <c r="S53">
-        <v>26411000.0</v>
+        <v>35934000.0</v>
       </c>
       <c r="T53"/>
       <c r="U53">
+        <v>26411000.0</v>
+      </c>
+      <c r="V53"/>
+      <c r="W53">
         <v>22902000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>27483000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>25347000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>35645000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>31324000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>35900000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>31190000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>30397000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>39402000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>12264000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>36492000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>36234000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>68910000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>200477000.0</v>
+      </c>
+      <c r="C55">
+        <v>201759000.0</v>
+      </c>
+      <c r="D55">
         <v>206804000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>207388000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>217142000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>224306000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>228456000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>234030000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>227995000.0</v>
       </c>
       <c r="J55"/>
       <c r="K55">
-        <v>228106000.0</v>
+        <v>227995000.0</v>
       </c>
       <c r="L55"/>
       <c r="M55">
-        <v>233712000.0</v>
+        <v>228106000.0</v>
       </c>
       <c r="N55"/>
       <c r="O55">
-        <v>227910000.0</v>
+        <v>233712000.0</v>
       </c>
       <c r="P55"/>
       <c r="Q55">
-        <v>233385000.0</v>
+        <v>227910000.0</v>
       </c>
       <c r="R55"/>
       <c r="S55">
-        <v>233191000.0</v>
+        <v>233385000.0</v>
       </c>
       <c r="T55"/>
       <c r="U55">
+        <v>233191000.0</v>
+      </c>
+      <c r="V55"/>
+      <c r="W55">
         <v>224271000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>223100000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>214627000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>214362000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>215475000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>208146000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>218235000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>216370000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>194400000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>192173000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>198732000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>196035000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>195402000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>270965000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>78899000.0</v>
+      </c>
+      <c r="C56">
+        <v>85195000.0</v>
+      </c>
+      <c r="D56">
         <v>77288000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>85933000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>95104000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>100480000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>103828000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>113267000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>113267000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>107761000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>107761000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>96586000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>96586000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>99818000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>99818000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>95593000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>95593000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>103888000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>103888000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>99859000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>99859000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>82130000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>91392000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>84856000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>85513000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>84589000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>79522000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>81960000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>76905000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>84905000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>83673000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>90424000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>87711000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>86435000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>162721000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>31170000.0</v>
+      </c>
+      <c r="C57">
+        <v>28936000.0</v>
+      </c>
+      <c r="D57">
         <v>28395000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>27436000.0</v>
       </c>
-      <c r="D57">
-[...2 lines deleted...]
-      <c r="E57">
+      <c r="F57">
+        <v>28733000.0</v>
+      </c>
+      <c r="G57">
         <v>32714000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>24326000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>24407000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>24407000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>20888000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>20888000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>19694000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>19694000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>24239000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>24239000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>22687000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>22687000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>26404000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>26404000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>28148000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>28148000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>25067000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>38894000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>37483000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>36592000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>34605000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>34779000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>34517000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>36883000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>33106000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>32375000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>32177000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>30675000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>32058000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>33037000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>98085000.0</v>
+      </c>
+      <c r="C58">
+        <v>97278000.0</v>
+      </c>
+      <c r="D58">
         <v>97271000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>95528000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>98680000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>101272000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>92805000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>98025000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>93667000.0</v>
       </c>
       <c r="J58"/>
       <c r="K58">
-        <v>93474000.0</v>
+        <v>93667000.0</v>
       </c>
       <c r="L58"/>
       <c r="M58">
-        <v>97023000.0</v>
+        <v>93474000.0</v>
       </c>
       <c r="N58"/>
       <c r="O58">
-        <v>95053000.0</v>
+        <v>97023000.0</v>
       </c>
       <c r="P58"/>
       <c r="Q58">
-        <v>100289000.0</v>
+        <v>95053000.0</v>
       </c>
       <c r="R58"/>
       <c r="S58">
-        <v>101143000.0</v>
+        <v>100289000.0</v>
       </c>
       <c r="T58"/>
       <c r="U58">
+        <v>101143000.0</v>
+      </c>
+      <c r="V58"/>
+      <c r="W58">
         <v>95122000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>96150000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>96489000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>95439000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>91383000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>88871000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>96744000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>95512000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>74780000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>73005000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>73402000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>72195000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>70620000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>138904000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>102212000.0</v>
+      </c>
+      <c r="C60">
+        <v>104299000.0</v>
+      </c>
+      <c r="D60">
         <v>109350000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>111611000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>118209000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>122713000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>135334000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>135727000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>134062000.0</v>
       </c>
       <c r="J60"/>
       <c r="K60">
-        <v>134372000.0</v>
+        <v>134062000.0</v>
       </c>
       <c r="L60"/>
       <c r="M60">
-        <v>136429000.0</v>
+        <v>134372000.0</v>
       </c>
       <c r="N60"/>
       <c r="O60">
-        <v>132595000.0</v>
+        <v>136429000.0</v>
       </c>
       <c r="P60"/>
       <c r="Q60">
-        <v>133096000.0</v>
+        <v>132595000.0</v>
       </c>
       <c r="R60"/>
       <c r="S60">
-        <v>132048000.0</v>
+        <v>133096000.0</v>
       </c>
       <c r="T60"/>
       <c r="U60">
+        <v>132048000.0</v>
+      </c>
+      <c r="V60"/>
+      <c r="W60">
         <v>129149000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>126950000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>118138000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>118923000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>124092000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>119207000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>121417000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>120763000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>119498000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>119021000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>125161000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>123629000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>124364000.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:34">
+      <c r="AJ60"/>
+    </row>
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...1 lines deleted...]
-      </c>
+      <c r="Q61"/>
       <c r="R61"/>
       <c r="S61">
         <v>-14073000.0</v>
       </c>
       <c r="T61"/>
       <c r="U61">
+        <v>-14073000.0</v>
+      </c>
+      <c r="V61"/>
+      <c r="W61">
         <v>-14700000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-15057000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-15057000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-15469000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-15469000.0</v>
       </c>
-      <c r="Z61"/>
-      <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>16448000.0</v>
+      </c>
+      <c r="C2">
         <v>16111000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18425000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17967000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17186000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18881000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21889000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>33942000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22547000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21136000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20166000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17560000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14229000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>966000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4251000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2875000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2925000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6104003.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3228000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3214000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>21444000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5831000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9010000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>9338000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10781000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12035000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12720000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>7381000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3214000.0</v>
       </c>
-      <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
-        <v>11535000.0</v>
+        <v>22403000.0</v>
       </c>
       <c r="C9">
+        <v>11732000.0</v>
+      </c>
+      <c r="D9">
         <v>37305000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>37189000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>39483000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>31735000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>39690000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>71065000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>45762000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>38826000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>39461000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>40023000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>34858000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
-        <v>-18980000.0</v>
+        <v>-10999000.0</v>
       </c>
       <c r="C10">
+        <v>-18783000.0</v>
+      </c>
+      <c r="D10">
         <v>4258000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5503000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7009000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7551000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8125000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8179000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4326000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1921000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13340000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33268000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>31854000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>617000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>874000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1001000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1663000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1881334.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1142000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>675000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>760000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1143000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1474000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>152000.0</v>
+      </c>
+      <c r="C12">
         <v>196000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>268000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>152000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>341000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>2718000.0</v>
+      </c>
+      <c r="C13">
         <v>3436000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3420000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2687000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2267000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>160000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>619000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>316000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1251000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1949000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>11429000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>29805000.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-3000.0</v>
+      </c>
+      <c r="C14">
         <v>-7000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-43000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>126000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>123000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>132000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>74000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>169000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2066000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-460000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-182000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
-        <v>-18883000.0</v>
+        <v>-12640000.0</v>
       </c>
       <c r="C15">
+        <v>-18686000.0</v>
+      </c>
+      <c r="D15">
         <v>3523000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4887000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6135000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6547000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6471000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5534000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3272000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2572000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12329000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>32460000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>30521000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>4887000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6135000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6547000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6471000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1776668.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3272000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-2572000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12329000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>32460000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30521000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
-        <v>-18876000.0</v>
+        <v>-12637000.0</v>
       </c>
       <c r="C17">
+        <v>-18679000.0</v>
+      </c>
+      <c r="D17">
         <v>3566000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>4886000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6135000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6550000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6462000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3665335.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3184000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2596000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12580000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>32125000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>30380000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>2566000.0</v>
+      </c>
+      <c r="C18">
         <v>3240000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3152000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2535000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2067000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>10258000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>10055000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>1003000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-148000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-243000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-14838000.0</v>
+      </c>
+      <c r="C21">
         <v>-24273000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>-409000.0</v>
+      </c>
+      <c r="E21">
         <v>1222000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3999000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7391000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7506000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7863000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3228000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2177000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6345000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3463000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9010000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>69000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>759000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>664000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>513000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>539334.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>944000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>590000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>981000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>719000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1273000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>4362000.0</v>
+      </c>
+      <c r="C25">
         <v>4208000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4030000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3683000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3572000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4143000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4284000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>2807000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3129000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>37509000.0</v>
+      </c>
+      <c r="C28">
         <v>35933000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36292000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>35991000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>37895000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>43128000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>66374000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>43478000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>39156000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>38779000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>34911000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27121000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>1638000.0</v>
+      </c>
+      <c r="C29">
         <v>-104000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>692000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>617000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>874000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1001000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1663000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2681000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1142000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>675000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>760000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1143000.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>53689000.0</v>
+      </c>
+      <c r="C30">
         <v>51919000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>56517000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>53934000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>52670000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>54516000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>64625000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>66220033.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>65081000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>59865000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>58130000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51752000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>40077000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>10674000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1668001.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1098000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2181000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>10777000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>27437000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>22844000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
-        <v>27646000.0</v>
+        <v>38851000.0</v>
       </c>
       <c r="C32">
+        <v>27843000.0</v>
+      </c>
+      <c r="D32">
         <v>55730000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>55156000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>56669000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>50616000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>61579000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>105007000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>68309000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>59962000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>59627000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>57583000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>49087000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>129</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
+        <v>132</v>
+      </c>
+      <c r="I1" t="s">
         <v>79</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="K1" t="s">
         <v>4</v>
       </c>
       <c r="L1" t="s">
+        <v>81</v>
+      </c>
+      <c r="M1" t="s">
         <v>82</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="O1" t="s">
         <v>5</v>
       </c>
       <c r="P1" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q1" t="s">
         <v>85</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="S1" t="s">
         <v>6</v>
       </c>
       <c r="T1" t="s">
+        <v>87</v>
+      </c>
+      <c r="U1" t="s">
         <v>88</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="W1" t="s">
         <v>7</v>
       </c>
       <c r="X1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y1" t="s">
         <v>91</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>8</v>
       </c>
       <c r="AB1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AC1" t="s">
         <v>94</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>9</v>
       </c>
       <c r="AF1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AG1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>3781000.0</v>
+      </c>
+      <c r="C2">
+        <v>4048000.0</v>
+      </c>
+      <c r="D2">
         <v>4159000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
+        <v>4029000.0</v>
+      </c>
+      <c r="F2">
+        <v>4212000.0</v>
+      </c>
+      <c r="G2">
         <v>4163000.0</v>
       </c>
-      <c r="D2">
+      <c r="H2">
         <v>4160000.0</v>
       </c>
-      <c r="E2"/>
-[...2 lines deleted...]
-      <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
-[...1 lines deleted...]
-      </c>
+      <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
+      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2">
+        <v>18881000.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2">
+        <v>9787000.0</v>
+      </c>
+      <c r="V2"/>
+      <c r="W2">
         <v>5203000.0</v>
       </c>
-      <c r="T2">
+      <c r="X2">
         <v>5530000.0</v>
       </c>
-      <c r="U2">
+      <c r="Y2">
         <v>11156000.0</v>
       </c>
-      <c r="V2">
+      <c r="Z2">
         <v>5434000.0</v>
       </c>
-      <c r="W2">
+      <c r="AA2">
         <v>11395000.0</v>
       </c>
-      <c r="X2">
+      <c r="AB2">
         <v>5750000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AC2">
         <v>5685000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AD2">
         <v>5843000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AE2">
         <v>5442000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AF2">
         <v>5577000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AG2">
         <v>5301000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AH2">
         <v>5013000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AI2">
         <v>5667000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AJ2">
         <v>5155000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+      <c r="AI3"/>
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>100</v>
-[...124 lines deleted...]
-      <c r="A6" t="s">
         <v>102</v>
-      </c>
-[...2956 lines deleted...]
-        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>358500.0</v>
+      </c>
+      <c r="J5">
+        <v>358500.0</v>
+      </c>
+      <c r="K5">
+        <v>8000.0</v>
+      </c>
+      <c r="L5">
+        <v>8000.0</v>
+      </c>
+      <c r="M5">
+        <v>475000.0</v>
+      </c>
+      <c r="N5">
+        <v>475000.0</v>
+      </c>
+      <c r="O5">
+        <v>3507500.0</v>
+      </c>
+      <c r="P5">
+        <v>3507500.0</v>
+      </c>
+      <c r="Q5">
+        <v>-1382000.0</v>
+      </c>
+      <c r="R5">
+        <v>-1382000.0</v>
+      </c>
+      <c r="S5">
+        <v>-1633500.0</v>
+      </c>
+      <c r="T5">
+        <v>-1633500.0</v>
+      </c>
+      <c r="U5">
+        <v>-1114500.0</v>
+      </c>
+      <c r="V5">
+        <v>-1114500.0</v>
+      </c>
+      <c r="W5">
+        <v>6138000.0</v>
+      </c>
+      <c r="X5">
+        <v>2591000.0</v>
+      </c>
+      <c r="Y5">
+        <v>1300000.0</v>
+      </c>
+      <c r="Z5">
+        <v>3615000.0</v>
+      </c>
+      <c r="AA5"/>
+      <c r="AB5">
+        <v>-1518000.0</v>
+      </c>
+      <c r="AC5">
+        <v>718000.0</v>
+      </c>
+      <c r="AD5">
+        <v>862000.0</v>
+      </c>
+      <c r="AE5">
+        <v>958000.0</v>
+      </c>
+      <c r="AF5">
+        <v>618000.0</v>
+      </c>
+      <c r="AG5">
+        <v>528000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-697000.0</v>
+      </c>
+      <c r="AI5">
+        <v>208000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>221000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36">
+      <c r="A6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
+      <c r="A7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
+      <c r="A8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
+      <c r="A9" t="s">
+        <v>107</v>
+      </c>
+      <c r="B9">
+        <v>5209000.0</v>
+      </c>
+      <c r="C9">
+        <v>5409000.0</v>
+      </c>
+      <c r="D9">
+        <v>6049000.0</v>
+      </c>
+      <c r="E9">
+        <v>5580000.0</v>
+      </c>
+      <c r="F9">
+        <v>5365000.0</v>
+      </c>
+      <c r="G9">
+        <v>4168000.0</v>
+      </c>
+      <c r="H9">
+        <v>5965000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9">
+        <v>31735000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9">
+        <v>16454000.0</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9">
+        <v>11183000.0</v>
+      </c>
+      <c r="X9">
+        <v>9894000.0</v>
+      </c>
+      <c r="Y9">
+        <v>18613000.0</v>
+      </c>
+      <c r="Z9">
+        <v>11183000.0</v>
+      </c>
+      <c r="AA9">
+        <v>25303000.0</v>
+      </c>
+      <c r="AB9">
+        <v>9273000.0</v>
+      </c>
+      <c r="AC9">
+        <v>11940000.0</v>
+      </c>
+      <c r="AD9">
+        <v>11862000.0</v>
+      </c>
+      <c r="AE9">
+        <v>10948000.0</v>
+      </c>
+      <c r="AF9">
+        <v>11012000.0</v>
+      </c>
+      <c r="AG9">
+        <v>10556000.0</v>
+      </c>
+      <c r="AH9">
+        <v>9212000.0</v>
+      </c>
+      <c r="AI9">
+        <v>9560000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>9498000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36">
+      <c r="A10" t="s">
+        <v>108</v>
+      </c>
+      <c r="B10">
+        <v>-1703000.0</v>
+      </c>
+      <c r="C10">
+        <v>-4298000.0</v>
+      </c>
+      <c r="D10">
+        <v>-2331000.0</v>
+      </c>
+      <c r="E10">
+        <v>-2705000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1665000.0</v>
+      </c>
+      <c r="G10">
+        <v>-4275000.0</v>
+      </c>
+      <c r="H10">
+        <v>-1171000.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>7551000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10">
+        <v>3139000.0</v>
+      </c>
+      <c r="V10"/>
+      <c r="W10">
+        <v>3665000.0</v>
+      </c>
+      <c r="X10">
+        <v>1881000.0</v>
+      </c>
+      <c r="Y10">
+        <v>2579000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1425000.0</v>
+      </c>
+      <c r="AA10">
+        <v>3853000.0</v>
+      </c>
+      <c r="AB10">
+        <v>908000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1081000.0</v>
+      </c>
+      <c r="AD10">
+        <v>1209000.0</v>
+      </c>
+      <c r="AE10">
+        <v>1111000.0</v>
+      </c>
+      <c r="AF10">
+        <v>925000.0</v>
+      </c>
+      <c r="AG10">
+        <v>961000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-394000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-2292000.0</v>
+      </c>
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
+      <c r="A11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
+        <v>253000.0</v>
+      </c>
+      <c r="J11">
+        <v>253000.0</v>
+      </c>
+      <c r="K11">
+        <v>137000.0</v>
+      </c>
+      <c r="L11">
+        <v>137000.0</v>
+      </c>
+      <c r="M11">
+        <v>171500.0</v>
+      </c>
+      <c r="N11">
+        <v>171500.0</v>
+      </c>
+      <c r="O11">
+        <v>320500.0</v>
+      </c>
+      <c r="P11">
+        <v>320500.0</v>
+      </c>
+      <c r="Q11">
+        <v>116500.0</v>
+      </c>
+      <c r="R11">
+        <v>116500.0</v>
+      </c>
+      <c r="S11">
+        <v>247000.0</v>
+      </c>
+      <c r="T11">
+        <v>247000.0</v>
+      </c>
+      <c r="U11">
+        <v>253500.0</v>
+      </c>
+      <c r="V11">
+        <v>253500.0</v>
+      </c>
+      <c r="W11">
+        <v>-33000.0</v>
+      </c>
+      <c r="X11">
+        <v>694000.0</v>
+      </c>
+      <c r="Y11">
+        <v>515000.0</v>
+      </c>
+      <c r="Z11">
+        <v>487000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1539000.0</v>
+      </c>
+      <c r="AB11">
+        <v>238000.0</v>
+      </c>
+      <c r="AC11">
+        <v>56000.0</v>
+      </c>
+      <c r="AD11">
+        <v>388000.0</v>
+      </c>
+      <c r="AE11">
+        <v>400000.0</v>
+      </c>
+      <c r="AF11">
+        <v>298000.0</v>
+      </c>
+      <c r="AG11">
+        <v>286000.0</v>
+      </c>
+      <c r="AH11">
+        <v>26000.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>363000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36">
+      <c r="A12" t="s">
+        <v>110</v>
+      </c>
+      <c r="B12">
+        <v>28000.0</v>
+      </c>
+      <c r="C12">
+        <v>34000.0</v>
+      </c>
+      <c r="D12">
+        <v>27000.0</v>
+      </c>
+      <c r="E12">
+        <v>37000.0</v>
+      </c>
+      <c r="F12">
+        <v>54000.0</v>
+      </c>
+      <c r="G12">
+        <v>40000.0</v>
+      </c>
+      <c r="H12">
+        <v>45000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12">
+        <v>10258000.0</v>
+      </c>
+      <c r="T12"/>
+      <c r="U12">
+        <v>5289000.0</v>
+      </c>
+      <c r="V12"/>
+      <c r="W12">
+        <v>2428000.0</v>
+      </c>
+      <c r="X12">
+        <v>2679000.0</v>
+      </c>
+      <c r="Y12">
+        <v>4948000.0</v>
+      </c>
+      <c r="Z12">
+        <v>499000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1343000.0</v>
+      </c>
+      <c r="AB12">
+        <v>41000.0</v>
+      </c>
+      <c r="AC12">
+        <v>44000.0</v>
+      </c>
+      <c r="AD12">
+        <v>75000.0</v>
+      </c>
+      <c r="AE12">
+        <v>66000.0</v>
+      </c>
+      <c r="AF12">
+        <v>63000.0</v>
+      </c>
+      <c r="AG12">
+        <v>63000.0</v>
+      </c>
+      <c r="AH12">
+        <v>53000.0</v>
+      </c>
+      <c r="AI12">
+        <v>819000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1071000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
+      <c r="A13" t="s">
+        <v>111</v>
+      </c>
+      <c r="B13">
+        <v>565000.0</v>
+      </c>
+      <c r="C13">
+        <v>589000.0</v>
+      </c>
+      <c r="D13">
+        <v>642000.0</v>
+      </c>
+      <c r="E13">
+        <v>718000.0</v>
+      </c>
+      <c r="F13">
+        <v>769000.0</v>
+      </c>
+      <c r="G13">
+        <v>833000.0</v>
+      </c>
+      <c r="H13">
+        <v>857000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13">
+        <v>160000.0</v>
+      </c>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13">
+        <v>619000.0</v>
+      </c>
+      <c r="X13">
+        <v>2715000.0</v>
+      </c>
+      <c r="Y13">
+        <v>369000.0</v>
+      </c>
+      <c r="Z13">
+        <v>475000.0</v>
+      </c>
+      <c r="AA13">
+        <v>221000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
+      <c r="A14" t="s">
+        <v>112</v>
+      </c>
+      <c r="B14">
+        <v>2000.0</v>
+      </c>
+      <c r="C14">
+        <v>1000.0</v>
+      </c>
+      <c r="D14">
+        <v>-3000.0</v>
+      </c>
+      <c r="E14">
+        <v>1000.0</v>
+      </c>
+      <c r="F14">
+        <v>-2000.0</v>
+      </c>
+      <c r="G14">
+        <v>-6000.0</v>
+      </c>
+      <c r="H14">
+        <v>2000.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14">
+        <v>262000.0</v>
+      </c>
+      <c r="R14">
+        <v>262000.0</v>
+      </c>
+      <c r="S14">
+        <v>126000.0</v>
+      </c>
+      <c r="T14">
+        <v>126000.0</v>
+      </c>
+      <c r="U14">
+        <v>122000.0</v>
+      </c>
+      <c r="V14">
+        <v>122000.0</v>
+      </c>
+      <c r="W14">
+        <v>123000.0</v>
+      </c>
+      <c r="X14">
+        <v>130000.0</v>
+      </c>
+      <c r="Y14">
+        <v>131000.0</v>
+      </c>
+      <c r="Z14">
+        <v>137000.0</v>
+      </c>
+      <c r="AA14"/>
+      <c r="AB14">
+        <v>68000.0</v>
+      </c>
+      <c r="AC14">
+        <v>74000.0</v>
+      </c>
+      <c r="AD14">
+        <v>95000.0</v>
+      </c>
+      <c r="AE14">
+        <v>122000.0</v>
+      </c>
+      <c r="AF14">
+        <v>147000.0</v>
+      </c>
+      <c r="AG14">
+        <v>169000.0</v>
+      </c>
+      <c r="AH14">
+        <v>211000.0</v>
+      </c>
+      <c r="AI14">
+        <v>418000.0</v>
+      </c>
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
+      <c r="A15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B15">
+        <v>-1720000.0</v>
+      </c>
+      <c r="C15">
+        <v>-5553000.0</v>
+      </c>
+      <c r="D15">
+        <v>-2483000.0</v>
+      </c>
+      <c r="E15">
+        <v>-2990000.0</v>
+      </c>
+      <c r="F15">
+        <v>-1614000.0</v>
+      </c>
+      <c r="G15">
+        <v>-4967000.0</v>
+      </c>
+      <c r="H15">
+        <v>-1560000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
+        <v>6547000.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15">
+        <v>2633000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15">
+        <v>3699000.0</v>
+      </c>
+      <c r="X15">
+        <v>1192000.0</v>
+      </c>
+      <c r="Y15">
+        <v>1580000.0</v>
+      </c>
+      <c r="Z15">
+        <v>940000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2262000.0</v>
+      </c>
+      <c r="AB15">
+        <v>681000.0</v>
+      </c>
+      <c r="AC15">
+        <v>1044000.0</v>
+      </c>
+      <c r="AD15">
+        <v>843000.0</v>
+      </c>
+      <c r="AE15">
+        <v>736000.0</v>
+      </c>
+      <c r="AF15">
+        <v>649000.0</v>
+      </c>
+      <c r="AG15">
+        <v>678000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-401000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-2275000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-574000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
+      <c r="A16" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
+        <v>1112500.0</v>
+      </c>
+      <c r="J16">
+        <v>1112500.0</v>
+      </c>
+      <c r="K16">
+        <v>1497000.0</v>
+      </c>
+      <c r="L16">
+        <v>1497000.0</v>
+      </c>
+      <c r="M16">
+        <v>946500.0</v>
+      </c>
+      <c r="N16">
+        <v>946500.0</v>
+      </c>
+      <c r="O16">
+        <v>1821500.0</v>
+      </c>
+      <c r="P16">
+        <v>1821500.0</v>
+      </c>
+      <c r="Q16">
+        <v>1246000.0</v>
+      </c>
+      <c r="R16">
+        <v>1246000.0</v>
+      </c>
+      <c r="S16">
+        <v>1957000.0</v>
+      </c>
+      <c r="T16">
+        <v>1957000.0</v>
+      </c>
+      <c r="U16">
+        <v>1316500.0</v>
+      </c>
+      <c r="V16">
+        <v>1316500.0</v>
+      </c>
+      <c r="W16">
+        <v>3699000.0</v>
+      </c>
+      <c r="X16">
+        <v>1192000.0</v>
+      </c>
+      <c r="Y16">
+        <v>1580000.0</v>
+      </c>
+      <c r="Z16">
+        <v>940000.0</v>
+      </c>
+      <c r="AA16">
+        <v>2262000.0</v>
+      </c>
+      <c r="AB16">
+        <v>681000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1044000.0</v>
+      </c>
+      <c r="AD16">
+        <v>843000.0</v>
+      </c>
+      <c r="AE16">
+        <v>736000.0</v>
+      </c>
+      <c r="AF16">
+        <v>649000.0</v>
+      </c>
+      <c r="AG16">
+        <v>678000.0</v>
+      </c>
+      <c r="AH16">
+        <v>-401000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-2275000.0</v>
+      </c>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
+      <c r="A17" t="s">
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>-1722000.0</v>
+      </c>
+      <c r="C17">
+        <v>-5554000.0</v>
+      </c>
+      <c r="D17">
+        <v>-2480000.0</v>
+      </c>
+      <c r="E17">
+        <v>-2991000.0</v>
+      </c>
+      <c r="F17">
+        <v>-1612000.0</v>
+      </c>
+      <c r="G17">
+        <v>-4961000.0</v>
+      </c>
+      <c r="H17">
+        <v>-1562000.0</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17">
+        <v>3698000.0</v>
+      </c>
+      <c r="X17">
+        <v>1187000.0</v>
+      </c>
+      <c r="Y17">
+        <v>497000.0</v>
+      </c>
+      <c r="Z17">
+        <v>938000.0</v>
+      </c>
+      <c r="AA17"/>
+      <c r="AB17">
+        <v>670000.0</v>
+      </c>
+      <c r="AC17">
+        <v>1025000.0</v>
+      </c>
+      <c r="AD17">
+        <v>821000.0</v>
+      </c>
+      <c r="AE17">
+        <v>711000.0</v>
+      </c>
+      <c r="AF17">
+        <v>627000.0</v>
+      </c>
+      <c r="AG17">
+        <v>675000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-420000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-2292000.0</v>
+      </c>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
+      <c r="A18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18">
+        <v>537000.0</v>
+      </c>
+      <c r="C18">
+        <v>555000.0</v>
+      </c>
+      <c r="D18">
+        <v>615000.0</v>
+      </c>
+      <c r="E18">
+        <v>681000.0</v>
+      </c>
+      <c r="F18">
+        <v>715000.0</v>
+      </c>
+      <c r="G18">
+        <v>793000.0</v>
+      </c>
+      <c r="H18">
+        <v>812000.0</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18">
+        <v>2428000.0</v>
+      </c>
+      <c r="X18">
+        <v>2679000.0</v>
+      </c>
+      <c r="Y18">
+        <v>464000.0</v>
+      </c>
+      <c r="Z18">
+        <v>499000.0</v>
+      </c>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
+      <c r="A19" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
+      <c r="A20" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
+      <c r="A21" t="s">
+        <v>119</v>
+      </c>
+      <c r="B21">
+        <v>-2260000.0</v>
+      </c>
+      <c r="C21">
+        <v>-4956000.0</v>
+      </c>
+      <c r="D21">
+        <v>-3243000.0</v>
+      </c>
+      <c r="E21">
+        <v>-3577000.0</v>
+      </c>
+      <c r="F21">
+        <v>-2703000.0</v>
+      </c>
+      <c r="G21">
+        <v>-6017000.0</v>
+      </c>
+      <c r="H21">
+        <v>-2206000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
+        <v>7391000.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21">
+        <v>3139000.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21">
+        <v>3046000.0</v>
+      </c>
+      <c r="X21">
+        <v>1881000.0</v>
+      </c>
+      <c r="Y21">
+        <v>2579000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1425000.0</v>
+      </c>
+      <c r="AA21">
+        <v>3632000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-1518000.0</v>
+      </c>
+      <c r="AC21">
+        <v>718000.0</v>
+      </c>
+      <c r="AD21">
+        <v>862000.0</v>
+      </c>
+      <c r="AE21">
+        <v>958000.0</v>
+      </c>
+      <c r="AF21">
+        <v>618000.0</v>
+      </c>
+      <c r="AG21">
+        <v>528000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-697000.0</v>
+      </c>
+      <c r="AI21">
+        <v>208000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>221000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36">
+      <c r="A22" t="s">
+        <v>120</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
+      <c r="A23" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
+        <v>61500.0</v>
+      </c>
+      <c r="J23">
+        <v>61500.0</v>
+      </c>
+      <c r="K23">
+        <v>75000.0</v>
+      </c>
+      <c r="L23">
+        <v>75000.0</v>
+      </c>
+      <c r="M23">
+        <v>109500.0</v>
+      </c>
+      <c r="N23">
+        <v>109500.0</v>
+      </c>
+      <c r="O23">
+        <v>209000.0</v>
+      </c>
+      <c r="P23">
+        <v>209000.0</v>
+      </c>
+      <c r="Q23">
+        <v>170500.0</v>
+      </c>
+      <c r="R23">
+        <v>170500.0</v>
+      </c>
+      <c r="S23">
+        <v>190500.0</v>
+      </c>
+      <c r="T23">
+        <v>190500.0</v>
+      </c>
+      <c r="U23">
+        <v>141500.0</v>
+      </c>
+      <c r="V23">
+        <v>141500.0</v>
+      </c>
+      <c r="W23">
+        <v>128000.0</v>
+      </c>
+      <c r="X23">
+        <v>204000.0</v>
+      </c>
+      <c r="Y23">
+        <v>348000.0</v>
+      </c>
+      <c r="Z23">
+        <v>89000.0</v>
+      </c>
+      <c r="AA23"/>
+      <c r="AB23">
+        <v>145000.0</v>
+      </c>
+      <c r="AC23">
+        <v>218000.0</v>
+      </c>
+      <c r="AD23">
+        <v>114000.0</v>
+      </c>
+      <c r="AE23">
+        <v>376000.0</v>
+      </c>
+      <c r="AF23">
+        <v>164000.0</v>
+      </c>
+      <c r="AG23">
+        <v>69000.0</v>
+      </c>
+      <c r="AH23">
+        <v>174000.0</v>
+      </c>
+      <c r="AI23">
+        <v>249000.0</v>
+      </c>
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
+      <c r="A24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
+      <c r="A25" t="s">
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>931000.0</v>
+      </c>
+      <c r="C25">
+        <v>1069000.0</v>
+      </c>
+      <c r="D25">
+        <v>1077000.0</v>
+      </c>
+      <c r="E25">
+        <v>1097000.0</v>
+      </c>
+      <c r="F25">
+        <v>1119000.0</v>
+      </c>
+      <c r="G25">
+        <v>1115000.0</v>
+      </c>
+      <c r="H25">
+        <v>992000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
+      <c r="A26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
+      <c r="A27" t="s">
+        <v>125</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
+      <c r="A28" t="s">
+        <v>126</v>
+      </c>
+      <c r="B28">
+        <v>7601000.0</v>
+      </c>
+      <c r="C28">
+        <v>10518000.0</v>
+      </c>
+      <c r="D28">
+        <v>9425000.0</v>
+      </c>
+      <c r="E28">
+        <v>9344000.0</v>
+      </c>
+      <c r="F28">
+        <v>8222000.0</v>
+      </c>
+      <c r="G28">
+        <v>10163000.0</v>
+      </c>
+      <c r="H28">
+        <v>8221000.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28">
+        <v>37895000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28">
+        <v>18966000.0</v>
+      </c>
+      <c r="V28"/>
+      <c r="W28">
+        <v>10813000.0</v>
+      </c>
+      <c r="X28">
+        <v>10896000.0</v>
+      </c>
+      <c r="Y28">
+        <v>21419000.0</v>
+      </c>
+      <c r="Z28">
+        <v>10446000.0</v>
+      </c>
+      <c r="AA28">
+        <v>22896000.0</v>
+      </c>
+      <c r="AB28">
+        <v>10936000.0</v>
+      </c>
+      <c r="AC28">
+        <v>11440000.0</v>
+      </c>
+      <c r="AD28">
+        <v>11114000.0</v>
+      </c>
+      <c r="AE28">
+        <v>10366000.0</v>
+      </c>
+      <c r="AF28">
+        <v>10558000.0</v>
+      </c>
+      <c r="AG28">
+        <v>9959000.0</v>
+      </c>
+      <c r="AH28">
+        <v>10083000.0</v>
+      </c>
+      <c r="AI28">
+        <v>9601000.0</v>
+      </c>
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>19000.0</v>
+      </c>
+      <c r="C29">
+        <v>1256000.0</v>
+      </c>
+      <c r="D29">
+        <v>149000.0</v>
+      </c>
+      <c r="E29">
+        <v>286000.0</v>
+      </c>
+      <c r="F29">
+        <v>-53000.0</v>
+      </c>
+      <c r="G29">
+        <v>686000.0</v>
+      </c>
+      <c r="H29">
+        <v>391000.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29">
+        <v>1001000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29">
+        <v>507000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
+        <v>-33000.0</v>
+      </c>
+      <c r="X29">
+        <v>694000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1002000.0</v>
+      </c>
+      <c r="Z29">
+        <v>487000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1539000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30">
+        <v>11250000.0</v>
+      </c>
+      <c r="C30">
+        <v>14413000.0</v>
+      </c>
+      <c r="D30">
+        <v>13451000.0</v>
+      </c>
+      <c r="E30">
+        <v>13186000.0</v>
+      </c>
+      <c r="F30">
+        <v>12280000.0</v>
+      </c>
+      <c r="G30">
+        <v>14348000.0</v>
+      </c>
+      <c r="H30">
+        <v>12331000.0</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30">
+        <v>16265000.0</v>
+      </c>
+      <c r="X30">
+        <v>16222000.0</v>
+      </c>
+      <c r="Y30">
+        <v>16446000.0</v>
+      </c>
+      <c r="Z30">
+        <v>15691000.0</v>
+      </c>
+      <c r="AA30"/>
+      <c r="AB30">
+        <v>16541000.0</v>
+      </c>
+      <c r="AC30">
+        <v>16907000.0</v>
+      </c>
+      <c r="AD30">
+        <v>16843000.0</v>
+      </c>
+      <c r="AE30">
+        <v>15432000.0</v>
+      </c>
+      <c r="AF30">
+        <v>15971000.0</v>
+      </c>
+      <c r="AG30">
+        <v>15329000.0</v>
+      </c>
+      <c r="AH30">
+        <v>14922000.0</v>
+      </c>
+      <c r="AI30">
+        <v>15019000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>14432000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36">
+      <c r="A31" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31">
+        <v>3047000.0</v>
+      </c>
+      <c r="X31">
+        <v>2679000.0</v>
+      </c>
+      <c r="Y31">
+        <v>4349000.0</v>
+      </c>
+      <c r="Z31">
+        <v>599000.0</v>
+      </c>
+      <c r="AA31"/>
+      <c r="AB31">
+        <v>2426000.0</v>
+      </c>
+      <c r="AC31">
+        <v>363000.0</v>
+      </c>
+      <c r="AD31">
+        <v>347000.0</v>
+      </c>
+      <c r="AE31">
+        <v>153000.0</v>
+      </c>
+      <c r="AF31">
+        <v>307000.0</v>
+      </c>
+      <c r="AG31">
+        <v>433000.0</v>
+      </c>
+      <c r="AH31">
+        <v>303000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-2500000.0</v>
+      </c>
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32">
+        <v>8990000.0</v>
+      </c>
+      <c r="C32">
+        <v>9457000.0</v>
+      </c>
+      <c r="D32">
+        <v>10208000.0</v>
+      </c>
+      <c r="E32">
+        <v>9609000.0</v>
+      </c>
+      <c r="F32">
+        <v>9577000.0</v>
+      </c>
+      <c r="G32">
+        <v>8331000.0</v>
+      </c>
+      <c r="H32">
+        <v>10125000.0</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32">
+        <v>50616000.0</v>
+      </c>
+      <c r="T32"/>
+      <c r="U32">
+        <v>26241000.0</v>
+      </c>
+      <c r="V32"/>
+      <c r="W32">
+        <v>16386000.0</v>
+      </c>
+      <c r="X32">
+        <v>15424000.0</v>
+      </c>
+      <c r="Y32">
+        <v>29769000.0</v>
+      </c>
+      <c r="Z32">
+        <v>16617000.0</v>
+      </c>
+      <c r="AA32">
+        <v>36698000.0</v>
+      </c>
+      <c r="AB32">
+        <v>15023000.0</v>
+      </c>
+      <c r="AC32">
+        <v>17625000.0</v>
+      </c>
+      <c r="AD32">
+        <v>17705000.0</v>
+      </c>
+      <c r="AE32">
+        <v>16390000.0</v>
+      </c>
+      <c r="AF32">
+        <v>16589000.0</v>
+      </c>
+      <c r="AG32">
+        <v>15857000.0</v>
+      </c>
+      <c r="AH32">
+        <v>14225000.0</v>
+      </c>
+      <c r="AI32">
+        <v>15227000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>14653000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
         <v>134</v>
+      </c>
+      <c r="B2">
+        <v>11497000.0</v>
+      </c>
+      <c r="C2">
+        <v>18423000.0</v>
+      </c>
+      <c r="D2">
+        <v>13381000.0</v>
+      </c>
+      <c r="E2">
+        <v>15458000.0</v>
+      </c>
+      <c r="F2">
+        <v>25938000.0</v>
+      </c>
+      <c r="G2">
+        <v>14784000.0</v>
+      </c>
+      <c r="H2">
+        <v>10910000.0</v>
+      </c>
+      <c r="I2">
+        <v>12882000.0</v>
+      </c>
+      <c r="J2">
+        <v>26527000.0</v>
+      </c>
+      <c r="K2">
+        <v>69701000.0</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B3">
+        <v>1459000</v>
+      </c>
+      <c r="C3">
+        <v>4306000</v>
+      </c>
+      <c r="D3">
+        <v>2831000</v>
+      </c>
+      <c r="E3">
+        <v>2095000</v>
+      </c>
+      <c r="F3">
+        <v>1195000</v>
+      </c>
+      <c r="G3">
+        <v>1143000</v>
+      </c>
+      <c r="H3">
+        <v>1499000</v>
+      </c>
+      <c r="I3">
+        <v>1418667</v>
+      </c>
+      <c r="J3">
+        <v>1634000</v>
+      </c>
+      <c r="K3">
+        <v>1671000</v>
+      </c>
+      <c r="L3">
+        <v>5412000</v>
+      </c>
+      <c r="M3">
+        <v>2793000</v>
+      </c>
+      <c r="N3">
+        <v>1544000</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B6">
+        <v>4497000.0</v>
+      </c>
+      <c r="C6">
+        <v>-6957000.0</v>
+      </c>
+      <c r="D6">
+        <v>5305000.0</v>
+      </c>
+      <c r="E6">
+        <v>-2077000.0</v>
+      </c>
+      <c r="F6">
+        <v>-10480000.0</v>
+      </c>
+      <c r="G6">
+        <v>11154000.0</v>
+      </c>
+      <c r="H6">
+        <v>3874000.0</v>
+      </c>
+      <c r="I6">
+        <v>-10411339.0</v>
+      </c>
+      <c r="J6">
+        <v>-13645000.0</v>
+      </c>
+      <c r="K6">
+        <v>-43174000.0</v>
+      </c>
+      <c r="L6">
+        <v>53963000.0</v>
+      </c>
+      <c r="M6">
+        <v>-16905000.0</v>
+      </c>
+      <c r="N6">
+        <v>24657000.0</v>
+      </c>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>139</v>
+      </c>
+      <c r="B7">
+        <v>5094000.0</v>
+      </c>
+      <c r="C7">
+        <v>6014000.0</v>
+      </c>
+      <c r="D7">
+        <v>3414000.0</v>
+      </c>
+      <c r="E7">
+        <v>-1417000.0</v>
+      </c>
+      <c r="F7">
+        <v>-734000.0</v>
+      </c>
+      <c r="G7">
+        <v>3428000.0</v>
+      </c>
+      <c r="H7">
+        <v>3434000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7">
+        <v>1450000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1261000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>141</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>-1646000.0</v>
+      </c>
+      <c r="F9">
+        <v>-917000.0</v>
+      </c>
+      <c r="G9">
+        <v>619000.0</v>
+      </c>
+      <c r="H9">
+        <v>-29000.0</v>
+      </c>
+      <c r="I9">
+        <v>-7226670.0</v>
+      </c>
+      <c r="J9">
+        <v>-4791000.0</v>
+      </c>
+      <c r="K9">
+        <v>-6914000.0</v>
+      </c>
+      <c r="L9">
+        <v>-9279000.0</v>
+      </c>
+      <c r="M9">
+        <v>-11522000.0</v>
+      </c>
+      <c r="N9">
+        <v>-8179000.0</v>
+      </c>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>142</v>
+      </c>
+      <c r="B10">
+        <v>-55000.0</v>
+      </c>
+      <c r="C10">
+        <v>-125000.0</v>
+      </c>
+      <c r="D10">
+        <v>565000.0</v>
+      </c>
+      <c r="E10">
+        <v>66000.0</v>
+      </c>
+      <c r="F10">
+        <v>231000.0</v>
+      </c>
+      <c r="G10">
+        <v>-316000.0</v>
+      </c>
+      <c r="H10">
+        <v>15000.0</v>
+      </c>
+      <c r="I10">
+        <v>-19333.0</v>
+      </c>
+      <c r="J10">
+        <v>74000.0</v>
+      </c>
+      <c r="K10">
+        <v>-222000.0</v>
+      </c>
+      <c r="L10">
+        <v>-74000.0</v>
+      </c>
+      <c r="M10">
+        <v>-206000.0</v>
+      </c>
+      <c r="N10">
+        <v>-210000.0</v>
+      </c>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>143</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>2739000.0</v>
+      </c>
+      <c r="F11">
+        <v>2468000.0</v>
+      </c>
+      <c r="G11">
+        <v>4385000.0</v>
+      </c>
+      <c r="H11">
+        <v>6280000.0</v>
+      </c>
+      <c r="I11">
+        <v>7738004.0</v>
+      </c>
+      <c r="J11">
+        <v>6223000.0</v>
+      </c>
+      <c r="K11">
+        <v>5899000.0</v>
+      </c>
+      <c r="L11">
+        <v>3769000.0</v>
+      </c>
+      <c r="M11">
+        <v>2966000.0</v>
+      </c>
+      <c r="N11">
+        <v>2654000.0</v>
+      </c>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>144</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-2355000.0</v>
+      </c>
+      <c r="F12">
+        <v>528000.0</v>
+      </c>
+      <c r="G12">
+        <v>1782000.0</v>
+      </c>
+      <c r="H12">
+        <v>-2579000.0</v>
+      </c>
+      <c r="I12">
+        <v>2375335.0</v>
+      </c>
+      <c r="J12">
+        <v>1437000.0</v>
+      </c>
+      <c r="K12">
+        <v>4729000.0</v>
+      </c>
+      <c r="L12">
+        <v>-14018000.0</v>
+      </c>
+      <c r="M12">
+        <v>-27683000.0</v>
+      </c>
+      <c r="N12">
+        <v>-22641000.0</v>
+      </c>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>145</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-1430000.0</v>
+      </c>
+      <c r="F13">
+        <v>-2516000.0</v>
+      </c>
+      <c r="G13">
+        <v>-1260000.0</v>
+      </c>
+      <c r="H13">
+        <v>-2832000.0</v>
+      </c>
+      <c r="I13">
+        <v>-836667.0</v>
+      </c>
+      <c r="J13">
+        <v>-56000.0</v>
+      </c>
+      <c r="K13">
+        <v>-24000.0</v>
+      </c>
+      <c r="L13">
+        <v>405000.0</v>
+      </c>
+      <c r="M13">
+        <v>-1147000.0</v>
+      </c>
+      <c r="N13">
+        <v>14000.0</v>
+      </c>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>146</v>
+      </c>
+      <c r="B14">
+        <v>4362000.0</v>
+      </c>
+      <c r="C14">
+        <v>4208000.0</v>
+      </c>
+      <c r="D14">
+        <v>4030000.0</v>
+      </c>
+      <c r="E14">
+        <v>3683000.0</v>
+      </c>
+      <c r="F14">
+        <v>3199000.0</v>
+      </c>
+      <c r="G14">
+        <v>3527000.0</v>
+      </c>
+      <c r="H14">
+        <v>3735000.0</v>
+      </c>
+      <c r="I14">
+        <v>2457335.0</v>
+      </c>
+      <c r="J14">
+        <v>2807000.0</v>
+      </c>
+      <c r="K14">
+        <v>1839000.0</v>
+      </c>
+      <c r="L14">
+        <v>1784000.0</v>
+      </c>
+      <c r="M14">
+        <v>1461000.0</v>
+      </c>
+      <c r="N14">
+        <v>1422000.0</v>
+      </c>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>147</v>
+      </c>
+      <c r="B15">
+        <v>72000.0</v>
+      </c>
+      <c r="C15">
+        <v>74000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
+        <v>2304000.0</v>
+      </c>
+      <c r="F15">
+        <v>2298000.0</v>
+      </c>
+      <c r="G15">
+        <v>2540000.0</v>
+      </c>
+      <c r="H15">
+        <v>1013000.0</v>
+      </c>
+      <c r="I15">
+        <v>2189334.0</v>
+      </c>
+      <c r="J15">
+        <v>1262000.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>36302000.0</v>
+      </c>
+      <c r="M15">
+        <v>5186000.0</v>
+      </c>
+      <c r="N15">
+        <v>5338000.0</v>
+      </c>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>148</v>
+      </c>
+      <c r="B16">
+        <v>15196000.0</v>
+      </c>
+      <c r="C16">
+        <v>11497000.0</v>
+      </c>
+      <c r="D16">
+        <v>18423000.0</v>
+      </c>
+      <c r="E16">
+        <v>13381000.0</v>
+      </c>
+      <c r="F16">
+        <v>15458000.0</v>
+      </c>
+      <c r="G16">
+        <v>25938000.0</v>
+      </c>
+      <c r="H16">
+        <v>14784000.0</v>
+      </c>
+      <c r="I16">
+        <v>10910000.0</v>
+      </c>
+      <c r="J16">
+        <v>12882000.0</v>
+      </c>
+      <c r="K16">
+        <v>26527000.0</v>
+      </c>
+      <c r="L16">
+        <v>69701000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>149</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>150</v>
+      </c>
+      <c r="B18">
+        <v>-1415000.0</v>
+      </c>
+      <c r="C18">
+        <v>-15618000.0</v>
+      </c>
+      <c r="D18">
+        <v>6965000.0</v>
+      </c>
+      <c r="E18">
+        <v>3548000.0</v>
+      </c>
+      <c r="F18">
+        <v>7931000.0</v>
+      </c>
+      <c r="G18">
+        <v>14525000.0</v>
+      </c>
+      <c r="H18">
+        <v>9550000.0</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18">
+        <v>6733000.0</v>
+      </c>
+      <c r="K18">
+        <v>2354000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>151</v>
+      </c>
+      <c r="B19">
+        <v>7524000.0</v>
+      </c>
+      <c r="C19">
+        <v>883000.0</v>
+      </c>
+      <c r="D19">
+        <v>-273000.0</v>
+      </c>
+      <c r="E19">
+        <v>2293000.0</v>
+      </c>
+      <c r="F19">
+        <v>-23787000.0</v>
+      </c>
+      <c r="G19">
+        <v>-91000.0</v>
+      </c>
+      <c r="H19">
+        <v>6862000.0</v>
+      </c>
+      <c r="I19">
+        <v>1560667.0</v>
+      </c>
+      <c r="J19">
+        <v>2765000.0</v>
+      </c>
+      <c r="K19">
+        <v>30512000.0</v>
+      </c>
+      <c r="L19">
+        <v>153276000.0</v>
+      </c>
+      <c r="M19">
+        <v>-57557000.0</v>
+      </c>
+      <c r="N19">
+        <v>-5548000.0</v>
+      </c>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>152</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>153</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>-3988000.0</v>
+      </c>
+      <c r="G21">
+        <v>-310000.0</v>
+      </c>
+      <c r="H21">
+        <v>-307000.0</v>
+      </c>
+      <c r="I21">
+        <v>-4575336.0</v>
+      </c>
+      <c r="J21">
+        <v>-6031000.0</v>
+      </c>
+      <c r="K21">
+        <v>-71960000.0</v>
+      </c>
+      <c r="L21">
+        <v>-53865000.0</v>
+      </c>
+      <c r="M21">
+        <v>115788000.0</v>
+      </c>
+      <c r="N21">
+        <v>6653000.0</v>
+      </c>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22">
+        <v>-12640000.0</v>
+      </c>
+      <c r="C22">
+        <v>-18686000.0</v>
+      </c>
+      <c r="D22">
+        <v>3523000.0</v>
+      </c>
+      <c r="E22">
+        <v>4887000.0</v>
+      </c>
+      <c r="F22">
+        <v>6135000.0</v>
+      </c>
+      <c r="G22">
+        <v>6547000.0</v>
+      </c>
+      <c r="H22">
+        <v>6471000.0</v>
+      </c>
+      <c r="I22">
+        <v>1776668.0</v>
+      </c>
+      <c r="J22">
+        <v>3272000.0</v>
+      </c>
+      <c r="K22">
+        <v>-1921000.0</v>
+      </c>
+      <c r="L22">
+        <v>13340000.0</v>
+      </c>
+      <c r="M22">
+        <v>32460000.0</v>
+      </c>
+      <c r="N22">
+        <v>30521000.0</v>
+      </c>
+      <c r="O22">
+        <v>13484000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>154</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
+        <v>-9371000.0</v>
+      </c>
+      <c r="F23">
+        <v>9651000.0</v>
+      </c>
+      <c r="G23">
+        <v>9651000.0</v>
+      </c>
+      <c r="H23">
+        <v>-10817000.0</v>
+      </c>
+      <c r="I23">
+        <v>135333.0</v>
+      </c>
+      <c r="J23">
+        <v>26000.0</v>
+      </c>
+      <c r="K23">
+        <v>-6245000.0</v>
+      </c>
+      <c r="L23">
+        <v>-20221000.0</v>
+      </c>
+      <c r="M23">
+        <v>-2913000.0</v>
+      </c>
+      <c r="N23">
+        <v>-453000.0</v>
+      </c>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>155</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>160000.0</v>
+      </c>
+      <c r="F24">
+        <v>84000.0</v>
+      </c>
+      <c r="G24">
+        <v>131000.0</v>
+      </c>
+      <c r="H24">
+        <v>131000.0</v>
+      </c>
+      <c r="I24">
+        <v>131000.0</v>
+      </c>
+      <c r="J24">
+        <v>131000.0</v>
+      </c>
+      <c r="K24">
+        <v>32183000.0</v>
+      </c>
+      <c r="L24">
+        <v>174003000.0</v>
+      </c>
+      <c r="M24">
+        <v>-112331000.0</v>
+      </c>
+      <c r="N24">
+        <v>917000.0</v>
+      </c>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>156</v>
+      </c>
+      <c r="B25">
+        <v>-2566000.0</v>
+      </c>
+      <c r="C25">
+        <v>-3240000.0</v>
+      </c>
+      <c r="D25">
+        <v>-3152000.0</v>
+      </c>
+      <c r="E25">
+        <v>-2535000.0</v>
+      </c>
+      <c r="F25">
+        <v>-2067000.0</v>
+      </c>
+      <c r="G25">
+        <v>-10258000.0</v>
+      </c>
+      <c r="H25">
+        <v>-10055000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25">
+        <v>-1003000.0</v>
+      </c>
+      <c r="K25">
+        <v>2297000.0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>-6675000.0</v>
+      </c>
+      <c r="J26">
+        <v>-6675000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>-6003000.0</v>
+      </c>
+      <c r="N26">
+        <v>33548000.0</v>
+      </c>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>158</v>
+      </c>
+      <c r="B27">
+        <v>0.0</v>
+      </c>
+      <c r="C27">
+        <v>-240000.0</v>
+      </c>
+      <c r="D27">
+        <v>248000.0</v>
+      </c>
+      <c r="E27">
+        <v>-113000.0</v>
+      </c>
+      <c r="F27">
+        <v>294000.0</v>
+      </c>
+      <c r="G27">
+        <v>119000.0</v>
+      </c>
+      <c r="H27">
+        <v>580000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>159</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28">
+        <v>-11675000.0</v>
+      </c>
+      <c r="F28">
+        <v>3365000.0</v>
+      </c>
+      <c r="G28">
+        <v>-2850000.0</v>
+      </c>
+      <c r="H28">
+        <v>-12137000.0</v>
+      </c>
+      <c r="I28">
+        <v>-11079339.0</v>
+      </c>
+      <c r="J28">
+        <v>-13942000.0</v>
+      </c>
+      <c r="K28">
+        <v>-78205000.0</v>
+      </c>
+      <c r="L28">
+        <v>-110388000.0</v>
+      </c>
+      <c r="M28">
+        <v>101686000.0</v>
+      </c>
+      <c r="N28">
+        <v>30615000.0</v>
+      </c>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29">
+        <v>44000.0</v>
+      </c>
+      <c r="C29">
+        <v>-11312000.0</v>
+      </c>
+      <c r="D29">
+        <v>9796000.0</v>
+      </c>
+      <c r="E29">
+        <v>5944000.0</v>
+      </c>
+      <c r="F29">
+        <v>9501000.0</v>
+      </c>
+      <c r="G29">
+        <v>15900000.0</v>
+      </c>
+      <c r="H29">
+        <v>11610000.0</v>
+      </c>
+      <c r="I29">
+        <v>6806003.0</v>
+      </c>
+      <c r="J29">
+        <v>8966000.0</v>
+      </c>
+      <c r="K29">
+        <v>4025000.0</v>
+      </c>
+      <c r="L29">
+        <v>-4353000.0</v>
+      </c>
+      <c r="M29">
+        <v>-3444000.0</v>
+      </c>
+      <c r="N29">
+        <v>3667000.0</v>
+      </c>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>161</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30">
+        <v>4195000.0</v>
+      </c>
+      <c r="F30">
+        <v>-23908000.0</v>
+      </c>
+      <c r="G30">
+        <v>-1332000.0</v>
+      </c>
+      <c r="H30">
+        <v>4850000.0</v>
+      </c>
+      <c r="I30">
+        <v>-6168670.0</v>
+      </c>
+      <c r="J30">
+        <v>-8281000.0</v>
+      </c>
+      <c r="K30">
+        <v>30512000.0</v>
+      </c>
+      <c r="L30">
+        <v>168591000.0</v>
+      </c>
+      <c r="M30">
+        <v>-115124000.0</v>
+      </c>
+      <c r="N30">
+        <v>-9638000.0</v>
+      </c>
+      <c r="O30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AK30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:37">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>132</v>
+      </c>
+      <c r="I1" t="s">
+        <v>3</v>
+      </c>
+      <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
+        <v>4</v>
+      </c>
+      <c r="M1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>84</v>
+      </c>
+      <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
+        <v>6</v>
+      </c>
+      <c r="U1" t="s">
+        <v>87</v>
+      </c>
+      <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
+      <c r="A2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2">
+        <v>15196000.0</v>
+      </c>
+      <c r="C2">
+        <v>23560000.0</v>
+      </c>
+      <c r="D2">
+        <v>10741000.0</v>
+      </c>
+      <c r="E2">
+        <v>9141000.0</v>
+      </c>
+      <c r="F2">
+        <v>11497000.0</v>
+      </c>
+      <c r="G2">
+        <v>17255000.0</v>
+      </c>
+      <c r="H2">
+        <v>17427000.0</v>
+      </c>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2">
+        <v>14784000.0</v>
+      </c>
+      <c r="X2">
+        <v>13087000.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2"/>
+    </row>
+    <row r="3" spans="1:37">
+      <c r="A3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B3">
+        <v>199000</v>
+      </c>
+      <c r="C3">
+        <v>128000</v>
+      </c>
+      <c r="D3">
+        <v>82000</v>
+      </c>
+      <c r="E3">
+        <v>1570000</v>
+      </c>
+      <c r="F3">
+        <v>345000</v>
+      </c>
+      <c r="G3">
+        <v>721000</v>
+      </c>
+      <c r="H3">
+        <v>1200000</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>805000</v>
+      </c>
+      <c r="K3">
+        <v>805000</v>
+      </c>
+      <c r="L3">
+        <v>697000</v>
+      </c>
+      <c r="M3">
+        <v>697000</v>
+      </c>
+      <c r="N3">
+        <v>350500</v>
+      </c>
+      <c r="O3">
+        <v>350500</v>
+      </c>
+      <c r="P3">
+        <v>349000</v>
+      </c>
+      <c r="Q3">
+        <v>349000</v>
+      </c>
+      <c r="R3">
+        <v>248500</v>
+      </c>
+      <c r="S3">
+        <v>248500</v>
+      </c>
+      <c r="T3">
+        <v>355000</v>
+      </c>
+      <c r="U3">
+        <v>355000</v>
+      </c>
+      <c r="V3">
+        <v>216500</v>
+      </c>
+      <c r="W3">
+        <v>216500</v>
+      </c>
+      <c r="X3">
+        <v>2060000</v>
+      </c>
+      <c r="Y3">
+        <v>1659000</v>
+      </c>
+      <c r="Z3">
+        <v>1021000</v>
+      </c>
+      <c r="AA3">
+        <v>480000</v>
+      </c>
+      <c r="AB3">
+        <v>2799000</v>
+      </c>
+      <c r="AC3">
+        <v>200000</v>
+      </c>
+      <c r="AD3">
+        <v>917000</v>
+      </c>
+      <c r="AE3">
+        <v>247000</v>
+      </c>
+      <c r="AF3">
+        <v>268000</v>
+      </c>
+      <c r="AG3">
+        <v>202000</v>
+      </c>
+      <c r="AH3">
+        <v>60000</v>
+      </c>
+      <c r="AI3">
+        <v>315000</v>
+      </c>
+      <c r="AJ3">
+        <v>381000</v>
+      </c>
+      <c r="AK3">
+        <v>137000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
+      <c r="A4" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="A5" t="s">
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>-1740000.0</v>
+      </c>
+      <c r="C6">
+        <v>-7901000.0</v>
+      </c>
+      <c r="D6">
         <v>12769000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
+        <v>2067000.0</v>
+      </c>
+      <c r="F6">
+        <v>-2512000.0</v>
+      </c>
+      <c r="G6">
         <v>-5308000.0</v>
       </c>
-      <c r="D6">
+      <c r="H6">
         <v>-457000.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6">
+      <c r="I6"/>
+      <c r="J6">
         <v>938500.0</v>
       </c>
-      <c r="G6">
+      <c r="K6">
         <v>938500.0</v>
       </c>
-      <c r="H6">
+      <c r="L6">
         <v>-289000.0</v>
       </c>
-      <c r="I6">
+      <c r="M6">
         <v>-289000.0</v>
       </c>
-      <c r="J6">
+      <c r="N6">
         <v>-749500.0</v>
       </c>
-      <c r="K6">
+      <c r="O6">
         <v>-749500.0</v>
       </c>
-      <c r="L6">
+      <c r="P6">
         <v>-2202500.0</v>
       </c>
-      <c r="M6">
+      <c r="Q6">
         <v>-2202500.0</v>
       </c>
-      <c r="N6">
+      <c r="R6">
         <v>-3037500.0</v>
       </c>
-      <c r="O6">
+      <c r="S6">
         <v>-3037500.0</v>
       </c>
-      <c r="P6">
+      <c r="T6">
         <v>1358500.0</v>
       </c>
-      <c r="Q6">
+      <c r="U6">
         <v>1358500.0</v>
       </c>
-      <c r="R6">
+      <c r="V6">
         <v>4218500.0</v>
       </c>
-      <c r="S6">
+      <c r="W6">
         <v>4218500.0</v>
       </c>
-      <c r="T6">
+      <c r="X6">
         <v>3874000.0</v>
       </c>
-      <c r="U6">
+      <c r="Y6">
         <v>2177000.0</v>
       </c>
-      <c r="V6">
+      <c r="Z6">
         <v>10895000.0</v>
       </c>
-      <c r="W6">
+      <c r="AA6">
         <v>1398000.0</v>
       </c>
-      <c r="X6">
+      <c r="AB6">
         <v>-15617000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AC6">
         <v>-1350000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AD6">
         <v>443000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AE6">
         <v>-10013000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AF6">
         <v>7976000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AG6">
         <v>-12051000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AH6">
         <v>3761000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AI6">
         <v>-401000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AJ6">
         <v>-43979000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AK6">
         <v>-2555000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>-405000.0</v>
+      </c>
+      <c r="C7">
+        <v>1446000.0</v>
+      </c>
+      <c r="D7">
         <v>1874000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
+        <v>1621000.0</v>
+      </c>
+      <c r="F7">
+        <v>153000.0</v>
+      </c>
+      <c r="G7">
         <v>4120000.0</v>
       </c>
-      <c r="D7">
+      <c r="H7">
         <v>-4140000.0</v>
       </c>
-      <c r="E7"/>
-[...2 lines deleted...]
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9">
         <v>-183500.0</v>
       </c>
-      <c r="G9">
+      <c r="K9">
         <v>-183500.0</v>
       </c>
-      <c r="H9">
+      <c r="L9">
         <v>-950500.0</v>
       </c>
-      <c r="I9">
+      <c r="M9">
         <v>-950500.0</v>
       </c>
-      <c r="J9">
+      <c r="N9">
         <v>127500.0</v>
       </c>
-      <c r="K9">
+      <c r="O9">
         <v>127500.0</v>
       </c>
-      <c r="L9">
+      <c r="P9">
         <v>-823500.0</v>
       </c>
-      <c r="M9">
+      <c r="Q9">
         <v>-823500.0</v>
       </c>
-      <c r="N9">
+      <c r="R9">
         <v>365000.0</v>
       </c>
-      <c r="O9">
+      <c r="S9">
         <v>365000.0</v>
       </c>
-      <c r="P9">
+      <c r="T9">
         <v>927000.0</v>
       </c>
-      <c r="Q9">
+      <c r="U9">
         <v>927000.0</v>
       </c>
-      <c r="R9">
+      <c r="V9">
         <v>-617500.0</v>
       </c>
-      <c r="S9">
+      <c r="W9">
         <v>-617500.0</v>
       </c>
-      <c r="T9">
+      <c r="X9">
         <v>1322000.0</v>
       </c>
-      <c r="U9">
+      <c r="Y9">
         <v>-471000.0</v>
       </c>
-      <c r="V9">
+      <c r="Z9">
         <v>-1990000.0</v>
       </c>
-      <c r="W9">
+      <c r="AA9">
         <v>1110000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>-1354000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AD9">
         <v>-983000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AE9">
         <v>-846000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AF9">
         <v>-1948000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AG9">
         <v>-1014000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AH9">
         <v>-3024000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AI9">
         <v>-2169000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AJ9">
         <v>-781000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AK9">
         <v>-940000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>63000.0</v>
+      </c>
+      <c r="C10">
+        <v>41000.0</v>
+      </c>
+      <c r="D10">
         <v>-66000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
+        <v>88000.0</v>
+      </c>
+      <c r="F10">
+        <v>-118000.0</v>
+      </c>
+      <c r="G10">
         <v>32000.0</v>
       </c>
-      <c r="D10">
+      <c r="H10">
         <v>-40000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="I10"/>
+      <c r="J10">
         <v>123000.0</v>
       </c>
-      <c r="G10">
+      <c r="K10">
         <v>123000.0</v>
       </c>
-      <c r="H10">
+      <c r="L10">
         <v>54000.0</v>
       </c>
-      <c r="I10">
+      <c r="M10">
         <v>54000.0</v>
       </c>
-      <c r="J10">
+      <c r="N10">
         <v>-21000.0</v>
       </c>
-      <c r="K10">
+      <c r="O10">
         <v>-21000.0</v>
       </c>
-      <c r="L10">
+      <c r="P10">
         <v>-73500.0</v>
       </c>
-      <c r="M10">
+      <c r="Q10">
         <v>-73500.0</v>
       </c>
-      <c r="N10">
+      <c r="R10">
         <v>189000.0</v>
       </c>
-      <c r="O10">
+      <c r="S10">
         <v>189000.0</v>
       </c>
-      <c r="P10">
+      <c r="T10">
         <v>48000.0</v>
       </c>
-      <c r="Q10">
+      <c r="U10">
         <v>48000.0</v>
       </c>
-      <c r="R10">
+      <c r="V10">
         <v>-206000.0</v>
       </c>
-      <c r="S10">
+      <c r="W10">
         <v>-206000.0</v>
       </c>
-      <c r="T10">
+      <c r="X10">
         <v>-36000.0</v>
       </c>
-      <c r="U10">
+      <c r="Y10">
         <v>-87000.0</v>
       </c>
-      <c r="V10">
+      <c r="Z10">
         <v>-20000.0</v>
       </c>
-      <c r="W10">
+      <c r="AA10">
         <v>102000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>-16000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AD10">
         <v>202000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AE10">
         <v>53000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AF10">
         <v>-76000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AG10">
         <v>-105000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AH10">
         <v>-55000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AI10">
         <v>149000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AJ10">
         <v>-247000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AK10">
         <v>-69000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>1076000.0</v>
       </c>
-      <c r="G11">
+      <c r="K11">
         <v>1076000.0</v>
       </c>
-      <c r="H11">
+      <c r="L11">
         <v>1942500.0</v>
       </c>
-      <c r="I11">
+      <c r="M11">
         <v>1942500.0</v>
       </c>
-      <c r="J11">
+      <c r="N11">
         <v>-573000.0</v>
       </c>
-      <c r="K11">
+      <c r="O11">
         <v>-573000.0</v>
       </c>
-      <c r="L11">
+      <c r="P11">
         <v>912500.0</v>
       </c>
-      <c r="M11">
+      <c r="Q11">
         <v>912500.0</v>
       </c>
-      <c r="N11">
+      <c r="R11">
         <v>321500.0</v>
       </c>
-      <c r="O11">
+      <c r="S11">
         <v>321500.0</v>
       </c>
-      <c r="P11">
+      <c r="T11">
         <v>245500.0</v>
       </c>
-      <c r="Q11">
+      <c r="U11">
         <v>245500.0</v>
       </c>
-      <c r="R11">
+      <c r="V11">
         <v>1947000.0</v>
       </c>
-      <c r="S11">
+      <c r="W11">
         <v>1947000.0</v>
       </c>
-      <c r="T11">
+      <c r="X11">
         <v>540000.0</v>
       </c>
-      <c r="U11">
+      <c r="Y11">
         <v>2522000.0</v>
       </c>
-      <c r="V11">
+      <c r="Z11">
         <v>2679000.0</v>
       </c>
-      <c r="W11">
+      <c r="AA11">
         <v>539000.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>1307000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AD11">
         <v>2767000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AE11">
         <v>616000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AF11">
         <v>2255000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AG11">
         <v>585000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AH11">
         <v>2189000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AI11">
         <v>2218000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AJ11">
         <v>370000.0</v>
       </c>
-      <c r="AG11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:33">
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12">
         <v>-104000.0</v>
       </c>
-      <c r="G12">
+      <c r="K12">
         <v>-104000.0</v>
       </c>
-      <c r="H12">
+      <c r="L12">
         <v>-769500.0</v>
       </c>
-      <c r="I12">
+      <c r="M12">
         <v>-769500.0</v>
       </c>
-      <c r="J12">
+      <c r="N12">
         <v>-408000.0</v>
       </c>
-      <c r="K12">
+      <c r="O12">
         <v>-408000.0</v>
       </c>
-      <c r="L12">
+      <c r="P12">
         <v>406000.0</v>
       </c>
-      <c r="M12">
+      <c r="Q12">
         <v>406000.0</v>
       </c>
-      <c r="N12">
+      <c r="R12">
         <v>-142000.0</v>
       </c>
-      <c r="O12">
+      <c r="S12">
         <v>-142000.0</v>
       </c>
-      <c r="P12">
+      <c r="T12">
         <v>578000.0</v>
       </c>
-      <c r="Q12">
+      <c r="U12">
         <v>578000.0</v>
       </c>
-      <c r="R12">
+      <c r="V12">
         <v>313000.0</v>
       </c>
-      <c r="S12">
+      <c r="W12">
         <v>313000.0</v>
       </c>
-      <c r="T12">
+      <c r="X12">
         <v>-1558000.0</v>
       </c>
-      <c r="U12">
+      <c r="Y12">
         <v>-582000.0</v>
       </c>
-      <c r="V12">
+      <c r="Z12">
         <v>-158000.0</v>
       </c>
-      <c r="W12">
+      <c r="AA12">
         <v>-281000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>-688000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AD12">
         <v>-631000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AE12">
         <v>789000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AF12">
         <v>1284000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AG12">
         <v>-5000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AH12">
         <v>1060000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AI12">
         <v>-383000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AJ12">
         <v>3162000.0</v>
       </c>
-      <c r="AG12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:33">
+      <c r="AK12"/>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13">
         <v>-269000.0</v>
       </c>
-      <c r="G13">
+      <c r="K13">
         <v>-269000.0</v>
       </c>
-      <c r="H13">
+      <c r="L13">
         <v>-1798500.0</v>
       </c>
-      <c r="I13">
+      <c r="M13">
         <v>-1798500.0</v>
       </c>
-      <c r="J13">
+      <c r="N13">
         <v>1083500.0</v>
       </c>
-      <c r="K13">
+      <c r="O13">
         <v>1083500.0</v>
       </c>
-      <c r="L13">
+      <c r="P13">
         <v>-575500.0</v>
       </c>
-      <c r="M13">
+      <c r="Q13">
         <v>-575500.0</v>
       </c>
-      <c r="N13">
+      <c r="R13">
         <v>-682500.0</v>
       </c>
-      <c r="O13">
+      <c r="S13">
         <v>-682500.0</v>
       </c>
-      <c r="P13">
+      <c r="T13">
         <v>-179000.0</v>
       </c>
-      <c r="Q13">
+      <c r="U13">
         <v>-179000.0</v>
       </c>
-      <c r="R13">
+      <c r="V13">
         <v>-451000.0</v>
       </c>
-      <c r="S13">
+      <c r="W13">
         <v>-451000.0</v>
       </c>
-      <c r="T13">
+      <c r="X13">
         <v>-2608000.0</v>
       </c>
-      <c r="U13">
+      <c r="Y13">
         <v>341000.0</v>
       </c>
-      <c r="V13">
+      <c r="Z13">
         <v>-243000.0</v>
       </c>
-      <c r="W13">
+      <c r="AA13">
         <v>-322000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>-122000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AD13">
         <v>-151000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AE13">
         <v>913000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AF13">
         <v>-1214000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AG13">
         <v>396000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AH13">
         <v>414000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AI13">
         <v>458000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AJ13">
         <v>-1064000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AK13">
         <v>168000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>931000.0</v>
+      </c>
+      <c r="C14">
+        <v>1069000.0</v>
+      </c>
+      <c r="D14">
         <v>1077000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
+        <v>1097000.0</v>
+      </c>
+      <c r="F14">
+        <v>1119000.0</v>
+      </c>
+      <c r="G14">
         <v>1115000.0</v>
       </c>
-      <c r="D14">
+      <c r="H14">
         <v>992000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="I14"/>
+      <c r="J14">
         <v>968500.0</v>
       </c>
-      <c r="G14">
+      <c r="K14">
         <v>968500.0</v>
       </c>
-      <c r="H14">
+      <c r="L14">
         <v>962000.0</v>
       </c>
-      <c r="I14">
+      <c r="M14">
         <v>962000.0</v>
       </c>
-      <c r="J14">
+      <c r="N14">
         <v>879500.0</v>
       </c>
-      <c r="K14">
+      <c r="O14">
         <v>879500.0</v>
       </c>
-      <c r="L14">
+      <c r="P14">
         <v>684000.0</v>
       </c>
-      <c r="M14">
+      <c r="Q14">
         <v>684000.0</v>
       </c>
-      <c r="N14">
+      <c r="R14">
         <v>915500.0</v>
       </c>
-      <c r="O14">
+      <c r="S14">
         <v>915500.0</v>
       </c>
-      <c r="P14">
+      <c r="T14">
         <v>737500.0</v>
       </c>
-      <c r="Q14">
+      <c r="U14">
         <v>737500.0</v>
       </c>
-      <c r="R14">
+      <c r="V14">
         <v>1026000.0</v>
       </c>
-      <c r="S14">
+      <c r="W14">
         <v>1026000.0</v>
       </c>
-      <c r="T14">
+      <c r="X14">
         <v>3064000.0</v>
       </c>
-      <c r="U14">
+      <c r="Y14">
         <v>1123000.0</v>
       </c>
-      <c r="V14">
+      <c r="Z14">
         <v>750000.0</v>
       </c>
-      <c r="W14">
+      <c r="AA14">
         <v>372000.0</v>
       </c>
-      <c r="X14">
+      <c r="AB14">
         <v>2674000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AC14">
         <v>781000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AD14">
         <v>680000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AE14">
         <v>703000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AF14">
         <v>704000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AG14">
         <v>720000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AH14">
         <v>425000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AI14">
         <v>780000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AJ14">
         <v>758000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AK14">
         <v>744000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
-        <v>-74000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15"/>
-      <c r="H15"/>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>74000.0</v>
+      </c>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>1152000.0</v>
       </c>
-      <c r="K15">
+      <c r="O15">
         <v>1152000.0</v>
       </c>
-      <c r="L15">
+      <c r="P15">
         <v>1152000.0</v>
       </c>
-      <c r="M15">
+      <c r="Q15">
         <v>1152000.0</v>
       </c>
-      <c r="N15">
+      <c r="R15">
         <v>1149000.0</v>
       </c>
-      <c r="O15">
+      <c r="S15">
         <v>1149000.0</v>
       </c>
-      <c r="P15">
+      <c r="T15">
         <v>1270000.0</v>
       </c>
-      <c r="Q15">
+      <c r="U15">
         <v>1270000.0</v>
       </c>
-      <c r="R15">
+      <c r="V15">
         <v>1270000.0</v>
       </c>
-      <c r="S15">
+      <c r="W15">
         <v>1270000.0</v>
       </c>
-      <c r="T15">
+      <c r="X15">
         <v>1013000.0</v>
       </c>
-      <c r="U15">
+      <c r="Y15">
         <v>1013000.0</v>
       </c>
-      <c r="V15">
+      <c r="Z15">
         <v>1013000.0</v>
       </c>
-      <c r="W15">
+      <c r="AA15">
         <v>1013000.0</v>
       </c>
-      <c r="X15">
+      <c r="AB15">
         <v>3284000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AC15">
         <v>2022000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AD15">
         <v>2022000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AE15">
         <v>2022000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AF15">
         <v>1262000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AG15">
         <v>1262000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AH15">
         <v>1262000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AI15">
         <v>1262000.0</v>
       </c>
-      <c r="AF15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:33">
+      <c r="AJ15"/>
+      <c r="AK15"/>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>13334000.0</v>
+      </c>
+      <c r="C16">
+        <v>15196000.0</v>
+      </c>
+      <c r="D16">
         <v>23560000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
+        <v>10741000.0</v>
+      </c>
+      <c r="F16">
+        <v>9141000.0</v>
+      </c>
+      <c r="G16">
         <v>11497000.0</v>
       </c>
-      <c r="D16">
+      <c r="H16">
         <v>17255000.0</v>
       </c>
-      <c r="E16">
+      <c r="I16">
         <v>17427000.0</v>
       </c>
-      <c r="F16"/>
-[...2 lines deleted...]
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
-[...4 lines deleted...]
-      </c>
+      <c r="T16"/>
+      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16"/>
-      <c r="Y16"/>
+      <c r="X16">
+        <v>14784000.0</v>
+      </c>
+      <c r="Y16">
+        <v>13087000.0</v>
+      </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-1416000.0</v>
+      </c>
+      <c r="C18">
+        <v>-879000.0</v>
+      </c>
+      <c r="D18">
         <v>1360000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
+        <v>-870000.0</v>
+      </c>
+      <c r="F18">
+        <v>-1692000.0</v>
+      </c>
+      <c r="G18">
         <v>-765000.0</v>
       </c>
-      <c r="D18">
+      <c r="H18">
         <v>-6566000.0</v>
       </c>
-      <c r="E18"/>
-[...2 lines deleted...]
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B19">
+        <v>90000.0</v>
+      </c>
+      <c r="C19">
+        <v>-6468000.0</v>
+      </c>
+      <c r="D19">
         <v>12204000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
+        <v>2033000.0</v>
+      </c>
+      <c r="F19">
+        <v>-245000.0</v>
+      </c>
+      <c r="G19">
         <v>-13099000.0</v>
       </c>
-      <c r="D19">
+      <c r="H19">
         <v>6766000.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="I19"/>
+      <c r="J19">
         <v>-1189000.0</v>
       </c>
-      <c r="G19">
+      <c r="K19">
         <v>-1189000.0</v>
       </c>
-      <c r="H19">
+      <c r="L19">
         <v>2491000.0</v>
       </c>
-      <c r="I19">
+      <c r="M19">
         <v>2491000.0</v>
       </c>
-      <c r="J19">
+      <c r="N19">
         <v>-1344500.0</v>
       </c>
-      <c r="K19">
+      <c r="O19">
         <v>-1344500.0</v>
       </c>
-      <c r="L19">
+      <c r="P19">
         <v>-9644500.0</v>
       </c>
-      <c r="M19">
+      <c r="Q19">
         <v>-9644500.0</v>
       </c>
-      <c r="N19">
+      <c r="R19">
         <v>-2249000.0</v>
       </c>
-      <c r="O19">
+      <c r="S19">
         <v>-2249000.0</v>
       </c>
-      <c r="P19">
+      <c r="T19">
         <v>-1098500.0</v>
       </c>
-      <c r="Q19">
+      <c r="U19">
         <v>-1098500.0</v>
       </c>
-      <c r="R19">
+      <c r="V19">
         <v>1053000.0</v>
       </c>
-      <c r="S19">
+      <c r="W19">
         <v>1053000.0</v>
       </c>
-      <c r="T19">
+      <c r="X19">
         <v>-1340000.0</v>
       </c>
-      <c r="U19">
+      <c r="Y19">
         <v>-1743000.0</v>
       </c>
-      <c r="V19">
+      <c r="Z19">
         <v>9458000.0</v>
       </c>
-      <c r="W19">
+      <c r="AA19">
         <v>-1525000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>76000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AD19">
         <v>-291000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AE19">
         <v>-834000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AF19">
         <v>9454000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AG19">
         <v>-5564000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AH19">
         <v>2128000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AI19">
         <v>-149000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AJ19">
         <v>32871000.0</v>
       </c>
-      <c r="AG19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:33">
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-500.0</v>
       </c>
-      <c r="M21">
+      <c r="Q21">
         <v>-500.0</v>
       </c>
-      <c r="N21">
+      <c r="R21">
         <v>-1993500.0</v>
       </c>
-      <c r="O21">
+      <c r="S21">
         <v>-1993500.0</v>
       </c>
-      <c r="P21">
+      <c r="T21">
         <v>-78500.0</v>
       </c>
-      <c r="Q21">
+      <c r="U21">
         <v>-78500.0</v>
       </c>
-      <c r="R21">
+      <c r="V21">
         <v>-76500.0</v>
       </c>
-      <c r="S21">
+      <c r="W21">
         <v>-76500.0</v>
       </c>
-      <c r="T21">
+      <c r="X21">
         <v>-78000.0</v>
       </c>
-      <c r="U21">
+      <c r="Y21">
         <v>-77000.0</v>
       </c>
-      <c r="V21">
+      <c r="Z21">
         <v>-75000.0</v>
       </c>
-      <c r="W21">
+      <c r="AA21">
         <v>-77000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>-76000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AD21">
         <v>-1247000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AE21">
         <v>-2807000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AF21">
         <v>-747000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AG21">
         <v>-1230000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AH21">
         <v>-70000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AI21">
         <v>-73000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AJ21">
         <v>-70602000.0</v>
       </c>
-      <c r="AG21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:33">
+      <c r="AK21"/>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-1720000.0</v>
+      </c>
+      <c r="C22">
+        <v>-5553000.0</v>
+      </c>
+      <c r="D22">
         <v>-2483000.0</v>
       </c>
-      <c r="C22">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="E22">
+        <v>-2990000.0</v>
+      </c>
+      <c r="F22">
+        <v>-1614000.0</v>
+      </c>
+      <c r="G22">
+        <v>-4967000.0</v>
+      </c>
+      <c r="H22">
         <v>-1560000.0</v>
       </c>
-      <c r="E22">
+      <c r="I22">
         <v>649000.0</v>
       </c>
-      <c r="F22">
+      <c r="J22">
         <v>1112500.0</v>
       </c>
-      <c r="G22">
+      <c r="K22">
         <v>1112500.0</v>
       </c>
-      <c r="H22">
+      <c r="L22">
         <v>1497000.0</v>
       </c>
-      <c r="I22">
+      <c r="M22">
         <v>1497000.0</v>
       </c>
-      <c r="J22">
+      <c r="N22">
         <v>946500.0</v>
       </c>
-      <c r="K22">
+      <c r="O22">
         <v>946500.0</v>
       </c>
-      <c r="L22">
+      <c r="P22">
         <v>1821500.0</v>
       </c>
-      <c r="M22">
+      <c r="Q22">
         <v>1821500.0</v>
       </c>
-      <c r="N22">
+      <c r="R22">
         <v>1246000.0</v>
       </c>
-      <c r="O22">
+      <c r="S22">
         <v>1246000.0</v>
       </c>
-      <c r="P22">
+      <c r="T22">
         <v>1957000.0</v>
       </c>
-      <c r="Q22">
+      <c r="U22">
         <v>1957000.0</v>
       </c>
-      <c r="R22">
+      <c r="V22">
         <v>1316500.0</v>
       </c>
-      <c r="S22">
+      <c r="W22">
         <v>1316500.0</v>
       </c>
-      <c r="T22">
+      <c r="X22">
         <v>8125000.0</v>
       </c>
-      <c r="U22">
+      <c r="Y22">
         <v>4460000.0</v>
       </c>
-      <c r="V22">
+      <c r="Z22">
         <v>1974000.0</v>
       </c>
-      <c r="W22">
+      <c r="AA22">
         <v>1425000.0</v>
       </c>
-      <c r="X22">
+      <c r="AB22">
         <v>8179000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AC22">
         <v>681000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AD22">
         <v>1044000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AE22">
         <v>843000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AF22">
         <v>736000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AG22">
         <v>649000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AH22">
         <v>678000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AI22">
         <v>-401000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AJ22">
         <v>-2275000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AK22">
         <v>-574000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
-[...4 lines deleted...]
-      </c>
+      <c r="H23"/>
+      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
+        <v>-4685500.0</v>
+      </c>
+      <c r="M23">
+        <v>-4685500.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23">
         <v>4853500.0</v>
       </c>
-      <c r="M23">
+      <c r="Q23">
         <v>4853500.0</v>
       </c>
-      <c r="N23">
+      <c r="R23">
         <v>-28000.0</v>
       </c>
-      <c r="O23">
+      <c r="S23">
         <v>-28000.0</v>
       </c>
-      <c r="P23">
+      <c r="T23">
         <v>-28000.0</v>
       </c>
-      <c r="Q23">
+      <c r="U23">
         <v>-28000.0</v>
       </c>
-      <c r="R23"/>
-[...1 lines deleted...]
-      <c r="T23">
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23">
         <v>-149000.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="Y23">
         <v>-10668000.0</v>
       </c>
       <c r="Z23">
+        <v>-10668000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-10668000.0</v>
+      </c>
+      <c r="AB23">
+        <v>203000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-10668000.0</v>
+      </c>
+      <c r="AD23">
         <v>-2000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AE23">
         <v>-2000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AF23">
         <v>-2000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AG23">
         <v>28000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AH23">
         <v>-188000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AI23">
         <v>-352000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AJ23">
         <v>-5705000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AK23">
         <v>-2731000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>233000.0</v>
       </c>
-      <c r="G24">
+      <c r="K24">
         <v>233000.0</v>
       </c>
-      <c r="H24">
+      <c r="L24">
         <v>-9500.0</v>
       </c>
-      <c r="I24">
+      <c r="M24">
         <v>-9500.0</v>
       </c>
-      <c r="J24">
+      <c r="N24">
         <v>89500.0</v>
       </c>
-      <c r="K24">
+      <c r="O24">
         <v>89500.0</v>
       </c>
-      <c r="L24">
+      <c r="P24">
         <v>42000.0</v>
       </c>
-      <c r="M24">
+      <c r="Q24">
         <v>42000.0</v>
       </c>
-      <c r="N24">
+      <c r="R24">
         <v>42000.0</v>
       </c>
-      <c r="O24">
+      <c r="S24">
         <v>42000.0</v>
       </c>
-      <c r="P24">
+      <c r="T24">
         <v>65500.0</v>
       </c>
-      <c r="Q24">
+      <c r="U24">
         <v>65500.0</v>
       </c>
-      <c r="R24">
+      <c r="V24">
         <v>65500.0</v>
       </c>
-      <c r="S24">
+      <c r="W24">
         <v>65500.0</v>
       </c>
-      <c r="T24">
+      <c r="X24">
         <v>6910000.0</v>
       </c>
-      <c r="U24">
+      <c r="Y24">
         <v>7849000.0</v>
       </c>
-      <c r="V24">
+      <c r="Z24">
         <v>8954000.0</v>
       </c>
-      <c r="W24">
+      <c r="AA24">
         <v>-1045000.0</v>
       </c>
-      <c r="X24">
+      <c r="AB24">
         <v>-6454000.0</v>
       </c>
-      <c r="Y24"/>
-[...2 lines deleted...]
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>-537000.0</v>
+      </c>
+      <c r="C25">
+        <v>-555000.0</v>
+      </c>
+      <c r="D25">
         <v>-615000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
+        <v>-681000.0</v>
+      </c>
+      <c r="F25">
+        <v>-715000.0</v>
+      </c>
+      <c r="G25">
         <v>-793000.0</v>
       </c>
-      <c r="D25">
+      <c r="H25">
         <v>-812000.0</v>
       </c>
-      <c r="E25"/>
-[...2 lines deleted...]
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
+      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26"/>
+      <c r="AB26">
+        <v>-6675000.0</v>
+      </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28">
         <v>-4685500.0</v>
       </c>
-      <c r="I28">
+      <c r="M28">
         <v>-4685500.0</v>
       </c>
-      <c r="J28">
+      <c r="N28">
         <v>-1152000.0</v>
       </c>
-      <c r="K28">
+      <c r="O28">
         <v>-1152000.0</v>
       </c>
-      <c r="L28">
+      <c r="P28">
         <v>4853000.0</v>
       </c>
-      <c r="M28">
+      <c r="Q28">
         <v>4853000.0</v>
       </c>
-      <c r="N28">
+      <c r="R28">
         <v>-3170500.0</v>
       </c>
-      <c r="O28">
+      <c r="S28">
         <v>-3170500.0</v>
       </c>
-      <c r="P28">
+      <c r="T28">
         <v>-1348500.0</v>
       </c>
-      <c r="Q28">
+      <c r="U28">
         <v>-1348500.0</v>
       </c>
-      <c r="R28">
+      <c r="V28">
         <v>-76500.0</v>
       </c>
-      <c r="S28">
+      <c r="W28">
         <v>-76500.0</v>
       </c>
-      <c r="T28">
+      <c r="X28">
         <v>-12137000.0</v>
       </c>
-      <c r="U28">
+      <c r="Y28">
         <v>-11910000.0</v>
       </c>
-      <c r="V28">
+      <c r="Z28">
         <v>-1165000.0</v>
       </c>
-      <c r="W28">
+      <c r="AA28">
         <v>-77000.0</v>
       </c>
-      <c r="X28">
+      <c r="AB28">
         <v>-16619000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AC28">
         <v>-2098000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AD28">
         <v>-1249000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AE28">
         <v>-2807000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AF28">
         <v>-2009000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AG28">
         <v>-7877000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AH28">
         <v>-258000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AI28">
         <v>-425000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AJ28">
         <v>-76307000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AK28">
         <v>-1214000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>-1217000.0</v>
+      </c>
+      <c r="C29">
+        <v>-751000.0</v>
+      </c>
+      <c r="D29">
         <v>1442000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
+        <v>700000.0</v>
+      </c>
+      <c r="F29">
+        <v>-1347000.0</v>
+      </c>
+      <c r="G29">
         <v>-44000.0</v>
       </c>
-      <c r="D29">
+      <c r="H29">
         <v>-5366000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="I29"/>
+      <c r="J29">
         <v>2723500.0</v>
       </c>
-      <c r="G29">
+      <c r="K29">
         <v>2723500.0</v>
       </c>
-      <c r="H29">
+      <c r="L29">
         <v>937000.0</v>
       </c>
-      <c r="I29">
+      <c r="M29">
         <v>937000.0</v>
       </c>
-      <c r="J29">
+      <c r="N29">
         <v>2035000.0</v>
       </c>
-      <c r="K29">
+      <c r="O29">
         <v>2035000.0</v>
       </c>
-      <c r="L29">
+      <c r="P29">
         <v>2538000.0</v>
       </c>
-      <c r="M29">
+      <c r="Q29">
         <v>2538000.0</v>
       </c>
-      <c r="N29">
+      <c r="R29">
         <v>2212500.0</v>
       </c>
-      <c r="O29">
+      <c r="S29">
         <v>2212500.0</v>
       </c>
-      <c r="P29">
+      <c r="T29">
         <v>4622000.0</v>
       </c>
-      <c r="Q29">
+      <c r="U29">
         <v>4622000.0</v>
       </c>
-      <c r="R29">
+      <c r="V29">
         <v>3328000.0</v>
       </c>
-      <c r="S29">
+      <c r="W29">
         <v>3328000.0</v>
       </c>
-      <c r="T29">
+      <c r="X29">
         <v>3627000.0</v>
       </c>
-      <c r="U29">
+      <c r="Y29">
         <v>3589000.0</v>
       </c>
-      <c r="V29">
+      <c r="Z29">
         <v>4119000.0</v>
       </c>
-      <c r="W29">
+      <c r="AA29">
         <v>2715000.0</v>
       </c>
-      <c r="X29">
+      <c r="AB29">
         <v>10209000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AC29">
         <v>589000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AD29">
         <v>2928000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AE29">
         <v>3071000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AF29">
         <v>1741000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AG29">
         <v>1226000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AH29">
         <v>2109000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AI29">
         <v>652000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AJ29">
         <v>-77000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AK29">
         <v>1342000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30">
         <v>-1829500.0</v>
       </c>
-      <c r="G30">
+      <c r="K30">
         <v>-1829500.0</v>
       </c>
-      <c r="H30">
+      <c r="L30">
         <v>3815500.0</v>
       </c>
-      <c r="I30">
+      <c r="M30">
         <v>3815500.0</v>
       </c>
-      <c r="J30">
+      <c r="N30">
         <v>-1718000.0</v>
       </c>
-      <c r="K30">
+      <c r="O30">
         <v>-1718000.0</v>
       </c>
-      <c r="L30">
+      <c r="P30">
         <v>-9658500.0</v>
       </c>
-      <c r="M30">
+      <c r="Q30">
         <v>-9658500.0</v>
       </c>
-      <c r="N30">
+      <c r="R30">
         <v>-2295500.0</v>
       </c>
-      <c r="O30">
+      <c r="S30">
         <v>-2295500.0</v>
       </c>
-      <c r="P30">
+      <c r="T30">
         <v>-1475500.0</v>
       </c>
-      <c r="Q30">
+      <c r="U30">
         <v>-1475500.0</v>
       </c>
-      <c r="R30">
+      <c r="V30">
         <v>809500.0</v>
       </c>
-      <c r="S30">
+      <c r="W30">
         <v>809500.0</v>
       </c>
-      <c r="T30">
+      <c r="X30">
         <v>-1340000.0</v>
       </c>
-      <c r="U30">
+      <c r="Y30">
         <v>-1743000.0</v>
       </c>
-      <c r="V30">
+      <c r="Z30">
         <v>7933000.0</v>
       </c>
-      <c r="W30">
+      <c r="AA30">
         <v>-1525000.0</v>
       </c>
-      <c r="X30">
+      <c r="AB30">
         <v>-9253000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AC30">
         <v>-158000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AD30">
         <v>-1413000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AE30">
         <v>-10173000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AF30">
         <v>9165000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AG30">
         <v>-5860000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AH30">
         <v>1870000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AI30">
         <v>-863000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AJ30">
         <v>32373000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AK30">
         <v>-2868000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>