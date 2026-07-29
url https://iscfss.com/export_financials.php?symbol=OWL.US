--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4580,51 +4580,51 @@
       </c>
       <c r="U29">
         <v>1783100000.0</v>
       </c>
       <c r="V29"/>
       <c r="W29">
         <v>-151301000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>706156000.0</v>
+        <v>757114000.0</v>
       </c>
       <c r="C30">
         <v>741500000.0</v>
       </c>
       <c r="D30">
         <v>680570000.0</v>
       </c>
       <c r="E30">
         <v>647789000.0</v>
       </c>
       <c r="F30">
         <v>692795000.0</v>
       </c>
       <c r="G30">
         <v>575364000.0</v>
       </c>
       <c r="H30">
         <v>556261000.0</v>
       </c>
       <c r="I30">
         <v>448127000.0</v>
       </c>
       <c r="J30">
         <v>395337000.0</v>
       </c>
@@ -4802,51 +4802,51 @@
       </c>
       <c r="U32">
         <v>341880000.0</v>
       </c>
       <c r="V32"/>
       <c r="W32">
         <v>46787000.0</v>
       </c>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>11518112000.0</v>
+        <v>11425470000.0</v>
       </c>
       <c r="C33">
         <v>11498216000.0</v>
       </c>
       <c r="D33">
         <v>11606070000.0</v>
       </c>
       <c r="E33">
         <v>11465267000.0</v>
       </c>
       <c r="F33">
         <v>11466629000.0</v>
       </c>
       <c r="G33">
         <v>10247249000.0</v>
       </c>
       <c r="H33">
         <v>10059204000.0</v>
       </c>
       <c r="I33">
         <v>8762137000.0</v>
       </c>
       <c r="J33">
         <v>8425302000.0</v>
       </c>
@@ -5066,51 +5066,51 @@
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35">
         <v>39812657.0</v>
       </c>
       <c r="AB35">
         <v>39765175.0</v>
       </c>
       <c r="AC35">
         <v>40890596.0</v>
       </c>
       <c r="AD35">
         <v>40834563.0</v>
       </c>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>427637000.0</v>
+        <v>446475000.0</v>
       </c>
       <c r="C36">
         <v>470730000.0</v>
       </c>
       <c r="D36">
         <v>466861000.0</v>
       </c>
       <c r="E36">
         <v>439375000.0</v>
       </c>
       <c r="F36">
         <v>467605000.0</v>
       </c>
       <c r="G36">
         <v>454311000.0</v>
       </c>
       <c r="H36">
         <v>424119000.0</v>
       </c>
       <c r="I36">
         <v>434186000.0</v>
       </c>
       <c r="J36">
         <v>643112000.0</v>
       </c>
@@ -5126,51 +5126,51 @@
       <c r="N36">
         <v>713164000.0</v>
       </c>
       <c r="O36">
         <v>722546000.0</v>
       </c>
       <c r="P36">
         <v>489530000.0</v>
       </c>
       <c r="Q36">
         <v>491932000.0</v>
       </c>
       <c r="R36">
         <v>499695000.0</v>
       </c>
       <c r="S36">
         <v>505352000.0</v>
       </c>
       <c r="T36">
         <v>519441000.0</v>
       </c>
       <c r="U36">
         <v>28920000.0</v>
       </c>
       <c r="V36">
-        <v>258949186.0</v>
+        <v>-1.0</v>
       </c>
       <c r="W36">
         <v>9561000.0</v>
       </c>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36">
         <v>45418255.0</v>
       </c>
       <c r="AC36">
         <v>45318185.0</v>
       </c>
       <c r="AD36">
         <v>45185462.0</v>
       </c>
       <c r="AE36">
         <v>160708.0</v>
       </c>
       <c r="AF36">
         <v>160708.0</v>
       </c>
       <c r="AG36"/>
       <c r="AH36">
@@ -5292,51 +5292,51 @@
       </c>
       <c r="U38">
         <v>452396000.0</v>
       </c>
       <c r="V38">
         <v>1.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>-706156000.0</v>
+        <v>41684000.0</v>
       </c>
       <c r="C39">
         <v>33456000.0</v>
       </c>
       <c r="D39">
         <v>45348000.0</v>
       </c>
       <c r="E39">
         <v>48305000.0</v>
       </c>
       <c r="F39">
         <v>29136000.0</v>
       </c>
       <c r="G39">
         <v>17768000.0</v>
       </c>
       <c r="H39">
         <v>20487000.0</v>
       </c>
       <c r="I39">
         <v>13542000.0</v>
       </c>
       <c r="J39">
         <v>9079000.0</v>
       </c>
@@ -6460,51 +6460,51 @@
       <c r="AB55">
         <v>45922722.0</v>
       </c>
       <c r="AC55">
         <v>45927972.0</v>
       </c>
       <c r="AD55">
         <v>45890760.0</v>
       </c>
       <c r="AE55">
         <v>199693.0</v>
       </c>
       <c r="AF55">
         <v>399750.0</v>
       </c>
       <c r="AG55"/>
       <c r="AH55">
         <v>199500.0</v>
       </c>
     </row>
     <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>896613000.0</v>
+        <v>989255000.0</v>
       </c>
       <c r="C56">
         <v>969468000.0</v>
       </c>
       <c r="D56">
         <v>863193000.0</v>
       </c>
       <c r="E56">
         <v>813707000.0</v>
       </c>
       <c r="F56">
         <v>819549000.0</v>
       </c>
       <c r="G56">
         <v>745221000.0</v>
       </c>
       <c r="H56">
         <v>692650000.0</v>
       </c>
       <c r="I56">
         <v>898420000.0</v>
       </c>
       <c r="J56">
         <v>560175000.0</v>
       </c>
@@ -6786,51 +6786,51 @@
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
     </row>
     <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
-        <v>2099623999.0</v>
+        <v>2099624000.0</v>
       </c>
       <c r="C60">
         <v>2205362000.0</v>
       </c>
       <c r="D60">
         <v>2295852000.0</v>
       </c>
       <c r="E60">
         <v>2350803000.0</v>
       </c>
       <c r="F60">
         <v>2335536000.0</v>
       </c>
       <c r="G60">
         <v>2127758000.0</v>
       </c>
       <c r="H60">
         <v>2003755000.0</v>
       </c>
       <c r="I60">
         <v>1746875000.0</v>
       </c>
       <c r="J60">
         <v>1646104000.0</v>
       </c>
@@ -8113,51 +8113,53 @@
       </c>
       <c r="Q3">
         <v>65126000.0</v>
       </c>
       <c r="R3">
         <v>61744000.0</v>
       </c>
       <c r="S3">
         <v>46571000.0</v>
       </c>
       <c r="T3">
         <v>46382000.0</v>
       </c>
       <c r="U3">
         <v>21470000.0</v>
       </c>
       <c r="V3">
         <v>-16000.0</v>
       </c>
       <c r="W3">
         <v>-16000.0</v>
       </c>
       <c r="X3">
         <v>230000.0</v>
       </c>
-      <c r="Y3"/>
+      <c r="Y3">
+        <v>229000.0</v>
+      </c>
       <c r="Z3">
         <v>230000.0</v>
       </c>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
@@ -8323,51 +8325,51 @@
       <c r="Q6">
         <v>84682000.0</v>
       </c>
       <c r="R6">
         <v>46624000.0</v>
       </c>
       <c r="S6">
         <v>34332000.0</v>
       </c>
       <c r="T6">
         <v>-15220000.0</v>
       </c>
       <c r="U6">
         <v>-364256000.0</v>
       </c>
       <c r="V6">
         <v>-43896000.0</v>
       </c>
       <c r="W6">
         <v>-45421000.0</v>
       </c>
       <c r="X6">
         <v>-3583000.0</v>
       </c>
       <c r="Y6">
-        <v>-7366000.0</v>
+        <v>-7137000.0</v>
       </c>
       <c r="Z6">
         <v>-1897000.0</v>
       </c>
       <c r="AA6">
         <v>-114044.0</v>
       </c>
       <c r="AB6">
         <v>-153521.0</v>
       </c>
       <c r="AC6">
         <v>-76690.0</v>
       </c>
       <c r="AD6">
         <v>-51499.0</v>
       </c>
       <c r="AE6">
         <v>-56.0</v>
       </c>
       <c r="AF6">
         <v>-25.0</v>
       </c>
       <c r="AG6">
         <v>-100.0</v>
       </c>
@@ -11692,51 +11694,51 @@
       </c>
       <c r="AA6">
         <v>-85345.0</v>
       </c>
       <c r="AB6">
         <v>-115570.0</v>
       </c>
       <c r="AC6">
         <v>-134594.0</v>
       </c>
       <c r="AD6">
         <v>655813.0</v>
       </c>
       <c r="AE6">
         <v>-57.0</v>
       </c>
       <c r="AF6">
         <v>-5913.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>134</v>
       </c>
       <c r="B7">
-        <v>-274291000.0</v>
+        <v>-248972000.0</v>
       </c>
       <c r="C7">
         <v>8297000.0</v>
       </c>
       <c r="D7">
         <v>77572000.0</v>
       </c>
       <c r="E7">
         <v>102080000.0</v>
       </c>
       <c r="F7">
         <v>-291631000.0</v>
       </c>
       <c r="G7">
         <v>34528000.0</v>
       </c>
       <c r="H7">
         <v>52408000.0</v>
       </c>
       <c r="I7">
         <v>28202000.0</v>
       </c>
       <c r="J7">
         <v>-220111000.0</v>
       </c>
@@ -12164,51 +12166,51 @@
       <c r="V13">
         <v>-44852000.0</v>
       </c>
       <c r="W13"/>
       <c r="X13">
         <v>7212000.0</v>
       </c>
       <c r="Y13">
         <v>11880000.0</v>
       </c>
       <c r="Z13">
         <v>-8603000.0</v>
       </c>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>141</v>
       </c>
       <c r="B14">
-        <v>909918000.0</v>
+        <v>90918000.0</v>
       </c>
       <c r="C14">
         <v>93308000.0</v>
       </c>
       <c r="D14">
         <v>98470000.0</v>
       </c>
       <c r="E14">
         <v>95590000.0</v>
       </c>
       <c r="F14">
         <v>95030000.0</v>
       </c>
       <c r="G14">
         <v>81606000.0</v>
       </c>
       <c r="H14">
         <v>73616000.0</v>
       </c>
       <c r="I14">
         <v>60690000.0</v>
       </c>
       <c r="J14">
         <v>59004000.0</v>
       </c>
@@ -12911,51 +12913,51 @@
       <c r="I23">
         <v>-197288000.0</v>
       </c>
       <c r="J23">
         <v>-287687000.0</v>
       </c>
       <c r="K23">
         <v>-123888000.0</v>
       </c>
       <c r="L23">
         <v>79598000.0</v>
       </c>
       <c r="M23">
         <v>110292000.0</v>
       </c>
       <c r="N23">
         <v>156106000.0</v>
       </c>
       <c r="O23">
         <v>83294000.0</v>
       </c>
       <c r="P23">
         <v>-98970000.0</v>
       </c>
       <c r="Q23">
-        <v>-96233000.0</v>
+        <v>-95659000.0</v>
       </c>
       <c r="R23">
         <v>-104529000.0</v>
       </c>
       <c r="S23">
         <v>-386022000.0</v>
       </c>
       <c r="T23">
         <v>-147580000.0</v>
       </c>
       <c r="U23">
         <v>1122879000.0</v>
       </c>
       <c r="V23">
         <v>-6511000.0</v>
       </c>
       <c r="W23">
         <v>2003000.0</v>
       </c>
       <c r="X23">
         <v>1757000.0</v>
       </c>
       <c r="Y23">
         <v>-9000.0</v>
       </c>
@@ -13032,51 +13034,51 @@
       <c r="T24">
         <v>5613000.0</v>
       </c>
       <c r="U24">
         <v>-973457000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>-275000000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>151</v>
       </c>
       <c r="B25">
-        <v>-819127000.0</v>
+        <v>-27841000.0</v>
       </c>
       <c r="C25">
         <v>-46940000.0</v>
       </c>
       <c r="D25">
         <v>30133000.0</v>
       </c>
       <c r="E25">
         <v>-21367000.0</v>
       </c>
       <c r="F25">
         <v>1667000.0</v>
       </c>
       <c r="G25">
         <v>31946000.0</v>
       </c>
       <c r="H25">
         <v>21061000.0</v>
       </c>
       <c r="I25">
         <v>1357000.0</v>
       </c>
       <c r="J25">
         <v>22517000.0</v>
       </c>