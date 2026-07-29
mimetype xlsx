--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2221,51 +2221,51 @@
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
         <v>-142487000.0</v>
       </c>
       <c r="C2">
-        <v>-99750000.0</v>
+        <v>1458964000.0</v>
       </c>
       <c r="D2">
         <v>1571671000.0</v>
       </c>
       <c r="E2">
         <v>1565012000.0</v>
       </c>
       <c r="F2">
         <v>1489221000.0</v>
       </c>
       <c r="G2">
         <v>1398076000.0</v>
       </c>
       <c r="H2">
         <v>1407843000.0</v>
       </c>
       <c r="I2">
         <v>1312322000.0</v>
       </c>
       <c r="J2">
         <v>1310285000.0</v>
       </c>
       <c r="K2">
         <v>1027010000.0</v>
       </c>
@@ -2990,52 +2990,56 @@
       <c r="R15">
         <v>2000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2000.0</v>
       </c>
       <c r="U15">
         <v>2000.0</v>
       </c>
       <c r="V15">
         <v>2000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
-      <c r="D16"/>
+      <c r="C16">
+        <v>166203000.0</v>
+      </c>
+      <c r="D16">
+        <v>77117000.0</v>
+      </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
@@ -3669,54 +3673,54 @@
       </c>
       <c r="T29">
         <v>1553212000.0</v>
       </c>
       <c r="U29">
         <v>1733831000.0</v>
       </c>
       <c r="V29">
         <v>1786237000.0</v>
       </c>
       <c r="W29">
         <v>-1153406000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>587023000.0</v>
       </c>
       <c r="C30">
-        <v>442645000.0</v>
+        <v>598461000.0</v>
       </c>
       <c r="D30">
-        <v>445499000.0</v>
+        <v>697471000.0</v>
       </c>
       <c r="E30">
         <v>745714000.0</v>
       </c>
       <c r="F30">
         <v>763438000.0</v>
       </c>
       <c r="G30">
         <v>315891000.0</v>
       </c>
       <c r="H30">
         <v>300635000.0</v>
       </c>
       <c r="I30">
         <v>711786000.0</v>
       </c>
       <c r="J30">
         <v>647876000.0</v>
       </c>
       <c r="K30">
         <v>494388000.0</v>
       </c>
       <c r="L30">
         <v>207098000.0</v>
       </c>
@@ -3827,105 +3831,105 @@
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>1512341000.0</v>
       </c>
       <c r="C33">
-        <v>1712007000.0</v>
+        <v>1703387000.0</v>
       </c>
       <c r="D33">
-        <v>1983362000.0</v>
+        <v>1984032000.0</v>
       </c>
       <c r="E33">
         <v>2070905000.0</v>
       </c>
       <c r="F33">
         <v>2069269000.0</v>
       </c>
       <c r="G33">
         <v>1995322000.0</v>
       </c>
       <c r="H33">
         <v>2114961000.0</v>
       </c>
       <c r="I33">
         <v>2339629000.0</v>
       </c>
       <c r="J33">
         <v>4418853000.0</v>
       </c>
       <c r="K33">
-        <v>540380000.0</v>
+        <v>1529896000.0</v>
       </c>
       <c r="L33">
         <v>357889000.0</v>
       </c>
       <c r="M33">
         <v>372313000.0</v>
       </c>
       <c r="N33">
         <v>-1159305000.0</v>
       </c>
       <c r="O33">
         <v>405046000.0</v>
       </c>
       <c r="P33">
         <v>377535000.0</v>
       </c>
       <c r="Q33">
-        <v>2388535000.0</v>
+        <v>2214286000.0</v>
       </c>
       <c r="R33">
-        <v>858609000.0</v>
+        <v>2124591000.0</v>
       </c>
       <c r="S33">
-        <v>1015724000.0</v>
+        <v>2083352000.0</v>
       </c>
       <c r="T33">
-        <v>928719000.0</v>
+        <v>1975647000.0</v>
       </c>
       <c r="U33">
-        <v>890453000.0</v>
+        <v>1949317000.0</v>
       </c>
       <c r="V33">
         <v>38993000.0</v>
       </c>
       <c r="W33">
         <v>402199000.0</v>
       </c>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
@@ -3943,128 +3947,128 @@
         <v>73791000.0</v>
       </c>
       <c r="Q34">
         <v>74906000.0</v>
       </c>
       <c r="R34">
         <v>77058000.0</v>
       </c>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>482244000.0</v>
       </c>
       <c r="C35">
-        <v>482089000.0</v>
+        <v>1131809000.0</v>
       </c>
       <c r="D35">
-        <v>742059000.0</v>
+        <v>1298788000.0</v>
       </c>
       <c r="E35">
         <v>357218000.0</v>
       </c>
       <c r="F35">
         <v>359078000.0</v>
       </c>
       <c r="G35">
         <v>360837000.0</v>
       </c>
       <c r="H35">
         <v>362898000.0</v>
       </c>
       <c r="I35">
         <v>4046895000.0</v>
       </c>
       <c r="J35">
         <v>3561960000.0</v>
       </c>
       <c r="K35">
-        <v>366351000.0</v>
+        <v>2970639000.0</v>
       </c>
       <c r="L35">
         <v>367201000.0</v>
       </c>
       <c r="M35">
         <v>368663000.0</v>
       </c>
       <c r="N35">
-        <v>370279000.0</v>
+        <v>3930154000.0</v>
       </c>
       <c r="O35">
         <v>370279000.0</v>
       </c>
       <c r="P35">
         <v>371596000.0</v>
       </c>
       <c r="Q35">
-        <v>297610000.0</v>
+        <v>4170277000.0</v>
       </c>
       <c r="R35">
-        <v>297416000.0</v>
+        <v>3526342000.0</v>
       </c>
       <c r="S35">
-        <v>76839000.0</v>
+        <v>2290185000.0</v>
       </c>
       <c r="T35">
-        <v>1491061000.0</v>
+        <v>1974282000.0</v>
       </c>
       <c r="U35">
-        <v>1834666000.0</v>
+        <v>2308947000.0</v>
       </c>
       <c r="V35">
         <v>1661144000.0</v>
       </c>
       <c r="W35">
         <v>142487000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>151372000.0</v>
       </c>
       <c r="C36">
-        <v>152670000.0</v>
+        <v>144050000.0</v>
       </c>
       <c r="D36">
-        <v>148565000.0</v>
+        <v>149235000.0</v>
       </c>
       <c r="E36">
         <v>147352000.0</v>
       </c>
       <c r="F36">
         <v>124594000.0</v>
       </c>
       <c r="G36">
         <v>113275000.0</v>
       </c>
       <c r="H36">
         <v>114438000.0</v>
       </c>
       <c r="I36">
         <v>416207000.0</v>
       </c>
       <c r="J36">
         <v>2974875000.0</v>
       </c>
       <c r="K36">
         <v>-751763000.0</v>
       </c>
       <c r="L36">
         <v>-748578000.0</v>
       </c>
@@ -4197,54 +4201,54 @@
       </c>
       <c r="T38">
         <v>3169880000.0</v>
       </c>
       <c r="U38">
         <v>3706486000.0</v>
       </c>
       <c r="V38">
         <v>376003000.0</v>
       </c>
       <c r="W38">
         <v>580715000.0</v>
       </c>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>390499000.0</v>
       </c>
       <c r="C39">
-        <v>180147000.0</v>
+        <v>32951000.0</v>
       </c>
       <c r="D39">
-        <v>280560000.0</v>
+        <v>27918000.0</v>
       </c>
       <c r="E39">
         <v>30464000.0</v>
       </c>
       <c r="F39">
         <v>23018000.0</v>
       </c>
       <c r="G39">
         <v>377636000.0</v>
       </c>
       <c r="H39">
         <v>357490000.0</v>
       </c>
       <c r="I39">
         <v>-677059000.0</v>
       </c>
       <c r="J39">
         <v>-921106000.0</v>
       </c>
       <c r="K39">
         <v>-3054536000.0</v>
       </c>
       <c r="L39">
         <v>340288000.0</v>
       </c>
@@ -4271,54 +4275,54 @@
       </c>
       <c r="T39">
         <v>-1824286000.0</v>
       </c>
       <c r="U39">
         <v>-2412065000.0</v>
       </c>
       <c r="V39">
         <v>469057000.0</v>
       </c>
       <c r="W39">
         <v>-1289192000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>7282841000.0</v>
       </c>
       <c r="C40">
-        <v>4962337000.0</v>
+        <v>2587700000.0</v>
       </c>
       <c r="D40">
-        <v>2405151000.0</v>
+        <v>1771305000.0</v>
       </c>
       <c r="E40">
         <v>3300547000.0</v>
       </c>
       <c r="F40">
         <v>2659355000.0</v>
       </c>
       <c r="G40">
         <v>2065158000.0</v>
       </c>
       <c r="H40">
         <v>1546934000.0</v>
       </c>
       <c r="I40">
         <v>-1493636000.0</v>
       </c>
       <c r="J40">
         <v>-1487679000.0</v>
       </c>
       <c r="K40">
         <v>-1027010000.0</v>
       </c>
       <c r="L40">
         <v>-977763000.0</v>
       </c>
@@ -4381,51 +4385,51 @@
       <c r="O41">
         <v>105000.0</v>
       </c>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41">
         <v>76839000.0</v>
       </c>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>4274369000.0</v>
       </c>
       <c r="C42">
-        <v>4254048999.0</v>
+        <v>4254049000.0</v>
       </c>
       <c r="D42">
         <v>3949522000.0</v>
       </c>
       <c r="E42">
         <v>3949057000.0</v>
       </c>
       <c r="F42">
         <v>3899450000.0</v>
       </c>
       <c r="G42">
         <v>3866694000.0</v>
       </c>
       <c r="H42">
         <v>3834446000.0</v>
       </c>
       <c r="I42">
         <v>3783962000.0</v>
       </c>
       <c r="J42">
         <v>3733962000.0</v>
       </c>
       <c r="K42">
         <v>3679371000.0</v>
       </c>
@@ -5103,179 +5107,179 @@
       </c>
       <c r="T55">
         <v>3169880000.0</v>
       </c>
       <c r="U55">
         <v>3706486000.0</v>
       </c>
       <c r="V55">
         <v>3594356000.0</v>
       </c>
       <c r="W55">
         <v>2272106000.0</v>
       </c>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
         <v>7777305000.0</v>
       </c>
       <c r="C56">
-        <v>4613404000.0</v>
+        <v>4622024000.0</v>
       </c>
       <c r="D56">
-        <v>3762515000.0</v>
+        <v>3761845000.0</v>
       </c>
       <c r="E56">
         <v>4313222000.0</v>
       </c>
       <c r="F56">
         <v>3774500000.0</v>
       </c>
       <c r="G56">
         <v>2845174000.0</v>
       </c>
       <c r="H56">
         <v>2368054000.0</v>
       </c>
       <c r="I56">
         <v>2666520000.0</v>
       </c>
       <c r="J56">
         <v>2573703000.0</v>
       </c>
       <c r="K56">
-        <v>2819906000.0</v>
+        <v>2071584000.0</v>
       </c>
       <c r="L56">
         <v>2991622000.0</v>
       </c>
       <c r="M56">
         <v>4192632000.0</v>
       </c>
       <c r="N56">
         <v>5642335000.0</v>
       </c>
       <c r="O56">
         <v>4121555000.0</v>
       </c>
       <c r="P56">
         <v>3931174000.0</v>
       </c>
       <c r="Q56">
-        <v>2362632000.0</v>
+        <v>2536881000.0</v>
       </c>
       <c r="R56">
-        <v>3086547000.0</v>
+        <v>2225930000.0</v>
       </c>
       <c r="S56">
-        <v>2305926000.0</v>
+        <v>1242409000.0</v>
       </c>
       <c r="T56">
-        <v>2241161000.0</v>
+        <v>1194233000.0</v>
       </c>
       <c r="U56">
-        <v>2816033000.0</v>
+        <v>1757169000.0</v>
       </c>
       <c r="V56">
         <v>3179360000.0</v>
       </c>
       <c r="W56">
         <v>1289192000.0</v>
       </c>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
         <v>7140354000.0</v>
       </c>
       <c r="C57">
-        <v>4862587000.0</v>
+        <v>4212867000.0</v>
       </c>
       <c r="D57">
-        <v>3976822000.0</v>
+        <v>3420093000.0</v>
       </c>
       <c r="E57">
         <v>4865559000.0</v>
       </c>
       <c r="F57">
         <v>4148576000.0</v>
       </c>
       <c r="G57">
         <v>3463234000.0</v>
       </c>
       <c r="H57">
         <v>2954777000.0</v>
       </c>
       <c r="I57">
         <v>-181314000.0</v>
       </c>
       <c r="J57">
         <v>-177394000.0</v>
       </c>
       <c r="K57">
-        <v>2187818000.0</v>
+        <v>-175276000.0</v>
       </c>
       <c r="L57">
         <v>2060876000.0</v>
       </c>
       <c r="M57">
         <v>3244317000.0</v>
       </c>
       <c r="N57">
-        <v>3263922000.0</v>
+        <v>-378886000.0</v>
       </c>
       <c r="O57">
         <v>3263922000.0</v>
       </c>
       <c r="P57">
         <v>2852544000.0</v>
       </c>
       <c r="Q57">
-        <v>657193000.0</v>
+        <v>-667513000.0</v>
       </c>
       <c r="R57">
-        <v>612751000.0</v>
+        <v>-510988000.0</v>
       </c>
       <c r="S57">
-        <v>1852289000.0</v>
+        <v>-356946000.0</v>
       </c>
       <c r="T57">
-        <v>1616668000.0</v>
+        <v>-357614000.0</v>
       </c>
       <c r="U57">
-        <v>1972655000.0</v>
+        <v>-336292000.0</v>
       </c>
       <c r="V57">
         <v>1808119000.0</v>
       </c>
       <c r="W57">
         <v>480837000.0</v>
       </c>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
         <v>7622598000.0</v>
       </c>
       <c r="C58">
         <v>5344676000.0</v>
       </c>
       <c r="D58">
         <v>4718881000.0</v>
       </c>
       <c r="E58">