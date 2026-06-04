--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1621,51 +1624,53 @@
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>53015000.0</v>
+      </c>
       <c r="C8">
         <v>44908000.0</v>
       </c>
       <c r="D8">
         <v>44705000.0</v>
       </c>
       <c r="E8">
         <v>44705000.0</v>
       </c>
       <c r="F8">
         <v>44705000.0</v>
       </c>
       <c r="G8">
         <v>34957000.0</v>
       </c>
       <c r="H8">
         <v>34854000.0</v>
       </c>
       <c r="I8">
         <v>34720000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2803,51 +2808,53 @@
         <v>998508000.0</v>
       </c>
       <c r="AC23">
         <v>1014300000.0</v>
       </c>
       <c r="AD23">
         <v>948400000.0</v>
       </c>
       <c r="AE23">
         <v>827800000.0</v>
       </c>
       <c r="AF23">
         <v>760700000.0</v>
       </c>
       <c r="AG23">
         <v>667700000.0</v>
       </c>
       <c r="AH23">
         <v>624400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>56</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>100151000.0</v>
+      </c>
       <c r="C24">
         <v>85240000.0</v>
       </c>
       <c r="D24">
         <v>85155000.0</v>
       </c>
       <c r="E24">
         <v>138655000.0</v>
       </c>
       <c r="F24">
         <v>148539000.0</v>
       </c>
       <c r="G24">
         <v>93541000.0</v>
       </c>
       <c r="H24">
         <v>108677000.0</v>
       </c>
       <c r="I24">
         <v>117223000.0</v>
       </c>
       <c r="J24">
         <v>101697000.0</v>
       </c>
       <c r="K24">
@@ -2949,51 +2956,53 @@
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>58</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1090523000.0</v>
+      </c>
       <c r="C26">
         <v>1161701000.0</v>
       </c>
       <c r="D26">
         <v>1192829000.0</v>
       </c>
       <c r="E26">
         <v>1539359000.0</v>
       </c>
       <c r="F26">
         <v>1692488000.0</v>
       </c>
       <c r="G26">
         <v>2013607000.0</v>
       </c>
       <c r="H26">
         <v>1914084000.0</v>
       </c>
       <c r="I26">
         <v>1881005000.0</v>
       </c>
       <c r="J26">
         <v>1604228000.0</v>
       </c>
       <c r="K26">
@@ -3155,51 +3164,53 @@
         <v>-32198000.0</v>
       </c>
       <c r="AC28">
         <v>-18900000.0</v>
       </c>
       <c r="AD28">
         <v>-31900000.0</v>
       </c>
       <c r="AE28">
         <v>-72500000.0</v>
       </c>
       <c r="AF28">
         <v>-76000000.0</v>
       </c>
       <c r="AG28">
         <v>-66000000.0</v>
       </c>
       <c r="AH28">
         <v>-53300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>61</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1211919000.0</v>
+      </c>
       <c r="C29">
         <v>776274000.0</v>
       </c>
       <c r="D29">
         <v>1067436000.0</v>
       </c>
       <c r="E29">
         <v>689796000.0</v>
       </c>
       <c r="F29">
         <v>650560000.0</v>
       </c>
       <c r="G29">
         <v>400628000.0</v>
       </c>
       <c r="H29">
         <v>435041000.0</v>
       </c>
       <c r="I29">
         <v>495804000.0</v>
       </c>
       <c r="J29">
         <v>417047000.0</v>
       </c>
       <c r="K29"/>
@@ -4385,51 +4396,53 @@
       </c>
       <c r="R44">
         <v>69039000.0</v>
       </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
     </row>
     <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>77</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>172110000.0</v>
+      </c>
       <c r="C45">
         <v>166634000.0</v>
       </c>
       <c r="D45">
         <v>153284000.0</v>
       </c>
       <c r="E45">
         <v>144789000.0</v>
       </c>
       <c r="F45">
         <v>161545000.0</v>
       </c>
       <c r="G45">
         <v>45477000.0</v>
       </c>
       <c r="H45">
         <v>44354000.0</v>
       </c>
       <c r="I45">
         <v>42439000.0</v>
       </c>
       <c r="J45">
         <v>37628000.0</v>
       </c>
       <c r="K45">
@@ -4841,51 +4854,53 @@
         <v>0.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
     </row>
     <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>82</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>215000000.0</v>
+      </c>
       <c r="C50">
         <v>20000000.0</v>
       </c>
       <c r="D50">
         <v>405000000.0</v>
       </c>
       <c r="E50">
         <v>90000000.0</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
       <c r="G50">
         <v>0.0</v>
       </c>
       <c r="H50">
         <v>48500000.0</v>
       </c>
       <c r="I50">
         <v>149500000.0</v>
       </c>
       <c r="J50">
         <v>115000000.0</v>
       </c>
       <c r="K50">
@@ -5724,54 +5739,54 @@
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
     </row>
     <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
         <v>896768000.0</v>
       </c>
       <c r="C60">
         <v>671034000.0</v>
       </c>
       <c r="D60">
         <v>577281000.0</v>
       </c>
       <c r="E60">
         <v>461141000.0</v>
       </c>
       <c r="F60">
-        <v>502021000.0</v>
+        <v>6063645000.0</v>
       </c>
       <c r="G60">
-        <v>307087000.0</v>
+        <v>2947296000.0</v>
       </c>
       <c r="H60">
         <v>277864000.0</v>
       </c>
       <c r="I60">
         <v>229081000.0</v>
       </c>
       <c r="J60">
         <v>200350000.0</v>
       </c>
       <c r="K60">
         <v>175210000.0</v>
       </c>
       <c r="L60">
         <v>155929000.0</v>
       </c>
       <c r="M60">
         <v>194163000.0</v>
       </c>
       <c r="N60">
         <v>147692000.0</v>
       </c>
       <c r="O60">
         <v>72552000.0</v>
       </c>
@@ -5948,796 +5963,800 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EC62"/>
+  <dimension ref="A1:ED62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:133">
+    <row r="1" spans="1:134">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="EB1" t="s">
         <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
+      <c r="ED1" t="s">
+        <v>194</v>
+      </c>
     </row>
-    <row r="2" spans="1:133">
+    <row r="2" spans="1:134">
       <c r="A2" t="s">
         <v>34</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>14825000.0</v>
       </c>
-      <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>4614320000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4717582000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4897220000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5110723000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5281359000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5342855000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5544725000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5466232000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2714329000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2682001000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2656542000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2537073000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2479243000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2451317000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2195642000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2126749000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2074491000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2077774000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2123512000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2116673000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2132370000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2161851000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1962048000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1922925000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1889115000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1910145000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1937154000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1866785000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1777382000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1782125000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1796694000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1759086000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1720479000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1713552000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1744778000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1685055000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1656755000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1700824000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1724281000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1682128000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1673123000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1690623000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1718256000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1717219000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1696934000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1770024000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1763870000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1740781000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1728034000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1769060000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1902349000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>21398000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2002558000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2151019000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2164462000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>15922000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2335667000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2349277000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2438490000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>33191000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>17477000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>17795000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22880000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17865000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23606000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>26603000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>15941000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>24534000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>19049000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>17089000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17800000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>16015000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>19127000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>22887000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18435000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>14471000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>25588000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>14903000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>15390000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>12606000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>13726000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>22295000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>18484000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>15706000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>15457000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>13970000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>10086000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>20514000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>17649000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>16245000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>14738000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>996478000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>995850000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>927017000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>10067000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
+      <c r="ED2"/>
     </row>
-    <row r="3" spans="1:133">
+    <row r="3" spans="1:134">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6829,52 +6848,53 @@
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
+      <c r="ED3"/>
     </row>
-    <row r="4" spans="1:133">
+    <row r="4" spans="1:134">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6966,474 +6986,476 @@
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
+      <c r="ED4"/>
     </row>
-    <row r="5" spans="1:133">
+    <row r="5" spans="1:134">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>-31095000.0</v>
+      </c>
+      <c r="C5">
         <v>-28738000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-32294000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-37426000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-41379000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-47748000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-40400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-60769000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-63361000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-62781000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-90619000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-86186000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-79100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-93124000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-98389000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-65244000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-37484000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8768000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12249000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>14433000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>13266000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14762000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>11044000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>6422000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1819000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4562000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6371000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6112000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1736000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4079000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6058000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4487000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3634000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1479000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-632000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2668000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6128000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8762000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7437000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8083000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-15330000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-12659000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-10963000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-7211000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-7023000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-7713000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-7232000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5339000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-7493000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-7038000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-12435000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-10484000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2202000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1327000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2556000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-3965000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-3171000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3702000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-3107000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2579000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3042000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3130000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2652000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1898000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1916000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1605000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1580000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1330000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-3316000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2123000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4327000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-26000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>4086000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1971000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-483000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-4260000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1498000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-2545000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-3310000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-6848000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-5383000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-4562000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2678000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-850000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2735000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>324000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1637000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-590000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4337000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3005000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>4190000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>5457000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>5002000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>5376000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>5868000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>4841000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>3136000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>4726000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>6225000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>4431000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>3943000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1471000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-670000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1939000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-2307000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1977000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-400000.0</v>
       </c>
-      <c r="DE5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DF5"/>
       <c r="DG5">
         <v>2800000.0</v>
       </c>
       <c r="DH5">
+        <v>2800000.0</v>
+      </c>
+      <c r="DI5">
         <v>1300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>1800000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1400000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>800000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>300000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>400000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-400000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-1100000.0</v>
       </c>
-      <c r="DQ5"/>
-      <c r="DR5">
+      <c r="DR5"/>
+      <c r="DS5">
         <v>1500000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>1200000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>-700000.0</v>
       </c>
-      <c r="DU5"/>
-      <c r="DV5">
+      <c r="DV5"/>
+      <c r="DW5">
         <v>-5600000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-2600000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-500000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>1500000.0</v>
       </c>
-      <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
+      <c r="ED5"/>
     </row>
-    <row r="6" spans="1:133">
+    <row r="6" spans="1:134">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7477,51 +7499,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7550,52 +7574,53 @@
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
+      <c r="ED6"/>
     </row>
-    <row r="7" spans="1:133">
+    <row r="7" spans="1:134">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7687,111 +7712,116 @@
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
+      <c r="ED7"/>
     </row>
-    <row r="8" spans="1:133">
+    <row r="8" spans="1:134">
       <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>53015000.0</v>
+      </c>
       <c r="C8">
         <v>53015000.0</v>
       </c>
       <c r="D8">
-        <v>45094000.0</v>
+        <v>53015000.0</v>
       </c>
       <c r="E8">
         <v>45094000.0</v>
       </c>
       <c r="F8">
-        <v>44908000.0</v>
+        <v>45094000.0</v>
       </c>
       <c r="G8">
         <v>44908000.0</v>
       </c>
       <c r="H8">
         <v>44908000.0</v>
       </c>
       <c r="I8">
         <v>44908000.0</v>
       </c>
       <c r="J8">
-        <v>44705000.0</v>
+        <v>44908000.0</v>
       </c>
       <c r="K8">
         <v>44705000.0</v>
       </c>
       <c r="L8">
         <v>44705000.0</v>
       </c>
       <c r="M8">
         <v>44705000.0</v>
       </c>
       <c r="N8">
         <v>44705000.0</v>
       </c>
       <c r="O8">
         <v>44705000.0</v>
       </c>
       <c r="P8">
         <v>44705000.0</v>
       </c>
       <c r="Q8">
         <v>44705000.0</v>
       </c>
       <c r="R8">
         <v>44705000.0</v>
       </c>
       <c r="S8">
-        <v>34957000.0</v>
+        <v>44705000.0</v>
       </c>
       <c r="T8">
         <v>34957000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>34957000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7860,199 +7890,200 @@
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
+      <c r="ED8"/>
     </row>
-    <row r="9" spans="1:133">
+    <row r="9" spans="1:134">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>200963000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>200121000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>202276000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>201700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>201282000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>203190000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>202443000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>121074000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>120572000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>120075000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>122212000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>121746000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>121437000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>121081000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>120657000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>120291000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>119762000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>119126000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>119081000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>118625000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>118082000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>117379000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>117742000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>117458000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>117186000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>116938000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>116653000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>116468000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>115773000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>115651000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>115489000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>115332000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>115290000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>115183000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>66297000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>66212000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>66168000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>66162000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>66109000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>66189000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>65714000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>65539000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -8081,445 +8112,449 @@
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
+      <c r="ED9"/>
     </row>
-    <row r="10" spans="1:133">
+    <row r="10" spans="1:134">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>48100000.0</v>
+      </c>
+      <c r="C10">
         <v>124025000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>116525000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>141767000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>256121000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>99329000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>115767000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>120892000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>98094000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>100145000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>109033000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>112610000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>103022000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>115177000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>116154000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>281335000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>634677000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>752107000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>519253000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>592760000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>440945000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>329903000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>313140000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>257489000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>73138000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>50632000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>54037000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>58217000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>40336000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>55235000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>50322000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>65308000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>47872000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>55833000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>47502000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>51097000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>60679000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>47334000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>189947000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>40331000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>36649000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>40338000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>53772000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>38516000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>74162000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>44197000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>44057000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>93058000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>54487000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>47660000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>80072000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>67858000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>81117000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>128507000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>72241000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>130029000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>76617000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>50949000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>108671000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>105784000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>173461000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>98076000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>67255000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>128629000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>96603000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>78253000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>112905000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>46439000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>37133000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>66908000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>52929000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>67530000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>69635000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>61207000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>82211000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>64579000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>50912000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>86220000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>58875000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>86785000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>46231000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>65115000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>60785000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>63645000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>47227000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>58662000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>58671000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>50068000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>45176000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>55168000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>51382000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>58417000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>52720000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>49714000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>49730000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>44847000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>34890000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>40747000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>42633000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>44329000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>33708000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>48304000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>35122000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>37227000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>35694000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>69275000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>48500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>74600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>64200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>92200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>108300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>113200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>89300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>87000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>75700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>81900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>63500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>78700000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>72700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>70700000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>78200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>85200000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>89700000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>94100000.0</v>
       </c>
-      <c r="DU10"/>
-      <c r="DV10">
+      <c r="DV10"/>
+      <c r="DW10">
         <v>75600000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>63900000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>54600000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>59400000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>64100000.0</v>
       </c>
-      <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
+      <c r="ED10"/>
     </row>
-    <row r="11" spans="1:133">
+    <row r="11" spans="1:134">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8611,1524 +8646,1535 @@
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
+      <c r="ED11"/>
     </row>
-    <row r="12" spans="1:133">
+    <row r="12" spans="1:134">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>48100000.0</v>
+      </c>
+      <c r="C12">
         <v>196385000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>938585000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1319455000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1056771000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1261030000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1306621000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1294553000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1266891000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1292974000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1338651000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1448232000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1558090000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1654536000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1725913000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2015751000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2451127000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2444595000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1234441000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1172708000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1034225000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>826081000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>761561000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>704925000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>522832000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>535280000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>542459000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>550297000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>549426000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>596483000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>592660000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>608952000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>598814000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>597272000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>580986000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>619324000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>671733000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>579172000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>721004000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>804882000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>537561000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>496404000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>462608000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>438352000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>473414000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>429683000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>406300000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>422872000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>454699000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>419851000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>453550000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>652795000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>656863000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>708393000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>72241000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>130029000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>76617000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>358513000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>108671000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>105784000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>173461000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>98076000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>67255000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>128629000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>96603000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>78253000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>112905000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>46439000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>37133000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>66908000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>52929000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>67530000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>69635000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>61207000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>82211000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>64579000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>50912000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>86220000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>58875000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>86785000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>46231000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>65115000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>60785000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>63645000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>47227000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>58662000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>58671000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>50068000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>45176000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>55168000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>51382000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>58417000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>52720000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>49714000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>49730000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>44847000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>34890000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>40747000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>42633000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>44329000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>33708000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>48304000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>35122000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>37227000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>35694000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>69275000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>48500000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>74600000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>64200000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>92200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>108300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>113200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>89300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>87000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>75700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>81900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>63500000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>78700000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>72700000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>70700000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>78200000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>85200000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>89700000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>94100000.0</v>
       </c>
-      <c r="DU12"/>
-      <c r="DV12">
+      <c r="DV12"/>
+      <c r="DW12">
         <v>75600000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>63900000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>54600000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>59400000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>64100000.0</v>
       </c>
-      <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
+      <c r="ED12"/>
     </row>
-    <row r="13" spans="1:133">
+    <row r="13" spans="1:134">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>53015000.0</v>
       </c>
       <c r="C13">
         <v>53015000.0</v>
       </c>
       <c r="D13">
-        <v>45094000.0</v>
+        <v>53015000.0</v>
       </c>
       <c r="E13">
         <v>45094000.0</v>
       </c>
       <c r="F13">
-        <v>44908000.0</v>
+        <v>45094000.0</v>
       </c>
       <c r="G13">
         <v>44908000.0</v>
       </c>
       <c r="H13">
         <v>44908000.0</v>
       </c>
       <c r="I13">
         <v>44908000.0</v>
       </c>
       <c r="J13">
-        <v>44705000.0</v>
+        <v>44908000.0</v>
       </c>
       <c r="K13">
         <v>44705000.0</v>
       </c>
       <c r="L13">
         <v>44705000.0</v>
       </c>
       <c r="M13">
         <v>44705000.0</v>
       </c>
       <c r="N13">
         <v>44705000.0</v>
       </c>
       <c r="O13">
         <v>44705000.0</v>
       </c>
       <c r="P13">
         <v>44705000.0</v>
       </c>
       <c r="Q13">
         <v>44705000.0</v>
       </c>
       <c r="R13">
         <v>44705000.0</v>
       </c>
       <c r="S13">
-        <v>34957000.0</v>
+        <v>44705000.0</v>
       </c>
       <c r="T13">
         <v>34957000.0</v>
       </c>
       <c r="U13">
         <v>34957000.0</v>
       </c>
       <c r="V13">
         <v>34957000.0</v>
       </c>
       <c r="W13">
         <v>34957000.0</v>
       </c>
       <c r="X13">
         <v>34957000.0</v>
       </c>
       <c r="Y13">
         <v>34957000.0</v>
       </c>
       <c r="Z13">
+        <v>34957000.0</v>
+      </c>
+      <c r="AA13">
         <v>34854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34825000.0</v>
       </c>
       <c r="AB13">
         <v>34825000.0</v>
       </c>
       <c r="AC13">
         <v>34825000.0</v>
       </c>
       <c r="AD13">
+        <v>34825000.0</v>
+      </c>
+      <c r="AE13">
         <v>34720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34717000.0</v>
       </c>
       <c r="AF13">
         <v>34717000.0</v>
       </c>
       <c r="AG13">
         <v>34717000.0</v>
       </c>
       <c r="AH13">
-        <v>34626000.0</v>
+        <v>34717000.0</v>
       </c>
       <c r="AI13">
         <v>34626000.0</v>
       </c>
       <c r="AJ13">
         <v>34626000.0</v>
       </c>
       <c r="AK13">
+        <v>34626000.0</v>
+      </c>
+      <c r="AL13">
         <v>34570000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>34534000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34533000.0</v>
       </c>
       <c r="AN13">
         <v>34533000.0</v>
       </c>
       <c r="AO13">
-        <v>34427000.0</v>
+        <v>34533000.0</v>
       </c>
       <c r="AP13">
         <v>34427000.0</v>
       </c>
       <c r="AQ13">
-        <v>34423000.0</v>
+        <v>34427000.0</v>
       </c>
       <c r="AR13">
         <v>34423000.0</v>
       </c>
       <c r="AS13">
+        <v>34423000.0</v>
+      </c>
+      <c r="AT13">
         <v>34415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34365000.0</v>
       </c>
       <c r="AU13">
         <v>34365000.0</v>
       </c>
       <c r="AV13">
         <v>34365000.0</v>
       </c>
       <c r="AW13">
+        <v>34365000.0</v>
+      </c>
+      <c r="AX13">
         <v>18840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18830000.0</v>
       </c>
       <c r="AY13">
         <v>18830000.0</v>
       </c>
       <c r="AZ13">
-        <v>18780000.0</v>
+        <v>18830000.0</v>
       </c>
       <c r="BA13">
         <v>18780000.0</v>
       </c>
       <c r="BB13">
-        <v>18729000.0</v>
+        <v>18780000.0</v>
       </c>
       <c r="BC13">
         <v>18729000.0</v>
       </c>
       <c r="BD13">
         <v>18729000.0</v>
       </c>
       <c r="BE13">
         <v>18729000.0</v>
       </c>
       <c r="BF13">
-        <v>18628000.0</v>
+        <v>18729000.0</v>
       </c>
       <c r="BG13">
         <v>18628000.0</v>
       </c>
       <c r="BH13">
         <v>18628000.0</v>
       </c>
       <c r="BI13">
         <v>18628000.0</v>
       </c>
       <c r="BJ13">
-        <v>18467000.0</v>
+        <v>18628000.0</v>
       </c>
       <c r="BK13">
         <v>18467000.0</v>
       </c>
       <c r="BL13">
         <v>18467000.0</v>
       </c>
       <c r="BM13">
+        <v>18467000.0</v>
+      </c>
+      <c r="BN13">
         <v>18495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18373000.0</v>
       </c>
       <c r="BO13">
         <v>18373000.0</v>
       </c>
       <c r="BP13">
         <v>18373000.0</v>
       </c>
       <c r="BQ13">
         <v>18373000.0</v>
       </c>
       <c r="BR13">
+        <v>18373000.0</v>
+      </c>
+      <c r="BS13">
         <v>18304000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>18302000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>18291000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>18286000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>16695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16691000.0</v>
       </c>
       <c r="BX13">
         <v>16691000.0</v>
       </c>
       <c r="BY13">
+        <v>16691000.0</v>
+      </c>
+      <c r="BZ13">
         <v>16683000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>16635000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>16634000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>16630000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>16631000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>16592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16570000.0</v>
       </c>
       <c r="CF13">
         <v>16570000.0</v>
       </c>
       <c r="CG13">
+        <v>16570000.0</v>
+      </c>
+      <c r="CH13">
         <v>16568000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>16497000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>16490000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>8245000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>8242000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>8230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8221000.0</v>
       </c>
       <c r="CN13">
         <v>8221000.0</v>
       </c>
       <c r="CO13">
         <v>8221000.0</v>
       </c>
       <c r="CP13">
+        <v>8221000.0</v>
+      </c>
+      <c r="CQ13">
         <v>8189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8159000.0</v>
       </c>
       <c r="CR13">
         <v>8159000.0</v>
       </c>
       <c r="CS13">
+        <v>8159000.0</v>
+      </c>
+      <c r="CT13">
         <v>6119000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>6118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6116000.0</v>
       </c>
       <c r="CV13">
         <v>6116000.0</v>
       </c>
       <c r="CW13">
-        <v>6104000.0</v>
+        <v>6116000.0</v>
       </c>
       <c r="CX13">
         <v>6104000.0</v>
       </c>
       <c r="CY13">
         <v>6104000.0</v>
       </c>
       <c r="CZ13">
         <v>6104000.0</v>
       </c>
       <c r="DA13">
         <v>6104000.0</v>
       </c>
       <c r="DB13">
+        <v>6104000.0</v>
+      </c>
+      <c r="DC13">
         <v>15875000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>15900000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
+      <c r="ED13"/>
     </row>
-    <row r="14" spans="1:133">
+    <row r="14" spans="1:134">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
         <v>53480431.0</v>
       </c>
       <c r="C14">
+        <v>53480431.0</v>
+      </c>
+      <c r="D14">
         <v>53509690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45721000.0</v>
       </c>
       <c r="E14">
         <v>45721000.0</v>
       </c>
       <c r="F14">
+        <v>45721000.0</v>
+      </c>
+      <c r="G14">
         <v>45671000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>45679000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>45682000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>45524000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>45409000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>44675000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>45424000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>45317000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45228000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>45222000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>45246736.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>45161715.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34533323.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>29230280.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>29367472.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>29225775.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>29913030.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>30102000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>30194007.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>30490605.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>30492000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>30438000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>30390000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>30344000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>30343000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30384000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>30337000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30169000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>30095000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>30104000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>30016000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>29941000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>29871000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>29838182.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>29841000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>29806000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>29748000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>29746000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>28492000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>29722000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>31867000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>30983000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>28669231.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>14082000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14088000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>14102000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14077778.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>14157523.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14211000.0</v>
       </c>
       <c r="BC14">
         <v>14211000.0</v>
       </c>
       <c r="BD14">
         <v>14211000.0</v>
       </c>
       <c r="BE14">
-        <v>14196000.0</v>
+        <v>14211000.0</v>
       </c>
       <c r="BF14">
         <v>14196000.0</v>
       </c>
       <c r="BG14">
+        <v>14196000.0</v>
+      </c>
+      <c r="BH14">
         <v>14217216.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>14236220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14214000.0</v>
       </c>
       <c r="BJ14">
         <v>14214000.0</v>
       </c>
       <c r="BK14">
+        <v>14214000.0</v>
+      </c>
+      <c r="BL14">
         <v>14029000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>13989000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>14197000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>13917000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13936000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>13908000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>13858000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13792000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>13833000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>13857000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>13216000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>13070000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>12295000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12766000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>13267000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>13135000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>13451000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>13700000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>13709000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>13530000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>13812000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>13688000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>13595000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>13452000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>13556000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>13632000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>13540000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>13400000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>13516000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>14954000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>14943000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>14829000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>29836000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>30018000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>15166000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>15052000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>15323000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>15534000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>15579000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>15545000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>15566000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>15788000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>15936000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>15914000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>16157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16272000.0</v>
       </c>
       <c r="DE14">
         <v>16272000.0</v>
       </c>
       <c r="DF14">
         <v>16272000.0</v>
       </c>
       <c r="DG14">
+        <v>16272000.0</v>
+      </c>
+      <c r="DH14">
         <v>16267000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>16027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16261000.0</v>
       </c>
       <c r="DJ14">
         <v>16261000.0</v>
       </c>
       <c r="DK14">
         <v>16261000.0</v>
       </c>
       <c r="DL14">
+        <v>16261000.0</v>
+      </c>
+      <c r="DM14">
         <v>15669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15664000.0</v>
       </c>
       <c r="DN14">
         <v>15664000.0</v>
       </c>
       <c r="DO14">
         <v>15664000.0</v>
       </c>
       <c r="DP14">
         <v>15664000.0</v>
       </c>
       <c r="DQ14">
-        <v>15669000.0</v>
+        <v>15664000.0</v>
       </c>
       <c r="DR14">
         <v>15669000.0</v>
       </c>
       <c r="DS14">
         <v>15669000.0</v>
       </c>
       <c r="DT14">
         <v>15669000.0</v>
       </c>
       <c r="DU14">
         <v>15669000.0</v>
       </c>
       <c r="DV14">
-        <v>14283000.0</v>
+        <v>15669000.0</v>
       </c>
       <c r="DW14">
         <v>14283000.0</v>
       </c>
       <c r="DX14">
         <v>14283000.0</v>
       </c>
       <c r="DY14">
         <v>14283000.0</v>
       </c>
       <c r="DZ14">
         <v>14283000.0</v>
       </c>
       <c r="EA14">
         <v>14283000.0</v>
       </c>
       <c r="EB14">
         <v>14283000.0</v>
       </c>
       <c r="EC14">
         <v>14283000.0</v>
       </c>
+      <c r="ED14">
+        <v>14283000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:133">
+    <row r="15" spans="1:134">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>44705000.0</v>
       </c>
       <c r="N15">
         <v>44705000.0</v>
       </c>
       <c r="O15">
         <v>44705000.0</v>
       </c>
       <c r="P15">
         <v>44705000.0</v>
       </c>
       <c r="Q15">
         <v>44705000.0</v>
       </c>
       <c r="R15">
         <v>44705000.0</v>
       </c>
       <c r="S15">
-        <v>34957000.0</v>
+        <v>44705000.0</v>
       </c>
       <c r="T15">
         <v>34957000.0</v>
       </c>
       <c r="U15">
         <v>34957000.0</v>
       </c>
       <c r="V15">
         <v>34957000.0</v>
       </c>
       <c r="W15">
         <v>34957000.0</v>
       </c>
       <c r="X15">
         <v>34957000.0</v>
       </c>
       <c r="Y15">
         <v>34957000.0</v>
       </c>
       <c r="Z15">
+        <v>34957000.0</v>
+      </c>
+      <c r="AA15">
         <v>34854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34825000.0</v>
       </c>
       <c r="AB15">
         <v>34825000.0</v>
       </c>
       <c r="AC15">
         <v>34825000.0</v>
       </c>
       <c r="AD15">
+        <v>34825000.0</v>
+      </c>
+      <c r="AE15">
         <v>34720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34717000.0</v>
       </c>
       <c r="AF15">
         <v>34717000.0</v>
       </c>
       <c r="AG15">
         <v>34717000.0</v>
       </c>
       <c r="AH15">
-        <v>34626000.0</v>
+        <v>34717000.0</v>
       </c>
       <c r="AI15">
         <v>34626000.0</v>
       </c>
       <c r="AJ15">
         <v>34626000.0</v>
       </c>
       <c r="AK15">
+        <v>34626000.0</v>
+      </c>
+      <c r="AL15">
         <v>34570000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>34534000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34533000.0</v>
       </c>
       <c r="AN15">
         <v>34533000.0</v>
       </c>
       <c r="AO15">
-        <v>34427000.0</v>
+        <v>34533000.0</v>
       </c>
       <c r="AP15">
         <v>34427000.0</v>
       </c>
       <c r="AQ15">
-        <v>34423000.0</v>
+        <v>34427000.0</v>
       </c>
       <c r="AR15">
         <v>34423000.0</v>
       </c>
       <c r="AS15">
+        <v>34423000.0</v>
+      </c>
+      <c r="AT15">
         <v>34415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34365000.0</v>
       </c>
       <c r="AU15">
         <v>34365000.0</v>
       </c>
       <c r="AV15">
         <v>34365000.0</v>
       </c>
       <c r="AW15">
+        <v>34365000.0</v>
+      </c>
+      <c r="AX15">
         <v>18840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18830000.0</v>
       </c>
       <c r="AY15">
         <v>18830000.0</v>
       </c>
       <c r="AZ15">
-        <v>18780000.0</v>
+        <v>18830000.0</v>
       </c>
       <c r="BA15">
         <v>18780000.0</v>
       </c>
       <c r="BB15">
-        <v>18729000.0</v>
+        <v>18780000.0</v>
       </c>
       <c r="BC15">
         <v>18729000.0</v>
       </c>
       <c r="BD15">
         <v>18729000.0</v>
       </c>
       <c r="BE15">
         <v>18729000.0</v>
       </c>
       <c r="BF15">
-        <v>18628000.0</v>
+        <v>18729000.0</v>
       </c>
       <c r="BG15">
         <v>18628000.0</v>
       </c>
       <c r="BH15">
         <v>18628000.0</v>
       </c>
       <c r="BI15">
         <v>18628000.0</v>
       </c>
       <c r="BJ15">
-        <v>18467000.0</v>
+        <v>18628000.0</v>
       </c>
       <c r="BK15">
         <v>18467000.0</v>
       </c>
       <c r="BL15">
         <v>18467000.0</v>
       </c>
       <c r="BM15">
+        <v>18467000.0</v>
+      </c>
+      <c r="BN15">
         <v>18495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18373000.0</v>
       </c>
       <c r="BO15">
         <v>18373000.0</v>
       </c>
       <c r="BP15">
         <v>18373000.0</v>
       </c>
       <c r="BQ15">
         <v>18373000.0</v>
       </c>
       <c r="BR15">
+        <v>18373000.0</v>
+      </c>
+      <c r="BS15">
         <v>18304000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>18302000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>18291000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>18286000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>16695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16691000.0</v>
       </c>
       <c r="BX15">
         <v>16691000.0</v>
       </c>
       <c r="BY15">
+        <v>16691000.0</v>
+      </c>
+      <c r="BZ15">
         <v>16683000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>16635000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>16634000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>16630000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>16631000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>16592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16570000.0</v>
       </c>
       <c r="CF15">
         <v>16570000.0</v>
       </c>
       <c r="CG15">
+        <v>16570000.0</v>
+      </c>
+      <c r="CH15">
         <v>16568000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>16497000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>16490000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>8245000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8242000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>8230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8221000.0</v>
       </c>
       <c r="CN15">
         <v>8221000.0</v>
       </c>
       <c r="CO15">
         <v>8221000.0</v>
       </c>
       <c r="CP15">
+        <v>8221000.0</v>
+      </c>
+      <c r="CQ15">
         <v>8189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8159000.0</v>
       </c>
       <c r="CR15">
         <v>8159000.0</v>
       </c>
       <c r="CS15">
+        <v>8159000.0</v>
+      </c>
+      <c r="CT15">
         <v>6119000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>6118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6116000.0</v>
       </c>
       <c r="CV15">
         <v>6116000.0</v>
       </c>
       <c r="CW15">
-        <v>6104000.0</v>
+        <v>6116000.0</v>
       </c>
       <c r="CX15">
         <v>6104000.0</v>
       </c>
       <c r="CY15">
         <v>6104000.0</v>
       </c>
       <c r="CZ15">
         <v>6104000.0</v>
       </c>
       <c r="DA15">
         <v>6104000.0</v>
       </c>
       <c r="DB15">
+        <v>6104000.0</v>
+      </c>
+      <c r="DC15">
         <v>15875000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>15900000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
+      <c r="ED15"/>
     </row>
-    <row r="16" spans="1:133">
+    <row r="16" spans="1:134">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -10220,52 +10266,53 @@
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
+      <c r="ED16"/>
     </row>
-    <row r="17" spans="1:133">
+    <row r="17" spans="1:134">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10357,87 +10404,86 @@
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
+      <c r="ED17"/>
     </row>
-    <row r="18" spans="1:133">
+    <row r="18" spans="1:134">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -10481,51 +10527,53 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10554,94 +10602,95 @@
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
+      <c r="ED18"/>
     </row>
-    <row r="19" spans="1:133">
+    <row r="19" spans="1:134">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>515171000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>514162000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>516091000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>528011000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>533841000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -10701,169 +10750,170 @@
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
+      <c r="ED19"/>
     </row>
-    <row r="20" spans="1:133">
+    <row r="20" spans="1:134">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20">
         <v>129196000.0</v>
       </c>
       <c r="C20">
+        <v>129196000.0</v>
+      </c>
+      <c r="D20">
         <v>130262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93232000.0</v>
       </c>
       <c r="E20">
         <v>93232000.0</v>
       </c>
       <c r="F20">
+        <v>93232000.0</v>
+      </c>
+      <c r="G20">
         <v>93260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86478000.0</v>
       </c>
       <c r="H20">
         <v>86478000.0</v>
       </c>
       <c r="I20">
         <v>86478000.0</v>
       </c>
       <c r="J20">
         <v>86478000.0</v>
       </c>
       <c r="K20">
         <v>86478000.0</v>
       </c>
       <c r="L20">
         <v>86478000.0</v>
       </c>
       <c r="M20">
         <v>86478000.0</v>
       </c>
       <c r="N20">
         <v>86478000.0</v>
       </c>
       <c r="O20">
         <v>86478000.0</v>
       </c>
       <c r="P20">
-        <v>86332000.0</v>
+        <v>86478000.0</v>
       </c>
       <c r="Q20">
         <v>86332000.0</v>
       </c>
       <c r="R20">
+        <v>86332000.0</v>
+      </c>
+      <c r="S20">
         <v>102636000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>20433000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>20546000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>20661000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>20781000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>20901000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>21023000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>21147000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>21275000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>21404000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>21561000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>21682000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>21814000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>21947000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>22074000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>8901000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>8922000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>8944000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>8968000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>8993000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>9018000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
@@ -10883,75 +10933,75 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>57579000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>59040000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>59053000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>59014000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>59078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2130000.0</v>
       </c>
       <c r="BW20">
         <v>2130000.0</v>
       </c>
       <c r="BX20">
         <v>2130000.0</v>
       </c>
       <c r="BY20">
         <v>2130000.0</v>
       </c>
       <c r="BZ20">
         <v>2130000.0</v>
       </c>
       <c r="CA20">
         <v>2130000.0</v>
       </c>
       <c r="CB20">
         <v>2130000.0</v>
       </c>
       <c r="CC20">
         <v>2130000.0</v>
       </c>
       <c r="CD20">
         <v>2130000.0</v>
       </c>
@@ -10982,1294 +11032,1306 @@
       <c r="CM20">
         <v>2130000.0</v>
       </c>
       <c r="CN20">
         <v>2130000.0</v>
       </c>
       <c r="CO20">
         <v>2130000.0</v>
       </c>
       <c r="CP20">
         <v>2130000.0</v>
       </c>
       <c r="CQ20">
         <v>2130000.0</v>
       </c>
       <c r="CR20">
         <v>2130000.0</v>
       </c>
       <c r="CS20">
         <v>2130000.0</v>
       </c>
       <c r="CT20">
         <v>2130000.0</v>
       </c>
       <c r="CU20">
+        <v>2130000.0</v>
+      </c>
+      <c r="CV20">
         <v>2236000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>2342000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>2453000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>2563000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>2673000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>2784000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>2894000.0</v>
       </c>
-      <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
+      <c r="ED20"/>
     </row>
-    <row r="21" spans="1:133">
+    <row r="21" spans="1:134">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21">
+        <v>22516000.0</v>
+      </c>
+      <c r="C21">
         <v>23692000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>34476000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>29652000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>30932000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>32405000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19219000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20551000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21201000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21561000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>23281000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>23477000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>23838000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>24867000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25784000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25702000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>26015000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7097000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5320000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5267000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5889000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4224000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5010000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4479000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4108000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5935000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5361000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5818000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6715000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7357000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8131000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7812000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7541000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6944000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6684000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6528000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6608000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6489000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5075000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4698000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5052000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5847000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5470000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5884000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5254000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5462000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5640000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5655000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6279000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6984000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>7158000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>7527000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7220000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7392000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7416000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7764000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>8289000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>8165000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>8419000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>9108000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>9626000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>9422000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>8260000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>8433000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>9193000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9104000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>8525000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>8963000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>8854000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>9195000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>8120000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8421000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>8718000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>31995000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2724000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2842000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2957000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>29810000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>89000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>178000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>266000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>34297000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>444000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>533000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>622000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>21843000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>799000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>888000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>977000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>19756000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1155000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1243000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1332000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>17434000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1510000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1598000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1687000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>12188000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1865000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1953000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2043000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4881000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>14290000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>13210000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5481000.0</v>
       </c>
-      <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
+      <c r="ED21"/>
     </row>
-    <row r="22" spans="1:133">
+    <row r="22" spans="1:134">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-1679528000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-520750000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1643634000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-490167000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-138071000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-397308000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-146903000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-137715000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1624000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-651851000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14320000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1185057000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1877000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2163000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2474000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2686000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5082000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>819000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5004000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4682000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5668000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6365000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7175000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6964000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8912000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9489000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>12438000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10665000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>17164000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>17414000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>16834000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17894000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>21841000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>23929000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>21990000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>28350000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>38172000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>42499000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>37054000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>44299000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>43791000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>42727000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>45359000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>52195000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>63963000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>72044000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>81994000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>93125000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>96116000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>108085000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>106096000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>109835000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>89884000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>88759000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>86268000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>66225000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>56951000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>58813000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>51786000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>33726000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>38751000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>34535000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>38504000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>12514000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>7661000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>10709000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>16677000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>9087000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>13649000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>8426000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>14426000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5592000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>11766000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>11068000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>11648000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>9226000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>12468000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>11930000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>16597000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>18463000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>15283000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>20811000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>15419000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>23653000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>59822000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>33274000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>48789000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>48530000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>16969000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>13877000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>44259000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>23083000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>28959000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>31167000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>11896000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>12780000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>10665000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>8306000.0</v>
       </c>
-      <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
+      <c r="ED22"/>
     </row>
-    <row r="23" spans="1:133">
+    <row r="23" spans="1:134">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>6849221000.0</v>
+      </c>
+      <c r="C23">
         <v>6902675000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6991754000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5701294000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5727686000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5649377000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5671760000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5662700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5616072000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5722799000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5758156000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5883942000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5920283000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5888317000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5967705000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6005543000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6223746000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6212184000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3275132000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3250634000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3166652000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3040837000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2974824000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2932436000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2656810000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2635545000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2614315000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2623606000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2623531000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2676003000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2612473000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2649748000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2366485000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2383429000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2360407000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2343441000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2353313000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2251188000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2112751000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2159774000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2121295000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2077863000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2049594000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2065053000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2097510000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2061787000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2033099000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2046864000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2059419000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2004034000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2032788000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1932934000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1954044000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2045799000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1903400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1985658000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1981548000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1941418000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1940704000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1981409000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2115406000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2123921000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2297904000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2462760000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2497685000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2596657000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2699094000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2720237000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2901857000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2984605000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2950174000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2955967000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3000645000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2658576000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2631556000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2555611000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2444031000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2459140000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2412664000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2423139000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2364399000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2367830000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2346745000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2236540000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2201595000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2102266000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2074659000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2001071000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1900405000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1838844000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1739395000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1709229000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1623621000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1608087000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1580729000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1477327000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1323972000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1333348000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1332718000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1285942000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1214796000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1149442000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1168905000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1070511000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1020558000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>998508000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>988500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>992200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>976800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1014300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>986300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>973300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>944300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>948400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>926800000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>901900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>805000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>827800000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>771300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>761100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>748600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>760700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>761400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>755000000.0</v>
       </c>
-      <c r="DU23"/>
-      <c r="DV23">
+      <c r="DV23"/>
+      <c r="DW23">
         <v>667700000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>650100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>634600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>624200000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>624400000.0</v>
       </c>
-      <c r="EA23"/>
       <c r="EB23"/>
       <c r="EC23"/>
+      <c r="ED23"/>
     </row>
-    <row r="24" spans="1:133">
+    <row r="24" spans="1:134">
       <c r="A24" t="s">
         <v>56</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>100185000.0</v>
+      </c>
       <c r="C24">
+        <v>100151000.0</v>
+      </c>
+      <c r="D24">
         <v>100117000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>85284000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>85262000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>85240000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>85219000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>85198000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>85176000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>85155000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>85134000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>85112000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>129702000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>138655000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>139607000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>140560000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>147504000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>148539000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>149572000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>150604000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>92489000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>93541000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>94591000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>95637000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>96679000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>108677000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>110822000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>112953000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>115088000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>117223000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>119857000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>125266000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>101733000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>101697000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>101660000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>101623000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>101585000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>101589000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>103079000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>103067000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>103055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103878000.0</v>
       </c>
       <c r="AQ24">
         <v>103878000.0</v>
       </c>
       <c r="AR24">
         <v>103878000.0</v>
       </c>
       <c r="AS24">
         <v>103878000.0</v>
       </c>
       <c r="AT24">
         <v>103878000.0</v>
       </c>
       <c r="AU24">
         <v>103878000.0</v>
       </c>
       <c r="AV24">
         <v>103878000.0</v>
       </c>
       <c r="AW24">
         <v>103878000.0</v>
       </c>
       <c r="AX24">
         <v>103878000.0</v>
       </c>
@@ -12294,339 +12356,342 @@
       <c r="BE24">
         <v>103878000.0</v>
       </c>
       <c r="BF24">
         <v>103878000.0</v>
       </c>
       <c r="BG24">
         <v>103878000.0</v>
       </c>
       <c r="BH24">
         <v>103878000.0</v>
       </c>
       <c r="BI24">
         <v>103878000.0</v>
       </c>
       <c r="BJ24">
         <v>103878000.0</v>
       </c>
       <c r="BK24">
         <v>103878000.0</v>
       </c>
       <c r="BL24">
         <v>103878000.0</v>
       </c>
       <c r="BM24">
+        <v>103878000.0</v>
+      </c>
+      <c r="BN24">
         <v>103378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103878000.0</v>
       </c>
       <c r="BO24">
         <v>103878000.0</v>
       </c>
       <c r="BP24">
         <v>103878000.0</v>
       </c>
       <c r="BQ24">
         <v>103878000.0</v>
       </c>
       <c r="BR24">
+        <v>103878000.0</v>
+      </c>
+      <c r="BS24">
         <v>126562000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>125916000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>128120000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>128968000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>156009000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>75809000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>74059000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>46600000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>118050000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>45000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>36700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34825000.0</v>
       </c>
       <c r="CD24">
         <v>34825000.0</v>
       </c>
       <c r="CE24">
         <v>34825000.0</v>
       </c>
       <c r="CF24">
+        <v>34825000.0</v>
+      </c>
+      <c r="CG24">
         <v>34325000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>34936000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>34325000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>32916000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>30743000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>30731000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>30716000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>30206000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>26330000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>33393000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>11934000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>17131000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>21666000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>3429000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>3054000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>2608000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>5027000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
+      <c r="ED24"/>
     </row>
-    <row r="25" spans="1:133">
+    <row r="25" spans="1:134">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>85112000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>129702000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>138655000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>139607000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>140560000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>147504000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>148539000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>149572000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>150604000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>92489000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>93541000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>94591000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>95637000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>96679000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>108677000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>110822000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>112953000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>115088000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>117223000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>119857000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>125266000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>101733000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>101697000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>101660000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>101623000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>101585000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>101589000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>103079000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-      <c r="AQ25">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ25"/>
       <c r="AR25">
         <v>103878000.0</v>
       </c>
       <c r="AS25">
         <v>103878000.0</v>
       </c>
       <c r="AT25">
         <v>103878000.0</v>
       </c>
       <c r="AU25">
         <v>103878000.0</v>
       </c>
       <c r="AV25">
         <v>103878000.0</v>
       </c>
       <c r="AW25">
         <v>103878000.0</v>
       </c>
       <c r="AX25">
         <v>103878000.0</v>
       </c>
       <c r="AY25">
         <v>103878000.0</v>
       </c>
       <c r="AZ25">
         <v>103878000.0</v>
       </c>
       <c r="BA25">
         <v>103878000.0</v>
       </c>
       <c r="BB25">
         <v>103878000.0</v>
       </c>
-      <c r="BC25"/>
+      <c r="BC25">
+        <v>103878000.0</v>
+      </c>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
-[...1 lines deleted...]
-      </c>
+      <c r="BG25"/>
       <c r="BH25">
         <v>103878000.0</v>
       </c>
-      <c r="BI25"/>
+      <c r="BI25">
+        <v>103878000.0</v>
+      </c>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12655,219 +12720,224 @@
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
+      <c r="ED25"/>
     </row>
-    <row r="26" spans="1:133">
+    <row r="26" spans="1:134">
       <c r="A26" t="s">
         <v>58</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1115443000.0</v>
+      </c>
       <c r="C26">
+        <v>1090523000.0</v>
+      </c>
+      <c r="D26">
         <v>1157480000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1177688000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1146721000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1161701000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1190854000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1173661000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1168797000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1192829000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1229618000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1335622000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1455068000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1539359000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1609759000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1734416000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1816450000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1692488000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>715188000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>579948000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1936500000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2013607000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2007638000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2030479000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1937208000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1914084000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>488422000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>492080000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1885964000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1881005000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1818532000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1835047000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1586050000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1604228000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1579367000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1529251000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1476213000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1462651000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1187869000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>707530000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1116299000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1140562000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1129888000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1137695000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1117552000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1108891000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1085761000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1073975000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1048093000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1067661000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1074668000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1111453000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>1464659000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1546999000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -12896,52 +12966,53 @@
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
+      <c r="ED26"/>
     </row>
-    <row r="27" spans="1:133">
+    <row r="27" spans="1:134">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13033,519 +13104,527 @@
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
+      <c r="ED27"/>
     </row>
-    <row r="28" spans="1:133">
+    <row r="28" spans="1:134">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>275215000.0</v>
+      </c>
+      <c r="C28">
         <v>214895000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>172882000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9231000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-132195000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>42568000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>358318000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>340848000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>240628000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>416480000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>436995000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>489034000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>369577000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>145634000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>83950000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-140775000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-487173000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-603568000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-369681000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-442156000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-348456000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-236362000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-153156000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-101514000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>81152000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>155238000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>189655000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>196027000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>202113000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>258120000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>195743000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>190621000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>140227000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>190782000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>206011000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>161887000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>160637000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>149970000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-86868000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>155874000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>120258000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>111775000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>112180000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>117777000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>86229000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>125717000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>129259000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10820000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>92603000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>83778000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>99525000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>36020000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>22761000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>93246000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>33375000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-12349000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>44065000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>53830000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-59356000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-56651000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-122004000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>11961000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>46864000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-12000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>32484000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>98997000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>22047000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>94915000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>140132000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>281098000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>352408000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>251663000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>289749000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>315997000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>186933000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>233295000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>149094000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>127138000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>162355000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>155916000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>139207000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>199160000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>171856000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>95964000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>161566000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>96691000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>11580000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>104420000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>143736000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>129442000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>16452000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>33379000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>19234000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>18930000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>10897000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>8379000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>8494000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>56325000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>22226000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>33501000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>13359000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-21143000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4197000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-12252000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-10556000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-32198000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-6900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-28600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-20200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-18900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-43500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-58500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-45000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-31900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-28500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-57500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-57100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-72500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-67300000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-60800000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-71200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-76000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-78000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-77200000.0</v>
       </c>
-      <c r="DU28"/>
-      <c r="DV28">
+      <c r="DV28"/>
+      <c r="DW28">
         <v>-66000000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-59200000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-44500000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-55100000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-53300000.0</v>
       </c>
-      <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
+      <c r="ED28"/>
     </row>
-    <row r="29" spans="1:133">
+    <row r="29" spans="1:134">
       <c r="A29" t="s">
         <v>61</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1193482000.0</v>
+      </c>
       <c r="C29">
+        <v>1211919000.0</v>
+      </c>
+      <c r="D29">
         <v>1131802000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>803933000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>779753000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>776274000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1081609000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1034533000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>901335000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1067436000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1052692000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1084067000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>941572000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>689796000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>598321000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>589464000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>613822000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>650560000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>470804000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>466542000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>403602000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>400628000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>396984000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>386403000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>368831000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13609,532 +13688,534 @@
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
+      <c r="ED29"/>
     </row>
-    <row r="30" spans="1:133">
+    <row r="30" spans="1:134">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>547798000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>522233000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>503264000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>489612000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>456342000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>450979000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>422656000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>395271000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>352235000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>312229000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>285831000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>274520000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>251603000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>230677000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>211132000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>158231000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>162444000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>154512000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>138240000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>141601000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>133676000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>133293000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>126237000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>119751000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>108152000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>98379000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>87730000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>78806000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>70661000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>66687000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>66344000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>68325000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>69305000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6528000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6608000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>55451000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5075000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>5470000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5884000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5254000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5462000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5640000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5501000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5614000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5807000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5456000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5301000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4469000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4116000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>3605000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47708000.0</v>
       </c>
       <c r="BJ30">
         <v>47708000.0</v>
       </c>
       <c r="BK30">
+        <v>47708000.0</v>
+      </c>
+      <c r="BL30">
         <v>51122000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>46297000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>109217000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>106720000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>79305000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>78051000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>68706000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>44912000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>34430000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>30125000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>23747000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>31995000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>27706000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>28365000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>26230000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>29810000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>30989000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>30848000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>30473000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>34297000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>31282000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>27340000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>27232000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>21843000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>42092000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>42594000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>34199000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>19756000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>17171000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>19483000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>17718000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>17434000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>14776000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>16321000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>10606000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>12188000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>12858000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>12135000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>11124000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>14290000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>13210000.0</v>
       </c>
-      <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
       <c r="EA30"/>
       <c r="EB30"/>
       <c r="EC30"/>
+      <c r="ED30"/>
     </row>
-    <row r="31" spans="1:133">
+    <row r="31" spans="1:134">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>434260000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>415041000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>397338000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>360985000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>332913000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>347592000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>364347000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>399385000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>300799000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>295392000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>290452000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>286306000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>275367000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>261493000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>244630000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>256589000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>248617000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>235703000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>221573000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>207267000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>196183000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>187740000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>195100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>191428000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>191819000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>182162000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>173324000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>166192000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>171627000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>167621000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>156749000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>155929000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>153643000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>153688000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>150287000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>146832000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>145360000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>145133000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>75823000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>73573000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>67670000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3520000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>973000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2593000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>2842000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>5499000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -14163,52 +14244,53 @@
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
+      <c r="ED31"/>
     </row>
-    <row r="32" spans="1:133">
+    <row r="32" spans="1:134">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -14300,592 +14382,596 @@
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
+      <c r="ED32"/>
     </row>
-    <row r="33" spans="1:133">
+    <row r="33" spans="1:134">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>6801121000.0</v>
+      </c>
+      <c r="C33">
         <v>1361332000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5505371000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3859606000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4167651000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3898735000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3908797000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3917168000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3926525000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4034554000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4067270000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4123481000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4076362000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3959261000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3990189000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1928351000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2014953000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1890226000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>785061000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>650305000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>664885000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>566660000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2079587000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2094218000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2007741000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1980514000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1963704000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1974930000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1986375000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2000714000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1949152000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1974109000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1701327000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1717832000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1710116000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1724117000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1681580000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1616565000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>575224000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1354892000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1583734000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1580624000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1586986000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1626701000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1624096000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1632104000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1626799000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>645394000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1604720000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1584183000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1579238000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>639257000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>630322000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1337406000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1831159000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1855629000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1904931000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1582905000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>248578000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>207413000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1941945000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1978137000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2179527000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2287834000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2291865000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2411684000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2506884000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2595747000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2796018000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2872785000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2862815000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2858312000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2907263000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>2565374000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>2521639000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2462667000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2366889000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>2343110000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>2322800000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2305506000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>2287695000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>2268418000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>2254678000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2145555000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2127136000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2023156000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1973896000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1908409000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1821030000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1763920000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1670842000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1631329000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1553183000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1540939000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1516223000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1416159000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1278476000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1280413000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1277227000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1229478000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1169964000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1101138000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1119493000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1020074000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>984864000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>929233000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>940000000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>917600000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>912600000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>922100000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>878000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>860100000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>855000000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>861400000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>851100000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>820000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>741500000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>749100000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>698600000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>690400000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>670400000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>675500000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>671700000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>660900000.0</v>
       </c>
-      <c r="DU33"/>
-      <c r="DV33">
+      <c r="DV33"/>
+      <c r="DW33">
         <v>592100000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>586200000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>580000000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>564800000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>560300000.0</v>
       </c>
-      <c r="EA33"/>
       <c r="EB33"/>
       <c r="EC33"/>
+      <c r="ED33"/>
     </row>
-    <row r="34" spans="1:133">
+    <row r="34" spans="1:134">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>82293000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>81491000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>87798000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>88025000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>73224000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>65199000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>95391000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>89999000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>102091000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>106508000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>103136000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>98597000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>94716000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>92337000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>73755000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>74981000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>88490000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>56676000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>63526000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>60241000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>76192000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>53703000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>43457000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>43869000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>65543000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>47257000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>37604000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>60663000.0</v>
       </c>
-      <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>36594000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>42382000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>37014000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>33691000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>39775000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>49544000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>61772000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>65336000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>58748000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>67331000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>56056000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>52150000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>26199000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>23364000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14914,871 +15000,876 @@
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
+      <c r="ED34"/>
     </row>
-    <row r="35" spans="1:133">
+    <row r="35" spans="1:134">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>5732794000.0</v>
+      </c>
+      <c r="C35">
         <v>4028021000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>175529000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>136954000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>141740000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>152955000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>156080000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>145095000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>158092000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>143302000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>150384000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>135873000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>183296000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>194297000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>192135000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>140560000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>147504000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>148539000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>149572000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>150604000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>92489000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>93541000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>133920000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>138265000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>137780000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>133739000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>136933000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>147277000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>129403000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>134117000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>135765000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>147420000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>114070000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>115236000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>118676000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>130805000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>114111000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>113478000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>103079000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>116890000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>114000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>112943000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>113398000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>113845000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>114379000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>116533000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>114215000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>103878000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>142438000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>146654000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>141907000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103878000.0</v>
       </c>
       <c r="BA35">
         <v>103878000.0</v>
       </c>
       <c r="BB35">
+        <v>103878000.0</v>
+      </c>
+      <c r="BC35">
         <v>138153000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>133987000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>131685000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>130263000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>125734000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>103878000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>45000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>126414000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>103878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103378000.0</v>
       </c>
       <c r="BL35">
         <v>103378000.0</v>
       </c>
       <c r="BM35">
         <v>103378000.0</v>
       </c>
       <c r="BN35">
+        <v>103378000.0</v>
+      </c>
+      <c r="BO35">
         <v>87956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103378000.0</v>
       </c>
       <c r="BP35">
         <v>103378000.0</v>
       </c>
       <c r="BQ35">
         <v>103378000.0</v>
       </c>
       <c r="BR35">
+        <v>103378000.0</v>
+      </c>
+      <c r="BS35">
         <v>93371000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>125916000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>69742000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>128968000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>76009000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>75809000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>74059000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>46600000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>48050000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>45000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>36700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31625000.0</v>
       </c>
       <c r="CD35">
         <v>31625000.0</v>
       </c>
       <c r="CE35">
+        <v>31625000.0</v>
+      </c>
+      <c r="CF35">
         <v>34825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34325000.0</v>
       </c>
       <c r="CG35">
         <v>34325000.0</v>
       </c>
       <c r="CH35">
         <v>34325000.0</v>
       </c>
       <c r="CI35">
+        <v>34325000.0</v>
+      </c>
+      <c r="CJ35">
         <v>32916000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>30743000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>30731000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>30716000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>30206000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>26330000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1468343000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>16710000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>1439817000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1341911000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>1195258000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>33400000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>11900000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>17100000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>21700000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>16270000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>28061000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>15642000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>5000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>18801000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>27400000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>29800000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>40900000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>49000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>47800000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>35400000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>37100000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>36400000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>28800000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>10400000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>7800000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="DP35">
         <v>6100000.0</v>
       </c>
       <c r="DQ35">
+        <v>6100000.0</v>
+      </c>
+      <c r="DR35">
         <v>7000000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>6800000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>6300000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>5800000.0</v>
       </c>
-      <c r="DU35"/>
-      <c r="DV35">
+      <c r="DV35"/>
+      <c r="DW35">
         <v>4700000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>3700000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>4400000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>5300000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>7600000.0</v>
       </c>
-      <c r="EA35"/>
       <c r="EB35"/>
       <c r="EC35"/>
+      <c r="ED35"/>
     </row>
-    <row r="36" spans="1:133">
+    <row r="36" spans="1:134">
       <c r="A36" t="s">
         <v>68</v>
       </c>
-      <c r="B36"/>
-      <c r="C36">
+      <c r="B36">
+        <v>199947000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>240483000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>193946000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>186647000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>209479000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>205539000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>212920000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>202143000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>211388000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>209112000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>251702000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>190577000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>184711000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>180825000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-32481000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-22628000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-6100000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-7335000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-6696000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-8067000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3016531000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>125174000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>113752000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>112644000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>103158000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>103748000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>100389000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>100448000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>105625000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>103335000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>105519000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>101389000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>103079000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>104061000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>95953000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>101473000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>96499000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-55536000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>102585000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>100298000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>102526000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>106423000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>113459000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>114825000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>111729000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>123213000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-71778000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>125706000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>121523000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>137500000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>636579000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>661486000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>161060000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>189824000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>195481000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>206298000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>194469000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1395268000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1522599000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>204994000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>140952000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>121349000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>112962000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>114590000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>104972000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>88473000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>115146000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>84640000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>82507000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>54044000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>71401000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>63548000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>59253000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>68424000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>74475000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>56618000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>54700000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>51937000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>51704000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>51156000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>50348000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>23205000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>21104000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>20889000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>5492000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>45000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>31500000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>921000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>663000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>7530000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>148000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>62000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>23673000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>46824000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>67612000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>28271000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>195000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>76900000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>53725000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>64487000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>24045000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>75421000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>29325000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>32548000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>23889000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>27800000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>26300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23300000.0</v>
       </c>
       <c r="DF36">
         <v>23300000.0</v>
       </c>
       <c r="DG36">
+        <v>23300000.0</v>
+      </c>
+      <c r="DH36">
         <v>22200000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>21900000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>21400000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>21500000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>23000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>23800000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>18200000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>17400000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>15000000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>14600000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>14300000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>13700000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>14900000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>14500000.0</v>
       </c>
-      <c r="DU36"/>
-      <c r="DV36">
+      <c r="DV36"/>
+      <c r="DW36">
         <v>17100000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>15100000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>54300000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>13400000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>13000000.0</v>
       </c>
-      <c r="EA36"/>
       <c r="EB36"/>
       <c r="EC36"/>
+      <c r="ED36"/>
     </row>
-    <row r="37" spans="1:133">
+    <row r="37" spans="1:134">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15822,51 +15913,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15895,1893 +15988,1903 @@
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
+      <c r="ED37"/>
     </row>
-    <row r="38" spans="1:133">
+    <row r="38" spans="1:134">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38">
+        <v>5426548000.0</v>
+      </c>
+      <c r="C38">
         <v>5344958000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5504898000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4240821000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5727686000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5665860000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4216837000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>4188330000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>4266354000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5758156000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>5883942000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4204431000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>5888317000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2190867000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2289481000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1546534000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2590905000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1748178000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3900939000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3831537000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3607497000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3494070000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3449910000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3176338000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3191757000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3172402000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3185616000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3203043000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3288861000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3227641000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3265810000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2971078000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2978362000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2947490000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2965225000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>3018562000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2837510000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2687975000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2967976000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2912362000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2827134000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2753645000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2765888000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2801364000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2754740000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2706579000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2692258000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2775924000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2685785000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2717917000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2572191000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2584366000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2680079000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2371671000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2441513000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2399038000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2307624000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2189282000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2188822000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2320907000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2336630000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2530192000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2744632000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2774714000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2910408000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3013583000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>3039251000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>3391515000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>3520374000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>3507772000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3541481000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>3674142000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>3273745000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>3203517000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>3114683000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2985836000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2985453000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2908956000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2935065000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2866966000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2893920000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2914757000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2732221000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>2721288000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2594257000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>2548918000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>2455650000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>2327715000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>2286108000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>2138926000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>2114833000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>2043985000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>2030597000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1577039329.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>1473554212.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>1320120226.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>1305044709.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>1328574447.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>1281602751.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>1210266371.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>338770000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>330340000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>305711000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>310248000.0</v>
       </c>
-      <c r="DB38"/>
-      <c r="DC38">
+      <c r="DC38"/>
+      <c r="DD38">
         <v>643100000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>618400000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>611600000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>608700000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>598300000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>584900000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>578300000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>576100000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>561700000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>543600000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>473000000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>457000000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>430300000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>419100000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>402500000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>407000000.0</v>
       </c>
-      <c r="DS38">
+      <c r="DT38">
         <v>394800000.0</v>
       </c>
-      <c r="DT38">
+      <c r="DU38">
         <v>388700000.0</v>
       </c>
-      <c r="DU38"/>
-      <c r="DV38">
+      <c r="DV38"/>
+      <c r="DW38">
         <v>343900000.0</v>
       </c>
-      <c r="DW38">
+      <c r="DX38">
         <v>335600000.0</v>
       </c>
-      <c r="DX38">
+      <c r="DY38">
         <v>369800000.0</v>
       </c>
-      <c r="DY38">
+      <c r="DZ38">
         <v>318700000.0</v>
       </c>
-      <c r="DZ38">
+      <c r="EA38">
         <v>320400000.0</v>
       </c>
-      <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
+      <c r="ED38"/>
     </row>
-    <row r="39" spans="1:133">
+    <row r="39" spans="1:134">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>-600516000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>123969000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>153912000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>128917000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>105268000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>135340000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>138071000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>111477000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-274520000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>137715000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-458717000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>651851000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-886093000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>530065000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1273109000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1329302000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1506495000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1560341000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1576744000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1488213000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1424302000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1405617000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1412920000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1406863000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1387856000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1333984000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1358047000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1096734000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1122899000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1123033000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1102333000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1016331000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1085694000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>816523000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>546690000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>792667000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>832188000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>882935000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>925866000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>920242000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>939151000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>953319000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>978598000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>888215000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>902432000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>894109000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>640882000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>666859000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>703126000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1362888000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1399774000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1487441000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1524263000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1583455000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1668212000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1736444000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1765428000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1947239000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2005962000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2014836000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2114844000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2192395000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2276733000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2306360000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>2337016000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2305217000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2272798000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2233766000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1950205000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1949678000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1903595000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1825084000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1816797000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1826508000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1793580000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1785128000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1742328000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1686666000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1649874000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1607443000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1530848000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1499637000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1453830000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1393720000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1316656000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1271311000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1225725000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1132819000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1118429000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>-64456329.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-61123212.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>-45461226.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>-52899709.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>-55448447.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>-56419751.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>-44798371.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>1074289000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>1092801000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>992974000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>958459000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>905564000.0</v>
       </c>
-      <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
+      <c r="ED39"/>
     </row>
-    <row r="40" spans="1:133">
+    <row r="40" spans="1:134">
       <c r="A40" t="s">
         <v>72</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>1739117000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5760250000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4798439000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4852791000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4768731000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4465424000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4521728000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4608275000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4570746000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4614320000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4717582000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4897220000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5110723000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5281359000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5342855000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5544725000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5466232000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2714329000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>21234000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>22314000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2537073000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2479243000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2451317000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2195642000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2126749000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2074491000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2077774000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2123512000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2116673000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2132370000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2161851000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1962048000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1922925000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1889115000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1910145000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1937154000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1866785000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1777382000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1782125000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1796694000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1759086000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1720479000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1713552000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1744778000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1685055000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1656755000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1700824000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1724281000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1682128000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1673123000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1690623000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1718256000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1717219000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1696934000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1770024000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1763870000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1740781000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1728034000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1769060000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1902849000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1908528000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2021716000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2170117000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2180858000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2222199000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2353327000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2371622000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>2459551000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>2420319000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>2329192000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>2418854000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2419610000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>2113618000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2196227000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>2096759000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>2065863000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>2062693000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2017831000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>2008021000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>2004479000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>1935278000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1946854000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>1909520000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>1836579000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1798849000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1849430000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>1709195000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1572661000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>1460726000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1544080000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1484172000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1396097000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>1390661000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1375498000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1284157000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1147691000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>1039670000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>1126841000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>1072540000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>1035486000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>996478000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>995850000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>913983000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>881966000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>848336000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>833100000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>830100000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>815700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>826300000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>806800000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>808300000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>789800000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>788900000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>780900000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>780200000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>708300000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>732700000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>680600000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>668300000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>658700000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>669300000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>669600000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>660700000.0</v>
       </c>
-      <c r="DU40"/>
-      <c r="DV40">
+      <c r="DV40"/>
+      <c r="DW40">
         <v>595200000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>581700000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>559700000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>553600000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>550700000.0</v>
       </c>
-      <c r="EA40"/>
       <c r="EB40"/>
       <c r="EC40"/>
+      <c r="ED40"/>
     </row>
-    <row r="41" spans="1:133">
+    <row r="41" spans="1:134">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>65250000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>37021000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>53594000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>43377000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>52528000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>35625000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>31678000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>45055000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>47037000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>33525000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>29187000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>36156000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>24098000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>26110000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>24188000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>15639000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>14280000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>28317000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>11738000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>16138000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>13102000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>21642000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>12337000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>13539000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>17016000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>29182000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>12526000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>11889000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>14057000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>13823000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>10945000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>9900000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>9520000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>9967000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>10501000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>12655000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>10337000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>11411000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>38560000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>42776000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>38029000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>36821000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>35254000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>34275000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>30109000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>27807000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>26385000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>21856000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>23568000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>22033000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>22536000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>21398000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>19158000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>19098000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>16396000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>15377000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>17160000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>21845000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>20561000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>33191000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>17477000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>17795000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>22880000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>17865000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>23606000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>26603000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>15941000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>24534000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>19049000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>17089000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>17800000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>16015000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>19127000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>22887000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>18435000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>13076000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>25588000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>14903000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>15390000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>12606000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>13726000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>22295000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>18484000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>15706000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>15457000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>13970000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>10086000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>20514000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>17649000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>16245000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>14738000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>12841000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>25007000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>13034000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>10067000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
+      <c r="ED41"/>
     </row>
-    <row r="42" spans="1:133">
+    <row r="42" spans="1:134">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>312248000.0</v>
+      </c>
+      <c r="C42">
         <v>335260000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>333833000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>205562000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>204476000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>204709000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>204137000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>203159000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>202224000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>202046000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>201152000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>200217000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>199375000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>199048000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>198272000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>197612000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>197290000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>196543000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>11513000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>11012000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>14725000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>20789000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>21442000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>22281000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>22724000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>24725000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>24339000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>23715000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>23060000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>22977000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>22331000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>21788000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>21085000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>21286000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>21002000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>20730000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>20594000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>20433000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>20248000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>20091000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>20121000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>19952000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>19807000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>19685000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>19523000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>19483000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>19441000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>19334000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-29552000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-29591000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-29635000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-29548000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-29601000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-28767000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-28838000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-28905000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-28971000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-28894000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-29179000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-29354000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-29607000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-29635000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-30044000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-30297000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-30529000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-30373000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-30620000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-30843000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-31122000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-36116000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-36254000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-36656000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-36982000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-78644000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-78891000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-79057000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-50053000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-48705000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-47538000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-40114000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-35733000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-36592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36606000.0</v>
       </c>
       <c r="CF42">
         <v>-36606000.0</v>
       </c>
       <c r="CG42">
+        <v>-36606000.0</v>
+      </c>
+      <c r="CH42">
         <v>-36640000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-37858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37965000.0</v>
       </c>
       <c r="CJ42">
         <v>-37965000.0</v>
       </c>
       <c r="CK42">
+        <v>-37965000.0</v>
+      </c>
+      <c r="CL42">
         <v>-38022000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-38398000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-38660000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-38137000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>-7407000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>-8036000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>-8757000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-7167000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-5313000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-907000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-399000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>769000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>2602000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>3288000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>3629000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>4047000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>4871000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>-2280000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-1200000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>15800000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>17800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15900000.0</v>
       </c>
       <c r="DG42">
         <v>15900000.0</v>
       </c>
       <c r="DH42">
         <v>15900000.0</v>
       </c>
       <c r="DI42">
         <v>15900000.0</v>
       </c>
       <c r="DJ42">
+        <v>15900000.0</v>
+      </c>
+      <c r="DK42">
         <v>15800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15900000.0</v>
       </c>
       <c r="DL42">
         <v>15900000.0</v>
       </c>
       <c r="DM42">
-        <v>15400000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="DN42">
         <v>15400000.0</v>
       </c>
       <c r="DO42">
         <v>15400000.0</v>
       </c>
       <c r="DP42">
         <v>15400000.0</v>
       </c>
       <c r="DQ42">
         <v>15400000.0</v>
       </c>
       <c r="DR42">
         <v>15400000.0</v>
       </c>
       <c r="DS42">
+        <v>15400000.0</v>
+      </c>
+      <c r="DT42">
         <v>15300000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>16800000.0</v>
       </c>
-      <c r="DU42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV42"/>
       <c r="DW42">
         <v>12800000.0</v>
       </c>
       <c r="DX42">
         <v>12800000.0</v>
       </c>
       <c r="DY42">
-        <v>12900000.0</v>
+        <v>12800000.0</v>
       </c>
       <c r="DZ42">
         <v>12900000.0</v>
       </c>
-      <c r="EA42"/>
+      <c r="EA42">
+        <v>12900000.0</v>
+      </c>
       <c r="EB42"/>
       <c r="EC42"/>
+      <c r="ED42"/>
     </row>
-    <row r="43" spans="1:133">
+    <row r="43" spans="1:134">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17873,202 +17976,203 @@
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
+      <c r="ED43"/>
     </row>
-    <row r="44" spans="1:133">
+    <row r="44" spans="1:134">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
-        <v>31553000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS44">
         <v>31553000.0</v>
       </c>
       <c r="AT44">
-        <v>47331000.0</v>
+        <v>31553000.0</v>
       </c>
       <c r="AU44">
         <v>47331000.0</v>
       </c>
       <c r="AV44">
         <v>47331000.0</v>
       </c>
       <c r="AW44">
+        <v>47331000.0</v>
+      </c>
+      <c r="AX44">
         <v>73000000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>72942000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>72667000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>72396000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>72130000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>71869000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>71611000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>71358000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>71108000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>70863000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>70622000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>70385000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>70151000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>69921000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>69695000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>69473000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>69254000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>69039000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>68827000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>68619000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>68448000.0</v>
       </c>
-      <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
@@ -18088,1689 +18192,1700 @@
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
+      <c r="ED44"/>
     </row>
-    <row r="45" spans="1:133">
+    <row r="45" spans="1:134">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>172110000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>166634000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>153284000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>144789000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>44544000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>45055000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>45477000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>44914000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>44536000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>44579000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>44354000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>42900000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>42551000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>42025000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>42439000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>42752000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>42532000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>37209000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>37628000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>37971000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>38061000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>38594000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>38977000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>39092000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>38953000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>39151000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>39612000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>39701000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>41696000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>42016000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>42335000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>42557000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>45242000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>45716000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>46005000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>46392000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>46793000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>47356000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>47002000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>48509000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>49196000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>49830000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>50477000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>51972000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>52692000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>53650000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>54640000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>55601000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>56505000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>57294000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>58406000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>59571000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>60557000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>61459000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>62522000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>63216000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>61992000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>61200000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>49698000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>49051000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>49452000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>49542000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>48404000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>45736000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>43534000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>43368000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>42485000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>39731000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>38086000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>37651000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>36208000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>33645000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>33468000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>33199000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>33033000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>32341000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>31420000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>30556000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>29743000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>28714000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>27331000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>24902000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>24362000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>24158000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>23593000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>22392000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>22155000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>21799000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>21813000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>21113000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>20665000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>20700000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>21100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>21200000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>21000000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>20800000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>21000000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>20900000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>20800000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>20900000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>21100000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>15400000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>15500000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>14900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14700000.0</v>
       </c>
       <c r="DQ45">
         <v>14700000.0</v>
       </c>
       <c r="DR45">
+        <v>14700000.0</v>
+      </c>
+      <c r="DS45">
         <v>14600000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>14100000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>14000000.0</v>
       </c>
-      <c r="DU45"/>
-      <c r="DV45">
+      <c r="DV45"/>
+      <c r="DW45">
         <v>13100000.0</v>
       </c>
-      <c r="DW45">
+      <c r="DX45">
         <v>13000000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>13100000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>12800000.0</v>
       </c>
-      <c r="DZ45">
+      <c r="EA45">
         <v>13000000.0</v>
       </c>
-      <c r="EA45"/>
       <c r="EB45"/>
       <c r="EC45"/>
+      <c r="ED45"/>
     </row>
-    <row r="46" spans="1:133">
+    <row r="46" spans="1:134">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>85634000.0</v>
+      </c>
+      <c r="C46">
         <v>86645000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>87714000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>85702000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>87466000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>87311000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>82768000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>82871000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>81290000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>79310000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>76472000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>72797000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>72547000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>72355000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>77301000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>81901000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>86156000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>88005000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>44120000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>44544000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>45055000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>45477000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>44914000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>44536000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>44579000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>44354000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>42900000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>42551000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>42025000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>42439000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>42752000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>42532000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>37209000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>37628000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>37971000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>38061000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>38594000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>38977000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>39092000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>38953000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>39151000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>39612000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>39701000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>41696000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>42016000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>42335000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>42557000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>45242000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>45716000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>46005000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>46392000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>46793000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>47356000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>47002000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>48509000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>49196000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>49830000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>50477000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>51972000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>52692000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>53650000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>54640000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>55601000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>56505000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>57294000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>58406000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>59571000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>60557000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>61459000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>62522000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>63216000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>61992000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>61200000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>49698000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>49051000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>49452000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>49542000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>48404000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>45736000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>43534000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>43368000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>42485000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>39731000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>38086000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>37651000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>36208000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>33645000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>33468000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>33199000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>33033000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>32341000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>31420000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>30556000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>29743000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>28714000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>27331000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>24902000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>24362000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>24158000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>23593000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>22392000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>22155000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>21799000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>21813000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>21113000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>20665000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>20700000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>21100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>21200000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>21000000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>20800000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>21000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>20900000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>20800000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>20900000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>21100000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>15400000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>15500000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>14900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14700000.0</v>
       </c>
       <c r="DQ46">
         <v>14700000.0</v>
       </c>
       <c r="DR46">
+        <v>14700000.0</v>
+      </c>
+      <c r="DS46">
         <v>14600000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>14100000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>14000000.0</v>
       </c>
-      <c r="DU46"/>
-      <c r="DV46">
+      <c r="DV46"/>
+      <c r="DW46">
         <v>13100000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>13000000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>13100000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>12800000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>13000000.0</v>
       </c>
-      <c r="EA46"/>
       <c r="EB46"/>
       <c r="EC46"/>
+      <c r="ED46"/>
     </row>
-    <row r="47" spans="1:133">
+    <row r="47" spans="1:134">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>76472000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>73558000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>73802000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>73916000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>77301000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>81901000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>86156000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>88005000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>44120000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>44544000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>47218000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>47951000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>47600000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>49618000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>49628000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>49358000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>46200000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>42551000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>48390000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>49614000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>49716000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>51444000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>44272000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>45999000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>46995000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>49785000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>52075000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>50893000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>53236000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>38953000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>39151000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>39612000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>64152000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>73660000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>77477000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>74317000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>83434000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>84474000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>85936000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>87542000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>95458000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>106258000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>113019000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>119425000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>48509000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>49196000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>49830000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>50477000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>51972000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>52692000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>53650000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>54640000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>55601000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>56505000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>57294000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>58406000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>59571000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>60557000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>61459000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>62522000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>63216000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>61992000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>61200000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>49698000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>49051000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>49452000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>49542000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>48404000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>45736000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>43534000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>43368000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>42485000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>39731000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>38086000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>37651000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>36208000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>33645000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>33468000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>33199000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>33033000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>32341000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>31420000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>30556000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>29743000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>28714000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>27331000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>24902000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>24362000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>24158000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>23593000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>22392000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>22155000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>21799000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>21813000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>21113000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
+      <c r="ED47"/>
     </row>
-    <row r="48" spans="1:133">
+    <row r="48" spans="1:134">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>559129000.0</v>
+      </c>
+      <c r="C48">
         <v>537231000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>512131000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>505419000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>486300000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>469165000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>452745000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>432037000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>412388000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>393311000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>377320000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>355219000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>331890000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>310512000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>289126000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>271831000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>261807000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>252005000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>262513000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>255536000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>248165000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>236579000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>228825000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>218856000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>209915000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>213723000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>204486000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>192612000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>183634000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>175463000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>167140000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>157796000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>151833000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>142959000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>145767000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>138442000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>133281000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>129005000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>124283000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>121080000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>117531000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>114209000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>110376000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>106791000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>103372000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>100697000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>98786000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>96927000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>94693000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>92549000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>92612000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>19958000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>16747000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>12048000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>11795000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>12930000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>12916000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>17107000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>21314000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>23894000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>24056000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>28335000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>106103000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>107781000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>132436000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>141774000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>152655000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>152442000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>212658000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>213031000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>220447000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>218516000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>213381000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>209867000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>205262000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>201001000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>197089000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>193170000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>188768000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>185660000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>181167000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>176824000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>170837000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>165410000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>160595000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>156025000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>149228000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>152795000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>148885000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>144157000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>140004000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>135425000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>131270000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>127547000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>123877000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>120141000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>118869000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>115009000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>111427000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>108011000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>104856000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>102099000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>99666000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>97273000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>94719000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>92143000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>89800000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>87600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>85400000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>83200000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>81000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>79000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>76800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>74900000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>72600000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>70700000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>67500000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>65600000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>64200000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>62500000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>60500000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>58500000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>57300000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>55500000.0</v>
       </c>
-      <c r="DU48"/>
-      <c r="DV48">
+      <c r="DV48"/>
+      <c r="DW48">
         <v>51000000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>49800000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>48100000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>46600000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>45500000.0</v>
       </c>
-      <c r="EA48"/>
       <c r="EB48"/>
       <c r="EC48"/>
+      <c r="ED48"/>
     </row>
-    <row r="49" spans="1:133">
+    <row r="49" spans="1:134">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>355219000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>331890000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>310512000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>289126000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>271831000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>261807000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>252011000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>262513000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>255536000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>248165000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>236579000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>228825000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>218856000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>209915000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>213723000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>204486000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>192612000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>183634000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>175463000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>167140000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>157796000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>151833000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>142959000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>145767000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>138442000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>133281000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>129005000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>124283000.0</v>
       </c>
-      <c r="AN49">
-[...1 lines deleted...]
-      </c>
       <c r="AO49">
         <v>0.0</v>
       </c>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49">
+        <v>0.0</v>
+      </c>
+      <c r="AR49">
         <v>110376000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>106791000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>103372000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>100697000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>98786000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>96927000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>94693000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>92549000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>92612000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>19958000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>16747000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>12048000.0</v>
       </c>
-      <c r="BC49">
-[...1 lines deleted...]
-      </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
         <v>21314000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>23894000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -19799,167 +19914,172 @@
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
+      <c r="ED49"/>
     </row>
-    <row r="50" spans="1:133">
+    <row r="50" spans="1:134">
       <c r="A50" t="s">
         <v>82</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>200000000.0</v>
+      </c>
       <c r="C50">
+        <v>215000000.0</v>
+      </c>
+      <c r="D50">
         <v>165000000.0</v>
       </c>
-      <c r="D50">
-[...1 lines deleted...]
-      </c>
       <c r="E50">
         <v>0.0</v>
       </c>
       <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
         <v>20000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>335000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>330000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>220000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>405000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>435000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>485000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>315000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>90000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>25000000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
-[...1 lines deleted...]
-      </c>
+      <c r="V50"/>
       <c r="W50">
+        <v>0.0</v>
+      </c>
+      <c r="X50">
         <v>6125000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>8250000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>6375000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>48500000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>84000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>87125000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>85000000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>256441000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>188120000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>248629000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>253513000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>214827000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>119731000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>198971000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>46606000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>93138000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>53852000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>152858000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>169944000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -20002,1204 +20122,1212 @@
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
+      <c r="ED50"/>
     </row>
-    <row r="51" spans="1:133">
+    <row r="51" spans="1:134">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>323315000.0</v>
+      </c>
+      <c r="C51">
         <v>338920000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>289407000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>132536000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>123926000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>141897000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>474085000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>461740000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>338722000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>516625000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>546028000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>601644000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>472599000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>260811000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>200104000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>151560000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>165496000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>167613000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>169727000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>171838000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>114803000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>116934000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>159984000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>155975000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>154290000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>205870000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>243692000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>254244000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>242449000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>313355000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>246065000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>255929000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>188099000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>246615000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>253513000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>212984000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>221316000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>197304000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>103579000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>196205000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>156907000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>152113000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>165952000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>156293000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>160391000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>169914000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>173316000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>104378000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>147090000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>131438000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>179597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104378000.0</v>
       </c>
       <c r="BA51">
         <v>104378000.0</v>
       </c>
       <c r="BB51">
+        <v>104378000.0</v>
+      </c>
+      <c r="BC51">
         <v>221753000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>105616000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>117680000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>120682000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>103878000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>108193000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>108011000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>51457000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>110037000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>114119000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>128617000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>129087000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>177250000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>134952000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>141354000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>177265000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>348006000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>405337000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>319193000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>359384000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>377204000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>269144000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>297874000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>200006000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>213358000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>221230000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>242701000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>185438000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>264275000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>232641000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>159609000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>208793000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>155353000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>70251000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>154488000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>188912000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>184610000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>67834000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>91796000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>71954000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>68644000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>60627000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>53226000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>43384000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>97072000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>64859000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>77830000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>47067000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>27161000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>39319000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>24975000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>25138000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>37077000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>41600000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>46000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>44000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>73300000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>64800000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>54700000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>44300000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>55100000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>47200000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>24400000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>6400000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>6200000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>5400000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>9900000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>7000000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>9200000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>11700000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>16900000.0</v>
       </c>
-      <c r="DU51"/>
-      <c r="DV51">
+      <c r="DV51"/>
+      <c r="DW51">
         <v>9600000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>4700000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>10100000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>4300000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>10800000.0</v>
       </c>
-      <c r="EA51"/>
       <c r="EB51"/>
       <c r="EC51"/>
+      <c r="ED51"/>
     </row>
-    <row r="52" spans="1:133">
+    <row r="52" spans="1:134">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>223130000.0</v>
+      </c>
+      <c r="C52">
         <v>238769000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>189290000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>47252000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>38664000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>56657000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>388866000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>376542000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>253546000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>431470000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>460894000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>516532000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>342897000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>122156000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>60497000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>17992000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>19074000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>20155000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>21234000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>22314000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>23393000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>65393000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>60338000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>57611000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>97193000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>132870000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>141291000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>127361000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>196132000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>126208000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>130663000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>86366000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>144918000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>151853000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>111361000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>119731000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>95715000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>500000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>93138000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>53852000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>49070000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>62074000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>52415000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>56513000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>66036000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>69438000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>500000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>43212000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>27560000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>75719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BA52">
         <v>500000.0</v>
       </c>
       <c r="BB52">
+        <v>500000.0</v>
+      </c>
+      <c r="BC52">
         <v>117875000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1738000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>13802000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>16804000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>901000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>4315000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>4133000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>6457000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>6159000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>10741000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>25239000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>25709000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>73372000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>31574000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>37976000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>73887000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>244628000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>279421000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>249451000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>230416000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>301195000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>193335000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>223815000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>153406000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>165308000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>176230000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>206001000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>153813000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>232650000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>197816000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>125284000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>174468000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>121028000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>37335000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>123745000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>158181000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>153894000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>37628000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>65466000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>71954000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>68644000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>60627000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>53226000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>43384000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>63679000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>52925000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>60699000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>25401000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>23732000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>36265000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>22367000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>20111000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>27610000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>24900000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>29300000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>17000000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>37100000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>32000000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>33400000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>22900000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>31000000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>27800000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>24400000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>6400000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>6200000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>5400000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>9900000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>7000000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>9200000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>11700000.0</v>
       </c>
-      <c r="DT52">
+      <c r="DU52">
         <v>16900000.0</v>
       </c>
-      <c r="DU52"/>
-      <c r="DV52">
+      <c r="DV52"/>
+      <c r="DW52">
         <v>9600000.0</v>
       </c>
-      <c r="DW52">
+      <c r="DX52">
         <v>4700000.0</v>
       </c>
-      <c r="DX52">
+      <c r="DY52">
         <v>10100000.0</v>
       </c>
-      <c r="DY52">
+      <c r="DZ52">
         <v>4300000.0</v>
       </c>
-      <c r="DZ52">
+      <c r="EA52">
         <v>7700000.0</v>
       </c>
-      <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
+      <c r="ED52"/>
     </row>
-    <row r="53" spans="1:133">
+    <row r="53" spans="1:134">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53">
+        <v>1115493000.0</v>
+      </c>
+      <c r="C53">
         <v>72360000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>822060000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1177688000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>800650000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1161701000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1190854000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1173661000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1168797000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1192829000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1229618000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1335622000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1455068000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1539359000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1609759000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1734416000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1816450000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1692488000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>715188000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>579948000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>593280000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>496178000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>448421000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>447436000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>449694000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>484648000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>488422000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>492080000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>509090000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>541248000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>542338000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>543644000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>550942000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>541439000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>533484000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>568227000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>611054000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>531838000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>531057000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>764551000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>500912000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>456066000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>408836000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>399836000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>399252000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>385486000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>362243000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>329814000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>400212000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>372191000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>373478000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>584937000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>575746000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>579886000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>412346000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>398895000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>359371000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>307564000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>188187000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>145613000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>142225000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>70174000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>168427000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>216934000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>210542000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>42954000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>4039000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>3176000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>2176000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>6306000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>1170000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>1096000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>820000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>3935000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>518056000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>504648000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>487176000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>7798000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>445437000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>463363000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>454345000.0</v>
       </c>
-      <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>525707000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>453595000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>479290000.0</v>
       </c>
-      <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>437685000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>418093000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>391004000.0</v>
       </c>
-      <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>363757000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>370811000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>386176000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>23350000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>377482000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>350809000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>304203000.0</v>
       </c>
-      <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>333093000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>339462000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>302483000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>8275000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
+      <c r="ED53"/>
     </row>
-    <row r="54" spans="1:133">
+    <row r="54" spans="1:134">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -21243,51 +21371,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -21316,1659 +21446,1670 @@
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
+      <c r="ED54"/>
     </row>
-    <row r="55" spans="1:133">
+    <row r="55" spans="1:134">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>6849221000.0</v>
+      </c>
+      <c r="C55">
         <v>6902675000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6991754000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5701294000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5727686000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5649377000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5671760000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5662700000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5616072000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5722799000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5758156000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5883942000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5920283000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5888317000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5967705000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6005543000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6223746000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6212184000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3275132000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3250634000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3166652000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3040837000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2974824000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2932436000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2656810000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2635545000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2614315000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2623606000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2623531000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2676003000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2612473000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2649748000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2366485000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2383429000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2360407000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2343441000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2353313000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2251188000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2112751000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2159774000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2121295000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2077863000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2049594000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2065053000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2097510000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2061787000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2033099000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2046864000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2059419000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2004034000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2032788000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1932934000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1954044000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2045799000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1903400000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1985658000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1981548000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1941418000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1940704000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1981409000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2115406000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2123921000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2297904000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2462760000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2497685000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2596657000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2699094000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2720237000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2901857000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2984605000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2950174000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2955967000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>3000645000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2658576000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2631556000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2555611000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2444031000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2459140000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2412664000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2423139000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2364399000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2367830000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2346745000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2236540000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2201595000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2102266000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2074659000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2001071000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1900405000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1838844000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1739395000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1709229000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1623621000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1608087000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1580729000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1477327000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1323972000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1333348000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1332718000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1285942000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1214796000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1149442000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1168905000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1070511000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1020558000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>998508000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>988500000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>992200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>976800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1014300000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>986300000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>973300000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>944300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>948400000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>926800000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>901900000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>805000000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>827800000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>771300000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>761100000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>748600000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>760700000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>761400000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>755000000.0</v>
       </c>
-      <c r="DU55"/>
-      <c r="DV55">
+      <c r="DV55"/>
+      <c r="DW55">
         <v>667700000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>650100000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>634600000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>624200000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>624400000.0</v>
       </c>
-      <c r="EA55"/>
       <c r="EB55"/>
       <c r="EC55"/>
+      <c r="ED55"/>
     </row>
-    <row r="56" spans="1:133">
+    <row r="56" spans="1:134">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>48100000.0</v>
+      </c>
+      <c r="C56">
         <v>196385000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1486383000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1841688000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1560035000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1750642000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1762963000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1745532000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1689547000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1688245000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1690886000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1763151000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1843921000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1929056000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1977516000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1787711000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2662259000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1731053000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>741893000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2600329000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2501767000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2474177000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>895237000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>838218000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>649069000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>655031000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>650611000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>648676000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>637156000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>675289000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>663321000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>675639000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>665158000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>665597000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>650291000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>619324000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>671733000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>634623000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1537527000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>804882000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>537561000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>496404000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>462608000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>438352000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>473414000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>429683000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>406300000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1401470000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>454699000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>419851000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>453550000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1293677000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1323722000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>708393000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>72241000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>130029000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>76617000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>358513000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1692126000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1773996000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>173461000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>145784000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>118377000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>174926000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>205820000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>184973000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>192210000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>124490000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>105839000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>111820000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>87359000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>97655000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>93382000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>93202000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>109917000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>92944000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>77142000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>116030000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>89864000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>117633000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>76704000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>99412000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>92067000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>90985000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>74459000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>80505000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>100763000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>92662000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>79375000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>74924000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>68553000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>77900000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>70438000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>67148000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>64506000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>61168000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>45496000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>52935000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>55491000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>56464000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>44832000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>48304000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>49412000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>50437000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>35694000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>69275000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>48500000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>74600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>64200000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>92200000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>108300000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>113200000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>89300000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>87000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>75700000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>81900000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>63500000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>78700000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>72700000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>70700000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>78200000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>85200000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>89700000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>94100000.0</v>
       </c>
-      <c r="DU56"/>
-      <c r="DV56">
+      <c r="DV56"/>
+      <c r="DW56">
         <v>75600000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>63900000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>54600000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>59400000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>64100000.0</v>
       </c>
-      <c r="EA56"/>
       <c r="EB56"/>
       <c r="EC56"/>
+      <c r="ED56"/>
     </row>
-    <row r="57" spans="1:133">
+    <row r="57" spans="1:134">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>223130000.0</v>
+      </c>
+      <c r="C57">
         <v>1977886000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5949540000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4845691000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4891455000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4825388000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4854290000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4898270000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4861821000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5002216000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5075214000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5234114000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5240117000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5232879000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5341856000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>17992000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>19074000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>20155000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>21234000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>22314000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>23393000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2544636000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2511655000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2253253000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2223942000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2207361000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2219065000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2250873000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2312805000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2258578000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2292514000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2048414000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2067843000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2040968000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2021506000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2056885000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1962500000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>500000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1875263000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1850546000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1808156000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1782553000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1765967000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1801291000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1751091000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1726193000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>500000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1767493000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1709688000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1748842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BA57">
         <v>500000.0</v>
       </c>
       <c r="BB57">
+        <v>500000.0</v>
+      </c>
+      <c r="BC57">
         <v>1835094000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1698672000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1783826000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1780674000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1741682000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4315000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4133000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1908806000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1936085000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2032457000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2195356000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2206067000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>2311493000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2384401000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2409098000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>2532938000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2698138000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>2626090000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>2686100000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2672906000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2432678000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2413168000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>2347177000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>2235210000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>2252535000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>2213110000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>2231111000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2176092000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>2183943000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>2163797000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>2057691000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>2029482000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1934348000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1912353000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1847843000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>1746232000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1691134000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1595434000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1571933000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1486535000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1475011000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>1451600000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>1351400000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>1201200000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>1175000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>1197400000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>1149500000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>1075600000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>1020210000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>1032115000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>949384000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>912200000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>875946000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>858000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>859400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>832700000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>863400000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>838800000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>841700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>812700000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>819900000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>808700000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>804600000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>714700000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>738900000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>692100000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>684300000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>665700000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>678500000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>687600000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>677600000.0</v>
       </c>
-      <c r="DU57"/>
-      <c r="DV57">
+      <c r="DV57"/>
+      <c r="DW57">
         <v>604800000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>586400000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>569800000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>557900000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>558400000.0</v>
       </c>
-      <c r="EA57"/>
       <c r="EB57"/>
       <c r="EC57"/>
+      <c r="ED57"/>
     </row>
-    <row r="58" spans="1:133">
+    <row r="58" spans="1:134">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>5955924000.0</v>
+      </c>
+      <c r="C58">
         <v>6005907000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6125069000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4982645000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5033195000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4978343000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5010370000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5043365000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5019913000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5145518000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5225598000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5369987000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5423413000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5427176000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5533991000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5556639000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5757428000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5710163000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2953900000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2934696000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2855539000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2733750000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2678556000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2649920000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2391033000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2357681000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2344294000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2366342000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2380276000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2446922000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2394343000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2439934000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2162484000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2183079000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2159644000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2152311000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2170996000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2075978000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1941124000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1992153000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1964546000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1921934000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1895951000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1879812000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1915670000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1867624000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1840408000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1854246000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1909931000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1856342000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1890749000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1861832000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1878190000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1973247000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1832659000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1915511000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1910937000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1867416000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1862426000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1900435000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2035220000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2039963000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2136335000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2299234000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2309945000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2399449000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2488279000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2512976000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2636816000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2791509000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2752006000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2755842000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2801874000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2508687000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2488977000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>2421236000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2281810000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2300585000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2258110000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2267811000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2207717000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2215568000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2198622000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>2092016000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2063807000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1967278000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1945269000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1878586000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1776963000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1721850000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1625640000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1598263000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1486535000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1475011000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1451582000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1351353000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1201161000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1208402000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1209349000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1166615000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1097291000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1036480000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1060176000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>965026000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>917171000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>894747000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>885400000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>889200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>873600000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>912400000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>886600000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>877100000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>849800000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>856300000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>837500000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>815100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>722500000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>746400000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>692100000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>684300000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>672700000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>685300000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>687600000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>683400000.0</v>
       </c>
-      <c r="DU58"/>
-      <c r="DV58">
+      <c r="DV58"/>
+      <c r="DW58">
         <v>609500000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>590100000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>574200000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>563200000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>566000000.0</v>
       </c>
-      <c r="EA58"/>
       <c r="EB58"/>
       <c r="EC58"/>
+      <c r="ED58"/>
     </row>
-    <row r="59" spans="1:133">
+    <row r="59" spans="1:134">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -23012,51 +23153,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -23085,744 +23228,749 @@
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
+      <c r="ED59"/>
     </row>
-    <row r="60" spans="1:133">
+    <row r="60" spans="1:134">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>893297000.0</v>
+      </c>
+      <c r="C60">
         <v>896768000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>866685000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>718649000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>694491000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>671034000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>661390000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>619335000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>596159000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>577281000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>532558000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>513955000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>496870000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>461141000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>433714000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>448904000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>466318000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>502021000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>321232000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>315938000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>311113000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>307087000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>296268000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>282516000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>265777000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>277864000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>270021000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>257264000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>243255000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>229081000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>218130000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>209814000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>204001000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>200350000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>200763000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>191130000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>182317000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>175210000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>171627000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>167621000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>156749000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>155929000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>153643000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>185241000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>181840000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>194163000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>192691000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>192618000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>149488000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>147692000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>142039000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>71102000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>75854000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>72552000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>70741000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>70147000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>70611000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>74002000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>78278000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>80974000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>80186000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>83958000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>161569000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>163526000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>187740000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>197208000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>210815000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>207261000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>265041000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>193096000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>198168000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>200125000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>198771000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>149889000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>142579000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>134375000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>162221000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>158555000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>154554000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>155328000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>156682000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>152262000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>148123000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>144524000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>137788000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>134988000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>129390000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>122485000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>123442000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>116994000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>113755000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>110966000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>137086000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>133076000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>129147000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>125974000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>122811000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>124946000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>123369000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>119327000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>117505000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>112962000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>108729000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>105485000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>103387000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>103761000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>103100000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>103000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>103200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>101900000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>99700000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>96200000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>94500000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>92100000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>89300000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>86900000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>82500000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>81400000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>79200000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>76800000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>75900000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>75400000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>73800000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>71600000.0</v>
       </c>
-      <c r="DU60"/>
-      <c r="DV60">
+      <c r="DV60"/>
+      <c r="DW60">
         <v>58200000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>60000000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>60400000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>61000000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>58400000.0</v>
       </c>
-      <c r="EA60"/>
       <c r="EB60"/>
       <c r="EC60"/>
+      <c r="ED60"/>
     </row>
-    <row r="61" spans="1:133">
+    <row r="61" spans="1:134">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
+      <c r="Y61"/>
+      <c r="Z61">
         <v>-98357000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-95932000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-95952000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-96047000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-96066000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-96104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96294000.0</v>
       </c>
       <c r="AF61">
         <v>-96294000.0</v>
       </c>
       <c r="AG61">
         <v>-96294000.0</v>
       </c>
       <c r="AH61">
-        <v>-96456000.0</v>
+        <v>-96294000.0</v>
       </c>
       <c r="AI61">
         <v>-96456000.0</v>
       </c>
       <c r="AJ61">
         <v>-96456000.0</v>
       </c>
       <c r="AK61">
+        <v>-96456000.0</v>
+      </c>
+      <c r="AL61">
         <v>-96344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96220000.0</v>
       </c>
       <c r="AM61">
         <v>-96220000.0</v>
       </c>
       <c r="AN61">
         <v>-96220000.0</v>
       </c>
       <c r="AO61">
-        <v>-95966000.0</v>
+        <v>-96220000.0</v>
       </c>
       <c r="AP61">
         <v>-95966000.0</v>
       </c>
       <c r="AQ61">
         <v>-95966000.0</v>
       </c>
       <c r="AR61">
         <v>-95966000.0</v>
       </c>
       <c r="AS61">
         <v>-95966000.0</v>
       </c>
       <c r="AT61">
-        <v>-95849000.0</v>
+        <v>-95966000.0</v>
       </c>
       <c r="AU61">
         <v>-95849000.0</v>
       </c>
       <c r="AV61">
         <v>-95849000.0</v>
       </c>
       <c r="AW61">
         <v>-95849000.0</v>
       </c>
       <c r="AX61">
-        <v>-95803000.0</v>
+        <v>-95849000.0</v>
       </c>
       <c r="AY61">
         <v>-95803000.0</v>
       </c>
       <c r="AZ61">
-        <v>-95710000.0</v>
+        <v>-95803000.0</v>
       </c>
       <c r="BA61">
         <v>-95710000.0</v>
       </c>
       <c r="BB61">
-        <v>-94956000.0</v>
+        <v>-95710000.0</v>
       </c>
       <c r="BC61">
         <v>-94956000.0</v>
       </c>
       <c r="BD61">
         <v>-94956000.0</v>
       </c>
       <c r="BE61">
         <v>-94956000.0</v>
       </c>
       <c r="BF61">
-        <v>-94893000.0</v>
+        <v>-94956000.0</v>
       </c>
       <c r="BG61">
         <v>-94893000.0</v>
       </c>
       <c r="BH61">
         <v>-94893000.0</v>
       </c>
       <c r="BI61">
         <v>-94893000.0</v>
       </c>
       <c r="BJ61">
-        <v>-94844000.0</v>
+        <v>-94893000.0</v>
       </c>
       <c r="BK61">
         <v>-94844000.0</v>
       </c>
       <c r="BL61">
         <v>-94844000.0</v>
       </c>
       <c r="BM61">
         <v>-94844000.0</v>
       </c>
       <c r="BN61">
-        <v>-94804000.0</v>
+        <v>-94844000.0</v>
       </c>
       <c r="BO61">
         <v>-94804000.0</v>
       </c>
       <c r="BP61">
-        <v>-94799000.0</v>
+        <v>-94804000.0</v>
       </c>
       <c r="BQ61">
         <v>-94799000.0</v>
       </c>
       <c r="BR61">
         <v>-94799000.0</v>
       </c>
       <c r="BS61">
-        <v>-94758000.0</v>
+        <v>-94799000.0</v>
       </c>
       <c r="BT61">
         <v>-94758000.0</v>
       </c>
       <c r="BU61">
         <v>-94758000.0</v>
       </c>
       <c r="BV61">
         <v>-94758000.0</v>
       </c>
       <c r="BW61">
         <v>-94758000.0</v>
       </c>
       <c r="BX61">
+        <v>-94758000.0</v>
+      </c>
+      <c r="BY61">
         <v>-94749000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-65394000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-63519000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-62296000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-54772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50338000.0</v>
       </c>
       <c r="CD61">
         <v>-50338000.0</v>
       </c>
       <c r="CE61">
         <v>-50338000.0</v>
       </c>
       <c r="CF61">
         <v>-50338000.0</v>
       </c>
       <c r="CG61">
         <v>-50338000.0</v>
       </c>
       <c r="CH61">
         <v>-50338000.0</v>
       </c>
       <c r="CI61">
         <v>-50338000.0</v>
       </c>
       <c r="CJ61">
         <v>-50338000.0</v>
       </c>
       <c r="CK61">
         <v>-50338000.0</v>
       </c>
       <c r="CL61">
         <v>-50338000.0</v>
       </c>
       <c r="CM61">
         <v>-50338000.0</v>
       </c>
       <c r="CN61">
+        <v>-50338000.0</v>
+      </c>
+      <c r="CO61">
         <v>-49815000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-19085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18896000.0</v>
       </c>
       <c r="CQ61">
         <v>-18896000.0</v>
       </c>
       <c r="CR61">
+        <v>-18896000.0</v>
+      </c>
+      <c r="CS61">
         <v>-17306000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-15452000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-10999000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-10447000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-9279000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-7197000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-6511000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-6169000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-5751000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-4928000.0</v>
       </c>
-      <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
+      <c r="ED61"/>
     </row>
-    <row r="62" spans="1:133">
+    <row r="62" spans="1:134">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23914,50 +24062,51 @@
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
+      <c r="ED62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24053,51 +24202,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
         <v>86770000.0</v>
       </c>
       <c r="C2">
         <v>69019000.0</v>
       </c>
       <c r="D2">
         <v>56540000.0</v>
       </c>
       <c r="E2">
         <v>16867000.0</v>
       </c>
       <c r="F2">
         <v>12776000.0</v>
       </c>
       <c r="G2">
         <v>22877000.0</v>
       </c>
       <c r="H2">
         <v>20435000.0</v>
       </c>
       <c r="I2">
         <v>17906000.0</v>
       </c>
@@ -24157,51 +24306,51 @@
       </c>
       <c r="AB2">
         <v>30084000.0</v>
       </c>
       <c r="AC2">
         <v>33400000.0</v>
       </c>
       <c r="AD2">
         <v>32400000.0</v>
       </c>
       <c r="AE2">
         <v>28500000.0</v>
       </c>
       <c r="AF2">
         <v>24400000.0</v>
       </c>
       <c r="AG2">
         <v>17300000.0</v>
       </c>
       <c r="AH2">
         <v>18300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
         <v>10082000.0</v>
       </c>
       <c r="C3">
         <v>9160000.0</v>
       </c>
       <c r="D3">
         <v>7704000.0</v>
       </c>
       <c r="E3">
         <v>6885000.0</v>
       </c>
       <c r="F3">
         <v>3796000.0</v>
       </c>
       <c r="G3">
         <v>3292000.0</v>
       </c>
       <c r="H3">
         <v>3001000.0</v>
       </c>
       <c r="I3">
         <v>2810000.0</v>
       </c>
@@ -24261,89 +24410,89 @@
       </c>
       <c r="AB3">
         <v>2475000.0</v>
       </c>
       <c r="AC3">
         <v>5000000.0</v>
       </c>
       <c r="AD3">
         <v>1900000.0</v>
       </c>
       <c r="AE3">
         <v>3500000.0</v>
       </c>
       <c r="AF3">
         <v>2200000.0</v>
       </c>
       <c r="AG3">
         <v>1200000.0</v>
       </c>
       <c r="AH3">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5">
         <v>110751000.0</v>
       </c>
       <c r="C5">
         <v>112956000.0</v>
       </c>
       <c r="D5">
         <v>124408000.0</v>
       </c>
       <c r="E5">
         <v>91549000.0</v>
       </c>
       <c r="F5">
         <v>27867000.0</v>
       </c>
       <c r="G5">
         <v>37408000.0</v>
       </c>
       <c r="H5">
         <v>51857000.0</v>
       </c>
       <c r="I5">
         <v>43936000.0</v>
       </c>
@@ -24403,51 +24552,51 @@
       </c>
       <c r="AB5">
         <v>18188000.0</v>
       </c>
       <c r="AC5">
         <v>16000000.0</v>
       </c>
       <c r="AD5">
         <v>13600000.0</v>
       </c>
       <c r="AE5">
         <v>11900000.0</v>
       </c>
       <c r="AF5">
         <v>12100000.0</v>
       </c>
       <c r="AG5">
         <v>10000000.0</v>
       </c>
       <c r="AH5">
         <v>8300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
         <v>120833000.0</v>
       </c>
       <c r="C6">
         <v>122116000.0</v>
       </c>
       <c r="D6">
         <v>132112000.0</v>
       </c>
       <c r="E6">
         <v>98434000.0</v>
       </c>
       <c r="F6">
         <v>31663000.0</v>
       </c>
       <c r="G6">
         <v>40700000.0</v>
       </c>
       <c r="H6">
         <v>54858000.0</v>
       </c>
       <c r="I6">
         <v>46746000.0</v>
       </c>
@@ -24507,129 +24656,129 @@
       </c>
       <c r="AB6">
         <v>20663000.0</v>
       </c>
       <c r="AC6">
         <v>21000000.0</v>
       </c>
       <c r="AD6">
         <v>15500000.0</v>
       </c>
       <c r="AE6">
         <v>15400000.0</v>
       </c>
       <c r="AF6">
         <v>14300000.0</v>
       </c>
       <c r="AG6">
         <v>11200000.0</v>
       </c>
       <c r="AH6">
         <v>10700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-9475000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9">
         <v>310196000.0</v>
       </c>
       <c r="C9">
         <v>267149000.0</v>
       </c>
       <c r="D9">
         <v>264486000.0</v>
       </c>
       <c r="E9">
         <v>238374000.0</v>
       </c>
       <c r="F9">
         <v>129111000.0</v>
       </c>
       <c r="G9">
         <v>116630000.0</v>
       </c>
       <c r="H9">
         <v>129003000.0</v>
       </c>
       <c r="I9">
         <v>119079000.0</v>
       </c>
@@ -24689,51 +24838,51 @@
       </c>
       <c r="AB9">
         <v>55464000.0</v>
       </c>
       <c r="AC9">
         <v>55100000.0</v>
       </c>
       <c r="AD9">
         <v>46800000.0</v>
       </c>
       <c r="AE9">
         <v>45200000.0</v>
       </c>
       <c r="AF9">
         <v>35000000.0</v>
       </c>
       <c r="AG9">
         <v>31600000.0</v>
       </c>
       <c r="AH9">
         <v>28500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10">
         <v>107751000.0</v>
       </c>
       <c r="C10">
         <v>112956000.0</v>
       </c>
       <c r="D10">
         <v>124408000.0</v>
       </c>
       <c r="E10">
         <v>91549000.0</v>
       </c>
       <c r="F10">
         <v>27867000.0</v>
       </c>
       <c r="G10">
         <v>37408000.0</v>
       </c>
       <c r="H10">
         <v>51857000.0</v>
       </c>
       <c r="I10">
         <v>43936000.0</v>
       </c>
@@ -24793,51 +24942,51 @@
       </c>
       <c r="AB10">
         <v>18188000.0</v>
       </c>
       <c r="AC10">
         <v>16000000.0</v>
       </c>
       <c r="AD10">
         <v>13600000.0</v>
       </c>
       <c r="AE10">
         <v>11900000.0</v>
       </c>
       <c r="AF10">
         <v>12100000.0</v>
       </c>
       <c r="AG10">
         <v>10000000.0</v>
       </c>
       <c r="AH10">
         <v>8300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11">
         <v>27441000.0</v>
       </c>
       <c r="C11">
         <v>27692000.0</v>
       </c>
       <c r="D11">
         <v>32679000.0</v>
       </c>
       <c r="E11">
         <v>24144000.0</v>
       </c>
       <c r="F11">
         <v>7823000.0</v>
       </c>
       <c r="G11">
         <v>9583000.0</v>
       </c>
       <c r="H11">
         <v>12402000.0</v>
       </c>
       <c r="I11">
         <v>9924000.0</v>
       </c>
@@ -24897,51 +25046,51 @@
       </c>
       <c r="AB11">
         <v>5780000.0</v>
       </c>
       <c r="AC11">
         <v>5000000.0</v>
       </c>
       <c r="AD11">
         <v>4000000.0</v>
       </c>
       <c r="AE11">
         <v>3600000.0</v>
       </c>
       <c r="AF11">
         <v>3300000.0</v>
       </c>
       <c r="AG11">
         <v>2700000.0</v>
       </c>
       <c r="AH11">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12">
         <v>62217000.0</v>
       </c>
       <c r="C12">
         <v>56269000.0</v>
       </c>
       <c r="D12">
         <v>40039000.0</v>
       </c>
       <c r="E12">
         <v>10317000.0</v>
       </c>
       <c r="F12">
         <v>8450000.0</v>
       </c>
       <c r="G12">
         <v>12464000.0</v>
       </c>
       <c r="H12">
         <v>18835000.0</v>
       </c>
       <c r="I12">
         <v>16678000.0</v>
       </c>
@@ -25001,53 +25150,55 @@
       </c>
       <c r="AB12">
         <v>29154000.0</v>
       </c>
       <c r="AC12">
         <v>32200000.0</v>
       </c>
       <c r="AD12">
         <v>31100000.0</v>
       </c>
       <c r="AE12">
         <v>27800000.0</v>
       </c>
       <c r="AF12">
         <v>24100000.0</v>
       </c>
       <c r="AG12">
         <v>17200000.0</v>
       </c>
       <c r="AH12">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>206</v>
+      </c>
+      <c r="B13">
+        <v>353664000.0</v>
+      </c>
       <c r="C13">
         <v>295626000.0</v>
       </c>
       <c r="D13">
         <v>284487000.0</v>
       </c>
       <c r="E13">
         <v>215537000.0</v>
       </c>
       <c r="F13">
         <v>104759000.0</v>
       </c>
       <c r="G13">
         <v>103731000.0</v>
       </c>
       <c r="H13">
         <v>114992000.0</v>
       </c>
       <c r="I13">
         <v>107148000.0</v>
       </c>
       <c r="J13">
         <v>87135000.0</v>
       </c>
       <c r="K13">
@@ -25059,89 +25210,89 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
         <v>80310000.0</v>
       </c>
       <c r="C15">
         <v>85264000.0</v>
       </c>
       <c r="D15">
         <v>91729000.0</v>
       </c>
       <c r="E15">
         <v>67405000.0</v>
       </c>
       <c r="F15">
         <v>20044000.0</v>
       </c>
       <c r="G15">
         <v>27825000.0</v>
       </c>
       <c r="H15">
         <v>39455000.0</v>
       </c>
       <c r="I15">
         <v>34012000.0</v>
       </c>
@@ -25201,51 +25352,51 @@
       </c>
       <c r="AB15">
         <v>12408000.0</v>
       </c>
       <c r="AC15">
         <v>11000000.0</v>
       </c>
       <c r="AD15">
         <v>9600000.0</v>
       </c>
       <c r="AE15">
         <v>8300000.0</v>
       </c>
       <c r="AF15">
         <v>8800000.0</v>
       </c>
       <c r="AG15">
         <v>7300000.0</v>
       </c>
       <c r="AH15">
         <v>6600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>67405000.0</v>
       </c>
       <c r="F16">
         <v>20044000.0</v>
       </c>
       <c r="G16">
         <v>27825000.0</v>
       </c>
       <c r="H16">
         <v>39455000.0</v>
       </c>
       <c r="I16">
         <v>34012000.0</v>
       </c>
       <c r="J16">
         <v>15138000.0</v>
       </c>
       <c r="K16">
         <v>15684000.0</v>
       </c>
@@ -25279,53 +25430,55 @@
       <c r="W16">
         <v>26287000.0</v>
       </c>
       <c r="X16">
         <v>22108000.0</v>
       </c>
       <c r="Y16">
         <v>20146000.0</v>
       </c>
       <c r="Z16">
         <v>17223000.0</v>
       </c>
       <c r="AA16">
         <v>13471000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>210</v>
+      </c>
+      <c r="B17">
+        <v>80310000.0</v>
+      </c>
       <c r="C17">
         <v>85264000.0</v>
       </c>
       <c r="D17">
         <v>97119000.0</v>
       </c>
       <c r="E17">
         <v>67405000.0</v>
       </c>
       <c r="F17">
         <v>20044000.0</v>
       </c>
       <c r="G17">
         <v>27825000.0</v>
       </c>
       <c r="H17">
         <v>39455000.0</v>
       </c>
       <c r="I17">
         <v>34012000.0</v>
       </c>
       <c r="J17">
         <v>15138000.0</v>
       </c>
       <c r="K17">
@@ -25343,53 +25496,55 @@
       <c r="O17">
         <v>-72000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>211</v>
+      </c>
+      <c r="B18">
+        <v>291447000.0</v>
+      </c>
       <c r="C18">
         <v>239357000.0</v>
       </c>
       <c r="D18">
         <v>253255000.0</v>
       </c>
       <c r="E18">
         <v>205220000.0</v>
       </c>
       <c r="F18">
         <v>96308000.0</v>
       </c>
       <c r="G18">
         <v>91267000.0</v>
       </c>
       <c r="H18">
         <v>96157000.0</v>
       </c>
       <c r="I18">
         <v>90470000.0</v>
       </c>
       <c r="J18">
         <v>74509000.0</v>
       </c>
       <c r="K18">
@@ -25401,135 +25556,135 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>650000.0</v>
       </c>
       <c r="K20">
         <v>800000.0</v>
       </c>
       <c r="L20">
         <v>1175000.0</v>
       </c>
       <c r="M20">
         <v>1333000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B21">
         <v>110751000.0</v>
       </c>
       <c r="C21">
         <v>112956000.0</v>
       </c>
       <c r="D21">
         <v>124408000.0</v>
       </c>
       <c r="E21">
         <v>91549000.0</v>
       </c>
       <c r="F21">
         <v>27867000.0</v>
       </c>
       <c r="G21">
         <v>37408000.0</v>
       </c>
       <c r="H21">
         <v>51857000.0</v>
       </c>
       <c r="I21">
         <v>43936000.0</v>
       </c>
@@ -25589,89 +25744,89 @@
       </c>
       <c r="AB21">
         <v>18188000.0</v>
       </c>
       <c r="AC21">
         <v>16000000.0</v>
       </c>
       <c r="AD21">
         <v>13600000.0</v>
       </c>
       <c r="AE21">
         <v>11900000.0</v>
       </c>
       <c r="AF21">
         <v>12100000.0</v>
       </c>
       <c r="AG21">
         <v>10000000.0</v>
       </c>
       <c r="AH21">
         <v>8300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B23">
         <v>286215000.0</v>
       </c>
       <c r="C23">
         <v>223212000.0</v>
       </c>
       <c r="D23">
         <v>196618000.0</v>
       </c>
       <c r="E23">
         <v>163692000.0</v>
       </c>
       <c r="F23">
         <v>114020000.0</v>
       </c>
       <c r="G23">
         <v>102099000.0</v>
       </c>
       <c r="H23">
         <v>97581000.0</v>
       </c>
       <c r="I23">
         <v>93049000.0</v>
       </c>
@@ -25731,97 +25886,99 @@
       </c>
       <c r="AB23">
         <v>67360000.0</v>
       </c>
       <c r="AC23">
         <v>72500000.0</v>
       </c>
       <c r="AD23">
         <v>65600000.0</v>
       </c>
       <c r="AE23">
         <v>61800000.0</v>
       </c>
       <c r="AF23">
         <v>47300000.0</v>
       </c>
       <c r="AG23">
         <v>38900000.0</v>
       </c>
       <c r="AH23">
         <v>38500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>-1348000.0</v>
       </c>
       <c r="N24">
         <v>5258000.0</v>
       </c>
       <c r="O24">
         <v>4987000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>218</v>
+      </c>
+      <c r="B25">
+        <v>11254000.0</v>
+      </c>
       <c r="C25">
         <v>9160000.0</v>
       </c>
       <c r="D25">
         <v>6755000.0</v>
       </c>
       <c r="E25">
         <v>2626000.0</v>
       </c>
       <c r="F25">
         <v>644000.0</v>
       </c>
       <c r="G25">
         <v>3292000.0</v>
       </c>
       <c r="H25">
         <v>3001000.0</v>
       </c>
       <c r="I25">
         <v>2810000.0</v>
       </c>
       <c r="J25">
         <v>2402000.0</v>
       </c>
       <c r="K25"/>
@@ -25829,51 +25986,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -25883,51 +26040,51 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B27">
         <v>1331000.0</v>
       </c>
       <c r="C27">
         <v>1243000.0</v>
       </c>
       <c r="D27">
         <v>721000.0</v>
       </c>
       <c r="E27">
         <v>589000.0</v>
       </c>
       <c r="F27">
         <v>343000.0</v>
       </c>
       <c r="G27">
         <v>298000.0</v>
       </c>
       <c r="H27">
         <v>1225000.0</v>
       </c>
       <c r="I27">
         <v>1567000.0</v>
       </c>
@@ -25977,51 +26134,51 @@
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>1100000.0</v>
       </c>
       <c r="AD27">
         <v>1100000.0</v>
       </c>
       <c r="AE27">
         <v>1100000.0</v>
       </c>
       <c r="AF27">
         <v>800000.0</v>
       </c>
       <c r="AG27">
         <v>900000.0</v>
       </c>
       <c r="AH27">
         <v>700000.0</v>
       </c>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B28">
         <v>127881000.0</v>
       </c>
       <c r="C28">
         <v>101836000.0</v>
       </c>
       <c r="D28">
         <v>92483000.0</v>
       </c>
       <c r="E28">
         <v>90195000.0</v>
       </c>
       <c r="F28">
         <v>59880000.0</v>
       </c>
       <c r="G28">
         <v>56317000.0</v>
       </c>
       <c r="H28">
         <v>53678000.0</v>
       </c>
       <c r="I28">
         <v>52599000.0</v>
       </c>
@@ -26081,53 +26238,55 @@
       </c>
       <c r="AB28">
         <v>20660000.0</v>
       </c>
       <c r="AC28">
         <v>20700000.0</v>
       </c>
       <c r="AD28">
         <v>18000000.0</v>
       </c>
       <c r="AE28">
         <v>17500000.0</v>
       </c>
       <c r="AF28">
         <v>12300000.0</v>
       </c>
       <c r="AG28">
         <v>11000000.0</v>
       </c>
       <c r="AH28">
         <v>10500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>222</v>
+      </c>
+      <c r="B29">
+        <v>27441000.0</v>
+      </c>
       <c r="C29">
         <v>27692000.0</v>
       </c>
       <c r="D29">
         <v>34204000.0</v>
       </c>
       <c r="E29">
         <v>24144000.0</v>
       </c>
       <c r="F29">
         <v>7823000.0</v>
       </c>
       <c r="G29">
         <v>9583000.0</v>
       </c>
       <c r="H29">
         <v>12402000.0</v>
       </c>
       <c r="I29">
         <v>9924000.0</v>
       </c>
       <c r="J29">
         <v>19164000.0</v>
       </c>
       <c r="K29">
@@ -26139,51 +26298,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B30">
         <v>199445000.0</v>
       </c>
       <c r="C30">
         <v>154193000.0</v>
       </c>
       <c r="D30">
         <v>140078000.0</v>
       </c>
       <c r="E30">
         <v>146825000.0</v>
       </c>
       <c r="F30">
         <v>101244000.0</v>
       </c>
       <c r="G30">
         <v>79222000.0</v>
       </c>
       <c r="H30">
         <v>77146000.0</v>
       </c>
       <c r="I30">
         <v>75143000.0</v>
       </c>
@@ -26243,51 +26402,51 @@
       </c>
       <c r="AB30">
         <v>37276000.0</v>
       </c>
       <c r="AC30">
         <v>39100000.0</v>
       </c>
       <c r="AD30">
         <v>33200000.0</v>
       </c>
       <c r="AE30">
         <v>33300000.0</v>
       </c>
       <c r="AF30">
         <v>22900000.0</v>
       </c>
       <c r="AG30">
         <v>21600000.0</v>
       </c>
       <c r="AH30">
         <v>20200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B31">
         <v>-3000000.0</v>
       </c>
       <c r="C31">
         <v>291341000.0</v>
       </c>
       <c r="D31">
         <v>124408000.0</v>
       </c>
       <c r="E31">
         <v>-28705000.0</v>
       </c>
       <c r="F31">
         <v>-20758000.0</v>
       </c>
       <c r="G31">
         <v>-15323000.0</v>
       </c>
       <c r="H31">
         <v>-14297000.0</v>
       </c>
       <c r="I31">
         <v>-14839000.0</v>
       </c>
@@ -26347,51 +26506,51 @@
       </c>
       <c r="AB31">
         <v>-29154000.0</v>
       </c>
       <c r="AC31">
         <v>-32200000.0</v>
       </c>
       <c r="AD31">
         <v>-31100000.0</v>
       </c>
       <c r="AE31">
         <v>-24700000.0</v>
       </c>
       <c r="AF31">
         <v>-24100000.0</v>
       </c>
       <c r="AG31">
         <v>-17200000.0</v>
       </c>
       <c r="AH31">
         <v>-17000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B32">
         <v>396966000.0</v>
       </c>
       <c r="C32">
         <v>336168000.0</v>
       </c>
       <c r="D32">
         <v>321026000.0</v>
       </c>
       <c r="E32">
         <v>255241000.0</v>
       </c>
       <c r="F32">
         <v>141887000.0</v>
       </c>
       <c r="G32">
         <v>139507000.0</v>
       </c>
       <c r="H32">
         <v>149438000.0</v>
       </c>
       <c r="I32">
         <v>136985000.0</v>
       </c>
@@ -26470,1281 +26629,1286 @@
       <c r="AH32">
         <v>46800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EC32"/>
+  <dimension ref="A1:ED32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:133">
+    <row r="1" spans="1:134">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="EB1" t="s">
         <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
+      <c r="ED1" t="s">
+        <v>194</v>
+      </c>
     </row>
-    <row r="2" spans="1:133">
+    <row r="2" spans="1:134">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
+        <v>26702000.0</v>
+      </c>
+      <c r="C2">
         <v>19252000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40953000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13504000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13061000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17195000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17494000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17283000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17047000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20461000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14199000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12306000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9574000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5154000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6939000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2675000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2099000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14516000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>673000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>-1260000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-1152000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2129000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2837000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5134000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12777000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4629000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5214000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5282000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5310000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5197000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4436000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5469000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2804000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4028000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3442000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3889000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3067000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2686000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2478000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2416000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2358000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2306000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>168000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>-66000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2268000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1056000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2528000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1991000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2109000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>719000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1685000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1744000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1088000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3645000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3698000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4246000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>10430000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6342000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8123000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6006000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9889000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>20293000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>18580000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>51865000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>26998000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>39111000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>20571000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>59614000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>22932000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>35512000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21862000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>19602000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21752000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>22434000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23478000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>22169000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>20250000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>19182000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>19523000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>17568000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15801000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>13412000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>12663000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>11110000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9392000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8428000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>7499000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6700000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6412000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7067000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7260000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>7102000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7290000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>8610000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8139000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>7647000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7418000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>9182000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9387000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>10085000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>10476000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10616000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>10044000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8748000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7788000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7684000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>7542000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>8100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>8500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>8300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600000.0</v>
       </c>
       <c r="DJ2">
         <v>8600000.0</v>
       </c>
       <c r="DK2">
         <v>8600000.0</v>
       </c>
       <c r="DL2">
+        <v>8600000.0</v>
+      </c>
+      <c r="DM2">
         <v>7800000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>7400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>6600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>6300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>6100000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>6200000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>6600000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>6400000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>6000000.0</v>
       </c>
-      <c r="DU2"/>
-      <c r="DV2">
+      <c r="DV2"/>
+      <c r="DW2">
         <v>4600000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>4400000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>4100000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>4300000.0</v>
       </c>
-      <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
+      <c r="ED2"/>
     </row>
-    <row r="3" spans="1:133">
+    <row r="3" spans="1:134">
       <c r="A3" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>196</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1235000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3421000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2720000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2706000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3267000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1347000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2233000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2313000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1842000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1727000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1707000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1670000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1651000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1635000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1674000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1751000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1162000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>871000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>878000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>885000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>843000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>840000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>819000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>790000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>722000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>748000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>761000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>770000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>778000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>772000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>702000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>558000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>568000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>591000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>625000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>618000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>622000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>585000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>534000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>563000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>570000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>600000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>609000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>607000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>598000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>769000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1139000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1156000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1172000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1198000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1252000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1271000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1272000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1179000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1029000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>996000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1052000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1292000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1266000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1313000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1397000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1413000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1426000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1586000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1590000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1932000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1337000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1795000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2332000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1323000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1607000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1913000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1662000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1697000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1649000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1573000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2025000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1822000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2589000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1095000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1571000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1769000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2977000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>915000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1940000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3515000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>12000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1657000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>4882000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1034000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-615000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1968000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-186000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1582000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>591000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>549000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>910000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>929000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1297000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>201000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1016000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>483000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>646000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>786000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1675000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>-300000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>100000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1000000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1100000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DI3">
         <v>1100000.0</v>
       </c>
       <c r="DJ3">
+        <v>1100000.0</v>
+      </c>
+      <c r="DK3">
         <v>-800000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>800000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1000000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>900000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>700000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>800000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DR3">
         <v>400000.0</v>
       </c>
       <c r="DS3">
+        <v>400000.0</v>
+      </c>
+      <c r="DT3">
         <v>1200000.0</v>
       </c>
-      <c r="DT3"/>
       <c r="DU3"/>
-      <c r="DV3">
+      <c r="DV3"/>
+      <c r="DW3">
         <v>-700000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DY3">
         <v>700000.0</v>
       </c>
-      <c r="DZ3"/>
+      <c r="DZ3">
+        <v>700000.0</v>
+      </c>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
+      <c r="ED3"/>
     </row>
-    <row r="4" spans="1:133">
+    <row r="4" spans="1:134">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -27926,906 +28090,911 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
+      <c r="ED4"/>
     </row>
-    <row r="5" spans="1:133">
+    <row r="5" spans="1:134">
       <c r="A5" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>198</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>42270000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>13068000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>29213000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>26200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>25372000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>29851000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>29190000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>28543000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>24938000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>32484000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>34973000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>32013000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>31853000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>26577000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>16676000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>16443000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-11539000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>11329000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11972000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16105000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11409000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13628000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12377000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>12453000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16209000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>12321000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10874000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11566000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12843000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8038000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>11489000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>10629000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9908000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7242000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6523000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7973000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5359000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5940000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5232000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6062000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6308000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6573000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5418000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4766000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4650000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3081000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3400000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-32000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2927000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3477000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5471000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1524000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>120000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1252000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2968000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3001000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1390000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1013000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3120000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-11597000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1224000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-39239000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-14721000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-16821000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1346000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-96354000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>668000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-9702000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>5470000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>10640000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>7739000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>8967000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>8191000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>7766000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7868000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>8904000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6596000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>9408000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>8618000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>11657000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>10723000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>9773000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>9142000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>12814000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>9384000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>8083000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>9284000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>8475000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>8833000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>8846000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>8023000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>8043000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>8018000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>7269000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>7567000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>7317000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>7101000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>6612000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>5456000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>4730000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>4652000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>4905000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>5138000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>4788000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>4500000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>4600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>4300000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>4100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>4200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>4000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>3700000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>4400000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>3600000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>2300000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>3300000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>2900000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>3400000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>3700000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>3600000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DT5">
         <v>3200000.0</v>
       </c>
-      <c r="DU5"/>
-      <c r="DV5">
+      <c r="DU5">
+        <v>3200000.0</v>
+      </c>
+      <c r="DV5"/>
+      <c r="DW5">
         <v>2400000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>3000000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>2600000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>2000000.0</v>
       </c>
-      <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
+      <c r="ED5"/>
     </row>
-    <row r="6" spans="1:133">
+    <row r="6" spans="1:134">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
+        <v>34064000.0</v>
+      </c>
+      <c r="C6">
         <v>43505000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16489000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>31933000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>28906000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>28639000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>31198000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>31423000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>30856000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>26780000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>34211000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>36680000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>33683000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>33504000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>28212000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18350000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>18194000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10377000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12200000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12850000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16990000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12252000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14468000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13196000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>784000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>13175000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>16957000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>13082000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11644000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>12344000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>13615000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8740000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>12047000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11197000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>10499000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7867000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>7141000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8595000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5944000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6474000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5795000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6632000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6908000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7182000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6025000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5364000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5419000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4220000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4556000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1140000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4125000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4729000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6742000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2796000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1299000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2281000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1972000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1949000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-98000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2279000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1807000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-10200000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>189000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-37813000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-13135000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-15231000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3278000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-95017000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2463000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-7370000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>6793000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>12247000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>9652000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>10629000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>9888000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>9415000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>9441000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>10929000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8418000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>11997000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>9713000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>13228000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>12492000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>12750000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>10057000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>14754000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>12899000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>8095000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>10941000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>13357000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>9867000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>8231000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>9991000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>7857000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>9600000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>7860000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>8116000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>8227000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>8030000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>7909000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>5657000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>5746000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>5135000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>5551000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>5924000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>6463000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>4200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>4700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>5300000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>5200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>5900000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>5100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>4800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>3600000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>4400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3300000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>4200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>3600000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DQ6">
         <v>4000000.0</v>
       </c>
       <c r="DR6">
+        <v>4000000.0</v>
+      </c>
+      <c r="DS6">
         <v>3000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>4400000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>3200000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2200000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>1700000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>3500000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>3300000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>2700000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>1600000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>1700000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>1800000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:133">
+    <row r="7" spans="1:134">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -29007,114 +29176,115 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
+      <c r="ED7"/>
     </row>
-    <row r="8" spans="1:133">
+    <row r="8" spans="1:134">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -29296,1740 +29466,1759 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
+      <c r="ED8"/>
     </row>
-    <row r="9" spans="1:133">
+    <row r="9" spans="1:134">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9">
+        <v>84460000.0</v>
+      </c>
+      <c r="C9">
         <v>95205000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>74523000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>71143000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>69325000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>68197000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>67701000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>65744000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>65507000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>60626000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>68560000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>68581000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>66719000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>70233000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>61112000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>52868000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>54161000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>26337000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>32796000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>32747000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>37250000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>32079000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>33328000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>30759000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20464000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>31931000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>35632000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>31973000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>29713000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>30305000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>31234000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>30023000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>28562000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>26524000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>26541000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>24817000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>24230000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>25669000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>21578000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>22020000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>21294000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>21752000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>23316000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>25100000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>22219000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>23110000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>22697000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>21721000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>20538000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>17531000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>23143000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>24666000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>26065000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>24075000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>24595000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>25433000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>19142000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>22792000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>21430000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>25371000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>21478000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>15256000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>22331000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-13760000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>10028000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5441000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>21584000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-15501000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>21945000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>10708000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>25133000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>30731000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>27900000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>25906000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>24308000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>24598000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>24453000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>25068000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>23773000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>25055000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>24766000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>26698000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>25773000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>25183000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>24141000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>24160000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>23731000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>23329000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>23053000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>21514000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>22959000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>22700000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>21179000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>21388000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>20426000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>18616000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>18523000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>18528000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>17346000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>16609000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>15479000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>14287000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>14112000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>14034000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>14080000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>13664000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>13800000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>14000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>13968000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>14500000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>14100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>13600000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>12800000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>12700000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>12000000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>10900000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>11100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9300000.0</v>
       </c>
       <c r="DO9">
         <v>9300000.0</v>
       </c>
       <c r="DP9">
         <v>9300000.0</v>
       </c>
       <c r="DQ9">
         <v>9300000.0</v>
       </c>
       <c r="DR9">
+        <v>9300000.0</v>
+      </c>
+      <c r="DS9">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8900000.0</v>
       </c>
       <c r="DT9">
         <v>8900000.0</v>
       </c>
-      <c r="DU9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DU9">
+        <v>8900000.0</v>
+      </c>
+      <c r="DV9"/>
       <c r="DW9">
         <v>8200000.0</v>
       </c>
       <c r="DX9">
+        <v>8200000.0</v>
+      </c>
+      <c r="DY9">
         <v>8000000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>7300000.0</v>
       </c>
-      <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
+      <c r="ED9"/>
     </row>
-    <row r="10" spans="1:133">
+    <row r="10" spans="1:134">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10">
+        <v>34064000.0</v>
+      </c>
+      <c r="C10">
         <v>39270000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13068000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>29213000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>26200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>25372000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>29851000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>29190000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28543000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>24938000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32484000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34973000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32013000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>31853000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>26577000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16676000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16443000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-11539000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11329000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11972000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16105000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11409000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13628000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12377000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12453000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>16209000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12321000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10874000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11566000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12843000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8038000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11489000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10629000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9908000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7242000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6523000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7973000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5359000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5940000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5232000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6062000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6308000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6573000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5418000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4766000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4650000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3081000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3400000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-32000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2927000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3477000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5471000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1524000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>120000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1252000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2968000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3001000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1390000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1013000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-3120000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-11597000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1224000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-39239000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-14721000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-16821000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1346000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-96354000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>668000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-9702000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5470000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>10640000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7739000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8967000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8191000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7766000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7868000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>8904000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6596000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>9408000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>8618000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>11657000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>10723000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>9773000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9142000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>12814000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>9384000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>8083000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>9284000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>8475000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>8833000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>8846000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8023000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8043000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>8018000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7269000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>7567000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7317000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7101000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>6612000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>5456000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4730000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4652000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4905000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5138000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>4788000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>4600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>4200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>4000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>3700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>3600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>3300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2900000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>3400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>3700000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>3600000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DT10">
         <v>3200000.0</v>
       </c>
-      <c r="DU10"/>
-      <c r="DV10">
+      <c r="DU10">
+        <v>3200000.0</v>
+      </c>
+      <c r="DV10"/>
+      <c r="DW10">
         <v>2400000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>3000000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>2600000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>2000000.0</v>
       </c>
-      <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
+      <c r="ED10"/>
     </row>
-    <row r="11" spans="1:133">
+    <row r="11" spans="1:134">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11">
+        <v>8479000.0</v>
+      </c>
+      <c r="C11">
         <v>10483000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3197000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7391000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6370000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6262000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6900000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7299000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7231000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6713000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8149000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9411000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8406000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8238000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7054000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4429000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4423000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2472000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2917000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3152000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4226000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3362000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3363000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3139000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-281000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2917000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4036000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3043000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2406000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2946000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3201000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1777000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>13141000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2096000.0</v>
       </c>
       <c r="AK11">
         <v>2096000.0</v>
       </c>
       <c r="AL11">
+        <v>2096000.0</v>
+      </c>
+      <c r="AM11">
         <v>2955000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1860000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2095000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1910000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2229000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2384000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2444000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1919000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1777000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1726000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1060000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1198000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-245000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-69997000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2734000.0</v>
       </c>
-      <c r="BA11">
-[...1 lines deleted...]
-      </c>
       <c r="BB11">
         <v>0.0</v>
       </c>
       <c r="BC11">
+        <v>0.0</v>
+      </c>
+      <c r="BD11">
         <v>275000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1649000.0</v>
       </c>
-      <c r="BE11">
-[...1 lines deleted...]
-      </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
         <v>-1062000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65027000.0</v>
       </c>
       <c r="BJ11">
         <v>65027000.0</v>
       </c>
       <c r="BK11">
+        <v>65027000.0</v>
+      </c>
+      <c r="BL11">
         <v>-1136000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-15856000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-6167000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-7203000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-126000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-37928000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-316000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-4519000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1349000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>3318000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2175000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2546000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2114000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2040000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2120000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2667000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1648000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3042000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2513000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3915000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3541000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3203000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2953000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>4406000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>3096000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2562000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3214000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2985000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3061000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>3207000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>2816000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2895000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2792000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>2476000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2588000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2594000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2542000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2303000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1824000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1422000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1383000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1471000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1678000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1480000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1400000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1500000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1400000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1200000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1400000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1300000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DK11">
         <v>1100000.0</v>
       </c>
       <c r="DL11">
+        <v>1100000.0</v>
+      </c>
+      <c r="DM11">
         <v>800000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>1000000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>700000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>1100000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>1200000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>1100000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DT11">
         <v>900000.0</v>
       </c>
       <c r="DU11">
+        <v>900000.0</v>
+      </c>
+      <c r="DV11">
         <v>-2200000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>600000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>900000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>700000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>500000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>-1600000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>-1700000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>-1800000.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>-1500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:133">
+    <row r="12" spans="1:134">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12">
+        <v>17202000.0</v>
+      </c>
+      <c r="C12">
         <v>19252000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>21300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11004000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10661000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13695000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15494000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13533000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13547000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12461000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11199000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10306000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6073000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3654000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2439000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2125000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2099000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2190000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2173000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2240000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1848000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2129000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2537000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3005000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4793000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4479000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4664000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4832000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4860000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4697000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4436000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4019000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3526000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3278000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3142000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3139000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3067000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2686000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2478000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2416000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2358000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2306000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2268000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2234000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2268000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2356000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2528000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2991000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3109000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3219000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3435000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3544000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3588000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3645000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3698000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4046000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4346000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4955000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5123000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5506000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5889000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6293000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6755000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7242000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7778000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8971000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>10921000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>12114000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>13507000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>14297000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>15562000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>17702000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>20852000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>22434000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>22878000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>21581000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>20250000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>19182000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>19123000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>17168000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>15357000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>13872000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>12213000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>10710000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>9429000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>8428000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>7499000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>6700000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>6412000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>6362000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>6432000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>6239000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>6435000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>7120000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>7429000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>6872000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>6588000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>7367000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>8632000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>9395000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>9896000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>10156000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>9654000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>8428000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>7578000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>7454000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>7200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>7100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>7342000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>7900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>8200000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8200000.0</v>
       </c>
       <c r="DJ12">
         <v>8200000.0</v>
       </c>
       <c r="DK12">
         <v>8200000.0</v>
       </c>
       <c r="DL12">
+        <v>8200000.0</v>
+      </c>
+      <c r="DM12">
         <v>7400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>7200000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>6400000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>6100000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>6000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="DS12">
         <v>6400000.0</v>
       </c>
       <c r="DT12">
+        <v>6400000.0</v>
+      </c>
+      <c r="DU12">
         <v>6000000.0</v>
       </c>
-      <c r="DU12"/>
-      <c r="DV12">
+      <c r="DV12"/>
+      <c r="DW12">
         <v>4600000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>4400000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>4100000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>4200000.0</v>
       </c>
-      <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
+      <c r="ED12"/>
     </row>
-    <row r="13" spans="1:133">
+    <row r="13" spans="1:134">
       <c r="A13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>206</v>
+      </c>
+      <c r="B13">
+        <v>97834000.0</v>
+      </c>
       <c r="C13">
+        <v>101913000.0</v>
+      </c>
+      <c r="D13">
         <v>103694000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>74965000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>73092000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>74717000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>75575000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>72639000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>72695000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>73049000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>73632000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>73490000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>69879000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>67486000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>57747000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>47126000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>43182000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>30725000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>24677000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>24081000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>25276000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>25888000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>24928000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>25589000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>27326000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>27525000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>29290000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>29430000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>28747000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31089,86 +31278,85 @@
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
+      <c r="ED13"/>
     </row>
-    <row r="14" spans="1:133">
+    <row r="14" spans="1:134">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -31350,989 +31538,998 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
+      <c r="ED14"/>
     </row>
-    <row r="15" spans="1:133">
+    <row r="15" spans="1:134">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
+        <v>25585000.0</v>
+      </c>
+      <c r="C15">
         <v>28787000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>9871000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>21822000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>19830000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>19110000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22951000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>21891000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>21312000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>18225000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>24335000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>25562000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>23607000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>23615000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>19523000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>12247000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12020000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-9067000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8412000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8820000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11879000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8047000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10265000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9238000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>275000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9536000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12173000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9278000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8468000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8620000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9642000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6261000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9489000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-2512000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8077000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5146000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4427000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5018000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3499000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3845000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3322000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3833000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3924000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4129000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3499000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2989000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2924000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2021000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2202000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>213000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>72924000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3477000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5471000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1524000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>120000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1252000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-2968000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-3001000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-1390000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1013000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-3120000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-76624000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-88000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-23383000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-8554000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-9618000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1472000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-58426000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>984000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-5183000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>4121000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>7322000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5564000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>6421000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6077000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5726000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5748000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>6237000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>4948000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>6366000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>6105000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>7742000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>7182000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>6570000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>6189000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>8408000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>6288000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>5521000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>6070000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>5490000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>5772000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>5639000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>5207000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>5148000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>5226000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>4793000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>4979000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>4723000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4559000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4309000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3632000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3308000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>3269000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>3434000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3460000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DD15">
         <v>3100000.0</v>
       </c>
       <c r="DE15">
-        <v>2900000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="DF15">
         <v>2900000.0</v>
       </c>
       <c r="DG15">
+        <v>2900000.0</v>
+      </c>
+      <c r="DH15">
         <v>2800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>2700000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>2500000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>3300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>2500000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>2300000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>2200000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DQ15">
         <v>2500000.0</v>
       </c>
       <c r="DR15">
+        <v>2500000.0</v>
+      </c>
+      <c r="DS15">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DT15">
         <v>2300000.0</v>
       </c>
       <c r="DU15">
+        <v>2300000.0</v>
+      </c>
+      <c r="DV15">
         <v>2200000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>1800000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>2100000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>1900000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>1500000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>1600000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>1700000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>1800000.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:133">
+    <row r="16" spans="1:134">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>24335000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>25562000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>23607000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23615000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>19523000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12247000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12020000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-9067000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8412000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8820000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11879000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8047000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10265000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9238000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>275000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9536000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12173000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9278000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8468000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8620000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9642000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6261000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9489000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-2968000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8077000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5457000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4572000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5018000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3499000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3845000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3322000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3833000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3585000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3419000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2675000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1912000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1859000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7454000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>630000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-1128000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>71601000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2172000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4182000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>253000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-14000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14000.0</v>
       </c>
-      <c r="BE16">
-[...1 lines deleted...]
-      </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-2580000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-162000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>-351000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>351000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-183000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>183000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7703000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>4121000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>7322000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5564000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6421000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6077000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5726000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5748000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>6237000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4948000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>6366000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>6105000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>7742000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7182000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>6570000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>6189000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>8408000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>6288000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5521000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>6070000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>5490000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>5772000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>5639000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5207000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>5148000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5226000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>4793000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4979000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4723000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4559000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>4309000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>3632000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3308000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3269000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>3434000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3460000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
+      <c r="ED16"/>
     </row>
-    <row r="17" spans="1:133">
+    <row r="17" spans="1:134">
       <c r="A17" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>210</v>
+      </c>
+      <c r="B17">
+        <v>25585000.0</v>
+      </c>
       <c r="C17">
+        <v>28787000.0</v>
+      </c>
+      <c r="D17">
         <v>9871000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>21822000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>19830000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>19110000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22951000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>21891000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>21312000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>18225000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>24335000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>25562000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>23607000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>23615000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>19523000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>12247000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>12020000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-9067000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>8412000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8820000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>11879000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>8047000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10265000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>9238000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>275000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>9536000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>12173000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>9278000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>8468000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>8620000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>9642000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>6261000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>9489000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-2968000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>8077000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>5457000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4572000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7633000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3499000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-12765000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>3322000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>15385000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3924000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4129000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>3499000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2989000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2924000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2021000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2202000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>213000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>72924000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3477000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>5471000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-1390000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>1013000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -32421,166 +32618,173 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
+      <c r="ED17"/>
     </row>
-    <row r="18" spans="1:133">
+    <row r="18" spans="1:134">
       <c r="A18" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>211</v>
+      </c>
+      <c r="B18">
+        <v>80632000.0</v>
+      </c>
       <c r="C18">
+        <v>82661000.0</v>
+      </c>
+      <c r="D18">
         <v>82394000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>63961000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>62431000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>61022000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>60081000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>59106000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>59148000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>60588000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>62433000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>63184000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>63806000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>63832000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>55308000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>45001000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>41083000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>28535000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>22504000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21841000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>23428000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>23759000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>22391000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>22584000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>22533000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>23046000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>24626000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>24598000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>23887000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -32640,54 +32844,55 @@
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
+      <c r="ED18"/>
     </row>
-    <row r="19" spans="1:133">
+    <row r="19" spans="1:134">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -32777,137 +32982,136 @@
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
+      <c r="ED19"/>
     </row>
-    <row r="20" spans="1:133">
+    <row r="20" spans="1:134">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-159000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>159000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>600000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>282000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-336000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>104000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>356000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>897000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-614000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>161000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1175000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>1333000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -33038,515 +33242,519 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
+      <c r="ED20"/>
     </row>
-    <row r="21" spans="1:133">
+    <row r="21" spans="1:134">
       <c r="A21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B21">
+        <v>34064000.0</v>
+      </c>
+      <c r="C21">
         <v>42270000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13068000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>29213000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25372000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>29851000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>29190000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>28543000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>24938000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>32484000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>34973000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32013000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>31853000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>26577000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>16676000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16443000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-11539000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>11329000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>11972000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16105000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11409000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>13628000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12377000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12453000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>16209000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12321000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10874000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11566000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12843000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8038000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11489000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10629000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9908000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7242000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6523000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7973000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5359000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5940000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5232000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6062000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6308000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6573000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5418000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4766000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4650000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3081000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3400000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-32000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2927000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3477000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5471000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1524000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>120000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1252000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-2968000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-3001000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-1390000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1013000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-3120000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-11597000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-1224000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-39239000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-14721000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-16821000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1346000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-96354000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>668000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-9702000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5470000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>10640000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>7739000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8967000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>8191000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>7766000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7868000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>8904000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>6596000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>9408000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>8618000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>11657000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>10723000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>9773000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>9142000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>12814000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>9384000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>8083000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>9284000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>8475000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>8833000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>8846000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>8023000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>8043000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>8018000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>7269000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7567000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7317000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>7101000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>6612000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>5456000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4730000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4652000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>4905000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5138000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>4788000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>4500000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>4600000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>4300000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>4100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>4200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>4000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>3700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>4400000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>3600000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2300000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>3300000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>2900000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>3400000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>3700000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>3600000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DT21">
         <v>3200000.0</v>
       </c>
       <c r="DU21">
+        <v>3200000.0</v>
+      </c>
+      <c r="DV21">
         <v>2200000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>2400000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>3000000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>2600000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>2000000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>1600000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>1700000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>1800000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:133">
+    <row r="22" spans="1:134">
       <c r="A22" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -33728,562 +33936,568 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
+      <c r="ED22"/>
     </row>
-    <row r="23" spans="1:133">
+    <row r="23" spans="1:134">
       <c r="A23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B23">
+        <v>77098000.0</v>
+      </c>
+      <c r="C23">
         <v>72187000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>102408000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>55434000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>56186000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>60020000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>55344000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>53837000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>54011000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>56149000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>50275000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>45914000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>44280000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>43534000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>41474000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>38867000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>39817000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>52392000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>22140000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19515000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19993000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22799000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>22537000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23516000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>33247000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>24107000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24637000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>24934000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>24149000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>23936000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>22827000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>27454000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>19877000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19923000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20075000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>21464000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>20774000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20382000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>18697000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18496000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>18420000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>17996000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>17176000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>18461000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>19069000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>19400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>20575000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>20631000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>19247000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>18282000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>21901000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>22933000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21682000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>26196000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>28173000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>28427000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>32540000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>32135000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>30943000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>30364000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>34487000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>47146000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>42135000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>77344000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>51747000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>61373000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>40809000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>140467000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>44209000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>55922000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>41525000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>39693000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>41913000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>39373000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>39595000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>39001000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>36835000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>35346000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>36700000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>33215000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>31949000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>28453000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>27713000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>26520000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>24391000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>19774000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>21846000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>21946000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>20181000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>20106000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>21386000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>20956000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>20446000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>21955000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>20547000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>18994000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>18374000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>20393000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>19632000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>20082000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>20499000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>20173000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>19504000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>17877000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>16730000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>16560000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>16800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>16700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>17210000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>18500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>18400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>17900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>17700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>16900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>17000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>16400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>15200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>13000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>12200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>11700000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>11900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>12600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>12100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>11700000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>2200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>10400000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>9600000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>9500000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>9600000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>1600000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>1700000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>1800000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:133">
+    <row r="24" spans="1:134">
       <c r="A24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-1572000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>-1348000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1572000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1341000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1323000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1305000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1289000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>1190000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1175000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
@@ -34312,473 +34526,477 @@
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
+      <c r="ED24"/>
     </row>
-    <row r="25" spans="1:133">
+    <row r="25" spans="1:134">
       <c r="A25" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>218</v>
+      </c>
+      <c r="B25">
+        <v>2362000.0</v>
+      </c>
       <c r="C25">
+        <v>2407000.0</v>
+      </c>
+      <c r="D25">
         <v>3421000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2720000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2706000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3267000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2018000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1945000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1930000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1842000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>616000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>618000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>624000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>645000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>657000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>659000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>665000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>296000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>113000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>115000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>120000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>843000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>840000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>819000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>790000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>722000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>748000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>761000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>770000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>778000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>772000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>702000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>558000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>568000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>591000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>625000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>618000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>622000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>585000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>534000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>563000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>570000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>600000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>609000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>607000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>598000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>769000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1139000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1156000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1172000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1198000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1252000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1271000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1272000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1179000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1029000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>996000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1052000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1292000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1266000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1313000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1397000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1413000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1426000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1586000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1590000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1932000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1337000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1795000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2332000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1323000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1607000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1913000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1662000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1697000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1649000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1573000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2025000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1822000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2589000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1095000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1571000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1769000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2985000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>907000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1940000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3515000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>12000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1657000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>4882000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1034000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-615000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1968000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-186000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1594000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>578000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>549000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>910000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>929000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1297000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>201000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1016000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>483000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>646000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>786000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1675000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-300000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DI25">
         <v>1100000.0</v>
       </c>
       <c r="DJ25">
+        <v>1100000.0</v>
+      </c>
+      <c r="DK25">
         <v>-800000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>800000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DN25">
         <v>700000.0</v>
       </c>
       <c r="DO25">
+        <v>700000.0</v>
+      </c>
+      <c r="DP25">
         <v>800000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DR25">
         <v>400000.0</v>
       </c>
       <c r="DS25">
+        <v>400000.0</v>
+      </c>
+      <c r="DT25">
         <v>1200000.0</v>
       </c>
-      <c r="DT25"/>
       <c r="DU25"/>
-      <c r="DV25">
+      <c r="DV25"/>
+      <c r="DW25">
         <v>-700000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DY25">
         <v>700000.0</v>
       </c>
-      <c r="DZ25"/>
+      <c r="DZ25">
+        <v>700000.0</v>
+      </c>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
+      <c r="ED25"/>
     </row>
-    <row r="26" spans="1:133">
+    <row r="26" spans="1:134">
       <c r="A26" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -34960,906 +35178,919 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
+      <c r="ED26"/>
     </row>
-    <row r="27" spans="1:133">
+    <row r="27" spans="1:134">
       <c r="A27" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B27">
+        <v>551000.0</v>
+      </c>
+      <c r="C27">
         <v>299000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>545000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>320000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>167000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>280000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>299000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>472000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>192000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>383000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>93000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>103000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>142000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>130000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>83000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>194000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>182000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>81000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>107000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>95000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>60000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>70000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>62000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>57000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>109000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>250000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>360000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>381000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>234000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000.0</v>
       </c>
       <c r="AF27">
         <v>492000.0</v>
       </c>
       <c r="AG27">
+        <v>492000.0</v>
+      </c>
+      <c r="AH27">
         <v>341000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>412000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>255000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>452000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>386000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>421000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>430000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>435000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>347000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>348000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>434000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>353000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>205000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>225000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>291000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>459000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>303000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>384000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>347000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>328000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>166000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>327000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>400000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>264000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>318000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>375000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>311000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>187000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>233000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>413000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>353000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>439000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>256000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>269000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>313000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>242000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>432000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>413000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>592000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>636000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>372000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>328000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>399000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>415000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>425000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>593000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>485000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>512000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>464000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1719000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>380000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>1060000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DD27">
         <v>300000.0</v>
       </c>
       <c r="DE27">
+        <v>300000.0</v>
+      </c>
+      <c r="DF27">
         <v>200000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>400000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>200000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>300000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DK27">
         <v>300000.0</v>
       </c>
       <c r="DL27">
         <v>300000.0</v>
       </c>
       <c r="DM27">
+        <v>300000.0</v>
+      </c>
+      <c r="DN27">
         <v>200000.0</v>
       </c>
-      <c r="DN27">
+      <c r="DO27">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DP27">
         <v>200000.0</v>
       </c>
       <c r="DQ27">
         <v>200000.0</v>
       </c>
       <c r="DR27">
         <v>200000.0</v>
       </c>
       <c r="DS27">
         <v>200000.0</v>
       </c>
       <c r="DT27">
         <v>200000.0</v>
       </c>
-      <c r="DU27"/>
-      <c r="DV27">
+      <c r="DU27">
+        <v>200000.0</v>
+      </c>
+      <c r="DV27"/>
+      <c r="DW27">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DX27">
         <v>200000.0</v>
       </c>
       <c r="DY27">
         <v>200000.0</v>
       </c>
-      <c r="DZ27"/>
+      <c r="DZ27">
+        <v>200000.0</v>
+      </c>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
+      <c r="ED27"/>
     </row>
-    <row r="28" spans="1:133">
+    <row r="28" spans="1:134">
       <c r="A28" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B28">
+        <v>1299000.0</v>
+      </c>
+      <c r="C28">
         <v>30996000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>41014000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>27920000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>27951000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>26568000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25628000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24352000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>25288000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22289000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24159000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22898000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>23137000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28169000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21927000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22385000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26960000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>22915000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14953000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14669000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15281000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14496000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14284000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12981000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14556000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13139000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>13708000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13463000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>13368000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12277000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12804000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15560000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>11958000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10414000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11575000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12086000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12081000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>9722000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10616000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10511000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10452000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9006000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8941000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9836000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>9885000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9876000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10153000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9869000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10650000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10775000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>10692000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10916000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8790000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10843000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10693000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10895000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>10648000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>10256000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>10843000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11866000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8584000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10589000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10782000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10763000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>10922000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>10709000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>12420000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>12049000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10700000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>10630000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>11572000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>11623000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>9519000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>8898000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>9779000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>9912000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>8585000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9193000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>8926000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>9531000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>8765000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>8780000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>8980000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>9120000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>8290000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>8602000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>8285000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>8426000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7999000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>8896000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>8669000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8535000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>8262000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>7618000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>6846000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>6684000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>6333000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>6157000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>6020000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>6096000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>5684000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5585000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5373000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>5092000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>5160000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>4900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>5400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>5200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>5500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>5000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>5200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="DK28">
         <v>4600000.0</v>
       </c>
       <c r="DL28">
+        <v>4600000.0</v>
+      </c>
+      <c r="DM28">
         <v>4500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DO28">
         <v>3100000.0</v>
       </c>
       <c r="DP28">
         <v>3100000.0</v>
       </c>
       <c r="DQ28">
         <v>3100000.0</v>
       </c>
       <c r="DR28">
+        <v>3100000.0</v>
+      </c>
+      <c r="DS28">
         <v>3200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>3000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>3100000.0</v>
       </c>
-      <c r="DU28"/>
-      <c r="DV28">
+      <c r="DV28"/>
+      <c r="DW28">
         <v>2800000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>2700000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>2800000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>2700000.0</v>
       </c>
-      <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
+      <c r="ED28"/>
     </row>
-    <row r="29" spans="1:133">
+    <row r="29" spans="1:134">
       <c r="A29" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>222</v>
+      </c>
+      <c r="B29">
+        <v>8479000.0</v>
+      </c>
       <c r="C29">
+        <v>10483000.0</v>
+      </c>
+      <c r="D29">
         <v>3197000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7391000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6370000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6262000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7299000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7231000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6713000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8149000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9411000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8406000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8238000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7054000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4429000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4423000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2472000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2917000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3152000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4226000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3362000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3363000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3139000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-281000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2917000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4036000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3043000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2406000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -35919,1229 +36150,1237 @@
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
+      <c r="ED29"/>
     </row>
-    <row r="30" spans="1:133">
+    <row r="30" spans="1:134">
       <c r="A30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B30">
+        <v>50396000.0</v>
+      </c>
+      <c r="C30">
         <v>52935000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>61455000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41930000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43125000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42825000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37850000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>36554000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36964000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>35688000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>36076000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33608000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>34706000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>38380000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34535000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>36192000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>37718000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>37876000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21467000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20775000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>21145000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>20670000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18382000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20470000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19478000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>19423000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>19652000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>18839000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>18739000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>18391000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>21985000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17073000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>15895000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16633000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>17575000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17707000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>17696000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16219000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>16080000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16062000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>15690000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>17008000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>18527000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>16801000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18344000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>18047000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>18640000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>17138000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17563000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>20216000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>21189000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>20594000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>22551000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>24475000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>24181000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>22110000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>25793000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>22820000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>24358000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>24598000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>26853000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>23555000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>25479000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>24749000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>22262000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>20238000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>80853000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>21277000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>20410000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>19663000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>20091000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>20161000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>16939000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>16117000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>16832000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>16585000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>16164000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>17177000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>15647000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>16148000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>15041000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>15050000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>15410000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>14999000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>11346000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>14347000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>15246000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>13769000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>13039000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>14126000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>13854000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>13156000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>13345000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>12408000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>11347000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>10956000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>11211000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>10245000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>9997000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>10023000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>9557000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>9460000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>9129000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>8942000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>8876000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>9300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>9400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>9668000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>10400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>9900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>9600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>9100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>8300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>8400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>8600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>7800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>6400000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>5900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>5600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>5700000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="DT30">
         <v>5700000.0</v>
       </c>
       <c r="DU30">
+        <v>5700000.0</v>
+      </c>
+      <c r="DV30">
         <v>2200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>5800000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>5200000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>5400000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>5300000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>1600000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>1700000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>1800000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:133">
+    <row r="31" spans="1:134">
       <c r="A31" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>224</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-3000000.0</v>
       </c>
-      <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-7737000.0</v>
       </c>
-      <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>67706000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>88877000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5658000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6684000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8045000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7841000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6891000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1670000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>31853000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-7156000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1674000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6948000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>171000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4159000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4141000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3660000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3577000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3941000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3843000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3962000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3232000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3426000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4230000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3651000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-7258000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3552000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4461000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1746000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3824000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3643000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>12000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4046000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4022000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4579000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3926000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4204000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4697000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6536000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3924000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-6652000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6362000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6489000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-4902000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-7143000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-7534000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-4476000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-4657000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2186000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4457000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4825000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2968000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4955000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1390000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-6566000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3120000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-11597000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1224000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-39239000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-14721000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8971000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-12561000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-96354000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-13507000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-9702000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-15562000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-17702000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-20852000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-22434000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-22878000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-21581000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-20250000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-19182000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-19123000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-17168000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-15357000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-13872000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-12213000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-10710000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-9429000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-8428000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-7499000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-6700000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-6412000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-6362000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-6432000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-6239000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-6435000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-7120000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-7429000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-6872000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-6588000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-7367000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-8632000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-9395000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-9896000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-10156000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-9654000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-8428000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-7578000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-7454000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-7200000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-7100000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-7300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-7900000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-8200000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8200000.0</v>
       </c>
       <c r="DJ31">
         <v>-8200000.0</v>
       </c>
       <c r="DK31">
         <v>-8200000.0</v>
       </c>
       <c r="DL31">
+        <v>-8200000.0</v>
+      </c>
+      <c r="DM31">
         <v>-7400000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-6500000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-6400000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-6100000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-6000000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6400000.0</v>
       </c>
       <c r="DS31">
         <v>-6400000.0</v>
       </c>
       <c r="DT31">
+        <v>-6400000.0</v>
+      </c>
+      <c r="DU31">
         <v>-5400000.0</v>
       </c>
-      <c r="DU31"/>
-      <c r="DV31">
+      <c r="DV31"/>
+      <c r="DW31">
         <v>-4600000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-4400000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-4100000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-4200000.0</v>
       </c>
-      <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
+      <c r="ED31"/>
     </row>
-    <row r="32" spans="1:133">
+    <row r="32" spans="1:134">
       <c r="A32" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B32">
+        <v>111162000.0</v>
+      </c>
+      <c r="C32">
         <v>114457000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>115476000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>84647000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>82386000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>85392000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>85195000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>83027000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>82554000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>81087000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>82759000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>80887000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>76293000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>75387000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>68051000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>55543000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>56260000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>40853000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>33469000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>31487000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>36098000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>34208000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>36165000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>35893000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>33241000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>36560000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>40846000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>37255000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>35023000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>35502000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>35670000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>35492000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>31366000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>30552000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>29983000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>28706000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>27297000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>28355000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>24056000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>24436000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>23652000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>24058000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>23484000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>25034000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>24487000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>24166000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>25225000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>23712000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>22647000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>18250000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>24828000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>26410000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>27153000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>27720000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>28293000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>29679000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>29572000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>29134000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>29553000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>31377000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>31367000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>35549000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>40911000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>38105000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>37026000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>44552000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>42155000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>44113000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>44877000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>46220000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>46995000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>50333000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>49652000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>48340000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>47786000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>46767000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>44703000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>44250000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>43296000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>42623000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>40567000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>40110000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>38436000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>36293000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>33533000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>32588000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>31230000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>30029000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>29465000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>28581000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>30219000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>29802000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>28469000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>29998000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>28565000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>26263000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>25941000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>27710000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>26733000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>26694000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>25955000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>24903000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>24156000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>22782000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>21868000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>21348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21300000.0</v>
       </c>
       <c r="DD32">
         <v>21300000.0</v>
       </c>
       <c r="DE32">
+        <v>21300000.0</v>
+      </c>
+      <c r="DF32">
         <v>21510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22600000.0</v>
       </c>
       <c r="DG32">
         <v>22600000.0</v>
       </c>
       <c r="DH32">
+        <v>22600000.0</v>
+      </c>
+      <c r="DI32">
         <v>21900000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>21400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>21300000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>20600000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>18700000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>18500000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>15900000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>15600000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>15400000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>15500000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>15200000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>15300000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>14900000.0</v>
       </c>
-      <c r="DU32"/>
-      <c r="DV32">
+      <c r="DV32"/>
+      <c r="DW32">
         <v>12800000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>12600000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>12100000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>11600000.0</v>
       </c>
-      <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
+      <c r="ED32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -37237,51 +37476,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2">
         <v>99329000.0</v>
       </c>
       <c r="C2">
         <v>100145000.0</v>
       </c>
       <c r="D2">
         <v>115177000.0</v>
       </c>
       <c r="E2">
         <v>752107000.0</v>
       </c>
       <c r="F2">
         <v>329903000.0</v>
       </c>
       <c r="G2">
         <v>50632000.0</v>
       </c>
       <c r="H2">
         <v>55235000.0</v>
       </c>
       <c r="I2">
         <v>55833000.0</v>
       </c>
@@ -37341,54 +37580,54 @@
       </c>
       <c r="AB2">
         <v>92152000.0</v>
       </c>
       <c r="AC2">
         <v>87000000.0</v>
       </c>
       <c r="AD2">
         <v>81000000.0</v>
       </c>
       <c r="AE2">
         <v>86900000.0</v>
       </c>
       <c r="AF2">
         <v>78800000.0</v>
       </c>
       <c r="AG2">
         <v>64100000.0</v>
       </c>
       <c r="AH2">
         <v>63500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>4505000</v>
       </c>
       <c r="C3">
         <v>10787000</v>
       </c>
       <c r="D3">
         <v>12376000</v>
       </c>
       <c r="E3">
         <v>4332000</v>
       </c>
       <c r="F3">
         <v>2033000</v>
       </c>
       <c r="G3">
         <v>3921000</v>
       </c>
       <c r="H3">
         <v>4377000</v>
       </c>
       <c r="I3">
         <v>1895000</v>
       </c>
       <c r="J3">
         <v>1055000</v>
       </c>
@@ -37445,51 +37684,51 @@
       </c>
       <c r="AB3">
         <v>1728000</v>
       </c>
       <c r="AC3">
         <v>2300000</v>
       </c>
       <c r="AD3">
         <v>3300000</v>
       </c>
       <c r="AE3">
         <v>2000000</v>
       </c>
       <c r="AF3">
         <v>1500000</v>
       </c>
       <c r="AG3">
         <v>1300000</v>
       </c>
       <c r="AH3">
         <v>1000000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-636930000.0</v>
       </c>
       <c r="F4">
         <v>422204000.0</v>
       </c>
       <c r="G4">
         <v>279271000.0</v>
       </c>
       <c r="H4">
         <v>-4603000.0</v>
       </c>
       <c r="I4">
         <v>-598000.0</v>
       </c>
       <c r="J4">
         <v>8499000.0</v>
       </c>
       <c r="K4">
         <v>6996000.0</v>
       </c>
@@ -37503,51 +37742,51 @@
       <c r="O4">
         <v>77558000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-6171000.0</v>
       </c>
       <c r="F5">
         <v>5039000.0</v>
       </c>
       <c r="G5">
         <v>-1604000.0</v>
       </c>
       <c r="H5">
         <v>2402000.0</v>
       </c>
       <c r="I5">
         <v>7066000.0</v>
       </c>
       <c r="J5">
         <v>19871000.0</v>
       </c>
       <c r="K5">
         <v>149000.0</v>
       </c>
@@ -37561,51 +37800,51 @@
       <c r="O5">
         <v>17167000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B6">
         <v>24696000.0</v>
       </c>
       <c r="C6">
         <v>-816000.0</v>
       </c>
       <c r="D6">
         <v>-15032000.0</v>
       </c>
       <c r="E6">
         <v>-636930000.0</v>
       </c>
       <c r="F6">
         <v>422204000.0</v>
       </c>
       <c r="G6">
         <v>279271000.0</v>
       </c>
       <c r="H6">
         <v>-4603000.0</v>
       </c>
       <c r="I6">
         <v>-598000.0</v>
       </c>
@@ -37665,53 +37904,55 @@
       </c>
       <c r="AB6">
         <v>-22877000.0</v>
       </c>
       <c r="AC6">
         <v>5200000.0</v>
       </c>
       <c r="AD6">
         <v>6000000.0</v>
       </c>
       <c r="AE6">
         <v>-86900000.0</v>
       </c>
       <c r="AF6">
         <v>-78800000.0</v>
       </c>
       <c r="AG6">
         <v>-64100000.0</v>
       </c>
       <c r="AH6">
         <v>-63500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>231</v>
+      </c>
+      <c r="B7">
+        <v>-342000.0</v>
+      </c>
       <c r="C7">
         <v>19993000.0</v>
       </c>
       <c r="D7">
         <v>-7120000.0</v>
       </c>
       <c r="E7">
         <v>16615000.0</v>
       </c>
       <c r="F7">
         <v>-15051000.0</v>
       </c>
       <c r="G7">
         <v>-11996000.0</v>
       </c>
       <c r="H7">
         <v>676000.0</v>
       </c>
       <c r="I7">
         <v>3302000.0</v>
       </c>
       <c r="J7">
         <v>-6861000.0</v>
       </c>
       <c r="K7">
@@ -37767,51 +38008,51 @@
       </c>
       <c r="AB7">
         <v>-2513000.0</v>
       </c>
       <c r="AC7">
         <v>1200000.0</v>
       </c>
       <c r="AD7">
         <v>-600000.0</v>
       </c>
       <c r="AE7">
         <v>3600000.0</v>
       </c>
       <c r="AF7">
         <v>700000.0</v>
       </c>
       <c r="AG7">
         <v>-400000.0</v>
       </c>
       <c r="AH7">
         <v>400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-940000.0</v>
       </c>
       <c r="F8">
         <v>6865000.0</v>
       </c>
       <c r="G8">
         <v>-17692000.0</v>
       </c>
       <c r="H8">
         <v>-6318000.0</v>
       </c>
       <c r="I8">
         <v>1218000.0</v>
       </c>
       <c r="J8">
         <v>-4492000.0</v>
       </c>
       <c r="K8">
         <v>-53000.0</v>
       </c>
@@ -37825,53 +38066,55 @@
       <c r="O8">
         <v>8381000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>233</v>
+      </c>
+      <c r="B9">
+        <v>13105000.0</v>
+      </c>
       <c r="C9">
         <v>10126000.0</v>
       </c>
       <c r="D9">
         <v>-11511000.0</v>
       </c>
       <c r="E9">
         <v>-940000.0</v>
       </c>
       <c r="F9">
         <v>6865000.0</v>
       </c>
       <c r="G9">
         <v>-17692000.0</v>
       </c>
       <c r="H9">
         <v>-6318000.0</v>
       </c>
       <c r="I9">
         <v>2896000.0</v>
       </c>
       <c r="J9">
         <v>-7011000.0</v>
       </c>
       <c r="K9">
@@ -37897,51 +38140,51 @@
       </c>
       <c r="R9">
         <v>-10776000.0</v>
       </c>
       <c r="S9">
         <v>2530000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-4872000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-9286000.0</v>
       </c>
       <c r="G10">
         <v>811000.0</v>
       </c>
       <c r="H10">
         <v>1546000.0</v>
       </c>
       <c r="I10">
         <v>1678000.0</v>
       </c>
       <c r="J10">
         <v>-2519000.0</v>
       </c>
       <c r="K10">
         <v>260000.0</v>
       </c>
@@ -37969,51 +38212,51 @@
       <c r="S10"/>
       <c r="T10">
         <v>1855000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10">
         <v>6365000.0</v>
       </c>
       <c r="W10">
         <v>3306000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>18273000.0</v>
       </c>
       <c r="F11">
         <v>-20526000.0</v>
       </c>
       <c r="G11">
         <v>6929000.0</v>
       </c>
       <c r="H11">
         <v>8409000.0</v>
       </c>
       <c r="I11">
         <v>3068000.0</v>
       </c>
       <c r="J11">
         <v>-937000.0</v>
       </c>
       <c r="K11">
         <v>1227000.0</v>
       </c>
@@ -38029,51 +38272,51 @@
       <c r="O11">
         <v>8934000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6849000.0</v>
       </c>
       <c r="F12">
         <v>12897000.0</v>
       </c>
       <c r="G12">
         <v>4265000.0</v>
       </c>
       <c r="H12">
         <v>2942000.0</v>
       </c>
       <c r="I12">
         <v>3717000.0</v>
       </c>
       <c r="J12">
         <v>3194000.0</v>
       </c>
       <c r="K12">
         <v>8534000.0</v>
       </c>
@@ -38099,51 +38342,51 @@
       <c r="S12"/>
       <c r="T12">
         <v>155000.0</v>
       </c>
       <c r="U12">
         <v>649000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>1357000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>5507000.0</v>
       </c>
       <c r="F13">
         <v>-12630000.0</v>
       </c>
       <c r="G13">
         <v>4885000.0</v>
       </c>
       <c r="H13">
         <v>5448000.0</v>
       </c>
       <c r="I13">
         <v>406000.0</v>
       </c>
       <c r="J13">
         <v>150000.0</v>
       </c>
       <c r="K13">
         <v>-316000.0</v>
       </c>
@@ -38155,53 +38398,55 @@
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>238</v>
+      </c>
+      <c r="B14">
+        <v>11254000.0</v>
+      </c>
       <c r="C14">
         <v>9160000.0</v>
       </c>
       <c r="D14">
         <v>7704000.0</v>
       </c>
       <c r="E14">
         <v>6711000.0</v>
       </c>
       <c r="F14">
         <v>3796000.0</v>
       </c>
       <c r="G14">
         <v>3292000.0</v>
       </c>
       <c r="H14">
         <v>3001000.0</v>
       </c>
       <c r="I14">
         <v>2810000.0</v>
       </c>
       <c r="J14">
         <v>2402000.0</v>
       </c>
       <c r="K14">
@@ -38257,58 +38502,60 @@
       </c>
       <c r="AB14">
         <v>2475000.0</v>
       </c>
       <c r="AC14">
         <v>5000000.0</v>
       </c>
       <c r="AD14">
         <v>1900000.0</v>
       </c>
       <c r="AE14">
         <v>3500000.0</v>
       </c>
       <c r="AF14">
         <v>2200000.0</v>
       </c>
       <c r="AG14">
         <v>1200000.0</v>
       </c>
       <c r="AH14">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>239</v>
+      </c>
+      <c r="B15">
+        <v>-12240000.0</v>
+      </c>
       <c r="C15">
-        <v>9413000.0</v>
+        <v>-9413000.0</v>
       </c>
       <c r="D15">
-        <v>8946000.0</v>
+        <v>-8946000.0</v>
       </c>
       <c r="E15">
         <v>8877000.0</v>
       </c>
       <c r="F15">
         <v>4612000.0</v>
       </c>
       <c r="G15">
         <v>1186000.0</v>
       </c>
       <c r="H15">
         <v>1195000.0</v>
       </c>
       <c r="I15">
         <v>1189000.0</v>
       </c>
       <c r="J15">
         <v>1184000.0</v>
       </c>
       <c r="K15">
         <v>888000.0</v>
       </c>
       <c r="L15">
         <v>2417000.0</v>
       </c>
@@ -38359,51 +38606,51 @@
       </c>
       <c r="AB15">
         <v>3350000.0</v>
       </c>
       <c r="AC15">
         <v>2900000.0</v>
       </c>
       <c r="AD15">
         <v>2700000.0</v>
       </c>
       <c r="AE15">
         <v>2500000.0</v>
       </c>
       <c r="AF15">
         <v>2000000.0</v>
       </c>
       <c r="AG15">
         <v>1700000.0</v>
       </c>
       <c r="AH15">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B16">
         <v>124025000.0</v>
       </c>
       <c r="C16">
         <v>99329000.0</v>
       </c>
       <c r="D16">
         <v>100145000.0</v>
       </c>
       <c r="E16">
         <v>115177000.0</v>
       </c>
       <c r="F16">
         <v>752107000.0</v>
       </c>
       <c r="G16">
         <v>329903000.0</v>
       </c>
       <c r="H16">
         <v>50632000.0</v>
       </c>
       <c r="I16">
         <v>55235000.0</v>
       </c>
@@ -38463,92 +38710,92 @@
       </c>
       <c r="AB16">
         <v>69275000.0</v>
       </c>
       <c r="AC16">
         <v>92200000.0</v>
       </c>
       <c r="AD16">
         <v>87000000.0</v>
       </c>
       <c r="AE16">
         <v>143100000.0</v>
       </c>
       <c r="AF16">
         <v>113900000.0</v>
       </c>
       <c r="AG16">
         <v>105200000.0</v>
       </c>
       <c r="AH16">
         <v>100900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B18">
-        <v>122264000.0</v>
+        <v>117759000.0</v>
       </c>
       <c r="C18">
         <v>120746000.0</v>
       </c>
       <c r="D18">
         <v>104025000.0</v>
       </c>
       <c r="E18">
         <v>93012000.0</v>
       </c>
       <c r="F18">
         <v>29014000.0</v>
       </c>
       <c r="G18">
         <v>22066000.0</v>
       </c>
       <c r="H18">
         <v>48260000.0</v>
       </c>
       <c r="I18">
         <v>53012000.0</v>
       </c>
       <c r="J18">
         <v>36050000.0</v>
       </c>
@@ -38605,53 +38852,55 @@
       </c>
       <c r="AB18">
         <v>38224000.0</v>
       </c>
       <c r="AC18">
         <v>5700000.0</v>
       </c>
       <c r="AD18">
         <v>-7100000.0</v>
       </c>
       <c r="AE18">
         <v>30200000.0</v>
       </c>
       <c r="AF18">
         <v>9700000.0</v>
       </c>
       <c r="AG18">
         <v>14900000.0</v>
       </c>
       <c r="AH18">
         <v>8100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>243</v>
+      </c>
+      <c r="B19">
+        <v>213928000.0</v>
+      </c>
       <c r="C19">
         <v>322701000.0</v>
       </c>
       <c r="D19">
         <v>198091000.0</v>
       </c>
       <c r="E19">
         <v>-441997000.0</v>
       </c>
       <c r="F19">
         <v>-19281000.0</v>
       </c>
       <c r="G19">
         <v>-103056000.0</v>
       </c>
       <c r="H19">
         <v>42582000.0</v>
       </c>
       <c r="I19">
         <v>5838000.0</v>
       </c>
       <c r="J19">
         <v>-137552000.0</v>
       </c>
       <c r="K19">
@@ -38669,91 +38918,93 @@
       <c r="O19">
         <v>-97313000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>245</v>
+      </c>
+      <c r="B21">
+        <v>179500000.0</v>
+      </c>
       <c r="C21">
         <v>-385000000.0</v>
       </c>
       <c r="D21">
         <v>261000000.0</v>
       </c>
       <c r="E21">
         <v>-28237000.0</v>
       </c>
       <c r="F21">
         <v>38190000.0</v>
       </c>
       <c r="G21">
         <v>2376000.0</v>
       </c>
       <c r="H21">
         <v>-6737000.0</v>
       </c>
       <c r="I21">
         <v>26647000.0</v>
       </c>
       <c r="J21">
         <v>49161000.0</v>
       </c>
       <c r="K21">
@@ -38771,51 +39022,51 @@
       <c r="O21">
         <v>116974000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22">
         <v>80310000.0</v>
       </c>
       <c r="C22">
         <v>85264000.0</v>
       </c>
       <c r="D22">
         <v>91729000.0</v>
       </c>
       <c r="E22">
         <v>67405000.0</v>
       </c>
       <c r="F22">
         <v>20044000.0</v>
       </c>
       <c r="G22">
         <v>27825000.0</v>
       </c>
       <c r="H22">
         <v>39455000.0</v>
       </c>
       <c r="I22">
         <v>34012000.0</v>
       </c>
@@ -38875,54 +39126,54 @@
       </c>
       <c r="AB22">
         <v>12408000.0</v>
       </c>
       <c r="AC22">
         <v>11000000.0</v>
       </c>
       <c r="AD22">
         <v>9600000.0</v>
       </c>
       <c r="AE22">
         <v>8300000.0</v>
       </c>
       <c r="AF22">
         <v>8800000.0</v>
       </c>
       <c r="AG22">
         <v>7300000.0</v>
       </c>
       <c r="AH22">
         <v>6600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
-        <v>-257387000.0</v>
+        <v>-404347000.0</v>
       </c>
       <c r="C23">
         <v>-59589000.0</v>
       </c>
       <c r="D23">
         <v>-544437000.0</v>
       </c>
       <c r="E23">
         <v>-283552000.0</v>
       </c>
       <c r="F23">
         <v>277583000.0</v>
       </c>
       <c r="G23">
         <v>400111000.0</v>
       </c>
       <c r="H23">
         <v>-97591000.0</v>
       </c>
       <c r="I23">
         <v>-43526000.0</v>
       </c>
       <c r="J23">
         <v>60301000.0</v>
       </c>
@@ -38979,54 +39230,54 @@
       </c>
       <c r="AB23">
         <v>22005000.0</v>
       </c>
       <c r="AC23">
         <v>37400000.0</v>
       </c>
       <c r="AD23">
         <v>-1000000.0</v>
       </c>
       <c r="AE23">
         <v>51900000.0</v>
       </c>
       <c r="AF23">
         <v>37500000.0</v>
       </c>
       <c r="AG23">
         <v>44100000.0</v>
       </c>
       <c r="AH23">
         <v>42900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24">
-        <v>159819000.0</v>
+        <v>-60133000.0</v>
       </c>
       <c r="C24">
         <v>52045000.0</v>
       </c>
       <c r="D24">
         <v>-204442000.0</v>
       </c>
       <c r="E24">
         <v>13551000.0</v>
       </c>
       <c r="F24">
         <v>154232000.0</v>
       </c>
       <c r="G24">
         <v>3169000.0</v>
       </c>
       <c r="H24">
         <v>4007000.0</v>
       </c>
       <c r="I24">
         <v>-48495000.0</v>
       </c>
       <c r="J24">
         <v>-137813000.0</v>
       </c>
@@ -39083,54 +39334,54 @@
       </c>
       <c r="AB24">
         <v>-54116000.0</v>
       </c>
       <c r="AC24">
         <v>-27100000.0</v>
       </c>
       <c r="AD24">
         <v>-54800000.0</v>
       </c>
       <c r="AE24">
         <v>-47000000.0</v>
       </c>
       <c r="AF24">
         <v>-41700000.0</v>
       </c>
       <c r="AG24">
         <v>-26300000.0</v>
       </c>
       <c r="AH24">
         <v>-21400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25">
-        <v>41954000.0</v>
+        <v>23899000.0</v>
       </c>
       <c r="C25">
         <v>14569000.0</v>
       </c>
       <c r="D25">
         <v>18628000.0</v>
       </c>
       <c r="E25">
         <v>2684000.0</v>
       </c>
       <c r="F25">
         <v>14344000.0</v>
       </c>
       <c r="G25">
         <v>5423000.0</v>
       </c>
       <c r="H25">
         <v>553000.0</v>
       </c>
       <c r="I25">
         <v>2686000.0</v>
       </c>
       <c r="J25">
         <v>3674000.0</v>
       </c>
@@ -39187,53 +39438,55 @@
       </c>
       <c r="AB25">
         <v>28320000.0</v>
       </c>
       <c r="AC25">
         <v>-8500000.0</v>
       </c>
       <c r="AD25">
         <v>-14400000.0</v>
       </c>
       <c r="AE25">
         <v>17200000.0</v>
       </c>
       <c r="AF25">
         <v>-500000.0</v>
       </c>
       <c r="AG25">
         <v>6700000.0</v>
       </c>
       <c r="AH25">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>249</v>
+      </c>
+      <c r="B26">
+        <v>-7412000.0</v>
+      </c>
       <c r="C26">
         <v>-1048000.0</v>
       </c>
       <c r="D26">
         <v>-605000.0</v>
       </c>
       <c r="E26">
         <v>-455000.0</v>
       </c>
       <c r="F26">
         <v>-10417000.0</v>
       </c>
       <c r="G26">
         <v>-5922000.0</v>
       </c>
       <c r="H26">
         <v>-666000.0</v>
       </c>
       <c r="I26">
         <v>-505000.0</v>
       </c>
       <c r="J26">
         <v>-236000.0</v>
       </c>
       <c r="K26">
@@ -39263,53 +39516,55 @@
       <c r="S26">
         <v>-41000.0</v>
       </c>
       <c r="T26">
         <v>-31239000.0</v>
       </c>
       <c r="U26">
         <v>-13181000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>250</v>
+      </c>
+      <c r="B27">
+        <v>5550000.0</v>
+      </c>
       <c r="C27">
         <v>3914000.0</v>
       </c>
       <c r="D27">
         <v>3603000.0</v>
       </c>
       <c r="E27">
         <v>2960000.0</v>
       </c>
       <c r="F27">
         <v>1435000.0</v>
       </c>
       <c r="G27">
         <v>2089000.0</v>
       </c>
       <c r="H27">
         <v>2516000.0</v>
       </c>
       <c r="I27">
         <v>2257000.0</v>
       </c>
       <c r="J27">
         <v>1181000.0</v>
       </c>
       <c r="K27">
@@ -39347,51 +39602,51 @@
       </c>
       <c r="V27">
         <v>14000.0</v>
       </c>
       <c r="W27">
         <v>-512000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27">
         <v>-89000.0</v>
       </c>
       <c r="Z27">
         <v>-460000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28">
         <v>-257387000.0</v>
       </c>
       <c r="C28">
         <v>-455050000.0</v>
       </c>
       <c r="D28">
         <v>-292988000.0</v>
       </c>
       <c r="E28">
         <v>-301496000.0</v>
       </c>
       <c r="F28">
         <v>258239000.0</v>
       </c>
       <c r="G28">
         <v>357092000.0</v>
       </c>
       <c r="H28">
         <v>-99452000.0</v>
       </c>
       <c r="I28">
         <v>-29664000.0</v>
       </c>
@@ -39451,51 +39706,51 @@
       </c>
       <c r="AB28">
         <v>-19844000.0</v>
       </c>
       <c r="AC28">
         <v>52700000.0</v>
       </c>
       <c r="AD28">
         <v>44200000.0</v>
       </c>
       <c r="AE28">
         <v>36100000.0</v>
       </c>
       <c r="AF28">
         <v>35100000.0</v>
       </c>
       <c r="AG28">
         <v>41100000.0</v>
       </c>
       <c r="AH28">
         <v>37400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29">
         <v>122264000.0</v>
       </c>
       <c r="C29">
         <v>131533000.0</v>
       </c>
       <c r="D29">
         <v>116401000.0</v>
       </c>
       <c r="E29">
         <v>97344000.0</v>
       </c>
       <c r="F29">
         <v>31047000.0</v>
       </c>
       <c r="G29">
         <v>25987000.0</v>
       </c>
       <c r="H29">
         <v>52637000.0</v>
       </c>
       <c r="I29">
         <v>54907000.0</v>
       </c>
@@ -39555,51 +39810,51 @@
       </c>
       <c r="AB29">
         <v>39952000.0</v>
       </c>
       <c r="AC29">
         <v>8000000.0</v>
       </c>
       <c r="AD29">
         <v>-3800000.0</v>
       </c>
       <c r="AE29">
         <v>32200000.0</v>
       </c>
       <c r="AF29">
         <v>11200000.0</v>
       </c>
       <c r="AG29">
         <v>16200000.0</v>
       </c>
       <c r="AH29">
         <v>9100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
         <v>159819000.0</v>
       </c>
       <c r="C30">
         <v>322701000.0</v>
       </c>
       <c r="D30">
         <v>161555000.0</v>
       </c>
       <c r="E30">
         <v>-432778000.0</v>
       </c>
       <c r="F30">
         <v>132918000.0</v>
       </c>
       <c r="G30">
         <v>-103808000.0</v>
       </c>
       <c r="H30">
         <v>42212000.0</v>
       </c>
       <c r="I30">
         <v>-25841000.0</v>
       </c>
@@ -39678,1342 +39933,1351 @@
       <c r="AH30">
         <v>-46000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW30"/>
+  <dimension ref="A1:DX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
       </c>
-      <c r="DS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DV1" t="s">
         <v>189</v>
       </c>
       <c r="DW1" t="s">
         <v>190</v>
       </c>
+      <c r="DX1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2">
+        <v>124025000.0</v>
+      </c>
+      <c r="C2">
         <v>116525000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>141767000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>256121000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>99329000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>115767000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>120892000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>98094000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>100145000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>109033000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>112610000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>103022000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>115177000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>116154000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>281335000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>634713000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>752107000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>519253000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>592760000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>440945000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>329903000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>313140000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>257489000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>73138000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>50632000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>54037000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>58217000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>40336000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>55235000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>50322000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>65308000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>47872000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>55833000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>47502000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>51097000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>60679000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>47334000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>189947000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>40331000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>36649000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>40338000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>53772000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>38516000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>74162000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>44197000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>44057000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>93058000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>54487000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>47660000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>80072000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>67858000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>81117000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>128507000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>72241000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>130029000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>76617000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>50949000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>108671000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>105784000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>174449000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>98758000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>69834000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>129896000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>97680000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>79796000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>118179000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>86899000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>43073000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>73214000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>56291000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>72025000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>73255000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>64739000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>94174000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>83140000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>52403000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>88525000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>58875000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>86785000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>46231000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>65115000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>60785000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>63645000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>47227000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>58662000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>103671000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>81568000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>45176000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>55168000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>58912000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>58417000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>52720000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>73064000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>96305000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>112272000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>62965000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>40747000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>119533000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>98054000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>98008000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>56579000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>110347000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>66552000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>52369000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>69275000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>48500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>74600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>64200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>92200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>8000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>113200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>76100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>87000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>22600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>31400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>78700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>81000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>7200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>12000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>71600000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>85200000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>3200000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>18000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>16100000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>11100000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>60000000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>64100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B3">
+        <v>769000</v>
+      </c>
+      <c r="C3">
         <v>1609000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1226000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1609000</v>
       </c>
       <c r="E3">
         <v>1609000</v>
       </c>
       <c r="F3">
+        <v>1609000</v>
+      </c>
+      <c r="G3">
         <v>2149000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2345000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2963000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3330000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4159000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5170000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1487000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1560000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1662000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1144000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1039000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>487000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1104000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>334000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>252000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>343000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1286000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1096000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>652000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>887000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2047000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>940000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1166000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>224000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>332000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>853000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>592000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>118000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>203000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>477000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>163000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>212000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>823000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>724000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>336000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>103000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>487000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>216000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>289000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>288000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>376000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>212000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>154000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>355000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>260000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>273000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>142000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1123000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>678000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>72000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>145000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>154000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>308000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>296000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>102000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>94000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>154000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>227000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>354000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>192000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>136000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>331000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>418000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>199000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>578000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2464000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1971000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1085000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1956000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1028000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1157000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2367000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3784000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3228000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1113000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1791000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3645000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2525000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1361000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2261000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3380000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>934000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1019000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>907000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1243000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1645000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1550000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1480000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1683000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1957000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2917000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>997000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>694000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1050000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1987000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>392000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>907000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>421000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1129000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>878000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>328000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>200000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>400000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>800000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>500000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>400000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1700000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>700000</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000</v>
       </c>
       <c r="DK3">
         <v>300000</v>
       </c>
       <c r="DL3">
+        <v>300000</v>
+      </c>
+      <c r="DM3">
         <v>2300000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>400000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>900000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000</v>
       </c>
       <c r="DQ3">
         <v>400000</v>
       </c>
       <c r="DR3">
+        <v>400000</v>
+      </c>
+      <c r="DS3">
         <v>700000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>500000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>400000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>200000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>500000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>200000</v>
       </c>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-12155000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-977000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-165181000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-353342000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-117430000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>232854000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-73507000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>151815000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>111042000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>16763000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>55651000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>184351000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>22506000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-3405000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-4180000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>17881000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-14899000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>4913000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-14986000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>17436000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-7961000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>8331000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-3595000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-9582000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>13345000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>15256000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-35646000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>29965000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>140000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-49001000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>38571000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>6827000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-32412000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>12214000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-13259000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-47390000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
@@ -41043,170 +41307,171 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1598000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2388000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6304000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-905000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1350000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4029000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>50000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>832000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>128000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1442000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2333000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-702000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2118000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2286000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>571000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1999000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2066000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2362000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1735000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>903000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>21363000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-517000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-646000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-329000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-961000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2300000.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-1300000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1879000.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-1591000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1375000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
@@ -41236,946 +41501,953 @@
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
+      <c r="DX5"/>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B6">
+        <v>-8298000.0</v>
+      </c>
+      <c r="C6">
         <v>7500000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-25242000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-114354000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>156792000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-16438000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5125000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>22798000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2051000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8888000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>63049000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9588000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-12155000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-977000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-165181000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-353378000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-117394000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>232854000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-73507000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>151815000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>111042000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16763000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>55651000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>184351000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>22506000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3405000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4180000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>17881000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-14899000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4913000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-14986000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17436000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7961000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>8331000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3595000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-9582000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13345000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-142613000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>149616000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3682000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3689000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-13434000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>15256000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-35646000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>29965000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>140000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-49001000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>38031000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7367000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-32412000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>12214000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-13259000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-47390000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>56266000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-57788000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>53412000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>25668000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-57722000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2887000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-68665000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>75691000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>28924000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-60062000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>32216000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>17884000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-38383000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>31280000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>43826000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-30141000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>16923000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-15734000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1230000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>8516000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-29435000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>11034000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>30737000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-36122000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>29650000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-27910000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>40554000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-18884000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4330000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-2860000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>16418000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-11435000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-45009000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>22103000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>36392000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-9992000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-3744000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>495000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>5697000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-20344000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-23241000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-15967000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>49307000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>22218000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-78786000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>21479000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>46000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>41429000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-53768000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>43795000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>14183000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-16906000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>20775000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-26100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>10400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-28000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>27300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-113200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>113200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-87000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>15300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>22600000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>31400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-81000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>52300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>7200000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>12000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-85200000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-3100000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>3200000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>18000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>16100000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>11100000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-64100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B7">
+        <v>-14459000.0</v>
+      </c>
+      <c r="C7">
+        <v>3397000.0</v>
+      </c>
+      <c r="D7">
+        <v>13928000.0</v>
+      </c>
+      <c r="E7">
+        <v>9519000.0</v>
+      </c>
+      <c r="F7">
         <v>-9519000.0</v>
       </c>
-      <c r="C7">
-[...8 lines deleted...]
-      <c r="F7">
+      <c r="G7">
         <v>-1925000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>20959000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-19131000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>19345000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4269000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>54848000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-60511000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3092000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5328000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>12245000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7057000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-8015000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-30088000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13710000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-695000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2022000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>811000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-17417000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>465000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4145000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-523000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-14423000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>17135000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1538000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>612000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-4028000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>10106000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3388000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-3623000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-20999000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>19765000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1988000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>3483000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>90000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-2998000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-684000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1362000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1404000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-3368000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1639000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>4955000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-581000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-16618000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-9649000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>13198000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-327000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>8023000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-4988000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>13886000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>4190000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-659000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1710000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>7553000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4565000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2652000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-4644000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>8023000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>3898000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>5498000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>293000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>40419000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-3206000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-45261000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-34047000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-121000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-5384000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-3871000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>15404000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-17935000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-856000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>12326000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-6350000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2170000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>4470000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1719000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>6029000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-6844000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-6217000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1987000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>1203000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>9427000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>9730000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-5893000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-12535000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-2758000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-5273000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>1750000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>2731000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-704000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>2362000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-3329000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-7765000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>4917000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-220000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>80000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>4365000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-14054000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>10059000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>5200000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-1040000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>187000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-3800000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-2000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>3100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-1700000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-300000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-1700000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>4900000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-600000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-700000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>800000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>1100000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-100000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-1000000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>700000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>2800000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>2300000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>1000000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-1500000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>700000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>-600000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>2635000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1976000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-5964000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>6098000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>902000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>3892000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1213000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1986000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2200000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1452000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-11806000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-3257000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-4081000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>1123000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-4871000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-2706000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>136000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>685000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>1608000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>3006000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-4081000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>2357000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-8514000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>4072000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-2407000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>-262000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-2570000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>671000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>3052000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>766000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>1839000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-6238000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>9098000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-1761000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>6642000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-5215000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
@@ -42205,260 +42477,263 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B9">
+        <v>2187000.0</v>
+      </c>
+      <c r="C9">
+        <v>9986000.0</v>
+      </c>
+      <c r="D9">
+        <v>3767000.0</v>
+      </c>
+      <c r="E9">
+        <v>-6968000.0</v>
+      </c>
+      <c r="F9">
         <v>6968000.0</v>
       </c>
-      <c r="C9">
-[...8 lines deleted...]
-      <c r="F9">
+      <c r="G9">
         <v>5199000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3888000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6007000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6232000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>40541000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-53229000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2635000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1976000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5964000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6107000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>893000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5723000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-884000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1986000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2200000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2263000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-12587000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3257000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4081000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-650000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4871000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2706000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>136000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1692000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2082000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2110000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2988000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-273000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-8314000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3923000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2347000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2566000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>534000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-3859000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>966000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1699000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-262000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2543000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>403000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3138000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>766000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1732000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-6209000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>9098000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-1761000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6642000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-5215000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>10818000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3945000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-932000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-4635000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9081000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5194000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4031000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-5157000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5404000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-5172000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2626000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-77000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>13721000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2209000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-6832000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-19874000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
@@ -42472,449 +42747,451 @@
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
+      <c r="DX9"/>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-4872000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-9615000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>329000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-1773000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>924000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1722000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>673000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1007000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>474000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-896000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1093000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2630000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>177000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-133000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>67000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-40000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>41000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>276000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-17000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>89000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-16000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>22000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>165000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-78000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1828000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-31000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>165000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-266000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4617000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>12002000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1312765000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10520000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8589000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1547927000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4351000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5292000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8372000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8322000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1898000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4429000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3504000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>20103000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>20567000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4565000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>10002000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>9640000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13251000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7877000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1855000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8398000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2846000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6895000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>7657000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1209000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>976000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>6365000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>9018000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4975000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4898000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3306000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
+      <c r="DX10"/>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>699000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7680000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>18355000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1294000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-9056000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-33753000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>15329000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2284000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>182000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-350000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4436000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4220000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7495000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1276000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-9285000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>20161000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1191000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-35000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-5289000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7451000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>941000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-5619000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-12147000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>16043000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>786000.0</v>
       </c>
-      <c r="AL11">
-[...1 lines deleted...]
-      </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>-320000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1197000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1382000.0</v>
       </c>
-      <c r="AP11">
-[...1 lines deleted...]
-      </c>
       <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>-928000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-503000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1944000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2272000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-1043000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-18062000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-3082000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4505000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1853000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1753000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>634000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
@@ -42944,414 +43221,416 @@
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
+      <c r="DX11"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3800000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3996000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2967000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4757000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5628000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-5798000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12822000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2181000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>128000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-418000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1366000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-949000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2484000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4096000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2286000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>550000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1475000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1581000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1898000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2563000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1233000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>489000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-8172000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6170000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1918000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3278000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9325000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1951000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3142000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-225000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11377000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5693000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4240000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>571000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>912000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4506000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-1518000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1494000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>950000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-69741000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2089000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-1785000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>5750000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5749000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>9249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9250000.0</v>
       </c>
       <c r="BL12">
         <v>9250000.0</v>
       </c>
-      <c r="BM12"/>
+      <c r="BM12">
+        <v>9250000.0</v>
+      </c>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>474000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>155000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>196000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>656000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2120000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>649000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>211000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2015000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2202000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>2704000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1357000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>7745000.0</v>
       </c>
-      <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
+      <c r="DX12"/>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>217000.0</v>
       </c>
       <c r="N13">
+        <v>217000.0</v>
+      </c>
+      <c r="O13">
         <v>2535000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>10201000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4906000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-12135000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-24365000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>13107000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2337000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3709000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2233000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2977000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1121000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8974000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>127000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-10476000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>18119000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2322000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1080000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-6110000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>7996000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-400000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>150000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-12686000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>15826000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>67000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-316000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>41000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>276000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-17000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-3945000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-21454000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -43388,1197 +43667,1211 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>238</v>
+      </c>
+      <c r="B14">
+        <v>2874000.0</v>
+      </c>
       <c r="C14">
+        <v>2407000.0</v>
+      </c>
+      <c r="D14">
         <v>3421000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1053000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2706000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3267000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2161000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2233000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2313000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1842000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>616000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1707000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1670000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1651000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1635000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1674000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1751000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1162000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>871000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>878000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>885000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>843000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>840000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>819000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>790000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>722000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>748000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>761000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>770000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>778000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>772000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>702000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>558000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>568000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>591000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>625000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>618000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>622000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>585000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>534000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>563000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>570000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>600000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>609000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>607000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>598000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>769000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1139000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1156000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1172000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1198000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1252000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1271000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1272000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1179000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1029000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>996000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1052000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1292000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1266000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1313000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1397000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1413000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1426000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1586000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1590000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1932000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1337000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1795000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2332000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1323000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1607000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1913000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1662000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1697000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1649000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1573000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2025000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1822000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2589000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1095000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1571000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1769000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>2985000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>907000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1940000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3515000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>12000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1657000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>4882000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1034000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-615000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1968000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>-186000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1594000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>591000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>549000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>910000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>929000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1297000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>201000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1016000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>483000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>646000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>786000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1675000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>-300000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>100000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>1100000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DI14">
         <v>1100000.0</v>
       </c>
       <c r="DJ14">
+        <v>1100000.0</v>
+      </c>
+      <c r="DK14">
         <v>-800000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>800000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>1000000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>900000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>700000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>800000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DR14">
         <v>400000.0</v>
       </c>
       <c r="DS14">
+        <v>400000.0</v>
+      </c>
+      <c r="DT14">
         <v>1200000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>-700000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DW14">
         <v>700000.0</v>
       </c>
+      <c r="DX14">
+        <v>700000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>239</v>
+      </c>
+      <c r="B15">
+        <v>-3686000.0</v>
+      </c>
       <c r="C15">
-        <v>3155000.0</v>
+        <v>-3688000.0</v>
       </c>
       <c r="D15">
-        <v>2703000.0</v>
+        <v>-3155000.0</v>
       </c>
       <c r="E15">
+        <v>-2703000.0</v>
+      </c>
+      <c r="F15">
         <v>2694000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2690000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2245000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2241000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2237000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2233000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>597000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2241000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2227000.0</v>
       </c>
       <c r="O15">
         <v>2227000.0</v>
       </c>
       <c r="P15">
+        <v>2227000.0</v>
+      </c>
+      <c r="Q15">
         <v>2231000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1435000.0</v>
       </c>
       <c r="S15">
         <v>1435000.0</v>
       </c>
       <c r="T15">
+        <v>1435000.0</v>
+      </c>
+      <c r="U15">
         <v>1449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>293000.0</v>
       </c>
       <c r="V15">
         <v>293000.0</v>
       </c>
       <c r="W15">
+        <v>293000.0</v>
+      </c>
+      <c r="X15">
         <v>296000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>297000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>299000.0</v>
       </c>
       <c r="AA15">
         <v>299000.0</v>
       </c>
       <c r="AB15">
+        <v>299000.0</v>
+      </c>
+      <c r="AC15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297000.0</v>
       </c>
       <c r="AD15">
         <v>297000.0</v>
       </c>
       <c r="AE15">
-        <v>298000.0</v>
+        <v>297000.0</v>
       </c>
       <c r="AF15">
         <v>298000.0</v>
       </c>
       <c r="AG15">
-        <v>296000.0</v>
+        <v>298000.0</v>
       </c>
       <c r="AH15">
         <v>296000.0</v>
       </c>
       <c r="AI15">
         <v>296000.0</v>
       </c>
       <c r="AJ15">
         <v>296000.0</v>
       </c>
       <c r="AK15">
         <v>296000.0</v>
       </c>
       <c r="AL15">
         <v>296000.0</v>
       </c>
       <c r="AM15">
         <v>296000.0</v>
       </c>
       <c r="AN15">
         <v>296000.0</v>
       </c>
       <c r="AO15">
-        <v>0.0</v>
+        <v>296000.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>2417000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>701000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>710000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1006000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1067000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1065000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>10258000.0</v>
       </c>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>3158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053000.0</v>
       </c>
       <c r="BL15">
         <v>1053000.0</v>
       </c>
       <c r="BM15">
+        <v>1053000.0</v>
+      </c>
+      <c r="BN15">
         <v>1052000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1044000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1467000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1466000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2491000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2222000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2188000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1815000.0</v>
       </c>
       <c r="BV15">
         <v>1815000.0</v>
       </c>
       <c r="BW15">
         <v>1815000.0</v>
       </c>
       <c r="BX15">
+        <v>1815000.0</v>
+      </c>
+      <c r="BY15">
         <v>1829000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1835000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1840000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1875000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1755000.0</v>
       </c>
       <c r="CD15">
         <v>1755000.0</v>
       </c>
       <c r="CE15">
         <v>1755000.0</v>
       </c>
       <c r="CF15">
+        <v>1755000.0</v>
+      </c>
+      <c r="CG15">
         <v>1619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1611000.0</v>
       </c>
       <c r="CH15">
         <v>1611000.0</v>
       </c>
       <c r="CI15">
+        <v>1611000.0</v>
+      </c>
+      <c r="CJ15">
         <v>1610000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1341000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1339000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1336000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1340000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1484000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1479000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1474000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1498000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1119000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1141000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>875000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1424000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>873000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>875000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>877000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>880000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>884000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>905000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>350000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DF15">
         <v>800000.0</v>
       </c>
       <c r="DG15">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DH15">
         <v>600000.0</v>
       </c>
       <c r="DI15">
+        <v>600000.0</v>
+      </c>
+      <c r="DJ15">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DK15">
         <v>600000.0</v>
       </c>
       <c r="DL15">
         <v>600000.0</v>
       </c>
       <c r="DM15">
+        <v>600000.0</v>
+      </c>
+      <c r="DN15">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DO15">
         <v>600000.0</v>
       </c>
       <c r="DP15">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ15">
         <v>500000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>800000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DT15">
         <v>400000.0</v>
       </c>
       <c r="DU15">
         <v>400000.0</v>
       </c>
       <c r="DV15">
+        <v>400000.0</v>
+      </c>
+      <c r="DW15">
         <v>500000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B16">
+        <v>115727000.0</v>
+      </c>
+      <c r="C16">
         <v>124025000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>116525000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>141767000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>256121000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>99329000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>115767000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>120892000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>98094000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>100145000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>63049000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>112610000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>103022000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>115177000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>116154000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>281335000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>634677000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>752107000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>519253000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>592760000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>440945000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>329903000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>313140000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>257489000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>73138000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>50632000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>54037000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>58217000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>40336000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>55235000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>50322000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>65308000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>47872000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>55833000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>47502000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>51097000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>60679000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>47334000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>189947000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>40331000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>36649000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>40338000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>53772000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>38516000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>74162000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>44197000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>44057000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>93058000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>54487000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>47660000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>80072000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>67858000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>81117000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>128507000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>72241000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>130029000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>76617000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>50949000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>108671000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>105784000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>174449000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>98758000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>69834000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>129896000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>97680000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>79796000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>118179000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>86899000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>43073000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>73214000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>56291000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>72025000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>73255000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>64739000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>94174000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>83140000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>52403000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>88525000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>58875000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>86785000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>46231000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>65115000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>60785000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>63645000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>47227000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>58662000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>103671000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>81568000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>45176000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>55168000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>58912000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>58417000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>52720000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>73064000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>96305000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>112272000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>62965000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>40747000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>119533000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>98054000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>98008000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>56579000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>110347000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>66552000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>52369000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>69275000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>48500000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>74600000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>64200000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>27300000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>8000000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>113200000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>76100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>15300000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>22600000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>31400000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>53600000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>52300000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>7200000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>12000000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>71600000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>-3100000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>3200000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>18000000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>16100000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>11100000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -44662,593 +44955,601 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B18">
+        <v>36170000.0</v>
+      </c>
+      <c r="C18">
         <v>42631000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>34715000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25854000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>16229000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>21847000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>46154000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8686000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>44059000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>24921000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>63646000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-30929000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>33444000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>35621000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>31817000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>25567000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-20823000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>25937000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8853000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>15047000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7946000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5154000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>11139000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>8135000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>13044000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3247000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>26189000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>12274000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>14533000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>11557000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>18024000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>8898000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>8355000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-6404000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>27489000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>6440000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>9239000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8725000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>4335000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2970000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5349000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>7922000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3442000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3144000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>7731000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5373000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-15211000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-5297000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>15281000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3907000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>13228000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1042000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>13945000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>10703000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>6427000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>11179000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>8305000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>9068000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>4741000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>6389000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>16061000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>8535000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>26526000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>17128000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-9604000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>19585000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>31782000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-12164000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>8748000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>3750000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>2396000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>20696000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-13534000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>6695000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>12258000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1955000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>1166000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>9194000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>5347000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>12693000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-23471000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>3855000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>8580000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>11600000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-3634000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>13600000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>5203000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-11347000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>12690000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>37689000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-18021000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>24928000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>4408000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-23882000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-3119000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>28149000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-10472000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>10833000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>6300000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-11243000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-9542000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>11859000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>5294000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>2643000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>12624000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>2200000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>15300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>8100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>2000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-6800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>1800000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>8700000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>1100000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-4400000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-7700000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>3900000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>3300000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>2400000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>4000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>1000000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>3800000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>1100000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>3500000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>1200000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>4200000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>243</v>
+      </c>
+      <c r="B19">
+        <v>-28682000.0</v>
+      </c>
       <c r="C19">
+        <v>71146000.0</v>
+      </c>
+      <c r="D19">
         <v>91787000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-90163000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>76737000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>259304000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7421000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-23072000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>93890000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>37041000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>75496000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>91940000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-42418000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>74650000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-160139000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>41203000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-177417000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>37398000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-103697000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>16110000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-26591000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-47656000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>27516000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-83272000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>356000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-31666000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>12089000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>25418000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>36741000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-61421000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>10721000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>55647000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>891000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-27198000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-18759000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-2970000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-88625000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>177396000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>190211000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-26435000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-50430000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-66395000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>15339000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-5612000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-8593000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-41312000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-41859000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>47661000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-51590000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-20095000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-31370000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-16752000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>35991000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
@@ -45278,54 +45579,55 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45409,202 +45711,207 @@
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>245</v>
+      </c>
+      <c r="B21">
+        <v>-15000000.0</v>
+      </c>
       <c r="C21">
+        <v>50000000.0</v>
+      </c>
+      <c r="D21">
         <v>149500000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-20000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-315000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>128635000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-13259000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4341000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3102000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2897000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-17897000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6295000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-26681000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>49313000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9263000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6634000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6103000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-224000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10137000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2377000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7496000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>74106000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-70970000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>67172000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-9724000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>27751000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-58552000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6935000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>40492000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8370000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>23974000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>45139000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-46532000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>39286000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4782000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-16966000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>9659000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-4098000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-9523000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3402000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>31305000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-5079000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>15652000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-48159000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>45209000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>9708000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-97073000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
@@ -45634,1780 +45941,1795 @@
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
+      <c r="DX21"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22">
+        <v>25585000.0</v>
+      </c>
+      <c r="C22">
         <v>28787000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9871000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>21822000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19830000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>19110000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22951000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>21891000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>21312000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>18225000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>63030000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25562000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23607000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>23615000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>19523000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12247000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>12020000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9067000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8412000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8820000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11879000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8047000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10265000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9238000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>275000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9536000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>12173000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9278000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8468000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8620000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9642000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6261000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9489000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-2512000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8077000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5146000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4427000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5018000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3499000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3845000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3322000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3833000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3924000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4129000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3499000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2989000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2924000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2021000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2202000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>213000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>72924000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3477000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5471000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1524000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>120000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1252000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-2968000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-3001000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-1390000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1013000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-3120000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-76624000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-88000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-23383000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-8554000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-9618000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1472000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-58426000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>984000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-5183000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>4121000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>7322000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5564000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>6421000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6077000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5726000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5748000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>6237000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4948000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>6366000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>6105000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>7742000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>7182000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>6570000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>6189000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>8408000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>6288000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5521000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>6070000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5490000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>5772000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>5639000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>5207000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>5148000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>5226000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>4793000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>4979000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>4723000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4559000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>4309000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3632000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3308000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>3269000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>3434000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3460000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DD22">
         <v>3100000.0</v>
       </c>
       <c r="DE22">
-        <v>2900000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="DF22">
         <v>2900000.0</v>
       </c>
       <c r="DG22">
-        <v>2800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="DH22">
         <v>2800000.0</v>
       </c>
       <c r="DI22">
+        <v>2800000.0</v>
+      </c>
+      <c r="DJ22">
         <v>2500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>3300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>2500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>2300000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>2200000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DQ22">
         <v>2500000.0</v>
       </c>
       <c r="DR22">
+        <v>2500000.0</v>
+      </c>
+      <c r="DS22">
         <v>2000000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>2300000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>1800000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>2100000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>1900000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
-        <v>-118198000.0</v>
+        <v>-31045000.0</v>
       </c>
       <c r="C23">
+        <v>-163953000.0</v>
+      </c>
+      <c r="D23">
         <v>-293431000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-54259000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>86341000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18209000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-48958000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-73523000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>44683000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-42776000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>597000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-5669000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7605000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-108602000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-63212000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-197215000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>62101000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>65197000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6724000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16704000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>129810000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>65542000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>35106000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>256527000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>71436000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>52081000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-8579000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-33920000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2625000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-13265000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-39171000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-41661000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>50571000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>36875000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-30538000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-25379000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>79343000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>19629000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1275000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-5283000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>37390000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>45603000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-29967000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-25324000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>49422000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>19898000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-52764000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-32857000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>42805000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10846000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-27291000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-17925000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3964000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>36422000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-85154000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>18152000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>23992000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>11017000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-39726000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-133836000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-6319000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-98327000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-162525000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-14383000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-38870000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-128102000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-18576000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-125326000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>107331000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>57943000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-89612000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-381000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>11341000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-82585000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>99468000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>32814000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1437000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>44862000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>9839000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3542000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>69458000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-11576000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>37334000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>72941000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>37730000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-50581000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>140235000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>136534000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>48027000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-19446000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>81224000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>66759000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>5436000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>15163000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>91341000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>131050000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>62291000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-36025000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>54301000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>37054000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>39008000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>628000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>68833000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>43580000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>35101000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>12825000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>14300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-10600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>19500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-1600000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>18700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>7800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>17600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-26900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>52000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>12400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>9600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-10700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-200000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>3600000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>13500000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>22000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>5800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24">
-        <v>81458000.0</v>
+        <v>59038000.0</v>
       </c>
       <c r="C24">
+        <v>11193000.0</v>
+      </c>
+      <c r="D24">
         <v>-63228000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-65332000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>54864000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>245232000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-13704000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-16927000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>74885000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-31150000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-15396000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-6525000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1056000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>589000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-238046000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-213327000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14551000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>107176000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>35236000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>57739000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>76183000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-3971000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>26104000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-95446000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-27405000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-29482000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4480000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1097000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-3012000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-65126000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>16633000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-56680000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>22388000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-22152000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-53524000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-50369000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-11768000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-232713000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-40548000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-21108000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-4113000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3953000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>33648000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-5936000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3814000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-11347000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-8230000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-21944000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-9519000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-15914000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>30364000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>13711000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>38769000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>71359000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>25067000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>84164000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>26766000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>7516000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>76918000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>60975000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>70735000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>105869000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>57978000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>19336000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>68940000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>37645000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>22316000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>18354000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>10403000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-37362000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-39738000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-37343000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-2582000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-2109000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-57296000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-56073000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-12273000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>21743000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-39335000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-7770000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-34546000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-33457000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-39383000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-42230000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-81006000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-54507000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-29127000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-33217000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-71930000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-62477000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-75201000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-67011000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-54233000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-36563000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-62155000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-47079000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-21094000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-69065000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-37203000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-35195000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-25120000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-27315000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-34760000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-36724000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-18888000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-4616000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-25200000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-18000000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-6300000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-11800000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-2500000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-7100000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-4700000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-9700000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-12000000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-20000000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-13100000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-79400000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-11700000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-18500000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>7400000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-14500000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>-28500000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>-7300000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-5200000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-11500000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-2300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25">
-        <v>24972000.0</v>
+        <v>20626000.0</v>
       </c>
       <c r="C25">
+        <v>-162000.0</v>
+      </c>
+      <c r="D25">
         <v>20144000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-12586000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>503000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4444000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3456000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2716000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3884000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10242000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-63646000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2196000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4261000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3082000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3105000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3964000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-7467000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13269000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2447000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1312000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-178000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-982000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>135000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2854000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3416000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2802000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-2949000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1793000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2493000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1176000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2172000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1717000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1055000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2048000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4502000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-28000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1248000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2181000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3360000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1244000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2124000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>377000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2606000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-197000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1027000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2041000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>638000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2782000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>115000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1129000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>490000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>565000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1009000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-2130000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5219000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4884000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>14928000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2724000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4722000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-341000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12696000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>83045000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3286000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>42910000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>23989000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-42105000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>19473000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>134290000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>19054000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>12298000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>6154000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-691000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-1100000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1726000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>805000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-6286000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3351000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-1142000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1182000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-4214000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1255000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-22295000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3646000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-1593000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5562000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-20029000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-4999000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>6582000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-5632000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>6319000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>37801000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-23245000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>16502000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1833000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-31095000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-2257000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>31383000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-20328000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>6615000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2601000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-19049000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1095000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-1531000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-2857000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>315000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>7782000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>3400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>14500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1900000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>200000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-11600000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>900000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-1000000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-6800000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-7200000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>300000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>400000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-200000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>2600000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-2200000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-700000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-4200000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>1800000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>300000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>1400000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26">
-        <v>-2922000.0</v>
+        <v>-24454000.0</v>
       </c>
       <c r="C26">
+        <v>-36000.0</v>
+      </c>
+      <c r="D26">
         <v>-5884000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-62000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1430000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-257000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>791000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-15000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-776000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>605000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-605000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-8000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-47000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-400000.0</v>
       </c>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-28000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-4210000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-6178000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1119000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1148000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1028000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2627000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-196000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-40000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-13000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-417000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>505000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-505000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>236000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-112000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-124000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>254000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-254000.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>47448000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-31553000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-15895000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-64000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>-24321000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-46000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>-93000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>-185000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>-63000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>-49000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26">
         <v>-40000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>109571000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
@@ -47421,1466 +47743,1481 @@
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>250</v>
+      </c>
+      <c r="B27">
+        <v>1442000.0</v>
+      </c>
       <c r="C27">
+        <v>1463000.0</v>
+      </c>
+      <c r="D27">
         <v>1556000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1148000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1383000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>829000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>978000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>950000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1157000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>894000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>935000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>842000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>932000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>784000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>707000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>722000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>747000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>322000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>502000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>497000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>114000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>466000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>309000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>585000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>729000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>611000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>664000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>668000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>573000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>616000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>543000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>703000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>395000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>284000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>272000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>304000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>321000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>175000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>157000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>156000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>169000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>147000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>122000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>167000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>177000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>106000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>107000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>16000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>66000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>44000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>56000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>53000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-598000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>71000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>67000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>66000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>87000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>285000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>175000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>253000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>238000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>374000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>253000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>429000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>6000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>246000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>228000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>277000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>249000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>253000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>156000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28">
+        <v>-74824000.0</v>
+      </c>
+      <c r="C28">
         <v>-118198000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-152970000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-48436000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>62217000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-299738000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-46203000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>34221000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-143330000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-75009000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-597000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-52910000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4237000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-111837000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-41486000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-206821000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>58828000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>62654000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4211000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>69113000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>122261000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>56927000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>30460000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>256001000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13704000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13886000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-14243000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-34307000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-64788000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>51311000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-39488000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-21257000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-20230000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26579000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>19166000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-35787000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>93923000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>87827000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-51571000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>24167000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>42390000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>25603000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-15668000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-36034000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>33299000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>23767000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-13829000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1280000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>57759000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-39154000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>27616000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-17925000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-96221000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>136422000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-85154000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3152000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>38929000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6702000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-39544000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-134282000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-5930000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-98612000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-164012000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-14966000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-90570000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-88642000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-21484000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-126590000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-71499000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>21559000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-5549000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-42622000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-34725000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>23705000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>68915000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>97766000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-13473000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>33775000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-21007000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>54663000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-10493000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>18322000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>108611000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>22164000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>90450000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>31559000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>54388000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>100820000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>51228000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>96165000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>34083000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>75703000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>7693000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>22215000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>95654000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>143335000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-2367000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-5206000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>38739000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>65095000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>57353000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-12749000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>81879000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>43181000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>18166000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>8656000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-3300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>15600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-40800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>27300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>8000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>28300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-10900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>15300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>22600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>33900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-27600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>52300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>7200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>12000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-13600000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-3100000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>3200000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>18000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>16100000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>11100000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-4100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29">
+        <v>36939000.0</v>
+      </c>
+      <c r="C29">
         <v>44240000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35941000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24245000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17838000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23996000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>48499000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11649000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>47389000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29080000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>63646000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-29442000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>35004000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>37283000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>32961000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>26606000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>494000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-19719000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>26271000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9105000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>15390000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9232000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4058000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11791000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9022000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15091000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2307000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>27355000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12498000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>14865000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>12410000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>18616000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>9016000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>8558000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-5927000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>27652000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>6652000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10062000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>9450000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>4671000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>3072000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5836000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8138000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>3731000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>3432000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>8107000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5585000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-15057000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-4942000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>15541000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>4180000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>13370000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2165000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>14623000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>10775000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>6572000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>11333000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>8613000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>9364000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>4843000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>6483000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>16215000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>8762000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>26880000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>17320000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-9468000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>19916000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>32200000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-11965000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>9326000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>6214000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>4367000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>21781000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-11578000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>7723000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>13415000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>4322000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>4950000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>12422000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>6460000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>14484000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-19826000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>6380000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>9941000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>13861000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-254000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>14534000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>6222000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-10440000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>13933000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>39334000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-16471000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>26408000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>6091000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-21925000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-202000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>29146000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-9778000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>11883000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>8287000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-10851000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-8635000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>12280000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>6423000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>3521000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>12952000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>2400000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>15700000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>8900000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>2500000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-7400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>3500000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>9400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>1400000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-4100000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-5400000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>4300000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>4200000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>2900000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>4400000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>1400000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>4500000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>1600000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>3900000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>1400000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>4700000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>6200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
+        <v>29587000.0</v>
+      </c>
+      <c r="C30">
         <v>81458000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>91787000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-90163000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>76737000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>259304000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7421000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-23072000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>93890000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>37041000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>75496000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>91940000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-42922000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>73577000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-156656000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-173163000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-176536000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>189919000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-103989000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>73597000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-26609000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-49396000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29249000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-83441000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-220000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-32382000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12370000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>24833000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>37391000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-61263000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12092000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>20077000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3253000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-26806000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-16834000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1607000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-87240000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-240502000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>191737000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-25156000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-49152000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-44873000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22786000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3343000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-6766000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-31734000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-40757000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>51808000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-45450000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-8799000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-19582000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-8704000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>46666000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-94779000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>16591000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>43688000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-24594000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-73037000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>33067000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>60774000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>75138000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>111321000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>95188000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>20302000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>91134000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>59727000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>32848000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>138216000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>53323000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-13962000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-16399000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>37025000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>21460000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-41562000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-65604000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-80444000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-26971000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-9075000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-19325000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-20468000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-22875000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5834000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-117851000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-15687000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-115746000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-76314000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-46819000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-70650000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-50780000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-113842000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-72922000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-53535000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-54445000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-51547000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-89696000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-93826000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-4561000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-63802000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-29143000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-73336000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-5073000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-32384000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-50364000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-35421000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-38593000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-785000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-25200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-20900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-45900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-5400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-8000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>3800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-5300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-24800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-13000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>8700000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-50500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-8000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-24000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>5200000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-5800000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-9300000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-10200000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-8200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-20700000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-6700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>