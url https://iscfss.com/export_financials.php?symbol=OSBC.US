--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5963,800 +5966,804 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ED62"/>
+  <dimension ref="A1:EE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:134">
+    <row r="1" spans="1:135">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
+      <c r="EE1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:134">
+    <row r="2" spans="1:135">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>14825000.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>4614320000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4717582000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4897220000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5110723000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5281359000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5342855000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5544725000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5466232000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2714329000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2682001000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2656542000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2537073000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2479243000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2451317000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2195642000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2126749000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2074491000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2077774000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2123512000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2116673000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2132370000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2161851000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1962048000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1922925000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1889115000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1910145000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1937154000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1866785000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1777382000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1782125000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1796694000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1759086000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1720479000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1713552000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1744778000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1685055000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1656755000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1700824000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1724281000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1682128000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1673123000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1690623000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1718256000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1717219000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1696934000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1770024000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1763870000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1740781000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1728034000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1769060000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1902349000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>21398000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2002558000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2151019000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2164462000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>15922000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2335667000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2349277000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2438490000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>33191000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>17477000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>17795000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>22880000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>17865000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>23606000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>26603000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15941000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>24534000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>19049000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17089000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>17800000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>16015000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>19127000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>22887000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18435000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>14471000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>25588000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>14903000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>15390000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>12606000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>13726000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>22295000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>18484000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>15706000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>15457000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>13970000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10086000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>20514000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>17649000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>16245000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>14738000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>996478000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>995850000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>927017000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>10067000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
+      <c r="EE2"/>
     </row>
-    <row r="3" spans="1:134">
+    <row r="3" spans="1:135">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6849,52 +6856,53 @@
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
+      <c r="EE3"/>
     </row>
-    <row r="4" spans="1:134">
+    <row r="4" spans="1:135">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6987,478 +6995,480 @@
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
+      <c r="EE4"/>
     </row>
-    <row r="5" spans="1:134">
+    <row r="5" spans="1:135">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>-31113000.0</v>
+      </c>
+      <c r="C5">
         <v>-31095000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-28738000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-32294000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-37426000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-41379000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-47748000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-40400000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-60769000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-63361000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-62781000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-90619000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-86186000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-79100000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-93124000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-98389000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-65244000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-37484000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8768000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12249000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14433000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13266000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14762000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>11044000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6422000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1819000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4562000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6371000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6112000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1736000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4079000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6058000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4487000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3634000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1479000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-632000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2668000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6128000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-8762000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7437000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8083000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-15330000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-12659000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-10963000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-7211000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-7023000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-7713000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-7232000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5339000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-7493000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-7038000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-12435000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-10484000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2202000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1327000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2556000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-3965000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3171000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-3702000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-3107000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2579000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3042000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3130000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2652000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1898000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1916000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1605000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1580000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1330000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-3316000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2123000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-4327000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-26000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4086000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1971000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-483000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-4260000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1498000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-2545000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-3310000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-6848000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-5383000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-4562000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2678000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-850000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2735000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>324000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1637000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-590000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>4337000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3005000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4190000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>5457000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>5002000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>5376000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>5868000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>4841000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>3136000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>4726000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>6225000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>4431000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>3943000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1471000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-670000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1939000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-2307000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1977000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1400000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-400000.0</v>
       </c>
-      <c r="DF5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DG5"/>
       <c r="DH5">
         <v>2800000.0</v>
       </c>
       <c r="DI5">
+        <v>2800000.0</v>
+      </c>
+      <c r="DJ5">
         <v>1300000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1800000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1400000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>300000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-400000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>400000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-400000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-1100000.0</v>
       </c>
-      <c r="DR5"/>
-      <c r="DS5">
+      <c r="DS5"/>
+      <c r="DT5">
         <v>1500000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>1200000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-700000.0</v>
       </c>
-      <c r="DV5"/>
-      <c r="DW5">
+      <c r="DW5"/>
+      <c r="DX5">
         <v>-5600000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-2600000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-500000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>1500000.0</v>
       </c>
-      <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
+      <c r="EE5"/>
     </row>
-    <row r="6" spans="1:134">
+    <row r="6" spans="1:135">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7502,51 +7512,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7575,52 +7587,53 @@
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
+      <c r="EE6"/>
     </row>
-    <row r="7" spans="1:134">
+    <row r="7" spans="1:135">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7713,116 +7726,117 @@
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
+      <c r="EE7"/>
     </row>
-    <row r="8" spans="1:134">
+    <row r="8" spans="1:135">
       <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>53015000.0</v>
       </c>
       <c r="D8">
         <v>53015000.0</v>
       </c>
       <c r="E8">
-        <v>45094000.0</v>
+        <v>53015000.0</v>
       </c>
       <c r="F8">
         <v>45094000.0</v>
       </c>
       <c r="G8">
-        <v>44908000.0</v>
+        <v>45094000.0</v>
       </c>
       <c r="H8">
         <v>44908000.0</v>
       </c>
       <c r="I8">
         <v>44908000.0</v>
       </c>
       <c r="J8">
         <v>44908000.0</v>
       </c>
       <c r="K8">
-        <v>44705000.0</v>
+        <v>44908000.0</v>
       </c>
       <c r="L8">
         <v>44705000.0</v>
       </c>
       <c r="M8">
         <v>44705000.0</v>
       </c>
       <c r="N8">
         <v>44705000.0</v>
       </c>
       <c r="O8">
         <v>44705000.0</v>
       </c>
       <c r="P8">
         <v>44705000.0</v>
       </c>
       <c r="Q8">
         <v>44705000.0</v>
       </c>
       <c r="R8">
         <v>44705000.0</v>
       </c>
       <c r="S8">
         <v>44705000.0</v>
       </c>
       <c r="T8">
-        <v>34957000.0</v>
+        <v>44705000.0</v>
       </c>
       <c r="U8">
         <v>34957000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>34957000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7891,200 +7905,201 @@
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
+      <c r="EE8"/>
     </row>
-    <row r="9" spans="1:134">
+    <row r="9" spans="1:135">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>200963000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>200121000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>202276000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>201700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>201282000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>203190000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>202443000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>121074000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>120572000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>120075000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>122212000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>121746000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>121437000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>121081000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>120657000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>120291000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>119762000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>119126000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>119081000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>118625000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>118082000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>117379000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>117742000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>117458000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>117186000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>116938000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>116653000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>116468000.0</v>
       </c>
-      <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-      <c r="AR9">
+      <c r="AR9"/>
+      <c r="AS9">
         <v>115773000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>115651000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>115489000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>115332000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>115290000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>115183000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>66297000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>66212000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>66168000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>66162000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>66109000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>66189000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>65714000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>65539000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -8113,448 +8128,452 @@
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
+      <c r="EE9"/>
     </row>
-    <row r="10" spans="1:134">
+    <row r="10" spans="1:135">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>46700000.0</v>
+      </c>
+      <c r="C10">
         <v>48100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>124025000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>116525000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>141767000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>256121000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>99329000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>115767000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>120892000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>98094000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>100145000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>109033000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>112610000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>103022000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>115177000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>116154000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>281335000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>634677000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>752107000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>519253000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>592760000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>440945000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>329903000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>313140000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>257489000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>73138000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>50632000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>54037000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>58217000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>40336000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>55235000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>50322000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>65308000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>47872000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>55833000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>47502000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>51097000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>60679000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>47334000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>189947000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>40331000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>36649000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>40338000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>53772000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>38516000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>74162000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>44197000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>44057000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>93058000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>54487000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>47660000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>80072000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>67858000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>81117000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>128507000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>72241000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>130029000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>76617000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>50949000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>108671000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>105784000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>173461000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>98076000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>67255000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>128629000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>96603000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>78253000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>112905000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>46439000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>37133000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>66908000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>52929000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>67530000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>69635000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>61207000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>82211000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>64579000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>50912000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>86220000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>58875000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>86785000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>46231000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>65115000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>60785000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>63645000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>47227000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>58662000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>58671000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>50068000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>45176000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>55168000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>51382000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>58417000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>52720000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>49714000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>49730000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>44847000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>34890000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>40747000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>42633000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>44329000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>33708000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>48304000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>35122000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>37227000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>35694000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>69275000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>48500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>74600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>64200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>92200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>108300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>113200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>89300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>87000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>75700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>81900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>63500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>78700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>72700000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>70700000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>78200000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>85200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>89700000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>94100000.0</v>
       </c>
-      <c r="DV10"/>
-      <c r="DW10">
+      <c r="DW10"/>
+      <c r="DX10">
         <v>75600000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>63900000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>54600000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>59400000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>64100000.0</v>
       </c>
-      <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
+      <c r="EE10"/>
     </row>
-    <row r="11" spans="1:134">
+    <row r="11" spans="1:135">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8647,1534 +8666,1545 @@
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
+      <c r="EE11"/>
     </row>
-    <row r="12" spans="1:134">
+    <row r="12" spans="1:135">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>1142752000.0</v>
+      </c>
+      <c r="C12">
         <v>48100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>196385000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>938585000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1319455000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1056771000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1261030000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1306621000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1294553000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1266891000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1292974000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1338651000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1448232000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1558090000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1654536000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1725913000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2015751000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2451127000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2444595000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1234441000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1172708000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1034225000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>826081000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>761561000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>704925000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>522832000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>535280000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>542459000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>550297000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>549426000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>596483000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>592660000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>608952000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>598814000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>597272000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>580986000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>619324000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>671733000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>579172000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>721004000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>804882000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>537561000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>496404000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>462608000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>438352000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>473414000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>429683000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>406300000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>422872000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>454699000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>419851000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>453550000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>652795000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>656863000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>708393000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>72241000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>130029000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>76617000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>358513000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>108671000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>105784000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>173461000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>98076000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>67255000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>128629000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>96603000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>78253000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>112905000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>46439000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>37133000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>66908000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>52929000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>67530000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>69635000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>61207000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>82211000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>64579000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>50912000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>86220000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>58875000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>86785000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>46231000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>65115000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>60785000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>63645000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>47227000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>58662000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>58671000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>50068000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>45176000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>55168000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>51382000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>58417000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>52720000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>49714000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>49730000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>44847000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>34890000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>40747000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>42633000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>44329000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>33708000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>48304000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>35122000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>37227000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>35694000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>69275000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>48500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>74600000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>64200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>92200000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>108300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>113200000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>89300000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>87000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>75700000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>81900000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>63500000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>78700000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>72700000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>70700000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>78200000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>85200000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>89700000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>94100000.0</v>
       </c>
-      <c r="DV12"/>
-      <c r="DW12">
+      <c r="DW12"/>
+      <c r="DX12">
         <v>75600000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>63900000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>54600000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>59400000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>64100000.0</v>
       </c>
-      <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
+      <c r="EE12"/>
     </row>
-    <row r="13" spans="1:134">
+    <row r="13" spans="1:135">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>53015000.0</v>
       </c>
       <c r="C13">
         <v>53015000.0</v>
       </c>
       <c r="D13">
         <v>53015000.0</v>
       </c>
       <c r="E13">
-        <v>45094000.0</v>
+        <v>53015000.0</v>
       </c>
       <c r="F13">
         <v>45094000.0</v>
       </c>
       <c r="G13">
-        <v>44908000.0</v>
+        <v>45094000.0</v>
       </c>
       <c r="H13">
         <v>44908000.0</v>
       </c>
       <c r="I13">
         <v>44908000.0</v>
       </c>
       <c r="J13">
         <v>44908000.0</v>
       </c>
       <c r="K13">
-        <v>44705000.0</v>
+        <v>44908000.0</v>
       </c>
       <c r="L13">
         <v>44705000.0</v>
       </c>
       <c r="M13">
         <v>44705000.0</v>
       </c>
       <c r="N13">
         <v>44705000.0</v>
       </c>
       <c r="O13">
         <v>44705000.0</v>
       </c>
       <c r="P13">
         <v>44705000.0</v>
       </c>
       <c r="Q13">
         <v>44705000.0</v>
       </c>
       <c r="R13">
         <v>44705000.0</v>
       </c>
       <c r="S13">
         <v>44705000.0</v>
       </c>
       <c r="T13">
-        <v>34957000.0</v>
+        <v>44705000.0</v>
       </c>
       <c r="U13">
         <v>34957000.0</v>
       </c>
       <c r="V13">
         <v>34957000.0</v>
       </c>
       <c r="W13">
         <v>34957000.0</v>
       </c>
       <c r="X13">
         <v>34957000.0</v>
       </c>
       <c r="Y13">
         <v>34957000.0</v>
       </c>
       <c r="Z13">
         <v>34957000.0</v>
       </c>
       <c r="AA13">
+        <v>34957000.0</v>
+      </c>
+      <c r="AB13">
         <v>34854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34825000.0</v>
       </c>
       <c r="AC13">
         <v>34825000.0</v>
       </c>
       <c r="AD13">
         <v>34825000.0</v>
       </c>
       <c r="AE13">
+        <v>34825000.0</v>
+      </c>
+      <c r="AF13">
         <v>34720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34717000.0</v>
       </c>
       <c r="AG13">
         <v>34717000.0</v>
       </c>
       <c r="AH13">
         <v>34717000.0</v>
       </c>
       <c r="AI13">
-        <v>34626000.0</v>
+        <v>34717000.0</v>
       </c>
       <c r="AJ13">
         <v>34626000.0</v>
       </c>
       <c r="AK13">
         <v>34626000.0</v>
       </c>
       <c r="AL13">
+        <v>34626000.0</v>
+      </c>
+      <c r="AM13">
         <v>34570000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>34534000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34533000.0</v>
       </c>
       <c r="AO13">
         <v>34533000.0</v>
       </c>
       <c r="AP13">
-        <v>34427000.0</v>
+        <v>34533000.0</v>
       </c>
       <c r="AQ13">
         <v>34427000.0</v>
       </c>
       <c r="AR13">
-        <v>34423000.0</v>
+        <v>34427000.0</v>
       </c>
       <c r="AS13">
         <v>34423000.0</v>
       </c>
       <c r="AT13">
+        <v>34423000.0</v>
+      </c>
+      <c r="AU13">
         <v>34415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34365000.0</v>
       </c>
       <c r="AV13">
         <v>34365000.0</v>
       </c>
       <c r="AW13">
         <v>34365000.0</v>
       </c>
       <c r="AX13">
+        <v>34365000.0</v>
+      </c>
+      <c r="AY13">
         <v>18840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18830000.0</v>
       </c>
       <c r="AZ13">
         <v>18830000.0</v>
       </c>
       <c r="BA13">
-        <v>18780000.0</v>
+        <v>18830000.0</v>
       </c>
       <c r="BB13">
         <v>18780000.0</v>
       </c>
       <c r="BC13">
-        <v>18729000.0</v>
+        <v>18780000.0</v>
       </c>
       <c r="BD13">
         <v>18729000.0</v>
       </c>
       <c r="BE13">
         <v>18729000.0</v>
       </c>
       <c r="BF13">
         <v>18729000.0</v>
       </c>
       <c r="BG13">
-        <v>18628000.0</v>
+        <v>18729000.0</v>
       </c>
       <c r="BH13">
         <v>18628000.0</v>
       </c>
       <c r="BI13">
         <v>18628000.0</v>
       </c>
       <c r="BJ13">
         <v>18628000.0</v>
       </c>
       <c r="BK13">
-        <v>18467000.0</v>
+        <v>18628000.0</v>
       </c>
       <c r="BL13">
         <v>18467000.0</v>
       </c>
       <c r="BM13">
         <v>18467000.0</v>
       </c>
       <c r="BN13">
+        <v>18467000.0</v>
+      </c>
+      <c r="BO13">
         <v>18495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18373000.0</v>
       </c>
       <c r="BP13">
         <v>18373000.0</v>
       </c>
       <c r="BQ13">
         <v>18373000.0</v>
       </c>
       <c r="BR13">
         <v>18373000.0</v>
       </c>
       <c r="BS13">
+        <v>18373000.0</v>
+      </c>
+      <c r="BT13">
         <v>18304000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>18302000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>18291000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>18286000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>16695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16691000.0</v>
       </c>
       <c r="BY13">
         <v>16691000.0</v>
       </c>
       <c r="BZ13">
+        <v>16691000.0</v>
+      </c>
+      <c r="CA13">
         <v>16683000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>16635000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>16634000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>16630000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>16631000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>16592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16570000.0</v>
       </c>
       <c r="CG13">
         <v>16570000.0</v>
       </c>
       <c r="CH13">
+        <v>16570000.0</v>
+      </c>
+      <c r="CI13">
         <v>16568000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>16497000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>16490000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>8245000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>8242000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>8230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8221000.0</v>
       </c>
       <c r="CO13">
         <v>8221000.0</v>
       </c>
       <c r="CP13">
         <v>8221000.0</v>
       </c>
       <c r="CQ13">
+        <v>8221000.0</v>
+      </c>
+      <c r="CR13">
         <v>8189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8159000.0</v>
       </c>
       <c r="CS13">
         <v>8159000.0</v>
       </c>
       <c r="CT13">
+        <v>8159000.0</v>
+      </c>
+      <c r="CU13">
         <v>6119000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>6118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6116000.0</v>
       </c>
       <c r="CW13">
         <v>6116000.0</v>
       </c>
       <c r="CX13">
-        <v>6104000.0</v>
+        <v>6116000.0</v>
       </c>
       <c r="CY13">
         <v>6104000.0</v>
       </c>
       <c r="CZ13">
         <v>6104000.0</v>
       </c>
       <c r="DA13">
         <v>6104000.0</v>
       </c>
       <c r="DB13">
         <v>6104000.0</v>
       </c>
       <c r="DC13">
+        <v>6104000.0</v>
+      </c>
+      <c r="DD13">
         <v>15875000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>15900000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
+      <c r="EE13"/>
     </row>
-    <row r="14" spans="1:134">
+    <row r="14" spans="1:135">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
-        <v>53480431.0</v>
+        <v>52120337.0</v>
       </c>
       <c r="C14">
         <v>53480431.0</v>
       </c>
       <c r="D14">
+        <v>53480431.0</v>
+      </c>
+      <c r="E14">
         <v>53509690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45721000.0</v>
       </c>
       <c r="F14">
         <v>45721000.0</v>
       </c>
       <c r="G14">
+        <v>45721000.0</v>
+      </c>
+      <c r="H14">
         <v>45671000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>45679000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>45682000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>45524000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>45409000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>44675000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>45424000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45317000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>45228000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>45222000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>45246736.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>45161715.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34533323.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>29230280.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>29367472.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>29225775.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>29913030.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>30102000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>30194007.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>30490605.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>30492000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>30438000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>30390000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>30344000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30343000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>30384000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30337000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>30169000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>30095000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>30104000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>30016000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>29941000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>29871000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>29838182.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>29841000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>29806000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>29748000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>29746000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>28492000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>29722000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>31867000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>30983000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>28669231.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14082000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>14088000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14102000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>14077778.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>14157523.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14211000.0</v>
       </c>
       <c r="BD14">
         <v>14211000.0</v>
       </c>
       <c r="BE14">
         <v>14211000.0</v>
       </c>
       <c r="BF14">
-        <v>14196000.0</v>
+        <v>14211000.0</v>
       </c>
       <c r="BG14">
         <v>14196000.0</v>
       </c>
       <c r="BH14">
+        <v>14196000.0</v>
+      </c>
+      <c r="BI14">
         <v>14217216.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>14236220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14214000.0</v>
       </c>
       <c r="BK14">
         <v>14214000.0</v>
       </c>
       <c r="BL14">
+        <v>14214000.0</v>
+      </c>
+      <c r="BM14">
         <v>14029000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>13989000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>14197000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13917000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>13936000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>13908000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13858000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>13792000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>13833000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>13857000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>13216000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>13070000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12295000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>12766000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>13267000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>13135000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>13451000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>13700000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>13709000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>13530000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>13812000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>13688000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>13595000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>13452000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>13556000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>13632000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>13540000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>13400000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>13516000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>14954000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>14943000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>14829000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>29836000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>30018000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>15166000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>15052000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>15323000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>15534000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>15579000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>15545000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>15566000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>15788000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>15936000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>15914000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>16157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16272000.0</v>
       </c>
       <c r="DF14">
         <v>16272000.0</v>
       </c>
       <c r="DG14">
         <v>16272000.0</v>
       </c>
       <c r="DH14">
+        <v>16272000.0</v>
+      </c>
+      <c r="DI14">
         <v>16267000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>16027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16261000.0</v>
       </c>
       <c r="DK14">
         <v>16261000.0</v>
       </c>
       <c r="DL14">
         <v>16261000.0</v>
       </c>
       <c r="DM14">
+        <v>16261000.0</v>
+      </c>
+      <c r="DN14">
         <v>15669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15664000.0</v>
       </c>
       <c r="DO14">
         <v>15664000.0</v>
       </c>
       <c r="DP14">
         <v>15664000.0</v>
       </c>
       <c r="DQ14">
         <v>15664000.0</v>
       </c>
       <c r="DR14">
-        <v>15669000.0</v>
+        <v>15664000.0</v>
       </c>
       <c r="DS14">
         <v>15669000.0</v>
       </c>
       <c r="DT14">
         <v>15669000.0</v>
       </c>
       <c r="DU14">
         <v>15669000.0</v>
       </c>
       <c r="DV14">
         <v>15669000.0</v>
       </c>
       <c r="DW14">
-        <v>14283000.0</v>
+        <v>15669000.0</v>
       </c>
       <c r="DX14">
         <v>14283000.0</v>
       </c>
       <c r="DY14">
         <v>14283000.0</v>
       </c>
       <c r="DZ14">
         <v>14283000.0</v>
       </c>
       <c r="EA14">
         <v>14283000.0</v>
       </c>
       <c r="EB14">
         <v>14283000.0</v>
       </c>
       <c r="EC14">
         <v>14283000.0</v>
       </c>
       <c r="ED14">
         <v>14283000.0</v>
       </c>
+      <c r="EE14">
+        <v>14283000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:134">
+    <row r="15" spans="1:135">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>44705000.0</v>
       </c>
       <c r="O15">
         <v>44705000.0</v>
       </c>
       <c r="P15">
         <v>44705000.0</v>
       </c>
       <c r="Q15">
         <v>44705000.0</v>
       </c>
       <c r="R15">
         <v>44705000.0</v>
       </c>
       <c r="S15">
         <v>44705000.0</v>
       </c>
       <c r="T15">
-        <v>34957000.0</v>
+        <v>44705000.0</v>
       </c>
       <c r="U15">
         <v>34957000.0</v>
       </c>
       <c r="V15">
         <v>34957000.0</v>
       </c>
       <c r="W15">
         <v>34957000.0</v>
       </c>
       <c r="X15">
         <v>34957000.0</v>
       </c>
       <c r="Y15">
         <v>34957000.0</v>
       </c>
       <c r="Z15">
         <v>34957000.0</v>
       </c>
       <c r="AA15">
+        <v>34957000.0</v>
+      </c>
+      <c r="AB15">
         <v>34854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34825000.0</v>
       </c>
       <c r="AC15">
         <v>34825000.0</v>
       </c>
       <c r="AD15">
         <v>34825000.0</v>
       </c>
       <c r="AE15">
+        <v>34825000.0</v>
+      </c>
+      <c r="AF15">
         <v>34720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34717000.0</v>
       </c>
       <c r="AG15">
         <v>34717000.0</v>
       </c>
       <c r="AH15">
         <v>34717000.0</v>
       </c>
       <c r="AI15">
-        <v>34626000.0</v>
+        <v>34717000.0</v>
       </c>
       <c r="AJ15">
         <v>34626000.0</v>
       </c>
       <c r="AK15">
         <v>34626000.0</v>
       </c>
       <c r="AL15">
+        <v>34626000.0</v>
+      </c>
+      <c r="AM15">
         <v>34570000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>34534000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34533000.0</v>
       </c>
       <c r="AO15">
         <v>34533000.0</v>
       </c>
       <c r="AP15">
-        <v>34427000.0</v>
+        <v>34533000.0</v>
       </c>
       <c r="AQ15">
         <v>34427000.0</v>
       </c>
       <c r="AR15">
-        <v>34423000.0</v>
+        <v>34427000.0</v>
       </c>
       <c r="AS15">
         <v>34423000.0</v>
       </c>
       <c r="AT15">
+        <v>34423000.0</v>
+      </c>
+      <c r="AU15">
         <v>34415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34365000.0</v>
       </c>
       <c r="AV15">
         <v>34365000.0</v>
       </c>
       <c r="AW15">
         <v>34365000.0</v>
       </c>
       <c r="AX15">
+        <v>34365000.0</v>
+      </c>
+      <c r="AY15">
         <v>18840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18830000.0</v>
       </c>
       <c r="AZ15">
         <v>18830000.0</v>
       </c>
       <c r="BA15">
-        <v>18780000.0</v>
+        <v>18830000.0</v>
       </c>
       <c r="BB15">
         <v>18780000.0</v>
       </c>
       <c r="BC15">
-        <v>18729000.0</v>
+        <v>18780000.0</v>
       </c>
       <c r="BD15">
         <v>18729000.0</v>
       </c>
       <c r="BE15">
         <v>18729000.0</v>
       </c>
       <c r="BF15">
         <v>18729000.0</v>
       </c>
       <c r="BG15">
-        <v>18628000.0</v>
+        <v>18729000.0</v>
       </c>
       <c r="BH15">
         <v>18628000.0</v>
       </c>
       <c r="BI15">
         <v>18628000.0</v>
       </c>
       <c r="BJ15">
         <v>18628000.0</v>
       </c>
       <c r="BK15">
-        <v>18467000.0</v>
+        <v>18628000.0</v>
       </c>
       <c r="BL15">
         <v>18467000.0</v>
       </c>
       <c r="BM15">
         <v>18467000.0</v>
       </c>
       <c r="BN15">
+        <v>18467000.0</v>
+      </c>
+      <c r="BO15">
         <v>18495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18373000.0</v>
       </c>
       <c r="BP15">
         <v>18373000.0</v>
       </c>
       <c r="BQ15">
         <v>18373000.0</v>
       </c>
       <c r="BR15">
         <v>18373000.0</v>
       </c>
       <c r="BS15">
+        <v>18373000.0</v>
+      </c>
+      <c r="BT15">
         <v>18304000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>18302000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>18291000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>18286000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>16695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16691000.0</v>
       </c>
       <c r="BY15">
         <v>16691000.0</v>
       </c>
       <c r="BZ15">
+        <v>16691000.0</v>
+      </c>
+      <c r="CA15">
         <v>16683000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>16635000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>16634000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>16630000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>16631000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>16592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16570000.0</v>
       </c>
       <c r="CG15">
         <v>16570000.0</v>
       </c>
       <c r="CH15">
+        <v>16570000.0</v>
+      </c>
+      <c r="CI15">
         <v>16568000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>16497000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>16490000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8245000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>8242000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>8230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8221000.0</v>
       </c>
       <c r="CO15">
         <v>8221000.0</v>
       </c>
       <c r="CP15">
         <v>8221000.0</v>
       </c>
       <c r="CQ15">
+        <v>8221000.0</v>
+      </c>
+      <c r="CR15">
         <v>8189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8159000.0</v>
       </c>
       <c r="CS15">
         <v>8159000.0</v>
       </c>
       <c r="CT15">
+        <v>8159000.0</v>
+      </c>
+      <c r="CU15">
         <v>6119000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>6118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6116000.0</v>
       </c>
       <c r="CW15">
         <v>6116000.0</v>
       </c>
       <c r="CX15">
-        <v>6104000.0</v>
+        <v>6116000.0</v>
       </c>
       <c r="CY15">
         <v>6104000.0</v>
       </c>
       <c r="CZ15">
         <v>6104000.0</v>
       </c>
       <c r="DA15">
         <v>6104000.0</v>
       </c>
       <c r="DB15">
         <v>6104000.0</v>
       </c>
       <c r="DC15">
+        <v>6104000.0</v>
+      </c>
+      <c r="DD15">
         <v>15875000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>15900000.0</v>
       </c>
-      <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
+      <c r="EE15"/>
     </row>
-    <row r="16" spans="1:134">
+    <row r="16" spans="1:135">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -10267,52 +10297,53 @@
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
+      <c r="EE16"/>
     </row>
-    <row r="17" spans="1:134">
+    <row r="17" spans="1:135">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10405,88 +10436,87 @@
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
+      <c r="EE17"/>
     </row>
-    <row r="18" spans="1:134">
+    <row r="18" spans="1:135">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10530,51 +10560,53 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10603,95 +10635,96 @@
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
+      <c r="EE18"/>
     </row>
-    <row r="19" spans="1:134">
+    <row r="19" spans="1:135">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>515171000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>514162000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>516091000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>528011000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>533841000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -10751,172 +10784,173 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
+      <c r="EE19"/>
     </row>
-    <row r="20" spans="1:134">
+    <row r="20" spans="1:135">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20">
         <v>129196000.0</v>
       </c>
       <c r="C20">
         <v>129196000.0</v>
       </c>
       <c r="D20">
+        <v>129196000.0</v>
+      </c>
+      <c r="E20">
         <v>130262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93232000.0</v>
       </c>
       <c r="F20">
         <v>93232000.0</v>
       </c>
       <c r="G20">
+        <v>93232000.0</v>
+      </c>
+      <c r="H20">
         <v>93260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86478000.0</v>
       </c>
       <c r="I20">
         <v>86478000.0</v>
       </c>
       <c r="J20">
         <v>86478000.0</v>
       </c>
       <c r="K20">
         <v>86478000.0</v>
       </c>
       <c r="L20">
         <v>86478000.0</v>
       </c>
       <c r="M20">
         <v>86478000.0</v>
       </c>
       <c r="N20">
         <v>86478000.0</v>
       </c>
       <c r="O20">
         <v>86478000.0</v>
       </c>
       <c r="P20">
         <v>86478000.0</v>
       </c>
       <c r="Q20">
-        <v>86332000.0</v>
+        <v>86478000.0</v>
       </c>
       <c r="R20">
         <v>86332000.0</v>
       </c>
       <c r="S20">
+        <v>86332000.0</v>
+      </c>
+      <c r="T20">
         <v>102636000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>20433000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>20546000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>20661000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>20781000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>20901000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>21023000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>21147000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>21275000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>21404000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>21561000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>21682000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>21814000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>21947000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>22074000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>8901000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>8922000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>8944000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>8968000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>8993000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>9018000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
@@ -10936,75 +10970,75 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>57579000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>59040000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>59053000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>59014000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>59078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2130000.0</v>
       </c>
       <c r="BX20">
         <v>2130000.0</v>
       </c>
       <c r="BY20">
         <v>2130000.0</v>
       </c>
       <c r="BZ20">
         <v>2130000.0</v>
       </c>
       <c r="CA20">
         <v>2130000.0</v>
       </c>
       <c r="CB20">
         <v>2130000.0</v>
       </c>
       <c r="CC20">
         <v>2130000.0</v>
       </c>
       <c r="CD20">
         <v>2130000.0</v>
       </c>
       <c r="CE20">
         <v>2130000.0</v>
       </c>
@@ -11035,1306 +11069,1314 @@
       <c r="CN20">
         <v>2130000.0</v>
       </c>
       <c r="CO20">
         <v>2130000.0</v>
       </c>
       <c r="CP20">
         <v>2130000.0</v>
       </c>
       <c r="CQ20">
         <v>2130000.0</v>
       </c>
       <c r="CR20">
         <v>2130000.0</v>
       </c>
       <c r="CS20">
         <v>2130000.0</v>
       </c>
       <c r="CT20">
         <v>2130000.0</v>
       </c>
       <c r="CU20">
         <v>2130000.0</v>
       </c>
       <c r="CV20">
+        <v>2130000.0</v>
+      </c>
+      <c r="CW20">
         <v>2236000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>2342000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>2453000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>2563000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>2673000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>2784000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>2894000.0</v>
       </c>
-      <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
+      <c r="EE20"/>
     </row>
-    <row r="21" spans="1:134">
+    <row r="21" spans="1:135">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21">
+        <v>21916000.0</v>
+      </c>
+      <c r="C21">
         <v>22516000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23692000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34476000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29652000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>30932000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>32405000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19219000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20551000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21201000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>21561000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>23281000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>23477000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23838000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>24867000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25784000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>25702000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>26015000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7097000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5320000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5267000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5889000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4224000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5010000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4479000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4108000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5935000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5361000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5818000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6715000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7357000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8131000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7812000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7541000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6944000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6684000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6528000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6608000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6489000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5075000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4698000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5052000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5847000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5470000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5884000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5254000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5462000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5640000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5655000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6279000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6984000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>7158000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7527000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7220000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7392000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7416000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>7764000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>8289000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>8165000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>8419000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>9108000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>9626000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>9422000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>8260000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>8433000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9193000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9104000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>8525000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>8963000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>8854000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>9195000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8120000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>8421000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8718000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>31995000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2724000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2842000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2957000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>29810000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>89000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>178000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>266000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>34297000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>444000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>533000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>622000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>21843000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>799000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>888000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>977000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>19756000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1155000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1243000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1332000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>17434000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1510000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1598000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1687000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>12188000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1865000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1953000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2043000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4881000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>14290000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>13210000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5481000.0</v>
       </c>
-      <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
+      <c r="EE21"/>
     </row>
-    <row r="22" spans="1:134">
+    <row r="22" spans="1:135">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-1679528000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-520750000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1643634000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-490167000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-138071000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-397308000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-146903000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-137715000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1624000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-651851000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>14320000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1185057000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1877000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2163000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2474000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2686000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5082000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>819000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5004000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4682000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5668000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6365000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7175000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6964000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8912000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9489000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>12438000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10665000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>17164000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>17414000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>16834000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>17894000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>21841000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>23929000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>21990000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>28350000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>38172000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>42499000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>37054000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>44299000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>43791000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>42727000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>45359000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>52195000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>63963000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>72044000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>81994000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>93125000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>96116000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>108085000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>106096000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>109835000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>89884000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>88759000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>86268000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>66225000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>56951000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>58813000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>51786000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>33726000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>38751000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>34535000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>38504000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>12514000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7661000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>10709000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>16677000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>9087000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>13649000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8426000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>14426000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>5592000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>11766000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>11068000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>11648000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>9226000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>12468000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>11930000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>16597000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>18463000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>15283000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>20811000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>15419000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>23653000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>59822000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>33274000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>48789000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>48530000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>16969000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>13877000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>44259000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>23083000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>28959000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>31167000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>11896000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>12780000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>10665000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>8306000.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
+      <c r="EE22"/>
     </row>
-    <row r="23" spans="1:134">
+    <row r="23" spans="1:135">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>6852937000.0</v>
+      </c>
+      <c r="C23">
         <v>6849221000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6902675000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6991754000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5701294000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5727686000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5649377000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5671760000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5662700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5616072000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5722799000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5758156000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5883942000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5920283000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5888317000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5967705000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6005543000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6223746000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6212184000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3275132000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3250634000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3166652000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3040837000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2974824000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2932436000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2656810000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2635545000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2614315000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2623606000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2623531000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2676003000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2612473000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2649748000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2366485000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2383429000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2360407000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2343441000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2353313000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2251188000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2112751000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2159774000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2121295000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2077863000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2049594000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2065053000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2097510000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2061787000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2033099000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2046864000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2059419000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2004034000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2032788000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1932934000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1954044000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2045799000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1903400000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1985658000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1981548000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1941418000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1940704000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1981409000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2115406000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2123921000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2297904000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2462760000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2497685000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2596657000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2699094000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2720237000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2901857000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2984605000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2950174000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2955967000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3000645000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2658576000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2631556000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2555611000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2444031000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2459140000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2412664000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2423139000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2364399000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2367830000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2346745000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2236540000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2201595000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2102266000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2074659000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2001071000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1900405000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1838844000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1739395000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1709229000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1623621000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1608087000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1580729000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1477327000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1323972000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1333348000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1332718000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1285942000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1214796000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1149442000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1168905000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1070511000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1020558000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>998508000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>988500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>992200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>976800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1014300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>986300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>973300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>944300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>948400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>926800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>901900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>805000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>827800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>771300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>761100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>748600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>760700000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>761400000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>755000000.0</v>
       </c>
-      <c r="DV23"/>
-      <c r="DW23">
+      <c r="DW23"/>
+      <c r="DX23">
         <v>667700000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>650100000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>634600000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>624200000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>624400000.0</v>
       </c>
-      <c r="EB23"/>
       <c r="EC23"/>
       <c r="ED23"/>
+      <c r="EE23"/>
     </row>
-    <row r="24" spans="1:134">
+    <row r="24" spans="1:135">
       <c r="A24" t="s">
         <v>56</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>100185000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>100151000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>100117000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>85284000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>85262000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>85240000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>85219000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>85198000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>85176000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>85155000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>85134000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>85112000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>129702000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>138655000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>139607000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>140560000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>147504000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>148539000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>149572000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>150604000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>92489000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>93541000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>94591000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>95637000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>96679000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>108677000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>110822000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>112953000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>115088000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>117223000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>119857000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>125266000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>101733000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>101697000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>101660000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>101623000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>101585000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>101589000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>103079000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>103067000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>103055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103878000.0</v>
       </c>
       <c r="AR24">
         <v>103878000.0</v>
       </c>
       <c r="AS24">
         <v>103878000.0</v>
       </c>
       <c r="AT24">
         <v>103878000.0</v>
       </c>
       <c r="AU24">
         <v>103878000.0</v>
       </c>
       <c r="AV24">
         <v>103878000.0</v>
       </c>
       <c r="AW24">
         <v>103878000.0</v>
       </c>
       <c r="AX24">
         <v>103878000.0</v>
       </c>
       <c r="AY24">
         <v>103878000.0</v>
       </c>
@@ -12359,340 +12401,343 @@
       <c r="BF24">
         <v>103878000.0</v>
       </c>
       <c r="BG24">
         <v>103878000.0</v>
       </c>
       <c r="BH24">
         <v>103878000.0</v>
       </c>
       <c r="BI24">
         <v>103878000.0</v>
       </c>
       <c r="BJ24">
         <v>103878000.0</v>
       </c>
       <c r="BK24">
         <v>103878000.0</v>
       </c>
       <c r="BL24">
         <v>103878000.0</v>
       </c>
       <c r="BM24">
         <v>103878000.0</v>
       </c>
       <c r="BN24">
+        <v>103878000.0</v>
+      </c>
+      <c r="BO24">
         <v>103378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103878000.0</v>
       </c>
       <c r="BP24">
         <v>103878000.0</v>
       </c>
       <c r="BQ24">
         <v>103878000.0</v>
       </c>
       <c r="BR24">
         <v>103878000.0</v>
       </c>
       <c r="BS24">
+        <v>103878000.0</v>
+      </c>
+      <c r="BT24">
         <v>126562000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>125916000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>128120000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>128968000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>156009000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>75809000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>74059000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>46600000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>118050000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>45000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>36700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34825000.0</v>
       </c>
       <c r="CE24">
         <v>34825000.0</v>
       </c>
       <c r="CF24">
         <v>34825000.0</v>
       </c>
       <c r="CG24">
+        <v>34825000.0</v>
+      </c>
+      <c r="CH24">
         <v>34325000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>34936000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>34325000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>32916000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>30743000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>30731000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>30716000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>30206000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>26330000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>33393000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>11934000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>17131000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>21666000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>3429000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>3054000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2608000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>5027000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
+      <c r="EE24"/>
     </row>
-    <row r="25" spans="1:134">
+    <row r="25" spans="1:135">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>85112000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>129702000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>138655000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>139607000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>140560000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>147504000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>148539000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>149572000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>150604000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>92489000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>93541000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>94591000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>95637000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>96679000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>108677000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>110822000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>112953000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>115088000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>117223000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>119857000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>125266000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>101733000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>101697000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>101660000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>101623000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>101585000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>101589000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>103079000.0</v>
       </c>
-      <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-      <c r="AR25">
-[...1 lines deleted...]
-      </c>
+      <c r="AR25"/>
       <c r="AS25">
         <v>103878000.0</v>
       </c>
       <c r="AT25">
         <v>103878000.0</v>
       </c>
       <c r="AU25">
         <v>103878000.0</v>
       </c>
       <c r="AV25">
         <v>103878000.0</v>
       </c>
       <c r="AW25">
         <v>103878000.0</v>
       </c>
       <c r="AX25">
         <v>103878000.0</v>
       </c>
       <c r="AY25">
         <v>103878000.0</v>
       </c>
       <c r="AZ25">
         <v>103878000.0</v>
       </c>
       <c r="BA25">
         <v>103878000.0</v>
       </c>
       <c r="BB25">
         <v>103878000.0</v>
       </c>
       <c r="BC25">
         <v>103878000.0</v>
       </c>
-      <c r="BD25"/>
+      <c r="BD25">
+        <v>103878000.0</v>
+      </c>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
-[...1 lines deleted...]
-      </c>
+      <c r="BH25"/>
       <c r="BI25">
         <v>103878000.0</v>
       </c>
-      <c r="BJ25"/>
+      <c r="BJ25">
+        <v>103878000.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -12721,224 +12766,225 @@
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
+      <c r="EE25"/>
     </row>
-    <row r="26" spans="1:134">
+    <row r="26" spans="1:135">
       <c r="A26" t="s">
         <v>58</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>1115443000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1090523000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1157480000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1177688000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1146721000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1161701000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1190854000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1173661000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1168797000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1192829000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1229618000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1335622000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1455068000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1539359000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1609759000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1734416000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1816450000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1692488000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>715188000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>579948000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1936500000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2013607000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2007638000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2030479000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1937208000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1914084000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>488422000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>492080000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1885964000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1881005000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1818532000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1835047000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1586050000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1604228000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1579367000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1529251000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1476213000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1462651000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1187869000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>707530000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1116299000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1140562000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1129888000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1137695000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1117552000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1108891000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1085761000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1073975000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1048093000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1067661000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1074668000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1111453000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>1464659000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1546999000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
@@ -12967,52 +13013,53 @@
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
+      <c r="EE26"/>
     </row>
-    <row r="27" spans="1:134">
+    <row r="27" spans="1:135">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13105,527 +13152,531 @@
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
+      <c r="EE27"/>
     </row>
-    <row r="28" spans="1:134">
+    <row r="28" spans="1:135">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>280947000.0</v>
+      </c>
+      <c r="C28">
         <v>275215000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>214895000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>172882000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9231000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-132195000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>42568000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>358318000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>340848000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>240628000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>416480000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>436995000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>489034000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>369577000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>145634000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>83950000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-140775000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-487173000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-603568000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-369681000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-442156000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-348456000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-236362000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-153156000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-101514000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>81152000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>155238000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>189655000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>196027000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>202113000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>258120000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>195743000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>190621000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>140227000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>190782000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>206011000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>161887000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>160637000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>149970000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-86868000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>155874000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>120258000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>111775000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>112180000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>117777000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>86229000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>125717000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>129259000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10820000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>92603000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>83778000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>99525000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>36020000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>22761000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>93246000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>33375000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-12349000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>44065000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>53830000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-59356000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-56651000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-122004000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>11961000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>46864000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-12000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>32484000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>98997000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>22047000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>94915000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>140132000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>281098000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>352408000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>251663000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>289749000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>315997000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>186933000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>233295000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>149094000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>127138000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>162355000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>155916000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>139207000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>199160000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>171856000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>95964000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>161566000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>96691000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>11580000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>104420000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>143736000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>129442000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>16452000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>33379000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>19234000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>18930000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>10897000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>8379000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>8494000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>56325000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>22226000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>33501000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>13359000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-21143000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>4197000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-12252000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-10556000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-32198000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-6900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-28600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-20200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-18900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-43500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-58500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-45000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-31900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-28500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-57500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-57100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-72500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-67300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-60800000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-71200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-76000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-78000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-77200000.0</v>
       </c>
-      <c r="DV28"/>
-      <c r="DW28">
+      <c r="DW28"/>
+      <c r="DX28">
         <v>-66000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-59200000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-44500000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-55100000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-53300000.0</v>
       </c>
-      <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
+      <c r="EE28"/>
     </row>
-    <row r="29" spans="1:134">
+    <row r="29" spans="1:135">
       <c r="A29" t="s">
         <v>61</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>1193482000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1211919000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1131802000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>803933000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>779753000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>776274000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1081609000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1034533000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>901335000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1067436000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1052692000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1084067000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>941572000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>689796000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>598321000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>589464000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>613822000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>650560000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>470804000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>466542000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>403602000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>400628000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>396984000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>386403000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>368831000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13689,534 +13740,536 @@
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
+      <c r="EE29"/>
     </row>
-    <row r="30" spans="1:134">
+    <row r="30" spans="1:135">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>547798000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>522233000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>503264000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>489612000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>456342000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>450979000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>422656000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>395271000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>352235000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>312229000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>285831000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>274520000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>251603000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>230677000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>211132000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>158231000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>162444000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>154512000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>138240000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>141601000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>133676000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>133293000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>126237000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>119751000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>108152000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>98379000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>87730000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>78806000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>70661000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>66687000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>66344000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>68325000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>69305000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6528000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6608000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>55451000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5075000.0</v>
       </c>
-      <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>5470000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5884000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5254000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5462000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5640000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5501000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5614000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5807000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5456000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5301000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4469000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4116000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>3605000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47708000.0</v>
       </c>
       <c r="BK30">
         <v>47708000.0</v>
       </c>
       <c r="BL30">
+        <v>47708000.0</v>
+      </c>
+      <c r="BM30">
         <v>51122000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>46297000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>109217000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>106720000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>79305000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>78051000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>68706000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>44912000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>34430000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>30125000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>23747000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>31995000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>27706000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>28365000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>26230000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>29810000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>30989000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>30848000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>30473000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>34297000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>31282000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>27340000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>27232000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>21843000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>42092000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>42594000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>34199000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>19756000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>17171000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>19483000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>17718000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>17434000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>14776000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>16321000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>10606000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>12188000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>12858000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>12135000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>11124000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>14290000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>13210000.0</v>
       </c>
-      <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
       <c r="EA30"/>
       <c r="EB30"/>
       <c r="EC30"/>
       <c r="ED30"/>
+      <c r="EE30"/>
     </row>
-    <row r="31" spans="1:134">
+    <row r="31" spans="1:135">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>434260000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>415041000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>397338000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>360985000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>332913000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>347592000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>364347000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>399385000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>300799000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>295392000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>290452000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>286306000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>275367000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>261493000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>244630000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>256589000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>248617000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>235703000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>221573000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>207267000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>196183000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>187740000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>195100000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>191428000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>191819000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>182162000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>173324000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>166192000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>171627000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>167621000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>156749000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>155929000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>153643000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>153688000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>150287000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>146832000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>145360000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>145133000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>75823000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>73573000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>67670000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3520000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>973000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2593000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>2842000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>5499000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -14245,52 +14298,53 @@
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
+      <c r="EE31"/>
     </row>
-    <row r="32" spans="1:134">
+    <row r="32" spans="1:135">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -14383,596 +14437,600 @@
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
+      <c r="EE32"/>
     </row>
-    <row r="33" spans="1:134">
+    <row r="33" spans="1:135">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>267803000.0</v>
+      </c>
+      <c r="C33">
         <v>6801121000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1361332000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5505371000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3859606000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4167651000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3898735000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3908797000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3917168000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3926525000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4034554000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4067270000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4123481000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4076362000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3959261000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3990189000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1928351000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2014953000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1890226000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>785061000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>650305000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>664885000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>566660000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2079587000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2094218000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2007741000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1980514000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1963704000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1974930000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1986375000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2000714000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1949152000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1974109000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1701327000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1717832000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1710116000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1724117000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1681580000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1616565000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>575224000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1354892000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1583734000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1580624000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1586986000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1626701000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1624096000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1632104000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1626799000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>645394000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1604720000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1584183000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1579238000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>639257000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>630322000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1337406000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1831159000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1855629000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1904931000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1582905000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>248578000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>207413000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1941945000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1978137000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2179527000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2287834000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2291865000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2411684000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2506884000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2595747000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2796018000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2872785000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2862815000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2858312000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>2907263000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>2565374000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2521639000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2462667000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>2366889000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>2343110000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2322800000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>2305506000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>2287695000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>2268418000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2254678000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2145555000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2127136000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>2023156000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1973896000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1908409000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1821030000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1763920000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1670842000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1631329000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1553183000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1540939000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1516223000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1416159000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1278476000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1280413000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1277227000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1229478000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1169964000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1101138000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1119493000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>1020074000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>984864000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>929233000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>940000000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>917600000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>912600000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>922100000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>878000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>860100000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>855000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>861400000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>851100000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>820000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>741500000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>749100000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>698600000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>690400000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>670400000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>675500000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>671700000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>660900000.0</v>
       </c>
-      <c r="DV33"/>
-      <c r="DW33">
+      <c r="DW33"/>
+      <c r="DX33">
         <v>592100000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>586200000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>580000000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>564800000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>560300000.0</v>
       </c>
-      <c r="EB33"/>
       <c r="EC33"/>
       <c r="ED33"/>
+      <c r="EE33"/>
     </row>
-    <row r="34" spans="1:134">
+    <row r="34" spans="1:135">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>82293000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>81491000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>87798000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>88025000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>73224000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>65199000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>95391000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>89999000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>102091000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>106508000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>103136000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>98597000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>94716000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>92337000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>73755000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>74981000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>88490000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>56676000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>63526000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>60241000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>76192000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>53703000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>43457000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>43869000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>65543000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>47257000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>37604000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>60663000.0</v>
       </c>
-      <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-      <c r="AR34">
+      <c r="AR34"/>
+      <c r="AS34">
         <v>36594000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>42382000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>37014000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>33691000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>39775000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>49544000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>61772000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>65336000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>58748000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>67331000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>56056000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>52150000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>26199000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>23364000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -15001,878 +15059,883 @@
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
+      <c r="EE34"/>
     </row>
-    <row r="35" spans="1:134">
+    <row r="35" spans="1:135">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>5626173000.0</v>
+      </c>
+      <c r="C35">
         <v>5732794000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4028021000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>175529000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>136954000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>141740000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>152955000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>156080000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>145095000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>158092000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>143302000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>150384000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>135873000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>183296000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>194297000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>192135000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>140560000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>147504000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>148539000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>149572000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>150604000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>92489000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>93541000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>133920000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>138265000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>137780000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>133739000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>136933000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>147277000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>129403000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>134117000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>135765000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>147420000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>114070000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>115236000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>118676000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>130805000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>114111000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>113478000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>103079000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>116890000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>114000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>112943000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>113398000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>113845000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>114379000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>116533000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>114215000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>103878000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>142438000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>146654000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>141907000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103878000.0</v>
       </c>
       <c r="BB35">
         <v>103878000.0</v>
       </c>
       <c r="BC35">
+        <v>103878000.0</v>
+      </c>
+      <c r="BD35">
         <v>138153000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>133987000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>131685000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>130263000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>125734000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>103878000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>45000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>126414000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>103878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103378000.0</v>
       </c>
       <c r="BM35">
         <v>103378000.0</v>
       </c>
       <c r="BN35">
         <v>103378000.0</v>
       </c>
       <c r="BO35">
+        <v>103378000.0</v>
+      </c>
+      <c r="BP35">
         <v>87956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103378000.0</v>
       </c>
       <c r="BQ35">
         <v>103378000.0</v>
       </c>
       <c r="BR35">
         <v>103378000.0</v>
       </c>
       <c r="BS35">
+        <v>103378000.0</v>
+      </c>
+      <c r="BT35">
         <v>93371000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>125916000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>69742000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>128968000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>76009000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>75809000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>74059000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>46600000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>48050000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>45000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>36700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31625000.0</v>
       </c>
       <c r="CE35">
         <v>31625000.0</v>
       </c>
       <c r="CF35">
+        <v>31625000.0</v>
+      </c>
+      <c r="CG35">
         <v>34825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34325000.0</v>
       </c>
       <c r="CH35">
         <v>34325000.0</v>
       </c>
       <c r="CI35">
         <v>34325000.0</v>
       </c>
       <c r="CJ35">
+        <v>34325000.0</v>
+      </c>
+      <c r="CK35">
         <v>32916000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>30743000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>30731000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>30716000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>30206000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>26330000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>1468343000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>16710000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1439817000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>1341911000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>1195258000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>33400000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>11900000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>17100000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>21700000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>16270000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>28061000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>15642000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>5000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>18801000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>27400000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>29800000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>40900000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>49000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>47800000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>35400000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>37100000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>36400000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>28800000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>10400000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>7800000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="DQ35">
         <v>6100000.0</v>
       </c>
       <c r="DR35">
+        <v>6100000.0</v>
+      </c>
+      <c r="DS35">
         <v>7000000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>6800000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>6300000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>5800000.0</v>
       </c>
-      <c r="DV35"/>
-      <c r="DW35">
+      <c r="DW35"/>
+      <c r="DX35">
         <v>4700000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>3700000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>4400000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>5300000.0</v>
       </c>
-      <c r="EA35">
+      <c r="EB35">
         <v>7600000.0</v>
       </c>
-      <c r="EB35"/>
       <c r="EC35"/>
       <c r="ED35"/>
+      <c r="EE35"/>
     </row>
-    <row r="36" spans="1:134">
+    <row r="36" spans="1:135">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
+        <v>-6354715000.0</v>
+      </c>
+      <c r="C36">
         <v>199947000.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>240483000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>193946000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>186647000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>209479000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>205539000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>212920000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>202143000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>211388000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>209112000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>251702000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>190577000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>184711000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>180825000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-32481000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-22628000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-6100000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-7335000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-6696000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-8067000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3016531000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>125174000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>113752000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>112644000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>103158000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>103748000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>100389000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>100448000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>105625000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>103335000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>105519000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>101389000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>103079000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>104061000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>95953000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>101473000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>96499000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-55536000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>102585000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>100298000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>102526000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>106423000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>113459000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>114825000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>111729000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>123213000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-71778000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>125706000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>121523000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>137500000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>636579000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>661486000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>161060000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>189824000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>195481000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>206298000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>194469000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1395268000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1522599000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>204994000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>140952000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>121349000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>112962000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>114590000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>104972000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>88473000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>115146000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>84640000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>82507000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>54044000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>71401000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>63548000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>59253000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>68424000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>74475000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>56618000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>54700000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>51937000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>51704000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>51156000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>50348000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>23205000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>21104000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>20889000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>5492000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>45000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>31500000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>921000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>663000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>7530000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>148000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>62000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>23673000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>46824000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>67612000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>28271000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>195000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>76900000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>53725000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>64487000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>24045000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>75421000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>29325000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>32548000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>23889000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>27800000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>26300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23300000.0</v>
       </c>
       <c r="DG36">
         <v>23300000.0</v>
       </c>
       <c r="DH36">
+        <v>23300000.0</v>
+      </c>
+      <c r="DI36">
         <v>22200000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>21900000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>21400000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>21500000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>23000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>23800000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>18200000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>17400000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>15000000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>14600000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>14300000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>13700000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>14900000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>14500000.0</v>
       </c>
-      <c r="DV36"/>
-      <c r="DW36">
+      <c r="DW36"/>
+      <c r="DX36">
         <v>17100000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>15100000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>54300000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>13400000.0</v>
       </c>
-      <c r="EA36">
+      <c r="EB36">
         <v>13000000.0</v>
       </c>
-      <c r="EB36"/>
       <c r="EC36"/>
       <c r="ED36"/>
+      <c r="EE36"/>
     </row>
-    <row r="37" spans="1:134">
+    <row r="37" spans="1:135">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15916,51 +15979,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15989,1902 +16054,1912 @@
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
+      <c r="EE37"/>
     </row>
-    <row r="38" spans="1:134">
+    <row r="38" spans="1:135">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38">
+        <v>5442382000.0</v>
+      </c>
+      <c r="C38">
         <v>5426548000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5344958000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5504898000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4240821000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5727686000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5665860000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>4216837000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>4188330000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4266354000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>5758156000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>5883942000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4204431000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>5888317000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2190867000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2289481000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1546534000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2590905000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1748178000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3900939000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3831537000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3607497000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3494070000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3449910000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3176338000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3191757000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3172402000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3185616000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3203043000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3288861000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3227641000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3265810000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2971078000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2978362000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2947490000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2965225000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3018562000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2837510000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2687975000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2967976000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2912362000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2827134000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2753645000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2765888000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2801364000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2754740000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2706579000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2692258000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2775924000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2685785000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2717917000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2572191000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2584366000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2680079000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2371671000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2441513000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2399038000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2307624000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2189282000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2188822000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2320907000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2336630000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2530192000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2744632000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2774714000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2910408000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>3013583000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>3039251000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>3391515000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>3520374000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3507772000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>3541481000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>3674142000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>3273745000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>3203517000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>3114683000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2985836000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2985453000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2908956000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2935065000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2866966000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2893920000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2914757000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>2732221000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2721288000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>2594257000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>2548918000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>2455650000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>2327715000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>2286108000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>2138926000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>2114833000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>2043985000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>2030597000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>1577039329.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>1473554212.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>1320120226.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>1305044709.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>1328574447.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>1281602751.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>1210266371.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>338770000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>330340000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>305711000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>310248000.0</v>
       </c>
-      <c r="DC38"/>
-      <c r="DD38">
+      <c r="DD38"/>
+      <c r="DE38">
         <v>643100000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>618400000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>611600000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>608700000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>598300000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>584900000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>578300000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>576100000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>561700000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>543600000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>473000000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>457000000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>430300000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>419100000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>402500000.0</v>
       </c>
-      <c r="DS38">
+      <c r="DT38">
         <v>407000000.0</v>
       </c>
-      <c r="DT38">
+      <c r="DU38">
         <v>394800000.0</v>
       </c>
-      <c r="DU38">
+      <c r="DV38">
         <v>388700000.0</v>
       </c>
-      <c r="DV38"/>
-      <c r="DW38">
+      <c r="DW38"/>
+      <c r="DX38">
         <v>343900000.0</v>
       </c>
-      <c r="DX38">
+      <c r="DY38">
         <v>335600000.0</v>
       </c>
-      <c r="DY38">
+      <c r="DZ38">
         <v>369800000.0</v>
       </c>
-      <c r="DZ38">
+      <c r="EA38">
         <v>318700000.0</v>
       </c>
-      <c r="EA38">
+      <c r="EB38">
         <v>320400000.0</v>
       </c>
-      <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
+      <c r="EE38"/>
     </row>
-    <row r="39" spans="1:134">
+    <row r="39" spans="1:135">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-600516000.0</v>
       </c>
-      <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>123969000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>153912000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>128917000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>105268000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>135340000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>138071000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>111477000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-274520000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>137715000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-458717000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>651851000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-886093000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>530065000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1273109000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1329302000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1506495000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1560341000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1576744000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1488213000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1424302000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1405617000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1412920000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1406863000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1387856000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1333984000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1358047000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1096734000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1122899000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1123033000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1102333000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1016331000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1085694000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>816523000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>546690000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>792667000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>832188000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>882935000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>925866000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>920242000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>939151000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>953319000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>978598000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>888215000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>902432000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>894109000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>640882000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>666859000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>703126000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1362888000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1399774000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1487441000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1524263000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1583455000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1668212000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1736444000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1765428000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1947239000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2005962000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2014836000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2114844000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2192395000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2276733000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>2306360000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2337016000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2305217000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2272798000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>2233766000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1950205000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1949678000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1903595000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1825084000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1816797000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1826508000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1793580000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1785128000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1742328000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1686666000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1649874000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1607443000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1530848000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1499637000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1453830000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1393720000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1316656000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1271311000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1225725000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1132819000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>1118429000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-64456329.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>-61123212.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>-45461226.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>-52899709.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>-55448447.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>-56419751.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>-44798371.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>1074289000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1092801000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>992974000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>958459000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>905564000.0</v>
       </c>
-      <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
+      <c r="EE39"/>
     </row>
-    <row r="40" spans="1:134">
+    <row r="40" spans="1:135">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>1739117000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5760250000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4798439000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4852791000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4768731000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4465424000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4521728000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4608275000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4570746000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4614320000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4717582000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4897220000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5110723000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5281359000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5342855000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5544725000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5466232000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2714329000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>21234000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>22314000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2537073000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2479243000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2451317000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2195642000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2126749000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2074491000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2077774000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2123512000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2116673000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2132370000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2161851000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1962048000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1922925000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1889115000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1910145000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1937154000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1866785000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1777382000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1782125000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1796694000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1759086000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1720479000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1713552000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1744778000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1685055000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1656755000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1700824000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1724281000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1682128000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1673123000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1690623000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1718256000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1717219000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1696934000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1770024000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1763870000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1740781000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1728034000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1769060000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1902849000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1908528000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2021716000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2170117000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2180858000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2222199000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2353327000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>2371622000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>2459551000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>2420319000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>2329192000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2418854000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>2419610000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2113618000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>2196227000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>2096759000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>2065863000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2062693000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>2017831000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>2008021000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>2004479000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1935278000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>1946854000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>1909520000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1836579000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1798849000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>1849430000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1709195000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>1572661000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1460726000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1544080000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1484172000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>1396097000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1390661000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1375498000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1284157000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>1147691000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>1039670000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>1126841000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>1072540000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>1035486000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>996478000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>995850000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>913983000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>881966000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>848336000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>833100000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>830100000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>815700000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>826300000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>806800000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>808300000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>789800000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>788900000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>780900000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>780200000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>708300000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>732700000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>680600000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>668300000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>658700000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>669300000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>669600000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>660700000.0</v>
       </c>
-      <c r="DV40"/>
-      <c r="DW40">
+      <c r="DW40"/>
+      <c r="DX40">
         <v>595200000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>581700000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>559700000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>553600000.0</v>
       </c>
-      <c r="EA40">
+      <c r="EB40">
         <v>550700000.0</v>
       </c>
-      <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
+      <c r="EE40"/>
     </row>
-    <row r="41" spans="1:134">
+    <row r="41" spans="1:135">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>65250000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>37021000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>53594000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>43377000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>52528000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>35625000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>31678000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>45055000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>47037000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>33525000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>29187000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>36156000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>24098000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>26110000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>24188000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>15639000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>14280000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>28317000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>11738000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>16138000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>13102000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>21642000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>12337000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>13539000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>17016000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>29182000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>12526000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>11889000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>14057000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>13823000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>10945000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>9900000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>9520000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>9967000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>10501000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>12655000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>10337000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>11411000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>38560000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>42776000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>38029000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>36821000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>35254000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>34275000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>30109000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>27807000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>26385000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>21856000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>23568000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>22033000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>22536000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>21398000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>19158000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>19098000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>16396000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>15377000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>17160000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>21845000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>20561000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>33191000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>17477000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>17795000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>22880000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>17865000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>23606000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>26603000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>15941000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>24534000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>19049000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>17089000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>17800000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>16015000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>19127000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>22887000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>18435000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>13076000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>25588000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>14903000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>15390000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>12606000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>13726000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>22295000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>18484000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>15706000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>15457000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>13970000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>10086000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>20514000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>17649000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>16245000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>14738000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>12841000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>25007000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>13034000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>10067000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
+      <c r="EE41"/>
     </row>
-    <row r="42" spans="1:134">
+    <row r="42" spans="1:135">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>297956000.0</v>
+      </c>
+      <c r="C42">
         <v>312248000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>335260000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>333833000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>205562000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>204476000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>204709000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>204137000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>203159000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>202224000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>202046000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>201152000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>200217000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>199375000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>199048000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>198272000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>197612000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>197290000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>196543000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>11513000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>11012000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>14725000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>20789000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>21442000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>22281000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>22724000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>24725000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>24339000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>23715000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>23060000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>22977000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>22331000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>21788000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>21085000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>21286000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>21002000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>20730000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>20594000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>20433000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>20248000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>20091000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>20121000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>19952000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>19807000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>19685000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>19523000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>19483000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>19441000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>19334000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-29552000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-29591000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-29635000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-29548000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-29601000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-28767000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-28838000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-28905000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-28971000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-28894000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-29179000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-29354000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-29607000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-29635000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-30044000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-30297000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-30529000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-30373000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-30620000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-30843000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-31122000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-36116000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-36254000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-36656000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-36982000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-78644000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-78891000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-79057000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-50053000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-48705000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-47538000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-40114000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-35733000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-36592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36606000.0</v>
       </c>
       <c r="CG42">
         <v>-36606000.0</v>
       </c>
       <c r="CH42">
+        <v>-36606000.0</v>
+      </c>
+      <c r="CI42">
         <v>-36640000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-37858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37965000.0</v>
       </c>
       <c r="CK42">
         <v>-37965000.0</v>
       </c>
       <c r="CL42">
+        <v>-37965000.0</v>
+      </c>
+      <c r="CM42">
         <v>-38022000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-38398000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-38660000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>-38137000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>-7407000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>-8036000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-8757000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-7167000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-5313000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-907000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>-399000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>769000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>2602000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>3288000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>3629000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>4047000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>4871000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-2280000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>-1200000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>15800000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>17800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15900000.0</v>
       </c>
       <c r="DH42">
         <v>15900000.0</v>
       </c>
       <c r="DI42">
         <v>15900000.0</v>
       </c>
       <c r="DJ42">
         <v>15900000.0</v>
       </c>
       <c r="DK42">
+        <v>15900000.0</v>
+      </c>
+      <c r="DL42">
         <v>15800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15900000.0</v>
       </c>
       <c r="DM42">
         <v>15900000.0</v>
       </c>
       <c r="DN42">
-        <v>15400000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="DO42">
         <v>15400000.0</v>
       </c>
       <c r="DP42">
         <v>15400000.0</v>
       </c>
       <c r="DQ42">
         <v>15400000.0</v>
       </c>
       <c r="DR42">
         <v>15400000.0</v>
       </c>
       <c r="DS42">
         <v>15400000.0</v>
       </c>
       <c r="DT42">
+        <v>15400000.0</v>
+      </c>
+      <c r="DU42">
         <v>15300000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>16800000.0</v>
       </c>
-      <c r="DV42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DW42"/>
       <c r="DX42">
         <v>12800000.0</v>
       </c>
       <c r="DY42">
         <v>12800000.0</v>
       </c>
       <c r="DZ42">
-        <v>12900000.0</v>
+        <v>12800000.0</v>
       </c>
       <c r="EA42">
         <v>12900000.0</v>
       </c>
-      <c r="EB42"/>
+      <c r="EB42">
+        <v>12900000.0</v>
+      </c>
       <c r="EC42"/>
       <c r="ED42"/>
+      <c r="EE42"/>
     </row>
-    <row r="43" spans="1:134">
+    <row r="43" spans="1:135">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17977,203 +18052,204 @@
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
+      <c r="EE43"/>
     </row>
-    <row r="44" spans="1:134">
+    <row r="44" spans="1:135">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
-        <v>31553000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT44">
         <v>31553000.0</v>
       </c>
       <c r="AU44">
-        <v>47331000.0</v>
+        <v>31553000.0</v>
       </c>
       <c r="AV44">
         <v>47331000.0</v>
       </c>
       <c r="AW44">
         <v>47331000.0</v>
       </c>
       <c r="AX44">
+        <v>47331000.0</v>
+      </c>
+      <c r="AY44">
         <v>73000000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>72942000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>72667000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>72396000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>72130000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>71869000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>71611000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>71358000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>71108000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>70863000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>70622000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>70385000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>70151000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>69921000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>69695000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>69473000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>69254000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>69039000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>68827000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>68619000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>68448000.0</v>
       </c>
-      <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
@@ -18193,1700 +18269,1709 @@
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
+      <c r="EE44"/>
     </row>
-    <row r="45" spans="1:134">
+    <row r="45" spans="1:135">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>172110000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>166634000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>153284000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>144789000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>44544000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>45055000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>45477000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>44914000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>44536000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>44579000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>44354000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>42900000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>42551000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>42025000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>42439000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>42752000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>42532000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>37209000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>37628000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>37971000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>38061000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>38594000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>38977000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>39092000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>38953000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>39151000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>39612000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>39701000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>41696000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>42016000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>42335000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>42557000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>45242000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>45716000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>46005000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>46392000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>46793000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>47356000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>47002000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>48509000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>49196000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>49830000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>50477000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>51972000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>52692000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>53650000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>54640000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>55601000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>56505000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>57294000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>58406000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>59571000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>60557000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>61459000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>62522000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>63216000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>61992000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>61200000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>49698000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>49051000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>49452000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>49542000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>48404000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>45736000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>43534000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>43368000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>42485000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>39731000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>38086000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>37651000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>36208000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>33645000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>33468000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>33199000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>33033000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>32341000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>31420000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>30556000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>29743000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>28714000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>27331000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>24902000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>24362000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>24158000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>23593000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>22392000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>22155000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>21799000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>21813000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>21113000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>20665000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>20700000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>21100000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>21200000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>21000000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>20800000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>21000000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>20900000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>20800000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>20900000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>21100000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>15400000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>15500000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>14900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14700000.0</v>
       </c>
       <c r="DR45">
         <v>14700000.0</v>
       </c>
       <c r="DS45">
+        <v>14700000.0</v>
+      </c>
+      <c r="DT45">
         <v>14600000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>14100000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>14000000.0</v>
       </c>
-      <c r="DV45"/>
-      <c r="DW45">
+      <c r="DW45"/>
+      <c r="DX45">
         <v>13100000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>13000000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>13100000.0</v>
       </c>
-      <c r="DZ45">
+      <c r="EA45">
         <v>12800000.0</v>
       </c>
-      <c r="EA45">
+      <c r="EB45">
         <v>13000000.0</v>
       </c>
-      <c r="EB45"/>
       <c r="EC45"/>
       <c r="ED45"/>
+      <c r="EE45"/>
     </row>
-    <row r="46" spans="1:134">
+    <row r="46" spans="1:135">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>85395000.0</v>
+      </c>
+      <c r="C46">
         <v>85634000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>86645000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>87714000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>85702000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>87466000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>87311000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>82768000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>82871000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>81290000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>79310000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>76472000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>72797000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>72547000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>72355000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>77301000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>81901000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>86156000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>88005000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>44120000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>44544000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>45055000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>45477000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>44914000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>44536000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>44579000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>44354000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>42900000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>42551000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>42025000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>42439000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>42752000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>42532000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>37209000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>37628000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>37971000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>38061000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>38594000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>38977000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>39092000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>38953000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>39151000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>39612000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>39701000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>41696000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>42016000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>42335000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>42557000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>45242000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>45716000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>46005000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>46392000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>46793000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>47356000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>47002000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>48509000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>49196000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>49830000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>50477000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>51972000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>52692000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>53650000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>54640000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>55601000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>56505000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>57294000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>58406000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>59571000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>60557000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>61459000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>62522000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>63216000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>61992000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>61200000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>49698000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>49051000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>49452000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>49542000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>48404000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>45736000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>43534000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>43368000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>42485000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>39731000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>38086000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>37651000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>36208000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>33645000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>33468000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>33199000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>33033000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>32341000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>31420000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>30556000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>29743000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>28714000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>27331000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>24902000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>24362000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>24158000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>23593000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>22392000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>22155000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>21799000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>21813000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>21113000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>20665000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>20700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>21100000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>21200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>21000000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>20800000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>21000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>20900000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>20800000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>20900000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>21100000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>15400000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>15500000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>14900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14700000.0</v>
       </c>
       <c r="DR46">
         <v>14700000.0</v>
       </c>
       <c r="DS46">
+        <v>14700000.0</v>
+      </c>
+      <c r="DT46">
         <v>14600000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>14100000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>14000000.0</v>
       </c>
-      <c r="DV46"/>
-      <c r="DW46">
+      <c r="DW46"/>
+      <c r="DX46">
         <v>13100000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>13000000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>13100000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>12800000.0</v>
       </c>
-      <c r="EA46">
+      <c r="EB46">
         <v>13000000.0</v>
       </c>
-      <c r="EB46"/>
       <c r="EC46"/>
       <c r="ED46"/>
+      <c r="EE46"/>
     </row>
-    <row r="47" spans="1:134">
+    <row r="47" spans="1:135">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>76472000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>73558000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>73802000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>73916000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>77301000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>81901000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>86156000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>88005000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>44120000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>44544000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>47218000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>47951000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>47600000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>49618000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>49628000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>49358000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>46200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>42551000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>48390000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>49614000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>49716000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>51444000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>44272000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>45999000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>46995000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>49785000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>52075000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>50893000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>53236000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>38953000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>39151000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>39612000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>64152000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>73660000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>77477000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>74317000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>83434000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>84474000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>85936000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>87542000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>95458000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>106258000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>113019000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>119425000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>48509000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>49196000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>49830000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>50477000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>51972000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>52692000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>53650000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>54640000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>55601000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>56505000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>57294000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>58406000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>59571000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>60557000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>61459000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>62522000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>63216000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>61992000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>61200000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>49698000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>49051000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>49452000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>49542000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>48404000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>45736000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>43534000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>43368000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>42485000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>39731000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>38086000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>37651000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>36208000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>33645000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>33468000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>33199000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>33033000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>32341000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>31420000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>30556000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>29743000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>28714000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>27331000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>24902000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>24362000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>24158000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>23593000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>22392000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>22155000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>21799000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>21813000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>21113000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
+      <c r="EE47"/>
     </row>
-    <row r="48" spans="1:134">
+    <row r="48" spans="1:135">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>573158000.0</v>
+      </c>
+      <c r="C48">
         <v>559129000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>537231000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>512131000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>505419000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>486300000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>469165000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>452745000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>432037000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>412388000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>393311000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>377320000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>355219000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>331890000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>310512000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>289126000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>271831000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>261807000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>252005000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>262513000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>255536000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>248165000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>236579000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>228825000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>218856000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>209915000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>213723000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>204486000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>192612000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>183634000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>175463000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>167140000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>157796000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>151833000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>142959000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>145767000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>138442000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>133281000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>129005000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>124283000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>121080000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>117531000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>114209000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>110376000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>106791000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>103372000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>100697000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>98786000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>96927000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>94693000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>92549000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>92612000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>19958000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>16747000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>12048000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>11795000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>12930000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>12916000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>17107000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>21314000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>23894000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>24056000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>28335000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>106103000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>107781000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>132436000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>141774000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>152655000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>152442000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>212658000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>213031000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>220447000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>218516000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>213381000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>209867000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>205262000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>201001000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>197089000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>193170000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>188768000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>185660000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>181167000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>176824000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>170837000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>165410000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>160595000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>156025000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>149228000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>152795000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>148885000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>144157000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>140004000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>135425000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>131270000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>127547000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>123877000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>120141000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>118869000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>115009000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>111427000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>108011000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>104856000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>102099000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>99666000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>97273000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>94719000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>92143000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>89800000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>87600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>85400000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>83200000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>81000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>79000000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>76800000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>74900000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>72600000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>70700000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>67500000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>65600000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>64200000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>62500000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>60500000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>58500000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>57300000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>55500000.0</v>
       </c>
-      <c r="DV48"/>
-      <c r="DW48">
+      <c r="DW48"/>
+      <c r="DX48">
         <v>51000000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>49800000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>48100000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>46600000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>45500000.0</v>
       </c>
-      <c r="EB48"/>
       <c r="EC48"/>
       <c r="ED48"/>
+      <c r="EE48"/>
     </row>
-    <row r="49" spans="1:134">
+    <row r="49" spans="1:135">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>355219000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>331890000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>310512000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>289126000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>271831000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>261807000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>252011000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>262513000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>255536000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>248165000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>236579000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>228825000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>218856000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>209915000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>213723000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>204486000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>192612000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>183634000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>175463000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>167140000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>157796000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>151833000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>142959000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>145767000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>138442000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>133281000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>129005000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>124283000.0</v>
       </c>
-      <c r="AO49">
-[...1 lines deleted...]
-      </c>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49">
         <v>0.0</v>
       </c>
       <c r="AR49">
+        <v>0.0</v>
+      </c>
+      <c r="AS49">
         <v>110376000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>106791000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>103372000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>100697000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>98786000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>96927000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>94693000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>92549000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>92612000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>19958000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>16747000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>12048000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>21314000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>23894000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -19915,172 +20000,173 @@
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
+      <c r="EE49"/>
     </row>
-    <row r="50" spans="1:134">
+    <row r="50" spans="1:135">
       <c r="A50" t="s">
         <v>82</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>200000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>215000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>165000000.0</v>
       </c>
-      <c r="E50">
-[...1 lines deleted...]
-      </c>
       <c r="F50">
         <v>0.0</v>
       </c>
       <c r="G50">
+        <v>0.0</v>
+      </c>
+      <c r="H50">
         <v>20000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>335000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>330000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>220000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>405000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>435000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>485000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>315000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>90000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>25000000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
-[...1 lines deleted...]
-      </c>
+      <c r="W50"/>
       <c r="X50">
+        <v>0.0</v>
+      </c>
+      <c r="Y50">
         <v>6125000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>8250000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>6375000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>48500000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>84000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>87125000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>85000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>256441000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>188120000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>248629000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>253513000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>214827000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>119731000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>198971000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>46606000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>93138000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>53852000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>152858000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>169944000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -20123,1214 +20209,1222 @@
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
+      <c r="EE50"/>
     </row>
-    <row r="51" spans="1:134">
+    <row r="51" spans="1:135">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>327647000.0</v>
+      </c>
+      <c r="C51">
         <v>323315000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>338920000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>289407000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>132536000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>123926000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>141897000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>474085000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>461740000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>338722000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>516625000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>546028000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>601644000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>472599000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>260811000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>200104000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>151560000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>165496000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>167613000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>169727000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>171838000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>114803000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>116934000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>159984000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>155975000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>154290000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>205870000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>243692000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>254244000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>242449000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>313355000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>246065000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>255929000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>188099000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>246615000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>253513000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>212984000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>221316000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>197304000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>103579000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>196205000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>156907000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>152113000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>165952000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>156293000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>160391000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>169914000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>173316000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>104378000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>147090000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>131438000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>179597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104378000.0</v>
       </c>
       <c r="BB51">
         <v>104378000.0</v>
       </c>
       <c r="BC51">
+        <v>104378000.0</v>
+      </c>
+      <c r="BD51">
         <v>221753000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>105616000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>117680000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>120682000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>103878000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>108193000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>108011000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>51457000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>110037000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>114119000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>128617000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>129087000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>177250000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>134952000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>141354000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>177265000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>348006000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>405337000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>319193000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>359384000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>377204000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>269144000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>297874000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>200006000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>213358000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>221230000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>242701000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>185438000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>264275000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>232641000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>159609000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>208793000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>155353000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>70251000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>154488000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>188912000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>184610000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>67834000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>91796000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>71954000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>68644000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>60627000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>53226000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>43384000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>97072000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>64859000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>77830000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>47067000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>27161000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>39319000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>24975000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>25138000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>37077000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>41600000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>46000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>44000000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>73300000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>64800000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>54700000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>44300000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>55100000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>47200000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>24400000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>6400000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>6200000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>5400000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>9900000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>7000000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>9200000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>11700000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>16900000.0</v>
       </c>
-      <c r="DV51"/>
-      <c r="DW51">
+      <c r="DW51"/>
+      <c r="DX51">
         <v>9600000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>4700000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>10100000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>4300000.0</v>
       </c>
-      <c r="EA51">
+      <c r="EB51">
         <v>10800000.0</v>
       </c>
-      <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
+      <c r="EE51"/>
     </row>
-    <row r="52" spans="1:134">
+    <row r="52" spans="1:135">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>327647000.0</v>
+      </c>
+      <c r="C52">
         <v>223130000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>238769000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>189290000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>47252000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>38664000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>56657000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>388866000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>376542000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>253546000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>431470000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>460894000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>516532000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>342897000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>122156000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>60497000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>17992000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>19074000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>20155000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>21234000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>22314000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>23393000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>65393000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>60338000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>57611000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>97193000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>132870000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>141291000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>127361000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>196132000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>126208000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>130663000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>86366000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>144918000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>151853000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>111361000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>119731000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>95715000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>500000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>93138000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>53852000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>49070000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>62074000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>52415000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>56513000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>66036000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>69438000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>500000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>43212000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>27560000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>75719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BB52">
         <v>500000.0</v>
       </c>
       <c r="BC52">
+        <v>500000.0</v>
+      </c>
+      <c r="BD52">
         <v>117875000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>1738000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>13802000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>16804000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>901000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>4315000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>4133000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>6457000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>6159000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>10741000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>25239000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>25709000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>73372000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>31574000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>37976000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>73887000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>244628000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>279421000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>249451000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>230416000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>301195000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>193335000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>223815000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>153406000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>165308000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>176230000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>206001000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>153813000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>232650000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>197816000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>125284000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>174468000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>121028000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>37335000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>123745000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>158181000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>153894000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>37628000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>65466000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>71954000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>68644000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>60627000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>53226000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>43384000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>63679000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>52925000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>60699000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>25401000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>23732000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>36265000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>22367000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>20111000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>27610000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>24900000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>29300000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>17000000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>37100000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>32000000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>33400000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>22900000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>31000000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>27800000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>24400000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>6400000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>6200000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>5400000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>9900000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>7000000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>9200000.0</v>
       </c>
-      <c r="DT52">
+      <c r="DU52">
         <v>11700000.0</v>
       </c>
-      <c r="DU52">
+      <c r="DV52">
         <v>16900000.0</v>
       </c>
-      <c r="DV52"/>
-      <c r="DW52">
+      <c r="DW52"/>
+      <c r="DX52">
         <v>9600000.0</v>
       </c>
-      <c r="DX52">
+      <c r="DY52">
         <v>4700000.0</v>
       </c>
-      <c r="DY52">
+      <c r="DZ52">
         <v>10100000.0</v>
       </c>
-      <c r="DZ52">
+      <c r="EA52">
         <v>4300000.0</v>
       </c>
-      <c r="EA52">
+      <c r="EB52">
         <v>7700000.0</v>
       </c>
-      <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
+      <c r="EE52"/>
     </row>
-    <row r="53" spans="1:134">
+    <row r="53" spans="1:135">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53">
+        <v>1096052000.0</v>
+      </c>
+      <c r="C53">
         <v>1115493000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>72360000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>822060000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1177688000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>800650000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1161701000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1190854000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1173661000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1168797000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1192829000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1229618000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1335622000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1455068000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1539359000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1609759000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1734416000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1816450000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1692488000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>715188000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>579948000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>593280000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>496178000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>448421000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>447436000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>449694000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>484648000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>488422000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>492080000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>509090000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>541248000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>542338000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>543644000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>550942000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>541439000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>533484000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>568227000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>611054000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>531838000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>531057000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>764551000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>500912000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>456066000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>408836000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>399836000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>399252000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>385486000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>362243000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>329814000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>400212000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>372191000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>373478000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>584937000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>575746000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>579886000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>412346000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>398895000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>359371000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>307564000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>188187000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>145613000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>142225000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>70174000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>168427000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>216934000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>210542000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>42954000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>4039000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>3176000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>2176000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>6306000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>1170000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>1096000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>820000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>3935000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>518056000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>504648000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>487176000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>7798000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>445437000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>463363000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>454345000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>525707000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>453595000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>479290000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53">
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>437685000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>418093000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>391004000.0</v>
       </c>
-      <c r="CM53"/>
-      <c r="CN53">
+      <c r="CN53"/>
+      <c r="CO53">
         <v>363757000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>370811000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>386176000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>23350000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>377482000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>350809000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>304203000.0</v>
       </c>
-      <c r="CU53"/>
-      <c r="CV53">
+      <c r="CV53"/>
+      <c r="CW53">
         <v>333093000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>339462000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>302483000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>8275000.0</v>
       </c>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
+      <c r="EE53"/>
     </row>
-    <row r="54" spans="1:134">
+    <row r="54" spans="1:135">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -21374,51 +21468,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -21447,1672 +21543,1683 @@
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
+      <c r="EE54"/>
     </row>
-    <row r="55" spans="1:134">
+    <row r="55" spans="1:135">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>6852937000.0</v>
+      </c>
+      <c r="C55">
         <v>6849221000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6902675000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6991754000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5701294000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5727686000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5649377000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5671760000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5662700000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5616072000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5722799000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5758156000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5883942000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5920283000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5888317000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5967705000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6005543000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6223746000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6212184000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3275132000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3250634000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3166652000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3040837000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2974824000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2932436000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2656810000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2635545000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2614315000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2623606000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2623531000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2676003000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2612473000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2649748000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2366485000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2383429000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2360407000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2343441000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2353313000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2251188000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2112751000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2159774000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2121295000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2077863000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2049594000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2065053000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2097510000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2061787000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2033099000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2046864000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2059419000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2004034000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2032788000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1932934000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1954044000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2045799000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1903400000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1985658000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1981548000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1941418000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1940704000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1981409000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2115406000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2123921000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2297904000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2462760000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2497685000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2596657000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2699094000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2720237000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2901857000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2984605000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2950174000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2955967000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>3000645000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2658576000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2631556000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2555611000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2444031000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2459140000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2412664000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2423139000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2364399000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2367830000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2346745000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2236540000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2201595000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2102266000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2074659000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2001071000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1900405000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1838844000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1739395000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1709229000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1623621000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1608087000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1580729000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1477327000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1323972000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1333348000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1332718000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1285942000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1214796000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1149442000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1168905000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1070511000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1020558000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>998508000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>988500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>992200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>976800000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1014300000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>986300000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>973300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>944300000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>948400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>926800000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>901900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>805000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>827800000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>771300000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>761100000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>748600000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>760700000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>761400000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>755000000.0</v>
       </c>
-      <c r="DV55"/>
-      <c r="DW55">
+      <c r="DW55"/>
+      <c r="DX55">
         <v>667700000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>650100000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>634600000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>624200000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>624400000.0</v>
       </c>
-      <c r="EB55"/>
       <c r="EC55"/>
       <c r="ED55"/>
+      <c r="EE55"/>
     </row>
-    <row r="56" spans="1:134">
+    <row r="56" spans="1:135">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>1142752000.0</v>
+      </c>
+      <c r="C56">
         <v>48100000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>196385000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1486383000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1841688000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1560035000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1750642000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1762963000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1745532000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1689547000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1688245000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1690886000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1763151000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1843921000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1929056000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1977516000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1787711000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2662259000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1731053000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>741893000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2600329000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2501767000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2474177000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>895237000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>838218000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>649069000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>655031000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>650611000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>648676000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>637156000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>675289000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>663321000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>675639000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>665158000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>665597000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>650291000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>619324000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>671733000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>634623000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1537527000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>804882000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>537561000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>496404000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>462608000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>438352000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>473414000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>429683000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>406300000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1401470000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>454699000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>419851000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>453550000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1293677000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1323722000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>708393000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>72241000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>130029000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>76617000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>358513000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1692126000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1773996000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>173461000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>145784000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>118377000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>174926000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>205820000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>184973000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>192210000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>124490000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>105839000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>111820000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>87359000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>97655000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>93382000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>93202000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>109917000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>92944000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>77142000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>116030000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>89864000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>117633000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>76704000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>99412000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>92067000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>90985000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>74459000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>80505000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>100763000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>92662000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>79375000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>74924000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>68553000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>77900000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>70438000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>67148000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>64506000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>61168000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>45496000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>52935000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>55491000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>56464000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>44832000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>48304000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>49412000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>50437000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>35694000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>69275000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>48500000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>74600000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>64200000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>92200000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>108300000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>113200000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>89300000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>87000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>75700000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>81900000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>63500000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>78700000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>72700000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>70700000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>78200000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>85200000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>89700000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>94100000.0</v>
       </c>
-      <c r="DV56"/>
-      <c r="DW56">
+      <c r="DW56"/>
+      <c r="DX56">
         <v>75600000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>63900000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>54600000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>59400000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>64100000.0</v>
       </c>
-      <c r="EB56"/>
       <c r="EC56"/>
       <c r="ED56"/>
+      <c r="EE56"/>
     </row>
-    <row r="57" spans="1:134">
+    <row r="57" spans="1:135">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>327647000.0</v>
+      </c>
+      <c r="C57">
         <v>223130000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1977886000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5949540000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4845691000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4891455000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4825388000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4854290000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4898270000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4861821000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5002216000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5075214000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5234114000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5240117000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5232879000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5341856000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>17992000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>19074000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>20155000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>21234000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>22314000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>23393000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2544636000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2511655000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2253253000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2223942000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2207361000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2219065000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2250873000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2312805000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2258578000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2292514000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2048414000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2067843000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2040968000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2021506000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2056885000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1962500000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>500000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1875263000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1850546000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1808156000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1782553000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1765967000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1801291000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1751091000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1726193000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>500000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1767493000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1709688000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1748842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BB57">
         <v>500000.0</v>
       </c>
       <c r="BC57">
+        <v>500000.0</v>
+      </c>
+      <c r="BD57">
         <v>1835094000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1698672000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1783826000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1780674000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1741682000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4315000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4133000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1908806000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1936085000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2032457000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2195356000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>2206067000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2311493000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2384401000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>2409098000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2532938000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>2698138000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>2626090000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2686100000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2672906000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2432678000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>2413168000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>2347177000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>2235210000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>2252535000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>2213110000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2231111000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>2176092000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>2183943000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>2163797000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>2057691000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>2029482000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1934348000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1912353000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>1847843000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1746232000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1691134000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1595434000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1571933000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1486535000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>1475011000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>1451600000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>1351400000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>1201200000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>1175000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>1197400000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>1149500000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>1075600000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>1020210000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>1032115000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>949384000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>912200000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>875946000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>858000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>859400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>832700000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>863400000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>838800000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>841700000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>812700000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>819900000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>808700000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>804600000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>714700000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>738900000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>692100000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>684300000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>665700000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>678500000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>687600000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>677600000.0</v>
       </c>
-      <c r="DV57"/>
-      <c r="DW57">
+      <c r="DW57"/>
+      <c r="DX57">
         <v>604800000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>586400000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>569800000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>557900000.0</v>
       </c>
-      <c r="EA57">
+      <c r="EB57">
         <v>558400000.0</v>
       </c>
-      <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
+      <c r="EE57"/>
     </row>
-    <row r="58" spans="1:134">
+    <row r="58" spans="1:135">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>5953820000.0</v>
+      </c>
+      <c r="C58">
         <v>5955924000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6005907000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6125069000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4982645000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5033195000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4978343000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5010370000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5043365000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5019913000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5145518000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5225598000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5369987000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5423413000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5427176000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5533991000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5556639000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5757428000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5710163000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2953900000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2934696000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2855539000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2733750000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2678556000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2649920000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2391033000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2357681000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2344294000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2366342000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2380276000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2446922000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2394343000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2439934000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2162484000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2183079000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2159644000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2152311000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2170996000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2075978000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1941124000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1992153000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1964546000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1921934000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1895951000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1879812000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1915670000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1867624000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1840408000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1854246000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1909931000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1856342000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1890749000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1861832000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1878190000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1973247000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1832659000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1915511000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1910937000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1867416000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1862426000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1900435000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2035220000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2039963000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2136335000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2299234000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2309945000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2399449000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2488279000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2512976000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2636816000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2791509000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2752006000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2755842000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2801874000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2508687000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>2488977000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2421236000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2281810000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2300585000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2258110000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2267811000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2207717000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2215568000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>2198622000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2092016000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2063807000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1967278000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1945269000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1878586000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1776963000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1721850000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1625640000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1598263000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1486535000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1475011000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1451582000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1351353000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1201161000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1208402000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1209349000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1166615000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1097291000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1036480000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1060176000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>965026000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>917171000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>894747000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>885400000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>889200000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>873600000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>912400000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>886600000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>877100000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>849800000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>856300000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>837500000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>815100000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>722500000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>746400000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>692100000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>684300000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>672700000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>685300000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>687600000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>683400000.0</v>
       </c>
-      <c r="DV58"/>
-      <c r="DW58">
+      <c r="DW58"/>
+      <c r="DX58">
         <v>609500000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>590100000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>574200000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>563200000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>566000000.0</v>
       </c>
-      <c r="EB58"/>
       <c r="EC58"/>
       <c r="ED58"/>
+      <c r="EE58"/>
     </row>
-    <row r="59" spans="1:134">
+    <row r="59" spans="1:135">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -23156,51 +23263,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -23229,748 +23338,753 @@
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
+      <c r="EE59"/>
     </row>
-    <row r="60" spans="1:134">
+    <row r="60" spans="1:135">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>899117000.0</v>
+      </c>
+      <c r="C60">
         <v>893297000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>896768000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>866685000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>718649000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>694491000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>671034000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>661390000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>619335000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>596159000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>577281000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>532558000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>513955000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>496870000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>461141000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>433714000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>448904000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>466318000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>502021000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>321232000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>315938000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>311113000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>307087000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>296268000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>282516000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>265777000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>277864000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>270021000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>257264000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>243255000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>229081000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>218130000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>209814000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>204001000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>200350000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>200763000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>191130000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>182317000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>175210000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>171627000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>167621000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>156749000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>155929000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>153643000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>185241000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>181840000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>194163000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>192691000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>192618000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>149488000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>147692000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>142039000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>71102000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>75854000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>72552000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>70741000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>70147000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>70611000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>74002000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>78278000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>80974000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>80186000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>83958000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>161569000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>163526000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>187740000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>197208000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>210815000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>207261000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>265041000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>193096000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>198168000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>200125000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>198771000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>149889000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>142579000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>134375000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>162221000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>158555000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>154554000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>155328000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>156682000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>152262000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>148123000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>144524000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>137788000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>134988000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>129390000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>122485000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>123442000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>116994000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>113755000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>110966000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>137086000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>133076000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>129147000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>125974000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>122811000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>124946000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>123369000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>119327000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>117505000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>112962000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>108729000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>105485000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>103387000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>103761000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>103100000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>103000000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>103200000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>101900000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>99700000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>96200000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>94500000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>92100000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>89300000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>86900000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>82500000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>81400000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>79200000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>76800000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>75900000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>75400000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>73800000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>71600000.0</v>
       </c>
-      <c r="DV60"/>
-      <c r="DW60">
+      <c r="DW60"/>
+      <c r="DX60">
         <v>58200000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>60000000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>60400000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>61000000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>58400000.0</v>
       </c>
-      <c r="EB60"/>
       <c r="EC60"/>
       <c r="ED60"/>
+      <c r="EE60"/>
     </row>
-    <row r="61" spans="1:134">
+    <row r="61" spans="1:135">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
+      <c r="Z61"/>
+      <c r="AA61">
         <v>-98357000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-95932000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-95952000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-96047000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-96066000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-96104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96294000.0</v>
       </c>
       <c r="AG61">
         <v>-96294000.0</v>
       </c>
       <c r="AH61">
         <v>-96294000.0</v>
       </c>
       <c r="AI61">
-        <v>-96456000.0</v>
+        <v>-96294000.0</v>
       </c>
       <c r="AJ61">
         <v>-96456000.0</v>
       </c>
       <c r="AK61">
         <v>-96456000.0</v>
       </c>
       <c r="AL61">
+        <v>-96456000.0</v>
+      </c>
+      <c r="AM61">
         <v>-96344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96220000.0</v>
       </c>
       <c r="AN61">
         <v>-96220000.0</v>
       </c>
       <c r="AO61">
         <v>-96220000.0</v>
       </c>
       <c r="AP61">
-        <v>-95966000.0</v>
+        <v>-96220000.0</v>
       </c>
       <c r="AQ61">
         <v>-95966000.0</v>
       </c>
       <c r="AR61">
         <v>-95966000.0</v>
       </c>
       <c r="AS61">
         <v>-95966000.0</v>
       </c>
       <c r="AT61">
         <v>-95966000.0</v>
       </c>
       <c r="AU61">
-        <v>-95849000.0</v>
+        <v>-95966000.0</v>
       </c>
       <c r="AV61">
         <v>-95849000.0</v>
       </c>
       <c r="AW61">
         <v>-95849000.0</v>
       </c>
       <c r="AX61">
         <v>-95849000.0</v>
       </c>
       <c r="AY61">
-        <v>-95803000.0</v>
+        <v>-95849000.0</v>
       </c>
       <c r="AZ61">
         <v>-95803000.0</v>
       </c>
       <c r="BA61">
-        <v>-95710000.0</v>
+        <v>-95803000.0</v>
       </c>
       <c r="BB61">
         <v>-95710000.0</v>
       </c>
       <c r="BC61">
-        <v>-94956000.0</v>
+        <v>-95710000.0</v>
       </c>
       <c r="BD61">
         <v>-94956000.0</v>
       </c>
       <c r="BE61">
         <v>-94956000.0</v>
       </c>
       <c r="BF61">
         <v>-94956000.0</v>
       </c>
       <c r="BG61">
-        <v>-94893000.0</v>
+        <v>-94956000.0</v>
       </c>
       <c r="BH61">
         <v>-94893000.0</v>
       </c>
       <c r="BI61">
         <v>-94893000.0</v>
       </c>
       <c r="BJ61">
         <v>-94893000.0</v>
       </c>
       <c r="BK61">
-        <v>-94844000.0</v>
+        <v>-94893000.0</v>
       </c>
       <c r="BL61">
         <v>-94844000.0</v>
       </c>
       <c r="BM61">
         <v>-94844000.0</v>
       </c>
       <c r="BN61">
         <v>-94844000.0</v>
       </c>
       <c r="BO61">
-        <v>-94804000.0</v>
+        <v>-94844000.0</v>
       </c>
       <c r="BP61">
         <v>-94804000.0</v>
       </c>
       <c r="BQ61">
-        <v>-94799000.0</v>
+        <v>-94804000.0</v>
       </c>
       <c r="BR61">
         <v>-94799000.0</v>
       </c>
       <c r="BS61">
         <v>-94799000.0</v>
       </c>
       <c r="BT61">
-        <v>-94758000.0</v>
+        <v>-94799000.0</v>
       </c>
       <c r="BU61">
         <v>-94758000.0</v>
       </c>
       <c r="BV61">
         <v>-94758000.0</v>
       </c>
       <c r="BW61">
         <v>-94758000.0</v>
       </c>
       <c r="BX61">
         <v>-94758000.0</v>
       </c>
       <c r="BY61">
+        <v>-94758000.0</v>
+      </c>
+      <c r="BZ61">
         <v>-94749000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-65394000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-63519000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-62296000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-54772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50338000.0</v>
       </c>
       <c r="CE61">
         <v>-50338000.0</v>
       </c>
       <c r="CF61">
         <v>-50338000.0</v>
       </c>
       <c r="CG61">
         <v>-50338000.0</v>
       </c>
       <c r="CH61">
         <v>-50338000.0</v>
       </c>
       <c r="CI61">
         <v>-50338000.0</v>
       </c>
       <c r="CJ61">
         <v>-50338000.0</v>
       </c>
       <c r="CK61">
         <v>-50338000.0</v>
       </c>
       <c r="CL61">
         <v>-50338000.0</v>
       </c>
       <c r="CM61">
         <v>-50338000.0</v>
       </c>
       <c r="CN61">
         <v>-50338000.0</v>
       </c>
       <c r="CO61">
+        <v>-50338000.0</v>
+      </c>
+      <c r="CP61">
         <v>-49815000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-19085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18896000.0</v>
       </c>
       <c r="CR61">
         <v>-18896000.0</v>
       </c>
       <c r="CS61">
+        <v>-18896000.0</v>
+      </c>
+      <c r="CT61">
         <v>-17306000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-15452000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-10999000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-10447000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-9279000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-7197000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-6511000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-6169000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-5751000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-4928000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
+      <c r="EE61"/>
     </row>
-    <row r="62" spans="1:134">
+    <row r="62" spans="1:135">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24063,50 +24177,51 @@
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
+      <c r="EE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24202,51 +24317,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
         <v>86770000.0</v>
       </c>
       <c r="C2">
         <v>69019000.0</v>
       </c>
       <c r="D2">
         <v>56540000.0</v>
       </c>
       <c r="E2">
         <v>16867000.0</v>
       </c>
       <c r="F2">
         <v>12776000.0</v>
       </c>
       <c r="G2">
         <v>22877000.0</v>
       </c>
       <c r="H2">
         <v>20435000.0</v>
       </c>
       <c r="I2">
         <v>17906000.0</v>
       </c>
@@ -24306,51 +24421,51 @@
       </c>
       <c r="AB2">
         <v>30084000.0</v>
       </c>
       <c r="AC2">
         <v>33400000.0</v>
       </c>
       <c r="AD2">
         <v>32400000.0</v>
       </c>
       <c r="AE2">
         <v>28500000.0</v>
       </c>
       <c r="AF2">
         <v>24400000.0</v>
       </c>
       <c r="AG2">
         <v>17300000.0</v>
       </c>
       <c r="AH2">
         <v>18300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B3">
         <v>10082000.0</v>
       </c>
       <c r="C3">
         <v>9160000.0</v>
       </c>
       <c r="D3">
         <v>7704000.0</v>
       </c>
       <c r="E3">
         <v>6885000.0</v>
       </c>
       <c r="F3">
         <v>3796000.0</v>
       </c>
       <c r="G3">
         <v>3292000.0</v>
       </c>
       <c r="H3">
         <v>3001000.0</v>
       </c>
       <c r="I3">
         <v>2810000.0</v>
       </c>
@@ -24410,89 +24525,89 @@
       </c>
       <c r="AB3">
         <v>2475000.0</v>
       </c>
       <c r="AC3">
         <v>5000000.0</v>
       </c>
       <c r="AD3">
         <v>1900000.0</v>
       </c>
       <c r="AE3">
         <v>3500000.0</v>
       </c>
       <c r="AF3">
         <v>2200000.0</v>
       </c>
       <c r="AG3">
         <v>1200000.0</v>
       </c>
       <c r="AH3">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B5">
         <v>110751000.0</v>
       </c>
       <c r="C5">
         <v>112956000.0</v>
       </c>
       <c r="D5">
         <v>124408000.0</v>
       </c>
       <c r="E5">
         <v>91549000.0</v>
       </c>
       <c r="F5">
         <v>27867000.0</v>
       </c>
       <c r="G5">
         <v>37408000.0</v>
       </c>
       <c r="H5">
         <v>51857000.0</v>
       </c>
       <c r="I5">
         <v>43936000.0</v>
       </c>
@@ -24552,51 +24667,51 @@
       </c>
       <c r="AB5">
         <v>18188000.0</v>
       </c>
       <c r="AC5">
         <v>16000000.0</v>
       </c>
       <c r="AD5">
         <v>13600000.0</v>
       </c>
       <c r="AE5">
         <v>11900000.0</v>
       </c>
       <c r="AF5">
         <v>12100000.0</v>
       </c>
       <c r="AG5">
         <v>10000000.0</v>
       </c>
       <c r="AH5">
         <v>8300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
         <v>120833000.0</v>
       </c>
       <c r="C6">
         <v>122116000.0</v>
       </c>
       <c r="D6">
         <v>132112000.0</v>
       </c>
       <c r="E6">
         <v>98434000.0</v>
       </c>
       <c r="F6">
         <v>31663000.0</v>
       </c>
       <c r="G6">
         <v>40700000.0</v>
       </c>
       <c r="H6">
         <v>54858000.0</v>
       </c>
       <c r="I6">
         <v>46746000.0</v>
       </c>
@@ -24656,129 +24771,129 @@
       </c>
       <c r="AB6">
         <v>20663000.0</v>
       </c>
       <c r="AC6">
         <v>21000000.0</v>
       </c>
       <c r="AD6">
         <v>15500000.0</v>
       </c>
       <c r="AE6">
         <v>15400000.0</v>
       </c>
       <c r="AF6">
         <v>14300000.0</v>
       </c>
       <c r="AG6">
         <v>11200000.0</v>
       </c>
       <c r="AH6">
         <v>10700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-9475000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
         <v>310196000.0</v>
       </c>
       <c r="C9">
         <v>267149000.0</v>
       </c>
       <c r="D9">
         <v>264486000.0</v>
       </c>
       <c r="E9">
         <v>238374000.0</v>
       </c>
       <c r="F9">
         <v>129111000.0</v>
       </c>
       <c r="G9">
         <v>116630000.0</v>
       </c>
       <c r="H9">
         <v>129003000.0</v>
       </c>
       <c r="I9">
         <v>119079000.0</v>
       </c>
@@ -24838,51 +24953,51 @@
       </c>
       <c r="AB9">
         <v>55464000.0</v>
       </c>
       <c r="AC9">
         <v>55100000.0</v>
       </c>
       <c r="AD9">
         <v>46800000.0</v>
       </c>
       <c r="AE9">
         <v>45200000.0</v>
       </c>
       <c r="AF9">
         <v>35000000.0</v>
       </c>
       <c r="AG9">
         <v>31600000.0</v>
       </c>
       <c r="AH9">
         <v>28500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10">
         <v>107751000.0</v>
       </c>
       <c r="C10">
         <v>112956000.0</v>
       </c>
       <c r="D10">
         <v>124408000.0</v>
       </c>
       <c r="E10">
         <v>91549000.0</v>
       </c>
       <c r="F10">
         <v>27867000.0</v>
       </c>
       <c r="G10">
         <v>37408000.0</v>
       </c>
       <c r="H10">
         <v>51857000.0</v>
       </c>
       <c r="I10">
         <v>43936000.0</v>
       </c>
@@ -24942,51 +25057,51 @@
       </c>
       <c r="AB10">
         <v>18188000.0</v>
       </c>
       <c r="AC10">
         <v>16000000.0</v>
       </c>
       <c r="AD10">
         <v>13600000.0</v>
       </c>
       <c r="AE10">
         <v>11900000.0</v>
       </c>
       <c r="AF10">
         <v>12100000.0</v>
       </c>
       <c r="AG10">
         <v>10000000.0</v>
       </c>
       <c r="AH10">
         <v>8300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11">
         <v>27441000.0</v>
       </c>
       <c r="C11">
         <v>27692000.0</v>
       </c>
       <c r="D11">
         <v>32679000.0</v>
       </c>
       <c r="E11">
         <v>24144000.0</v>
       </c>
       <c r="F11">
         <v>7823000.0</v>
       </c>
       <c r="G11">
         <v>9583000.0</v>
       </c>
       <c r="H11">
         <v>12402000.0</v>
       </c>
       <c r="I11">
         <v>9924000.0</v>
       </c>
@@ -25046,51 +25161,51 @@
       </c>
       <c r="AB11">
         <v>5780000.0</v>
       </c>
       <c r="AC11">
         <v>5000000.0</v>
       </c>
       <c r="AD11">
         <v>4000000.0</v>
       </c>
       <c r="AE11">
         <v>3600000.0</v>
       </c>
       <c r="AF11">
         <v>3300000.0</v>
       </c>
       <c r="AG11">
         <v>2700000.0</v>
       </c>
       <c r="AH11">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12">
         <v>62217000.0</v>
       </c>
       <c r="C12">
         <v>56269000.0</v>
       </c>
       <c r="D12">
         <v>40039000.0</v>
       </c>
       <c r="E12">
         <v>10317000.0</v>
       </c>
       <c r="F12">
         <v>8450000.0</v>
       </c>
       <c r="G12">
         <v>12464000.0</v>
       </c>
       <c r="H12">
         <v>18835000.0</v>
       </c>
       <c r="I12">
         <v>16678000.0</v>
       </c>
@@ -25150,51 +25265,51 @@
       </c>
       <c r="AB12">
         <v>29154000.0</v>
       </c>
       <c r="AC12">
         <v>32200000.0</v>
       </c>
       <c r="AD12">
         <v>31100000.0</v>
       </c>
       <c r="AE12">
         <v>27800000.0</v>
       </c>
       <c r="AF12">
         <v>24100000.0</v>
       </c>
       <c r="AG12">
         <v>17200000.0</v>
       </c>
       <c r="AH12">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B13">
         <v>353664000.0</v>
       </c>
       <c r="C13">
         <v>295626000.0</v>
       </c>
       <c r="D13">
         <v>284487000.0</v>
       </c>
       <c r="E13">
         <v>215537000.0</v>
       </c>
       <c r="F13">
         <v>104759000.0</v>
       </c>
       <c r="G13">
         <v>103731000.0</v>
       </c>
       <c r="H13">
         <v>114992000.0</v>
       </c>
       <c r="I13">
         <v>107148000.0</v>
       </c>
@@ -25210,89 +25325,89 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
         <v>80310000.0</v>
       </c>
       <c r="C15">
         <v>85264000.0</v>
       </c>
       <c r="D15">
         <v>91729000.0</v>
       </c>
       <c r="E15">
         <v>67405000.0</v>
       </c>
       <c r="F15">
         <v>20044000.0</v>
       </c>
       <c r="G15">
         <v>27825000.0</v>
       </c>
       <c r="H15">
         <v>39455000.0</v>
       </c>
       <c r="I15">
         <v>34012000.0</v>
       </c>
@@ -25352,51 +25467,51 @@
       </c>
       <c r="AB15">
         <v>12408000.0</v>
       </c>
       <c r="AC15">
         <v>11000000.0</v>
       </c>
       <c r="AD15">
         <v>9600000.0</v>
       </c>
       <c r="AE15">
         <v>8300000.0</v>
       </c>
       <c r="AF15">
         <v>8800000.0</v>
       </c>
       <c r="AG15">
         <v>7300000.0</v>
       </c>
       <c r="AH15">
         <v>6600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>67405000.0</v>
       </c>
       <c r="F16">
         <v>20044000.0</v>
       </c>
       <c r="G16">
         <v>27825000.0</v>
       </c>
       <c r="H16">
         <v>39455000.0</v>
       </c>
       <c r="I16">
         <v>34012000.0</v>
       </c>
       <c r="J16">
         <v>15138000.0</v>
       </c>
       <c r="K16">
         <v>15684000.0</v>
       </c>
@@ -25430,51 +25545,51 @@
       <c r="W16">
         <v>26287000.0</v>
       </c>
       <c r="X16">
         <v>22108000.0</v>
       </c>
       <c r="Y16">
         <v>20146000.0</v>
       </c>
       <c r="Z16">
         <v>17223000.0</v>
       </c>
       <c r="AA16">
         <v>13471000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B17">
         <v>80310000.0</v>
       </c>
       <c r="C17">
         <v>85264000.0</v>
       </c>
       <c r="D17">
         <v>97119000.0</v>
       </c>
       <c r="E17">
         <v>67405000.0</v>
       </c>
       <c r="F17">
         <v>20044000.0</v>
       </c>
       <c r="G17">
         <v>27825000.0</v>
       </c>
       <c r="H17">
         <v>39455000.0</v>
       </c>
       <c r="I17">
         <v>34012000.0</v>
       </c>
@@ -25496,51 +25611,51 @@
       <c r="O17">
         <v>-72000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18">
         <v>291447000.0</v>
       </c>
       <c r="C18">
         <v>239357000.0</v>
       </c>
       <c r="D18">
         <v>253255000.0</v>
       </c>
       <c r="E18">
         <v>205220000.0</v>
       </c>
       <c r="F18">
         <v>96308000.0</v>
       </c>
       <c r="G18">
         <v>91267000.0</v>
       </c>
       <c r="H18">
         <v>96157000.0</v>
       </c>
       <c r="I18">
         <v>90470000.0</v>
       </c>
@@ -25556,135 +25671,135 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>650000.0</v>
       </c>
       <c r="K20">
         <v>800000.0</v>
       </c>
       <c r="L20">
         <v>1175000.0</v>
       </c>
       <c r="M20">
         <v>1333000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
         <v>110751000.0</v>
       </c>
       <c r="C21">
         <v>112956000.0</v>
       </c>
       <c r="D21">
         <v>124408000.0</v>
       </c>
       <c r="E21">
         <v>91549000.0</v>
       </c>
       <c r="F21">
         <v>27867000.0</v>
       </c>
       <c r="G21">
         <v>37408000.0</v>
       </c>
       <c r="H21">
         <v>51857000.0</v>
       </c>
       <c r="I21">
         <v>43936000.0</v>
       </c>
@@ -25744,89 +25859,89 @@
       </c>
       <c r="AB21">
         <v>18188000.0</v>
       </c>
       <c r="AC21">
         <v>16000000.0</v>
       </c>
       <c r="AD21">
         <v>13600000.0</v>
       </c>
       <c r="AE21">
         <v>11900000.0</v>
       </c>
       <c r="AF21">
         <v>12100000.0</v>
       </c>
       <c r="AG21">
         <v>10000000.0</v>
       </c>
       <c r="AH21">
         <v>8300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
         <v>286215000.0</v>
       </c>
       <c r="C23">
         <v>223212000.0</v>
       </c>
       <c r="D23">
         <v>196618000.0</v>
       </c>
       <c r="E23">
         <v>163692000.0</v>
       </c>
       <c r="F23">
         <v>114020000.0</v>
       </c>
       <c r="G23">
         <v>102099000.0</v>
       </c>
       <c r="H23">
         <v>97581000.0</v>
       </c>
       <c r="I23">
         <v>93049000.0</v>
       </c>
@@ -25886,95 +26001,95 @@
       </c>
       <c r="AB23">
         <v>67360000.0</v>
       </c>
       <c r="AC23">
         <v>72500000.0</v>
       </c>
       <c r="AD23">
         <v>65600000.0</v>
       </c>
       <c r="AE23">
         <v>61800000.0</v>
       </c>
       <c r="AF23">
         <v>47300000.0</v>
       </c>
       <c r="AG23">
         <v>38900000.0</v>
       </c>
       <c r="AH23">
         <v>38500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>-1348000.0</v>
       </c>
       <c r="N24">
         <v>5258000.0</v>
       </c>
       <c r="O24">
         <v>4987000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B25">
         <v>11254000.0</v>
       </c>
       <c r="C25">
         <v>9160000.0</v>
       </c>
       <c r="D25">
         <v>6755000.0</v>
       </c>
       <c r="E25">
         <v>2626000.0</v>
       </c>
       <c r="F25">
         <v>644000.0</v>
       </c>
       <c r="G25">
         <v>3292000.0</v>
       </c>
       <c r="H25">
         <v>3001000.0</v>
       </c>
       <c r="I25">
         <v>2810000.0</v>
       </c>
@@ -25986,51 +26101,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -26040,51 +26155,51 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27">
         <v>1331000.0</v>
       </c>
       <c r="C27">
         <v>1243000.0</v>
       </c>
       <c r="D27">
         <v>721000.0</v>
       </c>
       <c r="E27">
         <v>589000.0</v>
       </c>
       <c r="F27">
         <v>343000.0</v>
       </c>
       <c r="G27">
         <v>298000.0</v>
       </c>
       <c r="H27">
         <v>1225000.0</v>
       </c>
       <c r="I27">
         <v>1567000.0</v>
       </c>
@@ -26134,51 +26249,51 @@
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>1100000.0</v>
       </c>
       <c r="AD27">
         <v>1100000.0</v>
       </c>
       <c r="AE27">
         <v>1100000.0</v>
       </c>
       <c r="AF27">
         <v>800000.0</v>
       </c>
       <c r="AG27">
         <v>900000.0</v>
       </c>
       <c r="AH27">
         <v>700000.0</v>
       </c>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B28">
         <v>127881000.0</v>
       </c>
       <c r="C28">
         <v>101836000.0</v>
       </c>
       <c r="D28">
         <v>92483000.0</v>
       </c>
       <c r="E28">
         <v>90195000.0</v>
       </c>
       <c r="F28">
         <v>59880000.0</v>
       </c>
       <c r="G28">
         <v>56317000.0</v>
       </c>
       <c r="H28">
         <v>53678000.0</v>
       </c>
       <c r="I28">
         <v>52599000.0</v>
       </c>
@@ -26238,51 +26353,51 @@
       </c>
       <c r="AB28">
         <v>20660000.0</v>
       </c>
       <c r="AC28">
         <v>20700000.0</v>
       </c>
       <c r="AD28">
         <v>18000000.0</v>
       </c>
       <c r="AE28">
         <v>17500000.0</v>
       </c>
       <c r="AF28">
         <v>12300000.0</v>
       </c>
       <c r="AG28">
         <v>11000000.0</v>
       </c>
       <c r="AH28">
         <v>10500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B29">
         <v>27441000.0</v>
       </c>
       <c r="C29">
         <v>27692000.0</v>
       </c>
       <c r="D29">
         <v>34204000.0</v>
       </c>
       <c r="E29">
         <v>24144000.0</v>
       </c>
       <c r="F29">
         <v>7823000.0</v>
       </c>
       <c r="G29">
         <v>9583000.0</v>
       </c>
       <c r="H29">
         <v>12402000.0</v>
       </c>
       <c r="I29">
         <v>9924000.0</v>
       </c>
@@ -26298,51 +26413,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
         <v>199445000.0</v>
       </c>
       <c r="C30">
         <v>154193000.0</v>
       </c>
       <c r="D30">
         <v>140078000.0</v>
       </c>
       <c r="E30">
         <v>146825000.0</v>
       </c>
       <c r="F30">
         <v>101244000.0</v>
       </c>
       <c r="G30">
         <v>79222000.0</v>
       </c>
       <c r="H30">
         <v>77146000.0</v>
       </c>
       <c r="I30">
         <v>75143000.0</v>
       </c>
@@ -26402,51 +26517,51 @@
       </c>
       <c r="AB30">
         <v>37276000.0</v>
       </c>
       <c r="AC30">
         <v>39100000.0</v>
       </c>
       <c r="AD30">
         <v>33200000.0</v>
       </c>
       <c r="AE30">
         <v>33300000.0</v>
       </c>
       <c r="AF30">
         <v>22900000.0</v>
       </c>
       <c r="AG30">
         <v>21600000.0</v>
       </c>
       <c r="AH30">
         <v>20200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31">
         <v>-3000000.0</v>
       </c>
       <c r="C31">
         <v>291341000.0</v>
       </c>
       <c r="D31">
         <v>124408000.0</v>
       </c>
       <c r="E31">
         <v>-28705000.0</v>
       </c>
       <c r="F31">
         <v>-20758000.0</v>
       </c>
       <c r="G31">
         <v>-15323000.0</v>
       </c>
       <c r="H31">
         <v>-14297000.0</v>
       </c>
       <c r="I31">
         <v>-14839000.0</v>
       </c>
@@ -26506,51 +26621,51 @@
       </c>
       <c r="AB31">
         <v>-29154000.0</v>
       </c>
       <c r="AC31">
         <v>-32200000.0</v>
       </c>
       <c r="AD31">
         <v>-31100000.0</v>
       </c>
       <c r="AE31">
         <v>-24700000.0</v>
       </c>
       <c r="AF31">
         <v>-24100000.0</v>
       </c>
       <c r="AG31">
         <v>-17200000.0</v>
       </c>
       <c r="AH31">
         <v>-17000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B32">
         <v>396966000.0</v>
       </c>
       <c r="C32">
         <v>336168000.0</v>
       </c>
       <c r="D32">
         <v>321026000.0</v>
       </c>
       <c r="E32">
         <v>255241000.0</v>
       </c>
       <c r="F32">
         <v>141887000.0</v>
       </c>
       <c r="G32">
         <v>139507000.0</v>
       </c>
       <c r="H32">
         <v>149438000.0</v>
       </c>
       <c r="I32">
         <v>136985000.0</v>
       </c>
@@ -26629,1289 +26744,1294 @@
       <c r="AH32">
         <v>46800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ED32"/>
+  <dimension ref="A1:EE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:134">
+    <row r="1" spans="1:135">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
+      <c r="EE1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:134">
+    <row r="2" spans="1:135">
       <c r="A2" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>196</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>26702000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19252000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40953000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13504000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13061000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17195000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17494000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17283000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17047000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20461000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14199000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12306000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9574000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5154000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6939000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2675000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2099000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14516000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>673000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-1260000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>-1152000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2129000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2837000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5134000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12777000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4629000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5214000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5282000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5310000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5197000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4436000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5469000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2804000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4028000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3442000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3889000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3067000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2686000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2478000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2416000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2358000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2306000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>168000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>-66000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2268000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1056000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2528000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1991000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2109000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>719000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1685000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1744000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1088000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3645000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3698000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4246000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10430000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6342000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8123000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6006000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9889000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>20293000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>18580000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>51865000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>26998000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>39111000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>20571000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>59614000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>22932000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>35512000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>21862000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>19602000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>21752000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>22434000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>23478000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>22169000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>20250000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>19182000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>19523000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17568000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15801000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>13412000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>12663000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11110000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>9392000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8428000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>7499000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6700000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6412000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7067000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>7260000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7102000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7290000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8610000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>8139000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7647000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7418000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9182000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>9387000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>10085000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10476000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>10616000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>10044000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>8748000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7788000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7684000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>7300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>7542000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>8100000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>8500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>8300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600000.0</v>
       </c>
       <c r="DK2">
         <v>8600000.0</v>
       </c>
       <c r="DL2">
         <v>8600000.0</v>
       </c>
       <c r="DM2">
+        <v>8600000.0</v>
+      </c>
+      <c r="DN2">
         <v>7800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>7400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>6600000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>6300000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>6100000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>6200000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>6600000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>6400000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>6000000.0</v>
       </c>
-      <c r="DV2"/>
-      <c r="DW2">
+      <c r="DW2"/>
+      <c r="DX2">
         <v>4600000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>4400000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>4100000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>4300000.0</v>
       </c>
-      <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
+      <c r="EE2"/>
     </row>
-    <row r="3" spans="1:134">
+    <row r="3" spans="1:135">
       <c r="A3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B3"/>
       <c r="C3">
+        <v>2362000.0</v>
+      </c>
+      <c r="D3">
         <v>1235000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3421000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2720000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2706000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3267000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1347000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2233000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2313000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1842000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1727000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1707000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1670000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1651000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1635000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1674000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1751000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1162000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>871000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>878000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>885000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>843000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>840000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>819000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>790000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>722000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>748000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>761000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>770000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>778000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>772000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>702000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>558000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>568000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>591000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>625000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>618000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>622000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>585000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>534000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>563000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>570000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>600000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>609000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>607000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>598000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>769000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1139000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1156000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1172000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1198000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1252000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1271000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1272000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1179000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1029000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>996000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1052000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1292000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1266000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1313000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1397000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1413000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1426000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1586000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1590000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1932000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1337000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1795000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2332000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1323000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1607000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1913000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1662000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1697000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1649000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1573000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2025000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1822000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2589000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1095000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1571000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1769000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2977000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>915000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1940000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3515000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>12000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1657000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4882000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1034000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-615000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1968000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>-186000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1582000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>591000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>549000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>910000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>929000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1297000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>201000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1016000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>483000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>646000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>786000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1675000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>-300000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>100000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1000000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1100000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DJ3">
         <v>1100000.0</v>
       </c>
       <c r="DK3">
+        <v>1100000.0</v>
+      </c>
+      <c r="DL3">
         <v>-800000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>800000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>1000000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>900000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>700000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>800000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DS3">
         <v>400000.0</v>
       </c>
       <c r="DT3">
+        <v>400000.0</v>
+      </c>
+      <c r="DU3">
         <v>1200000.0</v>
       </c>
-      <c r="DU3"/>
       <c r="DV3"/>
-      <c r="DW3">
+      <c r="DW3"/>
+      <c r="DX3">
         <v>-700000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DZ3">
         <v>700000.0</v>
       </c>
-      <c r="EA3"/>
+      <c r="EA3">
+        <v>700000.0</v>
+      </c>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
+      <c r="EE3"/>
     </row>
-    <row r="4" spans="1:134">
+    <row r="4" spans="1:135">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -28093,911 +28213,918 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
+      <c r="EE4"/>
     </row>
-    <row r="5" spans="1:134">
+    <row r="5" spans="1:135">
       <c r="A5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>34064000.0</v>
+      </c>
+      <c r="D5">
         <v>42270000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13068000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>29213000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>26200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>25372000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>29851000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>29190000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>28543000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>24938000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>32484000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>34973000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>32013000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>31853000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>26577000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>16676000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>16443000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11539000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11329000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11972000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>16105000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>11409000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13628000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12377000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-6000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>12453000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16209000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>12321000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10874000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>11566000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>12843000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>8038000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>11489000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>10629000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>9908000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7242000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6523000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7973000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5359000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5940000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5232000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6062000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6308000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6573000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5418000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4766000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4650000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3081000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-32000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2927000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3477000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5471000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1524000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>120000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1252000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2968000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-3001000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1390000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1013000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3120000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-11597000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1224000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-39239000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-14721000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-16821000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1346000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-96354000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>668000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-9702000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>5470000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>10640000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>7739000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>8967000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>8191000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7766000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>7868000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>8904000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>6596000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>9408000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>8618000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>11657000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>10723000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>9773000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>9142000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>12814000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>9384000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>8083000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>9284000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>8475000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>8833000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>8846000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>8023000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>8043000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>8018000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>7269000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>7567000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>7317000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>7101000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>6612000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>5456000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>4730000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>4652000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4905000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>5138000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>4788000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>4500000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>4600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>4300000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>4100000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>4200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>4000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>3700000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>4400000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>3600000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>2300000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>3300000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>2900000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>3400000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>3700000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>3600000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DU5">
         <v>3200000.0</v>
       </c>
-      <c r="DV5"/>
-      <c r="DW5">
+      <c r="DV5">
+        <v>3200000.0</v>
+      </c>
+      <c r="DW5"/>
+      <c r="DX5">
         <v>2400000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>3000000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>2600000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>2000000.0</v>
       </c>
-      <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
+      <c r="EE5"/>
     </row>
-    <row r="6" spans="1:134">
+    <row r="6" spans="1:135">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
-        <v>34064000.0</v>
+        <v>37838000.0</v>
       </c>
       <c r="C6">
+        <v>36426000.0</v>
+      </c>
+      <c r="D6">
         <v>43505000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16489000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>31933000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>28906000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>28639000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>31198000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>31423000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>30856000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26780000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34211000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36680000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>33683000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>33504000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>28212000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>18350000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18194000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10377000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12200000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12850000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16990000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12252000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>14468000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>13196000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>784000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>13175000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>16957000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>13082000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>11644000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>12344000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>13615000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8740000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12047000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>11197000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>10499000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>7867000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>7141000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8595000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5944000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6474000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5795000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6632000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6908000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7182000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6025000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5364000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5419000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4220000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4556000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1140000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4125000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4729000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>6742000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2796000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1299000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2281000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1972000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1949000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-98000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2279000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1807000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-10200000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>189000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-37813000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-13135000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-15231000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3278000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-95017000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2463000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-7370000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>6793000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>12247000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>9652000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>10629000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>9888000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>9415000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>9441000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>10929000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>8418000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>11997000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>9713000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>13228000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>12492000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>12750000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>10057000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>14754000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>12899000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>8095000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>10941000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>13357000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>9867000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>8231000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>9991000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>7857000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>9600000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>7860000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>8116000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>8227000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>8030000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>7909000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>5657000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>5746000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>5135000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>5551000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>5924000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>6463000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>4200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>4700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>5300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>5200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>5900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>5100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>4800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>3600000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>4400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>3300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>4200000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>3600000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DR6">
         <v>4000000.0</v>
       </c>
       <c r="DS6">
+        <v>4000000.0</v>
+      </c>
+      <c r="DT6">
         <v>3000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>4400000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>3200000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>2200000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>1700000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>3500000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>3300000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>2700000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>1600000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>1700000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>1800000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:134">
+    <row r="7" spans="1:135">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -29179,115 +29306,116 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
+      <c r="EE7"/>
     </row>
-    <row r="8" spans="1:134">
+    <row r="8" spans="1:135">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -29469,1757 +29597,1772 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
+      <c r="EE8"/>
     </row>
-    <row r="9" spans="1:134">
+    <row r="9" spans="1:135">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
+        <v>88834000.0</v>
+      </c>
+      <c r="C9">
         <v>84460000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>95205000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>74523000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>71143000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>69325000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>68197000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>67701000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>65744000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>65507000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>60626000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>68560000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>68581000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>66719000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>70233000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>61112000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>52868000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>54161000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>26337000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>32796000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>32747000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>37250000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>32079000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>33328000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>30759000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>20464000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>31931000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>35632000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>31973000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>29713000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>30305000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>31234000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>30023000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>28562000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>26524000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>26541000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>24817000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>24230000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>25669000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>21578000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>22020000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>21294000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>21752000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>23316000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>25100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>22219000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>23110000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>22697000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>21721000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>20538000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>17531000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>23143000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>24666000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>26065000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>24075000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>24595000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>25433000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>19142000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>22792000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>21430000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>25371000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>21478000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>15256000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>22331000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-13760000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>10028000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5441000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>21584000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-15501000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>21945000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>10708000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>25133000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>30731000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>27900000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>25906000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>24308000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>24598000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>24453000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>25068000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>23773000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>25055000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>24766000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>26698000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>25773000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>25183000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>24141000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>24160000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>23731000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>23329000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>23053000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>21514000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>22959000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>22700000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>21179000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>21388000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>20426000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>18616000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>18523000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>18528000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>17346000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>16609000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>15479000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>14287000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>14112000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>14034000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>14080000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>13664000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>13800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>14000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>13968000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>14500000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>14100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>13600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>12800000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>12700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>12000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>10900000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>11100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9300000.0</v>
       </c>
       <c r="DP9">
         <v>9300000.0</v>
       </c>
       <c r="DQ9">
         <v>9300000.0</v>
       </c>
       <c r="DR9">
         <v>9300000.0</v>
       </c>
       <c r="DS9">
+        <v>9300000.0</v>
+      </c>
+      <c r="DT9">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8900000.0</v>
       </c>
       <c r="DU9">
         <v>8900000.0</v>
       </c>
-      <c r="DV9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV9">
+        <v>8900000.0</v>
+      </c>
+      <c r="DW9"/>
       <c r="DX9">
         <v>8200000.0</v>
       </c>
       <c r="DY9">
+        <v>8200000.0</v>
+      </c>
+      <c r="DZ9">
         <v>8000000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>7300000.0</v>
       </c>
-      <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
+      <c r="EE9"/>
     </row>
-    <row r="10" spans="1:134">
+    <row r="10" spans="1:135">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10">
+        <v>37838000.0</v>
+      </c>
+      <c r="C10">
         <v>34064000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>39270000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13068000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>29213000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25372000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>29851000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29190000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>28543000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>24938000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>32484000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34973000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>32013000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>31853000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>26577000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16676000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16443000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-11539000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11329000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11972000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16105000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11409000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13628000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>12377000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12453000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16209000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>12321000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10874000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11566000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12843000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>8038000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>11489000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10629000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9908000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7242000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6523000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7973000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5359000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5940000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5232000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6062000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6308000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6573000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5418000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4766000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4650000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3081000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-32000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2927000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3477000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5471000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1524000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>120000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1252000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2968000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3001000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1390000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1013000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-3120000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-11597000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1224000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-39239000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-14721000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-16821000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1346000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-96354000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>668000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-9702000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5470000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>10640000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>7739000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8967000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>8191000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7766000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>7868000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>8904000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>6596000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>9408000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>8618000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>11657000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>10723000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9773000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9142000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>12814000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>9384000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8083000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>9284000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>8475000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>8833000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8846000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8023000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>8043000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>8018000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>7269000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7567000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7317000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>7101000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6612000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>5456000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4730000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4652000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4905000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5138000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4788000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>4500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>4100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>4200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>4000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>3700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>4400000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>3600000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>3300000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>2900000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>3400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>3700000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>3600000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DU10">
         <v>3200000.0</v>
       </c>
-      <c r="DV10"/>
-      <c r="DW10">
+      <c r="DV10">
+        <v>3200000.0</v>
+      </c>
+      <c r="DW10"/>
+      <c r="DX10">
         <v>2400000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>3000000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>2600000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>2000000.0</v>
       </c>
-      <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
+      <c r="EE10"/>
     </row>
-    <row r="11" spans="1:134">
+    <row r="11" spans="1:135">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11">
+        <v>9659000.0</v>
+      </c>
+      <c r="C11">
         <v>8479000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>10483000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3197000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7391000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6370000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6262000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6900000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7299000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7231000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6713000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8149000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9411000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8406000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8238000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7054000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4429000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4423000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2472000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2917000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3152000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4226000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3362000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3363000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3139000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-281000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2917000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4036000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3043000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2406000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2946000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3201000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1777000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>13141000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2096000.0</v>
       </c>
       <c r="AL11">
         <v>2096000.0</v>
       </c>
       <c r="AM11">
+        <v>2096000.0</v>
+      </c>
+      <c r="AN11">
         <v>2955000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1860000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2095000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1910000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2229000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2384000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2444000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1919000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1777000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1726000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1060000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1198000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-245000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-69997000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2734000.0</v>
       </c>
-      <c r="BB11">
-[...1 lines deleted...]
-      </c>
       <c r="BC11">
         <v>0.0</v>
       </c>
       <c r="BD11">
+        <v>0.0</v>
+      </c>
+      <c r="BE11">
         <v>275000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1649000.0</v>
       </c>
-      <c r="BF11">
-[...1 lines deleted...]
-      </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
       <c r="BH11">
+        <v>0.0</v>
+      </c>
+      <c r="BI11">
         <v>-1062000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65027000.0</v>
       </c>
       <c r="BK11">
         <v>65027000.0</v>
       </c>
       <c r="BL11">
+        <v>65027000.0</v>
+      </c>
+      <c r="BM11">
         <v>-1136000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-15856000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-6167000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-7203000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-126000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-37928000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-316000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-4519000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1349000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3318000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2175000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2546000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2114000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2040000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2120000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2667000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1648000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3042000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2513000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3915000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3541000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>3203000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>2953000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>4406000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3096000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2562000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>3214000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>2985000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>3061000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>3207000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2816000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2895000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>2792000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2476000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2588000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2594000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2542000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2303000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1824000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1422000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1383000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1471000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1678000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1480000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1400000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1500000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1400000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1200000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1400000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1300000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DL11">
         <v>1100000.0</v>
       </c>
       <c r="DM11">
+        <v>1100000.0</v>
+      </c>
+      <c r="DN11">
         <v>800000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1000000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>700000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>1100000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>1200000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>1100000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DU11">
         <v>900000.0</v>
       </c>
       <c r="DV11">
+        <v>900000.0</v>
+      </c>
+      <c r="DW11">
         <v>-2200000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>600000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>900000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>700000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>500000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>-1600000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>-1700000.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>-1800000.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>-1500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:134">
+    <row r="12" spans="1:135">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12">
+        <v>17860000.0</v>
+      </c>
+      <c r="C12">
         <v>17202000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19252000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>21300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11004000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10661000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13695000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15494000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13533000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13547000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12461000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11199000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10306000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6073000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3654000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2439000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2125000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2099000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2190000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2173000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2240000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1848000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2129000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2537000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3005000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4793000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4479000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4664000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4832000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4860000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4697000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4436000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4019000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3526000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3278000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3142000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3139000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3067000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2686000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2478000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2416000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2358000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2306000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2268000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2234000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2268000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2356000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2528000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2991000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3109000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3219000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3435000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3544000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3588000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3645000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3698000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4046000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4346000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4955000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5123000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5506000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5889000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6293000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>6755000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7242000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>7778000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8971000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>10921000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>12114000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>13507000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>14297000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>15562000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>17702000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>20852000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>22434000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>22878000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>21581000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>20250000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>19182000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>19123000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>17168000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>15357000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>13872000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>12213000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>10710000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>9429000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>8428000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>7499000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>6700000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>6412000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>6362000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>6432000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>6239000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>6435000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>7120000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>7429000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>6872000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>6588000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7367000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>8632000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>9395000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>9896000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>10156000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>9654000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>8428000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>7578000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>7454000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>7200000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>7100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>7342000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>7900000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>8200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8200000.0</v>
       </c>
       <c r="DK12">
         <v>8200000.0</v>
       </c>
       <c r="DL12">
         <v>8200000.0</v>
       </c>
       <c r="DM12">
+        <v>8200000.0</v>
+      </c>
+      <c r="DN12">
         <v>7400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>7200000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>6400000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>6100000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>6000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="DT12">
         <v>6400000.0</v>
       </c>
       <c r="DU12">
+        <v>6400000.0</v>
+      </c>
+      <c r="DV12">
         <v>6000000.0</v>
       </c>
-      <c r="DV12"/>
-      <c r="DW12">
+      <c r="DW12"/>
+      <c r="DX12">
         <v>4600000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>4400000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>4100000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>4200000.0</v>
       </c>
-      <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
+      <c r="EE12"/>
     </row>
-    <row r="13" spans="1:134">
+    <row r="13" spans="1:135">
       <c r="A13" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>207</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>97834000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>101913000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>103694000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>74965000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>73092000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>74717000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>75575000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>72639000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>72695000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>73049000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>73632000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>73490000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>69879000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>67486000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>57747000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>47126000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>43182000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>30725000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>24677000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>24081000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>25276000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>25888000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>24928000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>25589000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>27326000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>27525000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>29290000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>29430000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>28747000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -31279,87 +31422,86 @@
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
+      <c r="EE13"/>
     </row>
-    <row r="14" spans="1:134">
+    <row r="14" spans="1:135">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -31541,998 +31683,1003 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
+      <c r="EE14"/>
     </row>
-    <row r="15" spans="1:134">
+    <row r="15" spans="1:135">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
+        <v>28179000.0</v>
+      </c>
+      <c r="C15">
         <v>25585000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>28787000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9871000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21822000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>19830000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>19110000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22951000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>21891000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>21312000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18225000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>24335000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>25562000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>23607000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23615000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>19523000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12247000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12020000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-9067000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8412000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8820000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11879000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8047000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10265000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>9238000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>275000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9536000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>12173000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9278000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8468000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8620000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>9642000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6261000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9489000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-2512000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>8077000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5146000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4427000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5018000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3499000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3845000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3322000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3833000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3924000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4129000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3499000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2989000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2924000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2021000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2202000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>213000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>72924000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3477000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5471000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1524000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>120000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1252000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-2968000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-3001000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-1390000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1013000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-3120000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-76624000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-88000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-23383000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-8554000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-9618000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1472000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-58426000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>984000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-5183000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4121000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>7322000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5564000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6421000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>6077000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5726000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>5748000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>6237000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>4948000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>6366000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>6105000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>7742000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>7182000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>6570000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>6189000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>8408000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>6288000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5521000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>6070000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>5490000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>5772000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>5639000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>5207000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>5148000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>5226000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>4793000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>4979000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4723000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4559000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4309000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3632000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>3308000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>3269000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3434000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3460000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>3308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DE15">
         <v>3100000.0</v>
       </c>
       <c r="DF15">
-        <v>2900000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="DG15">
         <v>2900000.0</v>
       </c>
       <c r="DH15">
+        <v>2900000.0</v>
+      </c>
+      <c r="DI15">
         <v>2800000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>2700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2500000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>3300000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>2500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1500000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>2300000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>2200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DR15">
         <v>2500000.0</v>
       </c>
       <c r="DS15">
+        <v>2500000.0</v>
+      </c>
+      <c r="DT15">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DU15">
         <v>2300000.0</v>
       </c>
       <c r="DV15">
+        <v>2300000.0</v>
+      </c>
+      <c r="DW15">
         <v>2200000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>1800000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>2100000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>1900000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>1500000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>1600000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>1700000.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>1800000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:134">
+    <row r="16" spans="1:135">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>24335000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>25562000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23607000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>23615000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>19523000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12247000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12020000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-9067000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8412000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8820000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11879000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8047000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10265000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9238000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>275000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9536000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12173000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9278000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8468000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8620000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9642000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6261000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9489000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-2968000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8077000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5457000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4572000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5018000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3499000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3845000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3322000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3833000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3585000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3419000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2675000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1912000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1859000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7454000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>630000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-1128000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>71601000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2172000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4182000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>253000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-14000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>14000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-2580000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-162000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>-351000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>351000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-183000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>183000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7703000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>4121000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>7322000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5564000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6421000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6077000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5726000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>5748000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>6237000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4948000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>6366000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6105000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7742000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>7182000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>6570000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>6189000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>8408000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>6288000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5521000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>6070000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>5490000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>5772000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5639000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>5207000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5148000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5226000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4793000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4979000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4723000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>4559000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4309000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3632000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3308000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>3269000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3434000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3460000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
+      <c r="EE16"/>
     </row>
-    <row r="17" spans="1:134">
+    <row r="17" spans="1:135">
       <c r="A17" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>211</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>25585000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>28787000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>9871000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>21822000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>19830000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>19110000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>22951000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>21891000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>21312000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>18225000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>24335000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>25562000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>23607000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>23615000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>19523000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>12247000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>12020000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-9067000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8412000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8820000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>11879000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8047000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10265000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>9238000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>275000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>9536000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>12173000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9278000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>8468000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>8620000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>9642000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6261000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>9489000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-2968000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>8077000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5457000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4572000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>7633000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3499000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-12765000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>3322000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15385000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3924000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4129000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3499000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2989000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2924000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2021000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2202000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>213000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>72924000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3477000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>5471000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-1390000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1013000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -32621,171 +32768,174 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
+      <c r="EE17"/>
     </row>
-    <row r="18" spans="1:134">
+    <row r="18" spans="1:135">
       <c r="A18" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>212</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>80632000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>82661000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>82394000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>63961000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>62431000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>61022000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>60081000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>59106000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>59148000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>60588000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>62433000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>63184000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>63806000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>63832000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>55308000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>45001000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>41083000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>28535000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>22504000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21841000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>23428000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>23759000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>22391000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>22584000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>22533000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>23046000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>24626000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>24598000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>23887000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32845,54 +32995,55 @@
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
+      <c r="EE18"/>
     </row>
-    <row r="19" spans="1:134">
+    <row r="19" spans="1:135">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -32983,138 +33134,137 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
+      <c r="EE19"/>
     </row>
-    <row r="20" spans="1:134">
+    <row r="20" spans="1:135">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-159000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>159000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>600000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>282000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-336000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>104000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>356000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>897000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-614000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>161000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1175000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>1333000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -33245,519 +33395,523 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
+      <c r="EE20"/>
     </row>
-    <row r="21" spans="1:134">
+    <row r="21" spans="1:135">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
+        <v>37838000.0</v>
+      </c>
+      <c r="C21">
         <v>34064000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>42270000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13068000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29213000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25372000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>29851000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>29190000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28543000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>24938000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>32484000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>34973000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>32013000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>31853000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>26577000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16676000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>16443000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-11539000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>11329000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11972000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>16105000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11409000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13628000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12377000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-6000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12453000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>16209000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12321000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10874000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11566000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12843000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8038000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>11489000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10629000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9908000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7242000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6523000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7973000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5359000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5940000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5232000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6062000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6308000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6573000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5418000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4766000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4650000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3081000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3400000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-32000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2927000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3477000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5471000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1524000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>120000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1252000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-2968000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-3001000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-1390000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1013000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-3120000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-11597000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-1224000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-39239000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-14721000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-16821000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1346000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-96354000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>668000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-9702000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5470000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>10640000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>7739000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>8967000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>8191000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7766000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>7868000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>8904000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>6596000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>9408000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>8618000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>11657000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>10723000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>9773000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>9142000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>12814000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>9384000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>8083000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>9284000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>8475000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>8833000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>8846000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>8023000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>8043000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>8018000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7269000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7567000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>7317000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7101000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>6612000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>5456000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4730000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>4652000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4905000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5138000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>4788000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>4500000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>4600000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>4300000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>4100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>4200000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>4000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>3700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>4400000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>3600000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>2300000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>3300000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>2900000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>3400000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>3700000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>3600000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DU21">
         <v>3200000.0</v>
       </c>
       <c r="DV21">
+        <v>3200000.0</v>
+      </c>
+      <c r="DW21">
         <v>2200000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>2400000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>3000000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>2600000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>2000000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>1600000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>1700000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>1800000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:134">
+    <row r="22" spans="1:135">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -33939,566 +34093,572 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
+      <c r="EE22"/>
     </row>
-    <row r="23" spans="1:134">
+    <row r="23" spans="1:135">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
+        <v>50996000.0</v>
+      </c>
+      <c r="C23">
         <v>77098000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>72187000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>102408000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>55434000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>56186000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>60020000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>55344000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>53837000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>54011000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>56149000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>50275000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>45914000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>44280000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>43534000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>41474000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>38867000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>39817000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>52392000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>22140000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19515000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19993000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>22799000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22537000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>23516000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>33247000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24107000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>24637000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>24934000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>24149000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23936000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>22827000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>27454000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19877000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>19923000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>20075000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>21464000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20774000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>20382000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18697000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>18496000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>18420000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>17996000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>17176000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18461000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>19069000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>19400000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>20575000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>20631000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>19247000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>18282000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>21901000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>22933000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>21682000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>26196000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>28173000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>28427000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>32540000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>32135000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>30943000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>30364000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>34487000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>47146000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>42135000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>77344000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>51747000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>61373000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>40809000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>140467000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>44209000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>55922000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>41525000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>39693000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>41913000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>39373000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>39595000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>39001000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>36835000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>35346000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>36700000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>33215000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>31949000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>28453000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>27713000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>26520000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>24391000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>19774000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>21846000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>21946000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>20181000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>20106000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>21386000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>20956000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>20446000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>21955000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>20547000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>18994000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>18374000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>20393000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>19632000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>20082000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>20499000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>20173000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>19504000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>17877000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>16730000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>16560000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>16800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>16700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>17210000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>18500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>18400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>17900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>17700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>16900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>17000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>16400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>15200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>13000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>12200000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>11700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>11900000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>12600000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>12100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>11700000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>2200000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>10400000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>9600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>9500000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>9600000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>1600000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>1700000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>1800000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:134">
+    <row r="24" spans="1:135">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-1572000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-1348000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1572000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1341000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1323000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1305000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1289000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>1190000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1175000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
@@ -34527,479 +34687,479 @@
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
+      <c r="EE24"/>
     </row>
-    <row r="25" spans="1:134">
+    <row r="25" spans="1:135">
       <c r="A25" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>219</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>2362000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2407000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3421000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2720000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2706000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3267000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2018000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1945000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1930000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1842000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>616000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>618000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>624000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>645000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>657000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>659000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>665000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>296000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>113000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>115000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>120000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>843000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>840000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>819000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>790000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>722000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>748000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>761000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>770000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>778000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>772000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>702000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>558000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>568000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>591000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>625000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>618000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>622000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>585000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>534000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>563000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>570000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>600000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>609000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>607000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>598000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>769000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1139000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1156000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1172000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1198000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1252000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1271000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1272000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1179000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1029000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>996000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1052000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1292000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1266000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1313000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1397000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1413000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1426000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1586000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1590000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1932000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1337000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1795000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2332000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1323000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1607000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1913000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1662000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1697000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1649000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1573000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2025000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1822000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2589000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1095000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1571000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1769000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2985000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>907000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1940000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3515000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>12000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1657000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4882000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1034000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-615000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1968000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-186000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1594000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>578000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>549000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>910000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>929000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1297000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>201000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1016000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>483000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>646000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>786000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1675000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1100000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DJ25">
         <v>1100000.0</v>
       </c>
       <c r="DK25">
+        <v>1100000.0</v>
+      </c>
+      <c r="DL25">
         <v>-800000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>800000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DO25">
         <v>700000.0</v>
       </c>
       <c r="DP25">
+        <v>700000.0</v>
+      </c>
+      <c r="DQ25">
         <v>800000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DS25">
         <v>400000.0</v>
       </c>
       <c r="DT25">
+        <v>400000.0</v>
+      </c>
+      <c r="DU25">
         <v>1200000.0</v>
       </c>
-      <c r="DU25"/>
       <c r="DV25"/>
-      <c r="DW25">
+      <c r="DW25"/>
+      <c r="DX25">
         <v>-700000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DZ25">
         <v>700000.0</v>
       </c>
-      <c r="EA25"/>
+      <c r="EA25">
+        <v>700000.0</v>
+      </c>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
+      <c r="EE25"/>
     </row>
-    <row r="26" spans="1:134">
+    <row r="26" spans="1:135">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -35181,917 +35341,926 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
+      <c r="EE26"/>
     </row>
-    <row r="27" spans="1:134">
+    <row r="27" spans="1:135">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27">
+        <v>483000.0</v>
+      </c>
+      <c r="C27">
         <v>551000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>299000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>545000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>320000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>167000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>280000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>299000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>472000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>192000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>383000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>93000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>103000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>142000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>130000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>83000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>194000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>182000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>81000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>107000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>95000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>60000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>70000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>62000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>57000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>109000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>250000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>360000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>381000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>234000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000.0</v>
       </c>
       <c r="AG27">
         <v>492000.0</v>
       </c>
       <c r="AH27">
+        <v>492000.0</v>
+      </c>
+      <c r="AI27">
         <v>341000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>412000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>255000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>452000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>386000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>421000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>430000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>435000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>347000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>348000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>434000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>353000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>205000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>225000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>291000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>459000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>303000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>384000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>347000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>328000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>166000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>327000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>400000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>264000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>318000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>375000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>311000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>187000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>233000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>413000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>353000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>439000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>256000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>269000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>313000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>242000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>432000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>413000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>592000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>636000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>372000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>328000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>399000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>415000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>425000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>593000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>485000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>512000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>464000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>1719000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>380000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>1060000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
-      <c r="DC27">
+      <c r="DC27"/>
+      <c r="DD27">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DE27">
         <v>300000.0</v>
       </c>
       <c r="DF27">
+        <v>300000.0</v>
+      </c>
+      <c r="DG27">
         <v>200000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>400000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>200000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>300000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DL27">
         <v>300000.0</v>
       </c>
       <c r="DM27">
         <v>300000.0</v>
       </c>
       <c r="DN27">
+        <v>300000.0</v>
+      </c>
+      <c r="DO27">
         <v>200000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DP27">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DQ27">
         <v>200000.0</v>
       </c>
       <c r="DR27">
         <v>200000.0</v>
       </c>
       <c r="DS27">
         <v>200000.0</v>
       </c>
       <c r="DT27">
         <v>200000.0</v>
       </c>
       <c r="DU27">
         <v>200000.0</v>
       </c>
-      <c r="DV27"/>
-      <c r="DW27">
+      <c r="DV27">
+        <v>200000.0</v>
+      </c>
+      <c r="DW27"/>
+      <c r="DX27">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DY27">
         <v>200000.0</v>
       </c>
       <c r="DZ27">
         <v>200000.0</v>
       </c>
-      <c r="EA27"/>
+      <c r="EA27">
+        <v>200000.0</v>
+      </c>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
+      <c r="EE27"/>
     </row>
-    <row r="28" spans="1:134">
+    <row r="28" spans="1:135">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B28">
+        <v>40357000.0</v>
+      </c>
+      <c r="C28">
         <v>1299000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>30996000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>41014000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>27920000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27951000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26568000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>25628000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24352000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25288000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>22289000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24159000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22898000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23137000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>28169000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>21927000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22385000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>26960000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>22915000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14953000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14669000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15281000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14496000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14284000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12981000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>14556000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>13139000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13708000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>13463000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13368000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12277000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12804000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15560000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11958000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10414000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11575000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12086000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12081000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9722000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10616000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10511000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10452000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9006000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8941000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>9836000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9885000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9876000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10153000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9869000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10650000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>10775000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10692000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10916000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8790000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10843000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10693000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>10895000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>10648000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>10256000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10843000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>11866000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>8584000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10589000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10782000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>10763000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>10922000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>10709000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>12420000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>12049000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>10700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>10630000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>11572000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>11623000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>9519000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>8898000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>9779000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>9912000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>8585000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>9193000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>8926000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>9531000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>8765000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>8780000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>8980000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>9120000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>8290000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>8602000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>8285000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>8426000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>7999000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>8896000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8669000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>8535000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>8262000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>7618000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>6846000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>6684000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>6333000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>6157000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>6020000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>6096000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5684000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5585000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>5373000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>5092000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>5160000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>4900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>5400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>5200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>5500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>5000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>5200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="DL28">
         <v>4600000.0</v>
       </c>
       <c r="DM28">
+        <v>4600000.0</v>
+      </c>
+      <c r="DN28">
         <v>4500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DP28">
         <v>3100000.0</v>
       </c>
       <c r="DQ28">
         <v>3100000.0</v>
       </c>
       <c r="DR28">
         <v>3100000.0</v>
       </c>
       <c r="DS28">
+        <v>3100000.0</v>
+      </c>
+      <c r="DT28">
         <v>3200000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>3000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>3100000.0</v>
       </c>
-      <c r="DV28"/>
-      <c r="DW28">
+      <c r="DW28"/>
+      <c r="DX28">
         <v>2800000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>2700000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>2800000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>2700000.0</v>
       </c>
-      <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
+      <c r="EE28"/>
     </row>
-    <row r="29" spans="1:134">
+    <row r="29" spans="1:135">
       <c r="A29" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>223</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>8479000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10483000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3197000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7391000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6370000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6262000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7299000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7231000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6713000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8149000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9411000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8406000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8238000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7054000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4429000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4423000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2472000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2917000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3152000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4226000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3362000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3363000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3139000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-281000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2917000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4036000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3043000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2406000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -36151,1236 +36320,1244 @@
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
+      <c r="EE29"/>
     </row>
-    <row r="30" spans="1:134">
+    <row r="30" spans="1:135">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
+        <v>50996000.0</v>
+      </c>
+      <c r="C30">
         <v>50396000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52935000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>61455000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>41930000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>43125000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>42825000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37850000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36554000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>36964000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>35688000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36076000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33608000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>34706000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>38380000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>34535000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>36192000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>37718000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37876000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21467000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20775000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21145000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20670000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18382000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>20470000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>19478000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>19423000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>19652000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>18839000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>18739000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>18391000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>21985000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17073000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15895000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16633000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17575000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>17707000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>17696000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>16219000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16080000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16062000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>15690000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>17008000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>18527000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>16801000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>18344000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>18047000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>18640000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17138000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17563000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>20216000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21189000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>20594000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>22551000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>24475000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>24181000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>22110000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>25793000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>22820000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>24358000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>24598000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>26853000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>23555000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>25479000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>24749000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>22262000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>20238000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>80853000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>21277000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>20410000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>19663000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>20091000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>20161000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>16939000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>16117000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>16832000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>16585000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>16164000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>17177000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>15647000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>16148000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>15041000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>15050000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>15410000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>14999000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>11346000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>14347000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>15246000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>13769000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>13039000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>14126000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>13854000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>13156000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>13345000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>12408000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>11347000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>10956000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>11211000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>10245000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>9997000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>10023000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>9557000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>9460000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>9129000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>8942000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>8876000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>9300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>9400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>9668000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>10400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>9900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>9600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>9100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>8300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>8400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>8600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>7800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>6400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>5900000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>5600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>5700000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="DU30">
         <v>5700000.0</v>
       </c>
       <c r="DV30">
+        <v>5700000.0</v>
+      </c>
+      <c r="DW30">
         <v>2200000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>5800000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>5200000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>5400000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>5300000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>1600000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>1700000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>1800000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:134">
+    <row r="31" spans="1:135">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>-3000000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-7737000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>67706000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>88877000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5658000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6684000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8045000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-7841000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6891000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1670000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>31853000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7156000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1674000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6948000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>171000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4159000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4141000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3660000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3577000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3941000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3843000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3962000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3232000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3426000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4230000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3651000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-7258000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3552000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4461000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1746000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3824000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3643000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>12000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4046000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4022000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4579000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3926000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4204000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4697000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-6536000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3924000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6652000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6362000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6489000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-4902000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-7143000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-7534000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-4476000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4657000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2186000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4457000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4825000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2968000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-4955000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1390000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-6566000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3120000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-11597000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1224000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-39239000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-14721000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-8971000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-12561000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-96354000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-13507000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-9702000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-15562000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-17702000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-20852000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-22434000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-22878000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-21581000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-20250000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-19182000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-19123000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-17168000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-15357000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-13872000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-12213000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-10710000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-9429000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-8428000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-7499000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-6700000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-6412000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-6362000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-6432000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-6239000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-6435000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-7120000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-7429000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-6872000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-6588000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-7367000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-8632000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-9395000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-9896000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-10156000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-9654000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-8428000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-7578000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-7454000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-7200000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-7100000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-7300000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-7900000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-8200000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8200000.0</v>
       </c>
       <c r="DK31">
         <v>-8200000.0</v>
       </c>
       <c r="DL31">
         <v>-8200000.0</v>
       </c>
       <c r="DM31">
+        <v>-8200000.0</v>
+      </c>
+      <c r="DN31">
         <v>-7400000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-6500000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-6400000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-6100000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-6000000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6400000.0</v>
       </c>
       <c r="DT31">
         <v>-6400000.0</v>
       </c>
       <c r="DU31">
+        <v>-6400000.0</v>
+      </c>
+      <c r="DV31">
         <v>-5400000.0</v>
       </c>
-      <c r="DV31"/>
-      <c r="DW31">
+      <c r="DW31"/>
+      <c r="DX31">
         <v>-4600000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-4400000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-4100000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-4200000.0</v>
       </c>
-      <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
+      <c r="EE31"/>
     </row>
-    <row r="32" spans="1:134">
+    <row r="32" spans="1:135">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B32">
+        <v>88834000.0</v>
+      </c>
+      <c r="C32">
         <v>111162000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>114457000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>115476000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>84647000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>82386000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>85392000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>85195000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>83027000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>82554000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>81087000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>82759000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>80887000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>76293000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>75387000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>68051000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>55543000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>56260000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>40853000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>33469000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>31487000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>36098000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>34208000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>36165000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>35893000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>33241000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>36560000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>40846000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>37255000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>35023000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>35502000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>35670000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>35492000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>31366000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>30552000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>29983000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>28706000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>27297000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>28355000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>24056000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>24436000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>23652000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>24058000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>23484000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>25034000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>24487000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>24166000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>25225000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>23712000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>22647000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>18250000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>24828000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>26410000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>27153000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>27720000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>28293000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>29679000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>29572000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>29134000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>29553000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>31377000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>31367000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>35549000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>40911000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>38105000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>37026000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>44552000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>42155000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>44113000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>44877000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>46220000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>46995000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>50333000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>49652000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>48340000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>47786000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>46767000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>44703000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>44250000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>43296000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>42623000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>40567000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>40110000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>38436000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>36293000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>33533000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>32588000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>31230000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>30029000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>29465000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>28581000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>30219000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>29802000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>28469000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>29998000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>28565000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>26263000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>25941000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>27710000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>26733000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>26694000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>25955000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>24903000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>24156000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>22782000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>21868000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>21348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21300000.0</v>
       </c>
       <c r="DE32">
         <v>21300000.0</v>
       </c>
       <c r="DF32">
+        <v>21300000.0</v>
+      </c>
+      <c r="DG32">
         <v>21510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22600000.0</v>
       </c>
       <c r="DH32">
         <v>22600000.0</v>
       </c>
       <c r="DI32">
+        <v>22600000.0</v>
+      </c>
+      <c r="DJ32">
         <v>21900000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>21400000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>21300000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>20600000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>18700000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>18500000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>15900000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>15600000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>15400000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>15500000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>15200000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>15300000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>14900000.0</v>
       </c>
-      <c r="DV32"/>
-      <c r="DW32">
+      <c r="DW32"/>
+      <c r="DX32">
         <v>12800000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>12600000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>12100000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>11600000.0</v>
       </c>
-      <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
+      <c r="EE32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -37476,51 +37653,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B2">
         <v>99329000.0</v>
       </c>
       <c r="C2">
         <v>100145000.0</v>
       </c>
       <c r="D2">
         <v>115177000.0</v>
       </c>
       <c r="E2">
         <v>752107000.0</v>
       </c>
       <c r="F2">
         <v>329903000.0</v>
       </c>
       <c r="G2">
         <v>50632000.0</v>
       </c>
       <c r="H2">
         <v>55235000.0</v>
       </c>
       <c r="I2">
         <v>55833000.0</v>
       </c>
@@ -37580,51 +37757,51 @@
       </c>
       <c r="AB2">
         <v>92152000.0</v>
       </c>
       <c r="AC2">
         <v>87000000.0</v>
       </c>
       <c r="AD2">
         <v>81000000.0</v>
       </c>
       <c r="AE2">
         <v>86900000.0</v>
       </c>
       <c r="AF2">
         <v>78800000.0</v>
       </c>
       <c r="AG2">
         <v>64100000.0</v>
       </c>
       <c r="AH2">
         <v>63500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B3">
         <v>4505000</v>
       </c>
       <c r="C3">
         <v>10787000</v>
       </c>
       <c r="D3">
         <v>12376000</v>
       </c>
       <c r="E3">
         <v>4332000</v>
       </c>
       <c r="F3">
         <v>2033000</v>
       </c>
       <c r="G3">
         <v>3921000</v>
       </c>
       <c r="H3">
         <v>4377000</v>
       </c>
       <c r="I3">
         <v>1895000</v>
       </c>
@@ -37684,51 +37861,51 @@
       </c>
       <c r="AB3">
         <v>1728000</v>
       </c>
       <c r="AC3">
         <v>2300000</v>
       </c>
       <c r="AD3">
         <v>3300000</v>
       </c>
       <c r="AE3">
         <v>2000000</v>
       </c>
       <c r="AF3">
         <v>1500000</v>
       </c>
       <c r="AG3">
         <v>1300000</v>
       </c>
       <c r="AH3">
         <v>1000000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-636930000.0</v>
       </c>
       <c r="F4">
         <v>422204000.0</v>
       </c>
       <c r="G4">
         <v>279271000.0</v>
       </c>
       <c r="H4">
         <v>-4603000.0</v>
       </c>
       <c r="I4">
         <v>-598000.0</v>
       </c>
       <c r="J4">
         <v>8499000.0</v>
       </c>
       <c r="K4">
         <v>6996000.0</v>
       </c>
@@ -37742,51 +37919,51 @@
       <c r="O4">
         <v>77558000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-6171000.0</v>
       </c>
       <c r="F5">
         <v>5039000.0</v>
       </c>
       <c r="G5">
         <v>-1604000.0</v>
       </c>
       <c r="H5">
         <v>2402000.0</v>
       </c>
       <c r="I5">
         <v>7066000.0</v>
       </c>
       <c r="J5">
         <v>19871000.0</v>
       </c>
       <c r="K5">
         <v>149000.0</v>
       </c>
@@ -37800,51 +37977,51 @@
       <c r="O5">
         <v>17167000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B6">
         <v>24696000.0</v>
       </c>
       <c r="C6">
         <v>-816000.0</v>
       </c>
       <c r="D6">
         <v>-15032000.0</v>
       </c>
       <c r="E6">
         <v>-636930000.0</v>
       </c>
       <c r="F6">
         <v>422204000.0</v>
       </c>
       <c r="G6">
         <v>279271000.0</v>
       </c>
       <c r="H6">
         <v>-4603000.0</v>
       </c>
       <c r="I6">
         <v>-598000.0</v>
       </c>
@@ -37904,51 +38081,51 @@
       </c>
       <c r="AB6">
         <v>-22877000.0</v>
       </c>
       <c r="AC6">
         <v>5200000.0</v>
       </c>
       <c r="AD6">
         <v>6000000.0</v>
       </c>
       <c r="AE6">
         <v>-86900000.0</v>
       </c>
       <c r="AF6">
         <v>-78800000.0</v>
       </c>
       <c r="AG6">
         <v>-64100000.0</v>
       </c>
       <c r="AH6">
         <v>-63500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B7">
         <v>-342000.0</v>
       </c>
       <c r="C7">
         <v>19993000.0</v>
       </c>
       <c r="D7">
         <v>-7120000.0</v>
       </c>
       <c r="E7">
         <v>16615000.0</v>
       </c>
       <c r="F7">
         <v>-15051000.0</v>
       </c>
       <c r="G7">
         <v>-11996000.0</v>
       </c>
       <c r="H7">
         <v>676000.0</v>
       </c>
       <c r="I7">
         <v>3302000.0</v>
       </c>
@@ -38008,51 +38185,51 @@
       </c>
       <c r="AB7">
         <v>-2513000.0</v>
       </c>
       <c r="AC7">
         <v>1200000.0</v>
       </c>
       <c r="AD7">
         <v>-600000.0</v>
       </c>
       <c r="AE7">
         <v>3600000.0</v>
       </c>
       <c r="AF7">
         <v>700000.0</v>
       </c>
       <c r="AG7">
         <v>-400000.0</v>
       </c>
       <c r="AH7">
         <v>400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-940000.0</v>
       </c>
       <c r="F8">
         <v>6865000.0</v>
       </c>
       <c r="G8">
         <v>-17692000.0</v>
       </c>
       <c r="H8">
         <v>-6318000.0</v>
       </c>
       <c r="I8">
         <v>1218000.0</v>
       </c>
       <c r="J8">
         <v>-4492000.0</v>
       </c>
       <c r="K8">
         <v>-53000.0</v>
       </c>
@@ -38066,51 +38243,51 @@
       <c r="O8">
         <v>8381000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B9">
         <v>13105000.0</v>
       </c>
       <c r="C9">
         <v>10126000.0</v>
       </c>
       <c r="D9">
         <v>-11511000.0</v>
       </c>
       <c r="E9">
         <v>-940000.0</v>
       </c>
       <c r="F9">
         <v>6865000.0</v>
       </c>
       <c r="G9">
         <v>-17692000.0</v>
       </c>
       <c r="H9">
         <v>-6318000.0</v>
       </c>
       <c r="I9">
         <v>2896000.0</v>
       </c>
@@ -38140,51 +38317,51 @@
       </c>
       <c r="R9">
         <v>-10776000.0</v>
       </c>
       <c r="S9">
         <v>2530000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-4872000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-9286000.0</v>
       </c>
       <c r="G10">
         <v>811000.0</v>
       </c>
       <c r="H10">
         <v>1546000.0</v>
       </c>
       <c r="I10">
         <v>1678000.0</v>
       </c>
       <c r="J10">
         <v>-2519000.0</v>
       </c>
       <c r="K10">
         <v>260000.0</v>
       </c>
@@ -38212,51 +38389,51 @@
       <c r="S10"/>
       <c r="T10">
         <v>1855000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10">
         <v>6365000.0</v>
       </c>
       <c r="W10">
         <v>3306000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>18273000.0</v>
       </c>
       <c r="F11">
         <v>-20526000.0</v>
       </c>
       <c r="G11">
         <v>6929000.0</v>
       </c>
       <c r="H11">
         <v>8409000.0</v>
       </c>
       <c r="I11">
         <v>3068000.0</v>
       </c>
       <c r="J11">
         <v>-937000.0</v>
       </c>
       <c r="K11">
         <v>1227000.0</v>
       </c>
@@ -38272,51 +38449,51 @@
       <c r="O11">
         <v>8934000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6849000.0</v>
       </c>
       <c r="F12">
         <v>12897000.0</v>
       </c>
       <c r="G12">
         <v>4265000.0</v>
       </c>
       <c r="H12">
         <v>2942000.0</v>
       </c>
       <c r="I12">
         <v>3717000.0</v>
       </c>
       <c r="J12">
         <v>3194000.0</v>
       </c>
       <c r="K12">
         <v>8534000.0</v>
       </c>
@@ -38342,51 +38519,51 @@
       <c r="S12"/>
       <c r="T12">
         <v>155000.0</v>
       </c>
       <c r="U12">
         <v>649000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>1357000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>5507000.0</v>
       </c>
       <c r="F13">
         <v>-12630000.0</v>
       </c>
       <c r="G13">
         <v>4885000.0</v>
       </c>
       <c r="H13">
         <v>5448000.0</v>
       </c>
       <c r="I13">
         <v>406000.0</v>
       </c>
       <c r="J13">
         <v>150000.0</v>
       </c>
       <c r="K13">
         <v>-316000.0</v>
       </c>
@@ -38398,51 +38575,51 @@
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B14">
         <v>11254000.0</v>
       </c>
       <c r="C14">
         <v>9160000.0</v>
       </c>
       <c r="D14">
         <v>7704000.0</v>
       </c>
       <c r="E14">
         <v>6711000.0</v>
       </c>
       <c r="F14">
         <v>3796000.0</v>
       </c>
       <c r="G14">
         <v>3292000.0</v>
       </c>
       <c r="H14">
         <v>3001000.0</v>
       </c>
       <c r="I14">
         <v>2810000.0</v>
       </c>
@@ -38502,60 +38679,60 @@
       </c>
       <c r="AB14">
         <v>2475000.0</v>
       </c>
       <c r="AC14">
         <v>5000000.0</v>
       </c>
       <c r="AD14">
         <v>1900000.0</v>
       </c>
       <c r="AE14">
         <v>3500000.0</v>
       </c>
       <c r="AF14">
         <v>2200000.0</v>
       </c>
       <c r="AG14">
         <v>1200000.0</v>
       </c>
       <c r="AH14">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B15">
-        <v>-12240000.0</v>
+        <v>12240000.0</v>
       </c>
       <c r="C15">
-        <v>-9413000.0</v>
+        <v>9413000.0</v>
       </c>
       <c r="D15">
-        <v>-8946000.0</v>
+        <v>8946000.0</v>
       </c>
       <c r="E15">
         <v>8877000.0</v>
       </c>
       <c r="F15">
         <v>4612000.0</v>
       </c>
       <c r="G15">
         <v>1186000.0</v>
       </c>
       <c r="H15">
         <v>1195000.0</v>
       </c>
       <c r="I15">
         <v>1189000.0</v>
       </c>
       <c r="J15">
         <v>1184000.0</v>
       </c>
       <c r="K15">
         <v>888000.0</v>
       </c>
       <c r="L15">
         <v>2417000.0</v>
       </c>
@@ -38606,51 +38783,51 @@
       </c>
       <c r="AB15">
         <v>3350000.0</v>
       </c>
       <c r="AC15">
         <v>2900000.0</v>
       </c>
       <c r="AD15">
         <v>2700000.0</v>
       </c>
       <c r="AE15">
         <v>2500000.0</v>
       </c>
       <c r="AF15">
         <v>2000000.0</v>
       </c>
       <c r="AG15">
         <v>1700000.0</v>
       </c>
       <c r="AH15">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B16">
         <v>124025000.0</v>
       </c>
       <c r="C16">
         <v>99329000.0</v>
       </c>
       <c r="D16">
         <v>100145000.0</v>
       </c>
       <c r="E16">
         <v>115177000.0</v>
       </c>
       <c r="F16">
         <v>752107000.0</v>
       </c>
       <c r="G16">
         <v>329903000.0</v>
       </c>
       <c r="H16">
         <v>50632000.0</v>
       </c>
       <c r="I16">
         <v>55235000.0</v>
       </c>
@@ -38710,89 +38887,89 @@
       </c>
       <c r="AB16">
         <v>69275000.0</v>
       </c>
       <c r="AC16">
         <v>92200000.0</v>
       </c>
       <c r="AD16">
         <v>87000000.0</v>
       </c>
       <c r="AE16">
         <v>143100000.0</v>
       </c>
       <c r="AF16">
         <v>113900000.0</v>
       </c>
       <c r="AG16">
         <v>105200000.0</v>
       </c>
       <c r="AH16">
         <v>100900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B18">
         <v>117759000.0</v>
       </c>
       <c r="C18">
         <v>120746000.0</v>
       </c>
       <c r="D18">
         <v>104025000.0</v>
       </c>
       <c r="E18">
         <v>93012000.0</v>
       </c>
       <c r="F18">
         <v>29014000.0</v>
       </c>
       <c r="G18">
         <v>22066000.0</v>
       </c>
       <c r="H18">
         <v>48260000.0</v>
       </c>
       <c r="I18">
         <v>53012000.0</v>
       </c>
@@ -38852,51 +39029,51 @@
       </c>
       <c r="AB18">
         <v>38224000.0</v>
       </c>
       <c r="AC18">
         <v>5700000.0</v>
       </c>
       <c r="AD18">
         <v>-7100000.0</v>
       </c>
       <c r="AE18">
         <v>30200000.0</v>
       </c>
       <c r="AF18">
         <v>9700000.0</v>
       </c>
       <c r="AG18">
         <v>14900000.0</v>
       </c>
       <c r="AH18">
         <v>8100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B19">
         <v>213928000.0</v>
       </c>
       <c r="C19">
         <v>322701000.0</v>
       </c>
       <c r="D19">
         <v>198091000.0</v>
       </c>
       <c r="E19">
         <v>-441997000.0</v>
       </c>
       <c r="F19">
         <v>-19281000.0</v>
       </c>
       <c r="G19">
         <v>-103056000.0</v>
       </c>
       <c r="H19">
         <v>42582000.0</v>
       </c>
       <c r="I19">
         <v>5838000.0</v>
       </c>
@@ -38918,89 +39095,89 @@
       <c r="O19">
         <v>-97313000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B21">
         <v>179500000.0</v>
       </c>
       <c r="C21">
         <v>-385000000.0</v>
       </c>
       <c r="D21">
         <v>261000000.0</v>
       </c>
       <c r="E21">
         <v>-28237000.0</v>
       </c>
       <c r="F21">
         <v>38190000.0</v>
       </c>
       <c r="G21">
         <v>2376000.0</v>
       </c>
       <c r="H21">
         <v>-6737000.0</v>
       </c>
       <c r="I21">
         <v>26647000.0</v>
       </c>
@@ -39022,51 +39199,51 @@
       <c r="O21">
         <v>116974000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22">
         <v>80310000.0</v>
       </c>
       <c r="C22">
         <v>85264000.0</v>
       </c>
       <c r="D22">
         <v>91729000.0</v>
       </c>
       <c r="E22">
         <v>67405000.0</v>
       </c>
       <c r="F22">
         <v>20044000.0</v>
       </c>
       <c r="G22">
         <v>27825000.0</v>
       </c>
       <c r="H22">
         <v>39455000.0</v>
       </c>
       <c r="I22">
         <v>34012000.0</v>
       </c>
@@ -39126,51 +39303,51 @@
       </c>
       <c r="AB22">
         <v>12408000.0</v>
       </c>
       <c r="AC22">
         <v>11000000.0</v>
       </c>
       <c r="AD22">
         <v>9600000.0</v>
       </c>
       <c r="AE22">
         <v>8300000.0</v>
       </c>
       <c r="AF22">
         <v>8800000.0</v>
       </c>
       <c r="AG22">
         <v>7300000.0</v>
       </c>
       <c r="AH22">
         <v>6600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
         <v>-404347000.0</v>
       </c>
       <c r="C23">
         <v>-59589000.0</v>
       </c>
       <c r="D23">
         <v>-544437000.0</v>
       </c>
       <c r="E23">
         <v>-283552000.0</v>
       </c>
       <c r="F23">
         <v>277583000.0</v>
       </c>
       <c r="G23">
         <v>400111000.0</v>
       </c>
       <c r="H23">
         <v>-97591000.0</v>
       </c>
       <c r="I23">
         <v>-43526000.0</v>
       </c>
@@ -39230,51 +39407,51 @@
       </c>
       <c r="AB23">
         <v>22005000.0</v>
       </c>
       <c r="AC23">
         <v>37400000.0</v>
       </c>
       <c r="AD23">
         <v>-1000000.0</v>
       </c>
       <c r="AE23">
         <v>51900000.0</v>
       </c>
       <c r="AF23">
         <v>37500000.0</v>
       </c>
       <c r="AG23">
         <v>44100000.0</v>
       </c>
       <c r="AH23">
         <v>42900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24">
         <v>-60133000.0</v>
       </c>
       <c r="C24">
         <v>52045000.0</v>
       </c>
       <c r="D24">
         <v>-204442000.0</v>
       </c>
       <c r="E24">
         <v>13551000.0</v>
       </c>
       <c r="F24">
         <v>154232000.0</v>
       </c>
       <c r="G24">
         <v>3169000.0</v>
       </c>
       <c r="H24">
         <v>4007000.0</v>
       </c>
       <c r="I24">
         <v>-48495000.0</v>
       </c>
@@ -39334,51 +39511,51 @@
       </c>
       <c r="AB24">
         <v>-54116000.0</v>
       </c>
       <c r="AC24">
         <v>-27100000.0</v>
       </c>
       <c r="AD24">
         <v>-54800000.0</v>
       </c>
       <c r="AE24">
         <v>-47000000.0</v>
       </c>
       <c r="AF24">
         <v>-41700000.0</v>
       </c>
       <c r="AG24">
         <v>-26300000.0</v>
       </c>
       <c r="AH24">
         <v>-21400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
         <v>23899000.0</v>
       </c>
       <c r="C25">
         <v>14569000.0</v>
       </c>
       <c r="D25">
         <v>18628000.0</v>
       </c>
       <c r="E25">
         <v>2684000.0</v>
       </c>
       <c r="F25">
         <v>14344000.0</v>
       </c>
       <c r="G25">
         <v>5423000.0</v>
       </c>
       <c r="H25">
         <v>553000.0</v>
       </c>
       <c r="I25">
         <v>2686000.0</v>
       </c>
@@ -39438,51 +39615,51 @@
       </c>
       <c r="AB25">
         <v>28320000.0</v>
       </c>
       <c r="AC25">
         <v>-8500000.0</v>
       </c>
       <c r="AD25">
         <v>-14400000.0</v>
       </c>
       <c r="AE25">
         <v>17200000.0</v>
       </c>
       <c r="AF25">
         <v>-500000.0</v>
       </c>
       <c r="AG25">
         <v>6700000.0</v>
       </c>
       <c r="AH25">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26">
         <v>-7412000.0</v>
       </c>
       <c r="C26">
         <v>-1048000.0</v>
       </c>
       <c r="D26">
         <v>-605000.0</v>
       </c>
       <c r="E26">
         <v>-455000.0</v>
       </c>
       <c r="F26">
         <v>-10417000.0</v>
       </c>
       <c r="G26">
         <v>-5922000.0</v>
       </c>
       <c r="H26">
         <v>-666000.0</v>
       </c>
       <c r="I26">
         <v>-505000.0</v>
       </c>
@@ -39516,51 +39693,51 @@
       <c r="S26">
         <v>-41000.0</v>
       </c>
       <c r="T26">
         <v>-31239000.0</v>
       </c>
       <c r="U26">
         <v>-13181000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27">
         <v>5550000.0</v>
       </c>
       <c r="C27">
         <v>3914000.0</v>
       </c>
       <c r="D27">
         <v>3603000.0</v>
       </c>
       <c r="E27">
         <v>2960000.0</v>
       </c>
       <c r="F27">
         <v>1435000.0</v>
       </c>
       <c r="G27">
         <v>2089000.0</v>
       </c>
       <c r="H27">
         <v>2516000.0</v>
       </c>
       <c r="I27">
         <v>2257000.0</v>
       </c>
@@ -39602,51 +39779,51 @@
       </c>
       <c r="V27">
         <v>14000.0</v>
       </c>
       <c r="W27">
         <v>-512000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27">
         <v>-89000.0</v>
       </c>
       <c r="Z27">
         <v>-460000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
         <v>-257387000.0</v>
       </c>
       <c r="C28">
         <v>-455050000.0</v>
       </c>
       <c r="D28">
         <v>-292988000.0</v>
       </c>
       <c r="E28">
         <v>-301496000.0</v>
       </c>
       <c r="F28">
         <v>258239000.0</v>
       </c>
       <c r="G28">
         <v>357092000.0</v>
       </c>
       <c r="H28">
         <v>-99452000.0</v>
       </c>
       <c r="I28">
         <v>-29664000.0</v>
       </c>
@@ -39706,51 +39883,51 @@
       </c>
       <c r="AB28">
         <v>-19844000.0</v>
       </c>
       <c r="AC28">
         <v>52700000.0</v>
       </c>
       <c r="AD28">
         <v>44200000.0</v>
       </c>
       <c r="AE28">
         <v>36100000.0</v>
       </c>
       <c r="AF28">
         <v>35100000.0</v>
       </c>
       <c r="AG28">
         <v>41100000.0</v>
       </c>
       <c r="AH28">
         <v>37400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
         <v>122264000.0</v>
       </c>
       <c r="C29">
         <v>131533000.0</v>
       </c>
       <c r="D29">
         <v>116401000.0</v>
       </c>
       <c r="E29">
         <v>97344000.0</v>
       </c>
       <c r="F29">
         <v>31047000.0</v>
       </c>
       <c r="G29">
         <v>25987000.0</v>
       </c>
       <c r="H29">
         <v>52637000.0</v>
       </c>
       <c r="I29">
         <v>54907000.0</v>
       </c>
@@ -39810,51 +39987,51 @@
       </c>
       <c r="AB29">
         <v>39952000.0</v>
       </c>
       <c r="AC29">
         <v>8000000.0</v>
       </c>
       <c r="AD29">
         <v>-3800000.0</v>
       </c>
       <c r="AE29">
         <v>32200000.0</v>
       </c>
       <c r="AF29">
         <v>11200000.0</v>
       </c>
       <c r="AG29">
         <v>16200000.0</v>
       </c>
       <c r="AH29">
         <v>9100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
         <v>159819000.0</v>
       </c>
       <c r="C30">
         <v>322701000.0</v>
       </c>
       <c r="D30">
         <v>161555000.0</v>
       </c>
       <c r="E30">
         <v>-432778000.0</v>
       </c>
       <c r="F30">
         <v>132918000.0</v>
       </c>
       <c r="G30">
         <v>-103808000.0</v>
       </c>
       <c r="H30">
         <v>42212000.0</v>
       </c>
       <c r="I30">
         <v>-25841000.0</v>
       </c>
@@ -39952,434 +40129,434 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="R1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="U1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="V1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Y1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="Z1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AC1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AD1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AG1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AH1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AK1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AL1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AO1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AP1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AS1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AT1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AW1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AX1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BA1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BB1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BE1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BF1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BI1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BJ1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BM1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BN1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BQ1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BR1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS1" t="s">
         <v>18</v>
       </c>
       <c r="BT1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="BU1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BV1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="BW1" t="s">
         <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="BY1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="BZ1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CA1" t="s">
         <v>20</v>
       </c>
       <c r="CB1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CC1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CD1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CG1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CH1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
       <c r="CJ1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CK1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CL1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CO1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CP1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CQ1" t="s">
         <v>24</v>
       </c>
       <c r="CR1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CS1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CT1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="CU1" t="s">
         <v>25</v>
       </c>
       <c r="CV1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="CW1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="CX1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="CY1" t="s">
         <v>26</v>
       </c>
       <c r="CZ1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="DA1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="DB1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DC1" t="s">
         <v>27</v>
       </c>
       <c r="DD1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DE1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="DF1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="DG1" t="s">
         <v>28</v>
       </c>
       <c r="DH1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="DI1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="DJ1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DK1" t="s">
         <v>29</v>
       </c>
       <c r="DL1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="DM1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="DN1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="DO1" t="s">
         <v>30</v>
       </c>
       <c r="DP1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="DQ1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="DR1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="DS1" t="s">
         <v>31</v>
       </c>
       <c r="DT1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>32</v>
       </c>
       <c r="DV1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DW1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DX1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:128">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B2">
         <v>124025000.0</v>
       </c>
       <c r="C2">
         <v>116525000.0</v>
       </c>
       <c r="D2">
         <v>141767000.0</v>
       </c>
       <c r="E2">
         <v>256121000.0</v>
       </c>
       <c r="F2">
         <v>99329000.0</v>
       </c>
       <c r="G2">
         <v>115767000.0</v>
       </c>
       <c r="H2">
         <v>120892000.0</v>
       </c>
       <c r="I2">
         <v>98094000.0</v>
       </c>
@@ -40721,51 +40898,51 @@
       </c>
       <c r="DR2">
         <v>85200000.0</v>
       </c>
       <c r="DS2">
         <v>3200000.0</v>
       </c>
       <c r="DT2">
         <v>18000000.0</v>
       </c>
       <c r="DU2">
         <v>16100000.0</v>
       </c>
       <c r="DV2">
         <v>11100000.0</v>
       </c>
       <c r="DW2">
         <v>60000000.0</v>
       </c>
       <c r="DX2">
         <v>64100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:128">
       <c r="A3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B3">
         <v>769000</v>
       </c>
       <c r="C3">
         <v>1609000</v>
       </c>
       <c r="D3">
         <v>1226000</v>
       </c>
       <c r="E3">
         <v>1609000</v>
       </c>
       <c r="F3">
         <v>1609000</v>
       </c>
       <c r="G3">
         <v>2149000</v>
       </c>
       <c r="H3">
         <v>2345000</v>
       </c>
       <c r="I3">
         <v>2963000</v>
       </c>
@@ -41107,51 +41284,51 @@
       </c>
       <c r="DR3">
         <v>400000</v>
       </c>
       <c r="DS3">
         <v>700000</v>
       </c>
       <c r="DT3">
         <v>500000</v>
       </c>
       <c r="DU3">
         <v>400000</v>
       </c>
       <c r="DV3">
         <v>200000</v>
       </c>
       <c r="DW3">
         <v>500000</v>
       </c>
       <c r="DX3">
         <v>200000</v>
       </c>
     </row>
     <row r="4" spans="1:128">
       <c r="A4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
         <v>-12155000.0</v>
       </c>
       <c r="O4">
         <v>-977000.0</v>
       </c>
       <c r="P4">
         <v>-165181000.0</v>
       </c>
       <c r="Q4">
         <v>-353342000.0</v>
       </c>
@@ -41311,51 +41488,51 @@
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
     </row>
     <row r="5" spans="1:128">
       <c r="A5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>1598000.0</v>
       </c>
       <c r="O5">
         <v>2388000.0</v>
       </c>
       <c r="P5">
         <v>-6304000.0</v>
       </c>
       <c r="Q5">
         <v>-905000.0</v>
       </c>
@@ -41505,51 +41682,51 @@
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
     </row>
     <row r="6" spans="1:128">
       <c r="A6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B6">
         <v>-8298000.0</v>
       </c>
       <c r="C6">
         <v>7500000.0</v>
       </c>
       <c r="D6">
         <v>-25242000.0</v>
       </c>
       <c r="E6">
         <v>-114354000.0</v>
       </c>
       <c r="F6">
         <v>156792000.0</v>
       </c>
       <c r="G6">
         <v>-16438000.0</v>
       </c>
       <c r="H6">
         <v>-5125000.0</v>
       </c>
       <c r="I6">
         <v>22798000.0</v>
       </c>
@@ -41891,54 +42068,54 @@
       </c>
       <c r="DR6">
         <v>-85200000.0</v>
       </c>
       <c r="DS6">
         <v>-3100000.0</v>
       </c>
       <c r="DT6">
         <v>3200000.0</v>
       </c>
       <c r="DU6">
         <v>18000000.0</v>
       </c>
       <c r="DV6">
         <v>16100000.0</v>
       </c>
       <c r="DW6">
         <v>11100000.0</v>
       </c>
       <c r="DX6">
         <v>-64100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:128">
       <c r="A7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B7">
-        <v>-14459000.0</v>
+        <v>-2772000.0</v>
       </c>
       <c r="C7">
         <v>3397000.0</v>
       </c>
       <c r="D7">
         <v>13928000.0</v>
       </c>
       <c r="E7">
         <v>9519000.0</v>
       </c>
       <c r="F7">
         <v>-9519000.0</v>
       </c>
       <c r="G7">
         <v>-1925000.0</v>
       </c>
       <c r="H7">
         <v>20959000.0</v>
       </c>
       <c r="I7">
         <v>-19131000.0</v>
       </c>
       <c r="J7">
         <v>19345000.0</v>
       </c>
@@ -42277,51 +42454,51 @@
       </c>
       <c r="DR7">
         <v>700000.0</v>
       </c>
       <c r="DS7">
         <v>2800000.0</v>
       </c>
       <c r="DT7">
         <v>2300000.0</v>
       </c>
       <c r="DU7">
         <v>1000000.0</v>
       </c>
       <c r="DV7">
         <v>-1500000.0</v>
       </c>
       <c r="DW7">
         <v>700000.0</v>
       </c>
       <c r="DX7">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:128">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8">
         <v>2635000.0</v>
       </c>
       <c r="O8">
         <v>-1976000.0</v>
       </c>
       <c r="P8">
         <v>-5964000.0</v>
       </c>
       <c r="Q8">
         <v>6098000.0</v>
       </c>
@@ -42481,54 +42658,54 @@
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
     </row>
     <row r="9" spans="1:128">
       <c r="A9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B9">
-        <v>2187000.0</v>
+        <v>9301000.0</v>
       </c>
       <c r="C9">
         <v>9986000.0</v>
       </c>
       <c r="D9">
         <v>3767000.0</v>
       </c>
       <c r="E9">
         <v>-6968000.0</v>
       </c>
       <c r="F9">
         <v>6968000.0</v>
       </c>
       <c r="G9">
         <v>5199000.0</v>
       </c>
       <c r="H9">
         <v>3888000.0</v>
       </c>
       <c r="I9">
         <v>-6007000.0</v>
       </c>
       <c r="J9">
         <v>6232000.0</v>
       </c>
@@ -42751,51 +42928,51 @@
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
     </row>
     <row r="10" spans="1:128">
       <c r="A10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
         <v>-4872000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10">
         <v>-9615000.0</v>
       </c>
       <c r="T10">
         <v>329000.0</v>
@@ -43007,51 +43184,51 @@
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
     </row>
     <row r="11" spans="1:128">
       <c r="A11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>699000.0</v>
       </c>
       <c r="O11">
         <v>7680000.0</v>
       </c>
       <c r="P11">
         <v>18355000.0</v>
@@ -43225,51 +43402,51 @@
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
     </row>
     <row r="12" spans="1:128">
       <c r="A12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>3800000.0</v>
       </c>
       <c r="N12">
         <v>3996000.0</v>
       </c>
       <c r="O12">
         <v>2967000.0</v>
       </c>
       <c r="P12">
         <v>4757000.0</v>
       </c>
       <c r="Q12">
@@ -43475,51 +43652,51 @@
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
     </row>
     <row r="13" spans="1:128">
       <c r="A13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>217000.0</v>
       </c>
       <c r="N13">
         <v>217000.0</v>
       </c>
       <c r="O13">
         <v>2535000.0</v>
       </c>
       <c r="P13">
         <v>10201000.0</v>
       </c>
       <c r="Q13">
@@ -43671,54 +43848,54 @@
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
     </row>
     <row r="14" spans="1:128">
       <c r="A14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B14">
-        <v>2874000.0</v>
+        <v>2362000.0</v>
       </c>
       <c r="C14">
         <v>2407000.0</v>
       </c>
       <c r="D14">
         <v>3421000.0</v>
       </c>
       <c r="E14">
         <v>1053000.0</v>
       </c>
       <c r="F14">
         <v>2706000.0</v>
       </c>
       <c r="G14">
         <v>3267000.0</v>
       </c>
       <c r="H14">
         <v>2161000.0</v>
       </c>
       <c r="I14">
         <v>2233000.0</v>
       </c>
       <c r="J14">
         <v>2313000.0</v>
       </c>
@@ -44057,63 +44234,63 @@
       </c>
       <c r="DR14">
         <v>400000.0</v>
       </c>
       <c r="DS14">
         <v>400000.0</v>
       </c>
       <c r="DT14">
         <v>1200000.0</v>
       </c>
       <c r="DU14">
         <v>-700000.0</v>
       </c>
       <c r="DV14">
         <v>500000.0</v>
       </c>
       <c r="DW14">
         <v>700000.0</v>
       </c>
       <c r="DX14">
         <v>700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:128">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B15">
-        <v>-3686000.0</v>
+        <v>3686000.0</v>
       </c>
       <c r="C15">
-        <v>-3688000.0</v>
+        <v>3688000.0</v>
       </c>
       <c r="D15">
-        <v>-3155000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="E15">
-        <v>-2703000.0</v>
+        <v>2703000.0</v>
       </c>
       <c r="F15">
         <v>2694000.0</v>
       </c>
       <c r="G15">
         <v>2690000.0</v>
       </c>
       <c r="H15">
         <v>2245000.0</v>
       </c>
       <c r="I15">
         <v>2241000.0</v>
       </c>
       <c r="J15">
         <v>2237000.0</v>
       </c>
       <c r="K15">
         <v>2233000.0</v>
       </c>
       <c r="L15">
         <v>597000.0</v>
       </c>
       <c r="M15">
         <v>2241000.0</v>
       </c>
@@ -44441,51 +44618,51 @@
       </c>
       <c r="DR15">
         <v>800000.0</v>
       </c>
       <c r="DS15">
         <v>500000.0</v>
       </c>
       <c r="DT15">
         <v>400000.0</v>
       </c>
       <c r="DU15">
         <v>400000.0</v>
       </c>
       <c r="DV15">
         <v>400000.0</v>
       </c>
       <c r="DW15">
         <v>500000.0</v>
       </c>
       <c r="DX15">
         <v>400000.0</v>
       </c>
     </row>
     <row r="16" spans="1:128">
       <c r="A16" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B16">
         <v>115727000.0</v>
       </c>
       <c r="C16">
         <v>124025000.0</v>
       </c>
       <c r="D16">
         <v>116525000.0</v>
       </c>
       <c r="E16">
         <v>141767000.0</v>
       </c>
       <c r="F16">
         <v>256121000.0</v>
       </c>
       <c r="G16">
         <v>99329000.0</v>
       </c>
       <c r="H16">
         <v>115767000.0</v>
       </c>
       <c r="I16">
         <v>120892000.0</v>
       </c>
@@ -44827,51 +45004,51 @@
       </c>
       <c r="DR16">
         <v>71600000.0</v>
       </c>
       <c r="DS16">
         <v>-3100000.0</v>
       </c>
       <c r="DT16">
         <v>3200000.0</v>
       </c>
       <c r="DU16">
         <v>18000000.0</v>
       </c>
       <c r="DV16">
         <v>16100000.0</v>
       </c>
       <c r="DW16">
         <v>11100000.0</v>
       </c>
       <c r="DX16">
         <v>60000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:128">
       <c r="A17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -44959,51 +45136,51 @@
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
     </row>
     <row r="18" spans="1:128">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B18">
         <v>36170000.0</v>
       </c>
       <c r="C18">
         <v>42631000.0</v>
       </c>
       <c r="D18">
         <v>34715000.0</v>
       </c>
       <c r="E18">
         <v>25854000.0</v>
       </c>
       <c r="F18">
         <v>16229000.0</v>
       </c>
       <c r="G18">
         <v>21847000.0</v>
       </c>
       <c r="H18">
         <v>46154000.0</v>
       </c>
       <c r="I18">
         <v>8686000.0</v>
       </c>
@@ -45345,51 +45522,51 @@
       </c>
       <c r="DR18">
         <v>1000000.0</v>
       </c>
       <c r="DS18">
         <v>3800000.0</v>
       </c>
       <c r="DT18">
         <v>1100000.0</v>
       </c>
       <c r="DU18">
         <v>3500000.0</v>
       </c>
       <c r="DV18">
         <v>1200000.0</v>
       </c>
       <c r="DW18">
         <v>4200000.0</v>
       </c>
       <c r="DX18">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:128">
       <c r="A19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B19">
         <v>-28682000.0</v>
       </c>
       <c r="C19">
         <v>71146000.0</v>
       </c>
       <c r="D19">
         <v>91787000.0</v>
       </c>
       <c r="E19">
         <v>-90163000.0</v>
       </c>
       <c r="F19">
         <v>76737000.0</v>
       </c>
       <c r="G19">
         <v>259304000.0</v>
       </c>
       <c r="H19">
         <v>-7421000.0</v>
       </c>
       <c r="I19">
         <v>-23072000.0</v>
       </c>
@@ -45583,51 +45760,51 @@
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
     </row>
     <row r="20" spans="1:128">
       <c r="A20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45715,51 +45892,51 @@
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
     </row>
     <row r="21" spans="1:128">
       <c r="A21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B21">
         <v>-15000000.0</v>
       </c>
       <c r="C21">
         <v>50000000.0</v>
       </c>
       <c r="D21">
         <v>149500000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-20000000.0</v>
       </c>
       <c r="G21">
         <v>-315000000.0</v>
       </c>
       <c r="H21">
         <v>5000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -45945,51 +46122,51 @@
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
     </row>
     <row r="22" spans="1:128">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22">
         <v>25585000.0</v>
       </c>
       <c r="C22">
         <v>28787000.0</v>
       </c>
       <c r="D22">
         <v>9871000.0</v>
       </c>
       <c r="E22">
         <v>21822000.0</v>
       </c>
       <c r="F22">
         <v>19830000.0</v>
       </c>
       <c r="G22">
         <v>19110000.0</v>
       </c>
       <c r="H22">
         <v>22951000.0</v>
       </c>
       <c r="I22">
         <v>21891000.0</v>
       </c>
@@ -46331,114 +46508,114 @@
       </c>
       <c r="DR22">
         <v>2500000.0</v>
       </c>
       <c r="DS22">
         <v>2000000.0</v>
       </c>
       <c r="DT22">
         <v>2300000.0</v>
       </c>
       <c r="DU22">
         <v>1800000.0</v>
       </c>
       <c r="DV22">
         <v>2100000.0</v>
       </c>
       <c r="DW22">
         <v>1900000.0</v>
       </c>
       <c r="DX22">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:128">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
         <v>-31045000.0</v>
       </c>
       <c r="C23">
         <v>-163953000.0</v>
       </c>
       <c r="D23">
         <v>-293431000.0</v>
       </c>
       <c r="E23">
         <v>-54259000.0</v>
       </c>
       <c r="F23">
         <v>86341000.0</v>
       </c>
       <c r="G23">
         <v>18209000.0</v>
       </c>
       <c r="H23">
         <v>-48958000.0</v>
       </c>
       <c r="I23">
         <v>-73523000.0</v>
       </c>
       <c r="J23">
         <v>44683000.0</v>
       </c>
       <c r="K23">
         <v>-42776000.0</v>
       </c>
       <c r="L23">
         <v>597000.0</v>
       </c>
       <c r="M23">
         <v>-5669000.0</v>
       </c>
       <c r="N23">
         <v>7605000.0</v>
       </c>
       <c r="O23">
         <v>-108602000.0</v>
       </c>
       <c r="P23">
         <v>-63212000.0</v>
       </c>
       <c r="Q23">
         <v>-197215000.0</v>
       </c>
       <c r="R23">
-        <v>62101000.0</v>
+        <v>78917000.0</v>
       </c>
       <c r="S23">
-        <v>65197000.0</v>
+        <v>57822000.0</v>
       </c>
       <c r="T23">
-        <v>6724000.0</v>
+        <v>32328000.0</v>
       </c>
       <c r="U23">
-        <v>16704000.0</v>
+        <v>25459000.0</v>
       </c>
       <c r="V23">
-        <v>129810000.0</v>
+        <v>119469000.0</v>
       </c>
       <c r="W23">
         <v>65542000.0</v>
       </c>
       <c r="X23">
         <v>35106000.0</v>
       </c>
       <c r="Y23">
         <v>256527000.0</v>
       </c>
       <c r="Z23">
         <v>71436000.0</v>
       </c>
       <c r="AA23">
         <v>52081000.0</v>
       </c>
       <c r="AB23">
         <v>-8579000.0</v>
       </c>
       <c r="AC23">
         <v>-33920000.0</v>
       </c>
       <c r="AD23">
         <v>2625000.0</v>
       </c>
@@ -46717,51 +46894,51 @@
       </c>
       <c r="DR23">
         <v>-10700000.0</v>
       </c>
       <c r="DS23">
         <v>-200000.0</v>
       </c>
       <c r="DT23">
         <v>3600000.0</v>
       </c>
       <c r="DU23">
         <v>13500000.0</v>
       </c>
       <c r="DV23">
         <v>22000000.0</v>
       </c>
       <c r="DW23">
         <v>5800000.0</v>
       </c>
       <c r="DX23">
         <v>2800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:128">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24">
         <v>59038000.0</v>
       </c>
       <c r="C24">
         <v>11193000.0</v>
       </c>
       <c r="D24">
         <v>-63228000.0</v>
       </c>
       <c r="E24">
         <v>-65332000.0</v>
       </c>
       <c r="F24">
         <v>54864000.0</v>
       </c>
       <c r="G24">
         <v>245232000.0</v>
       </c>
       <c r="H24">
         <v>-13704000.0</v>
       </c>
       <c r="I24">
         <v>-16927000.0</v>
       </c>
@@ -47103,54 +47280,54 @@
       </c>
       <c r="DR24">
         <v>7400000.0</v>
       </c>
       <c r="DS24">
         <v>-14500000.0</v>
       </c>
       <c r="DT24">
         <v>-28500000.0</v>
       </c>
       <c r="DU24">
         <v>-7300000.0</v>
       </c>
       <c r="DV24">
         <v>-5200000.0</v>
       </c>
       <c r="DW24">
         <v>-11500000.0</v>
       </c>
       <c r="DX24">
         <v>-2300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:128">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
-        <v>20626000.0</v>
+        <v>9451000.0</v>
       </c>
       <c r="C25">
         <v>-162000.0</v>
       </c>
       <c r="D25">
         <v>20144000.0</v>
       </c>
       <c r="E25">
         <v>-12586000.0</v>
       </c>
       <c r="F25">
         <v>503000.0</v>
       </c>
       <c r="G25">
         <v>4444000.0</v>
       </c>
       <c r="H25">
         <v>3456000.0</v>
       </c>
       <c r="I25">
         <v>2716000.0</v>
       </c>
       <c r="J25">
         <v>3884000.0</v>
       </c>
@@ -47489,51 +47666,51 @@
       </c>
       <c r="DR25">
         <v>-2200000.0</v>
       </c>
       <c r="DS25">
         <v>-700000.0</v>
       </c>
       <c r="DT25">
         <v>-4200000.0</v>
       </c>
       <c r="DU25">
         <v>1800000.0</v>
       </c>
       <c r="DV25">
         <v>300000.0</v>
       </c>
       <c r="DW25">
         <v>1400000.0</v>
       </c>
       <c r="DX25">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="26" spans="1:128">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26">
         <v>-24454000.0</v>
       </c>
       <c r="C26">
         <v>-36000.0</v>
       </c>
       <c r="D26">
         <v>-5884000.0</v>
       </c>
       <c r="E26">
         <v>-62000.0</v>
       </c>
       <c r="F26">
         <v>-1430000.0</v>
       </c>
       <c r="G26">
         <v>-257000.0</v>
       </c>
       <c r="H26">
         <v>791000.0</v>
       </c>
       <c r="I26">
         <v>-15000.0</v>
       </c>
@@ -47747,51 +47924,51 @@
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
     </row>
     <row r="27" spans="1:128">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27">
         <v>1442000.0</v>
       </c>
       <c r="C27">
         <v>1463000.0</v>
       </c>
       <c r="D27">
         <v>1556000.0</v>
       </c>
       <c r="E27">
         <v>1148000.0</v>
       </c>
       <c r="F27">
         <v>1383000.0</v>
       </c>
       <c r="G27">
         <v>829000.0</v>
       </c>
       <c r="H27">
         <v>978000.0</v>
       </c>
       <c r="I27">
         <v>950000.0</v>
       </c>
@@ -48021,51 +48198,51 @@
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
     </row>
     <row r="28" spans="1:128">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
         <v>-74824000.0</v>
       </c>
       <c r="C28">
         <v>-118198000.0</v>
       </c>
       <c r="D28">
         <v>-152970000.0</v>
       </c>
       <c r="E28">
         <v>-48436000.0</v>
       </c>
       <c r="F28">
         <v>62217000.0</v>
       </c>
       <c r="G28">
         <v>-299738000.0</v>
       </c>
       <c r="H28">
         <v>-46203000.0</v>
       </c>
       <c r="I28">
         <v>34221000.0</v>
       </c>
@@ -48407,51 +48584,51 @@
       </c>
       <c r="DR28">
         <v>-13600000.0</v>
       </c>
       <c r="DS28">
         <v>-3100000.0</v>
       </c>
       <c r="DT28">
         <v>3200000.0</v>
       </c>
       <c r="DU28">
         <v>18000000.0</v>
       </c>
       <c r="DV28">
         <v>16100000.0</v>
       </c>
       <c r="DW28">
         <v>11100000.0</v>
       </c>
       <c r="DX28">
         <v>-4100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:128">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
         <v>36939000.0</v>
       </c>
       <c r="C29">
         <v>44240000.0</v>
       </c>
       <c r="D29">
         <v>35941000.0</v>
       </c>
       <c r="E29">
         <v>24245000.0</v>
       </c>
       <c r="F29">
         <v>17838000.0</v>
       </c>
       <c r="G29">
         <v>23996000.0</v>
       </c>
       <c r="H29">
         <v>48499000.0</v>
       </c>
       <c r="I29">
         <v>11649000.0</v>
       </c>
@@ -48793,51 +48970,51 @@
       </c>
       <c r="DR29">
         <v>1400000.0</v>
       </c>
       <c r="DS29">
         <v>4500000.0</v>
       </c>
       <c r="DT29">
         <v>1600000.0</v>
       </c>
       <c r="DU29">
         <v>3900000.0</v>
       </c>
       <c r="DV29">
         <v>1400000.0</v>
       </c>
       <c r="DW29">
         <v>4700000.0</v>
       </c>
       <c r="DX29">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:128">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
         <v>29587000.0</v>
       </c>
       <c r="C30">
         <v>81458000.0</v>
       </c>
       <c r="D30">
         <v>91787000.0</v>
       </c>
       <c r="E30">
         <v>-90163000.0</v>
       </c>
       <c r="F30">
         <v>76737000.0</v>
       </c>
       <c r="G30">
         <v>259304000.0</v>
       </c>
       <c r="H30">
         <v>-7421000.0</v>
       </c>
       <c r="I30">
         <v>-23072000.0</v>
       </c>