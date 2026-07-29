--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1903,51 +1903,53 @@
       <c r="Q15">
         <v>270000.0</v>
       </c>
       <c r="R15">
         <v>268000.0</v>
       </c>
       <c r="S15">
         <v>216000.0</v>
       </c>
       <c r="T15">
         <v>216000.0</v>
       </c>
       <c r="U15">
         <v>167000.0</v>
       </c>
       <c r="V15">
         <v>167000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>38</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>49104000.0</v>
+      </c>
       <c r="C16">
         <v>47371000.0</v>
       </c>
       <c r="D16">
         <v>14158000.0</v>
       </c>
       <c r="E16">
         <v>37720000.0</v>
       </c>
       <c r="F16">
         <v>26998000.0</v>
       </c>
       <c r="G16">
         <v>33134999.0</v>
       </c>
       <c r="H16">
         <v>48781000.0</v>
       </c>
       <c r="I16">
         <v>21761000.0</v>
       </c>
       <c r="J16">
         <v>33923000.0</v>
       </c>
       <c r="K16">
@@ -2524,51 +2526,51 @@
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
-        <v>42709000.0</v>
+        <v>63222000.0</v>
       </c>
       <c r="C28">
         <v>66148000.0</v>
       </c>
       <c r="D28">
         <v>54552000.0</v>
       </c>
       <c r="E28">
         <v>62777000.0</v>
       </c>
       <c r="F28">
         <v>56915000.0</v>
       </c>
       <c r="G28">
         <v>64081000.0</v>
       </c>
       <c r="H28">
         <v>95798000.0</v>
       </c>
       <c r="I28">
         <v>70381000.0</v>
       </c>
       <c r="J28">
         <v>76855000.0</v>
       </c>
@@ -2642,51 +2644,51 @@
         <v>220650000.0</v>
       </c>
       <c r="J29">
         <v>317207000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
-        <v>224889000.0</v>
+        <v>259759000.0</v>
       </c>
       <c r="C30">
         <v>229954000.0</v>
       </c>
       <c r="D30">
         <v>229285000.0</v>
       </c>
       <c r="E30">
         <v>205462000.0</v>
       </c>
       <c r="F30">
         <v>176871000.0</v>
       </c>
       <c r="G30">
         <v>225836000.0</v>
       </c>
       <c r="H30">
         <v>204918000.0</v>
       </c>
       <c r="I30">
         <v>122316000.0</v>
       </c>
       <c r="J30">
         <v>174193000.0</v>
       </c>
@@ -3196,51 +3198,51 @@
       <c r="R38">
         <v>264000.0</v>
       </c>
       <c r="S38">
         <v>79000.0</v>
       </c>
       <c r="T38">
         <v>760000.0</v>
       </c>
       <c r="U38">
         <v>753000.0</v>
       </c>
       <c r="V38">
         <v>1012000.0</v>
       </c>
       <c r="W38"/>
       <c r="X38">
         <v>-8420000.0</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
-        <v>274142000.0</v>
+        <v>14383000.0</v>
       </c>
       <c r="C39">
         <v>9084000.0</v>
       </c>
       <c r="D39">
         <v>8894000.0</v>
       </c>
       <c r="E39">
         <v>8229000.0</v>
       </c>
       <c r="F39">
         <v>7342000.0</v>
       </c>
       <c r="G39">
         <v>6429000.0</v>
       </c>
       <c r="H39">
         <v>4847000.0</v>
       </c>
       <c r="I39">
         <v>5000000.0</v>
       </c>
       <c r="J39">
         <v>8169000.0</v>
       </c>
@@ -3266,51 +3268,51 @@
         <v>29973000.0</v>
       </c>
       <c r="R39">
         <v>13991000.0</v>
       </c>
       <c r="S39">
         <v>18164000.0</v>
       </c>
       <c r="T39">
         <v>844000.0</v>
       </c>
       <c r="U39">
         <v>776000.0</v>
       </c>
       <c r="V39">
         <v>381000.0</v>
       </c>
       <c r="W39"/>
       <c r="X39"/>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>189789000.0</v>
+        <v>30701000.0</v>
       </c>
       <c r="C40">
         <v>5316000.0</v>
       </c>
       <c r="D40">
         <v>86995000.0</v>
       </c>
       <c r="E40">
         <v>18466000.0</v>
       </c>
       <c r="F40">
         <v>38594000.0</v>
       </c>
       <c r="G40">
         <v>84637000.0</v>
       </c>
       <c r="H40">
         <v>16966000.0</v>
       </c>
       <c r="I40">
         <v>21996000.0</v>
       </c>
       <c r="J40">
         <v>17873000.0</v>
       </c>
@@ -3400,51 +3402,51 @@
         <v>1006000.0</v>
       </c>
       <c r="R41">
         <v>829000.0</v>
       </c>
       <c r="S41">
         <v>793000.0</v>
       </c>
       <c r="T41">
         <v>427000.0</v>
       </c>
       <c r="U41">
         <v>481000.0</v>
       </c>
       <c r="V41">
         <v>535000.0</v>
       </c>
       <c r="W41"/>
       <c r="X41"/>
     </row>
     <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
-        <v>158626000.0</v>
+        <v>219829000.0</v>
       </c>
       <c r="C42">
         <v>213973000.0</v>
       </c>
       <c r="D42">
         <v>183189000.0</v>
       </c>
       <c r="E42">
         <v>181644000.0</v>
       </c>
       <c r="F42">
         <v>179341000.0</v>
       </c>
       <c r="G42">
         <v>177784000.0</v>
       </c>
       <c r="H42">
         <v>175983000.0</v>
       </c>
       <c r="I42">
         <v>173202000.0</v>
       </c>
       <c r="J42">
         <v>168157000.0</v>
       </c>
@@ -3924,51 +3926,51 @@
         <v>19188000.0</v>
       </c>
       <c r="L50">
         <v>12004000.0</v>
       </c>
       <c r="M50">
         <v>33527000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
-        <v>44297000.0</v>
+        <v>64810000.0</v>
       </c>
       <c r="C51">
         <v>94464000.0</v>
       </c>
       <c r="D51">
         <v>85490000.0</v>
       </c>
       <c r="E51">
         <v>66561000.0</v>
       </c>
       <c r="F51">
         <v>69208000.0</v>
       </c>
       <c r="G51">
         <v>65670000.0</v>
       </c>
       <c r="H51">
         <v>96884000.0</v>
       </c>
       <c r="I51">
         <v>79065000.0</v>
       </c>
       <c r="J51">
         <v>85941000.0</v>
       </c>
@@ -3986,51 +3988,51 @@
       </c>
       <c r="O51">
         <v>12621000.0</v>
       </c>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51">
         <v>34125000.0</v>
       </c>
       <c r="T51"/>
       <c r="U51">
         <v>25000000.0</v>
       </c>
       <c r="V51">
         <v>34548000.0</v>
       </c>
       <c r="W51"/>
       <c r="X51"/>
     </row>
     <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
-        <v>13724000.0</v>
+        <v>14773000.0</v>
       </c>
       <c r="C52">
         <v>39530000.0</v>
       </c>
       <c r="D52">
         <v>31372000.0</v>
       </c>
       <c r="E52">
         <v>43725000.0</v>
       </c>
       <c r="F52">
         <v>46404000.0</v>
       </c>
       <c r="G52">
         <v>13234000.0</v>
       </c>
       <c r="H52">
         <v>11499000.0</v>
       </c>
       <c r="I52">
         <v>5991000.0</v>
       </c>
       <c r="J52">
         <v>22756000.0</v>
       </c>
@@ -7539,53 +7541,59 @@
       </c>
       <c r="BX15">
         <v>216000.0</v>
       </c>
       <c r="BY15">
         <v>400000.0</v>
       </c>
       <c r="BZ15"/>
       <c r="CA15">
         <v>167000.0</v>
       </c>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15">
         <v>167000.0</v>
       </c>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
     </row>
     <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>38</v>
       </c>
-      <c r="B16"/>
-[...1 lines deleted...]
-      <c r="D16"/>
+      <c r="B16">
+        <v>53451000.0</v>
+      </c>
+      <c r="C16">
+        <v>49104000.0</v>
+      </c>
+      <c r="D16">
+        <v>43862000.0</v>
+      </c>
       <c r="E16">
         <v>48762000.0</v>
       </c>
       <c r="F16">
         <v>42756000.0</v>
       </c>
       <c r="G16">
         <v>47371000.0</v>
       </c>
       <c r="H16">
         <v>44392000.0</v>
       </c>
       <c r="I16">
         <v>47098000.0</v>
       </c>
       <c r="J16">
         <v>58619000.0</v>
       </c>
       <c r="K16">
         <v>64078999.0</v>
       </c>
       <c r="L16">
         <v>47655000.0</v>
       </c>
       <c r="M16">
@@ -9674,57 +9682,57 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
     </row>
     <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
-        <v>44068000.0</v>
+        <v>110404000.0</v>
       </c>
       <c r="C28">
-        <v>42709000.0</v>
+        <v>63222000.0</v>
       </c>
       <c r="D28">
-        <v>38005000.0</v>
+        <v>76849000.0</v>
       </c>
       <c r="E28">
         <v>91859000.0</v>
       </c>
       <c r="F28">
         <v>78452000.0</v>
       </c>
       <c r="G28">
         <v>66148000.0</v>
       </c>
       <c r="H28">
         <v>76404000.0</v>
       </c>
       <c r="I28">
         <v>111174000.0</v>
       </c>
       <c r="J28">
         <v>83559000.0</v>
       </c>
       <c r="K28">
         <v>54552000.0</v>
       </c>
       <c r="L28">
         <v>93180000.0</v>
       </c>
@@ -10060,57 +10068,57 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
     </row>
     <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
-        <v>194614000.0</v>
+        <v>241136000.0</v>
       </c>
       <c r="C30">
-        <v>224889000.0</v>
+        <v>259759000.0</v>
       </c>
       <c r="D30">
-        <v>213256000.0</v>
+        <v>257628000.0</v>
       </c>
       <c r="E30">
         <v>267634000.0</v>
       </c>
       <c r="F30">
         <v>244117000.0</v>
       </c>
       <c r="G30">
         <v>229954000.0</v>
       </c>
       <c r="H30">
         <v>246275000.0</v>
       </c>
       <c r="I30">
         <v>246418000.0</v>
       </c>
       <c r="J30">
         <v>203531000.0</v>
       </c>
       <c r="K30">
         <v>229285000.0</v>
       </c>
       <c r="L30">
         <v>215626000.0</v>
       </c>
@@ -11958,111 +11966,111 @@
         <v>3241000.0</v>
       </c>
       <c r="BX38">
         <v>3299000.0</v>
       </c>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38">
         <v>4540000.0</v>
       </c>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38">
         <v>3501000.0</v>
       </c>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
     </row>
     <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
-        <v>252407000.0</v>
+        <v>11271000.0</v>
       </c>
       <c r="C39">
-        <v>274142000.0</v>
+        <v>14383000.0</v>
       </c>
       <c r="D39">
-        <v>262708000.0</v>
+        <v>5080000.0</v>
       </c>
       <c r="E39">
         <v>8765000.0</v>
       </c>
       <c r="F39">
         <v>7819000.0</v>
       </c>
       <c r="G39">
         <v>9084000.0</v>
       </c>
       <c r="H39">
         <v>4141000.0</v>
       </c>
       <c r="I39">
         <v>8207000.0</v>
       </c>
       <c r="J39">
         <v>6668000.0</v>
       </c>
       <c r="K39">
         <v>8894000.0</v>
       </c>
       <c r="L39">
         <v>6073000.0</v>
       </c>
       <c r="M39">
         <v>6370000.0</v>
       </c>
       <c r="N39">
         <v>13619000.0</v>
       </c>
       <c r="O39">
         <v>8229000.0</v>
       </c>
       <c r="P39">
         <v>3121000.0</v>
       </c>
       <c r="Q39">
         <v>3212000.0</v>
       </c>
       <c r="R39">
         <v>5208000.0</v>
       </c>
       <c r="S39">
         <v>7342000.0</v>
       </c>
       <c r="T39">
-        <v>5498000.0</v>
+        <v>10196000.0</v>
       </c>
       <c r="U39">
         <v>75841000.0</v>
       </c>
       <c r="V39">
-        <v>7254000.0</v>
+        <v>13708000.0</v>
       </c>
       <c r="W39">
         <v>6429000.0</v>
       </c>
       <c r="X39">
         <v>3793000.0</v>
       </c>
       <c r="Y39">
         <v>4554000.0</v>
       </c>
       <c r="Z39">
         <v>4074000.0</v>
       </c>
       <c r="AA39">
         <v>4847000.0</v>
       </c>
       <c r="AB39">
         <v>6544000.0</v>
       </c>
       <c r="AC39">
         <v>7081000.0</v>
       </c>
       <c r="AD39">
         <v>8517000.0</v>
       </c>
@@ -12204,111 +12212,111 @@
       <c r="BX39">
         <v>1176000.0</v>
       </c>
       <c r="BY39">
         <v>4200000.0</v>
       </c>
       <c r="BZ39"/>
       <c r="CA39">
         <v>776000.0</v>
       </c>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39">
         <v>381000.0</v>
       </c>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
     </row>
     <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>168111000.0</v>
+        <v>18538000.0</v>
       </c>
       <c r="C40">
-        <v>189789000.0</v>
+        <v>30701000.0</v>
       </c>
       <c r="D40">
-        <v>182039000.0</v>
+        <v>27360000.0</v>
       </c>
       <c r="E40">
         <v>18124000.0</v>
       </c>
       <c r="F40">
         <v>14146000.0</v>
       </c>
       <c r="G40">
         <v>5316000.0</v>
       </c>
       <c r="H40">
-        <v>15528000.0</v>
+        <v>28933000.0</v>
       </c>
       <c r="I40">
         <v>25569000.0</v>
       </c>
       <c r="J40">
         <v>22548000.0</v>
       </c>
       <c r="K40">
         <v>37074000.0</v>
       </c>
       <c r="L40">
         <v>31846999.0</v>
       </c>
       <c r="M40">
         <v>26106000.0</v>
       </c>
       <c r="N40">
         <v>22049000.0</v>
       </c>
       <c r="O40">
         <v>18466000.0</v>
       </c>
       <c r="P40">
         <v>23257000.0</v>
       </c>
       <c r="Q40">
         <v>23059000.0</v>
       </c>
       <c r="R40">
         <v>21140999.0</v>
       </c>
       <c r="S40">
         <v>38594000.0</v>
       </c>
       <c r="T40">
-        <v>77364000.0</v>
+        <v>153246000.0</v>
       </c>
       <c r="U40">
         <v>153231000.0</v>
       </c>
       <c r="V40">
-        <v>72080000.0</v>
+        <v>138347000.0</v>
       </c>
       <c r="W40">
         <v>84637000.0</v>
       </c>
       <c r="X40">
         <v>45925000.0</v>
       </c>
       <c r="Y40">
         <v>20731000.0</v>
       </c>
       <c r="Z40">
         <v>17546999.0</v>
       </c>
       <c r="AA40">
         <v>16966000.0</v>
       </c>
       <c r="AB40">
         <v>9820000.0</v>
       </c>
       <c r="AC40">
         <v>4624000.0</v>
       </c>
       <c r="AD40">
         <v>2098000.0</v>
       </c>
@@ -12672,57 +12680,57 @@
         <v>427000.0</v>
       </c>
       <c r="BX41">
         <v>440000.0</v>
       </c>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41">
         <v>481000.0</v>
       </c>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41">
         <v>535000.0</v>
       </c>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
     </row>
     <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
-        <v>166279000.0</v>
+        <v>222795000.0</v>
       </c>
       <c r="C42">
-        <v>158626000.0</v>
+        <v>219829000.0</v>
       </c>
       <c r="D42">
-        <v>157484000.0</v>
+        <v>218447000.0</v>
       </c>
       <c r="E42">
         <v>217053000.0</v>
       </c>
       <c r="F42">
         <v>215535000.0</v>
       </c>
       <c r="G42">
         <v>213973000.0</v>
       </c>
       <c r="H42">
         <v>212464000.0</v>
       </c>
       <c r="I42">
         <v>185429000.0</v>
       </c>
       <c r="J42">
         <v>183838000.0</v>
       </c>
       <c r="K42">
         <v>183189000.0</v>
       </c>
       <c r="L42">
         <v>182983000.0</v>
       </c>
@@ -14478,57 +14486,57 @@
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
     </row>
     <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
-        <v>50322000.0</v>
+        <v>116658000.0</v>
       </c>
       <c r="C51">
-        <v>44297000.0</v>
+        <v>64810000.0</v>
       </c>
       <c r="D51">
-        <v>42922000.0</v>
+        <v>81766000.0</v>
       </c>
       <c r="E51">
         <v>93591000.0</v>
       </c>
       <c r="F51">
         <v>91408000.0</v>
       </c>
       <c r="G51">
         <v>94464000.0</v>
       </c>
       <c r="H51">
         <v>104658000.0</v>
       </c>
       <c r="I51">
         <v>116011000.0</v>
       </c>
       <c r="J51">
         <v>88197000.0</v>
       </c>
       <c r="K51">
         <v>85490000.0</v>
       </c>
       <c r="L51">
         <v>97061000.0</v>
       </c>
@@ -14705,54 +14713,54 @@
       <c r="BY51">
         <v>3100000.0</v>
       </c>
       <c r="BZ51"/>
       <c r="CA51">
         <v>25000000.0</v>
       </c>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51">
         <v>34548000.0</v>
       </c>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
     </row>
     <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
         <v>16547000.0</v>
       </c>
       <c r="C52">
-        <v>13724000.0</v>
+        <v>14773000.0</v>
       </c>
       <c r="D52">
-        <v>15647000.0</v>
+        <v>16809000.0</v>
       </c>
       <c r="E52">
         <v>18711000.0</v>
       </c>
       <c r="F52">
         <v>21081000.0</v>
       </c>
       <c r="G52">
         <v>39530000.0</v>
       </c>
       <c r="H52">
         <v>27246000.0</v>
       </c>
       <c r="I52">
         <v>33816000.0</v>
       </c>
       <c r="J52">
         <v>28656000.0</v>
       </c>
       <c r="K52">
         <v>31372000.0</v>
       </c>
       <c r="L52">
         <v>29283000.0</v>
       </c>
@@ -19753,51 +19761,51 @@
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
     </row>
     <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>152</v>
       </c>
       <c r="B5">
-        <v>-795000.0</v>
+        <v>-634000.0</v>
       </c>
       <c r="C5">
         <v>3957000.0</v>
       </c>
       <c r="D5">
         <v>5738000.0</v>
       </c>
       <c r="E5">
         <v>3023000.0</v>
       </c>
       <c r="F5">
         <v>470000.0</v>
       </c>
       <c r="G5">
         <v>8720000.0</v>
       </c>
       <c r="H5">
         <v>6218000.0</v>
       </c>
       <c r="I5">
         <v>-2854000.0</v>
       </c>
       <c r="J5">
         <v>-3461000.0</v>
       </c>
@@ -20013,51 +20021,51 @@
       </c>
       <c r="CC5">
         <v>88539000.0</v>
       </c>
       <c r="CD5">
         <v>88539000.0</v>
       </c>
       <c r="CE5">
         <v>-230520000.0</v>
       </c>
       <c r="CF5">
         <v>82330000.0</v>
       </c>
       <c r="CG5">
         <v>82330000.0</v>
       </c>
       <c r="CH5">
         <v>82330000.0</v>
       </c>
     </row>
     <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>153</v>
       </c>
       <c r="B6">
-        <v>4991000.0</v>
+        <v>5152000.0</v>
       </c>
       <c r="C6">
         <v>11225000.0</v>
       </c>
       <c r="D6">
         <v>13509000.0</v>
       </c>
       <c r="E6">
         <v>8254000.0</v>
       </c>
       <c r="F6">
         <v>5873000.0</v>
       </c>
       <c r="G6">
         <v>13927000.0</v>
       </c>
       <c r="H6">
         <v>11786000.0</v>
       </c>
       <c r="I6">
         <v>3117000.0</v>
       </c>
       <c r="J6">
         <v>2558000.0</v>
       </c>
@@ -29399,51 +29407,51 @@
       <c r="CB8"/>
     </row>
     <row r="9" spans="1:80">
       <c r="A9" t="s">
         <v>187</v>
       </c>
       <c r="B9">
         <v>23294000.0</v>
       </c>
       <c r="C9">
         <v>-2590000.0</v>
       </c>
       <c r="D9">
         <v>8101000.0</v>
       </c>
       <c r="E9">
         <v>-23883000.0</v>
       </c>
       <c r="F9">
         <v>-14392000.0</v>
       </c>
       <c r="G9">
         <v>16468000.0</v>
       </c>
       <c r="H9">
-        <v>-22981000.0</v>
+        <v>-23000.0</v>
       </c>
       <c r="I9">
         <v>-43045000.0</v>
       </c>
       <c r="J9">
         <v>25750000.0</v>
       </c>
       <c r="K9">
         <v>-13523000.0</v>
       </c>
       <c r="L9">
         <v>-8881000.0</v>
       </c>
       <c r="M9">
         <v>-20207000.0</v>
       </c>
       <c r="N9">
         <v>18897000.0</v>
       </c>
       <c r="O9">
         <v>-14738000.0</v>
       </c>
       <c r="P9">
         <v>-7573000.0</v>
       </c>
@@ -30377,51 +30385,51 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
     </row>
     <row r="14" spans="1:80">
       <c r="A14" t="s">
         <v>192</v>
       </c>
       <c r="B14">
-        <v>5786000.0</v>
+        <v>7789000.0</v>
       </c>
       <c r="C14">
         <v>10633000.0</v>
       </c>
       <c r="D14">
         <v>7771000.0</v>
       </c>
       <c r="E14">
         <v>7602000.0</v>
       </c>
       <c r="F14">
         <v>7880000.0</v>
       </c>
       <c r="G14">
         <v>7676000.0</v>
       </c>
       <c r="H14">
         <v>11811000.0</v>
       </c>
       <c r="I14">
         <v>8464000.0</v>
       </c>
       <c r="J14">
         <v>8438000.0</v>
       </c>
@@ -31981,51 +31989,51 @@
       </c>
       <c r="BW22">
         <v>6070000.0</v>
       </c>
       <c r="BX22">
         <v>3776000.0</v>
       </c>
       <c r="BY22">
         <v>3776000.0</v>
       </c>
       <c r="BZ22">
         <v>3286000.0</v>
       </c>
       <c r="CA22">
         <v>12403000.0</v>
       </c>
       <c r="CB22">
         <v>5311000.0</v>
       </c>
     </row>
     <row r="23" spans="1:80">
       <c r="A23" t="s">
         <v>200</v>
       </c>
       <c r="B23">
-        <v>52256000.0</v>
+        <v>2576000.0</v>
       </c>
       <c r="C23">
         <v>373000.0</v>
       </c>
       <c r="D23">
         <v>-373000.0</v>
       </c>
       <c r="E23">
         <v>729000.0</v>
       </c>
       <c r="F23">
         <v>-215000.0</v>
       </c>
       <c r="G23">
         <v>486000.0</v>
       </c>
       <c r="H23">
         <v>-452000.0</v>
       </c>
       <c r="I23">
         <v>-203000.0</v>
       </c>
       <c r="J23">
         <v>194000.0</v>
       </c>
@@ -32223,63 +32231,63 @@
       </c>
       <c r="BW23">
         <v>40431000.0</v>
       </c>
       <c r="BX23">
         <v>-1960000.0</v>
       </c>
       <c r="BY23">
         <v>-880000.0</v>
       </c>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
     </row>
     <row r="24" spans="1:80">
       <c r="A24" t="s">
         <v>201</v>
       </c>
       <c r="B24">
         <v>60000.0</v>
       </c>
       <c r="C24">
         <v>29711000.0</v>
       </c>
       <c r="D24">
-        <v>1391000.0</v>
+        <v>543000.0</v>
       </c>
       <c r="E24">
         <v>848000.0</v>
       </c>
       <c r="F24">
         <v>341000.0</v>
       </c>
       <c r="G24">
         <v>687000.0</v>
       </c>
       <c r="H24">
-        <v>1922000.0</v>
+        <v>1568000.0</v>
       </c>
       <c r="I24">
         <v>74000.0</v>
       </c>
       <c r="J24">
         <v>280000.0</v>
       </c>
       <c r="K24">
         <v>-990000.0</v>
       </c>
       <c r="L24">
         <v>737000.0</v>
       </c>
       <c r="M24">
         <v>10756000.0</v>
       </c>
       <c r="N24">
         <v>576000.0</v>
       </c>
       <c r="O24">
         <v>408000.0</v>
       </c>
       <c r="P24">
         <v>3429000.0</v>
       </c>
@@ -32453,51 +32461,51 @@
       </c>
       <c r="BU24">
         <v>85000.0</v>
       </c>
       <c r="BV24">
         <v>73000.0</v>
       </c>
       <c r="BW24">
         <v>85000.0</v>
       </c>
       <c r="BX24">
         <v>360000.0</v>
       </c>
       <c r="BY24">
         <v>1420000.0</v>
       </c>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
     </row>
     <row r="25" spans="1:80">
       <c r="A25" t="s">
         <v>202</v>
       </c>
       <c r="B25">
-        <v>2034000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="C25">
         <v>-958000.0</v>
       </c>
       <c r="D25">
         <v>1565000.0</v>
       </c>
       <c r="E25">
         <v>120000.0</v>
       </c>
       <c r="F25">
         <v>264000.0</v>
       </c>
       <c r="G25">
         <v>-620000.0</v>
       </c>
       <c r="H25">
         <v>-4467000.0</v>
       </c>
       <c r="I25">
         <v>515000.0</v>
       </c>
       <c r="J25">
         <v>219000.0</v>
       </c>