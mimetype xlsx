--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1910,51 +1913,51 @@
         <v>216000.0</v>
       </c>
       <c r="T15">
         <v>216000.0</v>
       </c>
       <c r="U15">
         <v>167000.0</v>
       </c>
       <c r="V15">
         <v>167000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
         <v>49104000.0</v>
       </c>
       <c r="C16">
         <v>47371000.0</v>
       </c>
       <c r="D16">
-        <v>14158000.0</v>
+        <v>64078999.0</v>
       </c>
       <c r="E16">
         <v>37720000.0</v>
       </c>
       <c r="F16">
         <v>26998000.0</v>
       </c>
       <c r="G16">
         <v>33134999.0</v>
       </c>
       <c r="H16">
         <v>48781000.0</v>
       </c>
       <c r="I16">
         <v>21761000.0</v>
       </c>
       <c r="J16">
         <v>33923000.0</v>
       </c>
       <c r="K16">
         <v>27681000.0</v>
       </c>
       <c r="L16">
         <v>28484000.0</v>
       </c>
@@ -3274,51 +3277,51 @@
         <v>18164000.0</v>
       </c>
       <c r="T39">
         <v>844000.0</v>
       </c>
       <c r="U39">
         <v>776000.0</v>
       </c>
       <c r="V39">
         <v>381000.0</v>
       </c>
       <c r="W39"/>
       <c r="X39"/>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
         <v>30701000.0</v>
       </c>
       <c r="C40">
         <v>5316000.0</v>
       </c>
       <c r="D40">
-        <v>86995000.0</v>
+        <v>37074000.0</v>
       </c>
       <c r="E40">
         <v>18466000.0</v>
       </c>
       <c r="F40">
         <v>38594000.0</v>
       </c>
       <c r="G40">
         <v>84637000.0</v>
       </c>
       <c r="H40">
         <v>16966000.0</v>
       </c>
       <c r="I40">
         <v>21996000.0</v>
       </c>
       <c r="J40">
         <v>17873000.0</v>
       </c>
       <c r="K40">
         <v>19946000.0</v>
       </c>
       <c r="L40">
         <v>18138000.0</v>
       </c>
@@ -4638,570 +4641,576 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
+      <c r="CI1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>93875000.0</v>
+      </c>
+      <c r="C2">
         <v>96397000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>109132000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>109655000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>113972000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>112009000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>98449000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>116559000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>90031000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>53366000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>82821000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>51234000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>75197000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>73221000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>88803000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>76058000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>74306000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>61723000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>49140000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31925000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45173000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>39232000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>48968000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>48400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>47303000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>48072000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>70983000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>55902000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>49020000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>43233000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>42759000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>33077000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>40326000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>38499000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>47184000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>54688000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>48760000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>51414000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>50016000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>51755000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>42535000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41128000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>54390000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>52262000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>29875000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>25021000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>23595000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29960000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>21461000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>12905000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>24772000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>26300000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>21853000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>21699000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>31177000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>17283000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>15372000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11333000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11977000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9949000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>14252000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>12894000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>25896000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>28613000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>22565000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>21460000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>24907000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>21259000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>9738000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>12430000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13665000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>24404000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>24039000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>20351000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>19225000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>16413000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4300000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>19456000.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>17616000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5246,52 +5255,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5336,352 +5346,354 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
+        <v>129000.0</v>
+      </c>
+      <c r="C5">
         <v>-23000.0</v>
       </c>
-      <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
         <v>-1372000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1602000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1795000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1989000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2029000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1044999.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1270000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1094000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-336000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-52000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>357000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>320000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>243000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-26000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-255000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-272000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-186000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-382000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-971000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1242000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-927000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-145000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-562000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-168782000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-166282000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-161276000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-159867000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-154337000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-149403000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-144121000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-151928000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-146638000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-141768000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-136556000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-134358000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-129239000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-124735000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-119440000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-114881000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-110727000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-105172000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-100170000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-95515000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-91078000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-87028000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-82671000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-79359000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-75986000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-72634000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-69092000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-65667000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-62791000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-59077000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-56223000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-53795000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-53500000.0</v>
       </c>
-      <c r="BZ5"/>
-      <c r="CA5">
+      <c r="CA5"/>
+      <c r="CB5">
         <v>-48596000.0</v>
       </c>
-      <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
-      <c r="CE5">
+      <c r="CE5"/>
+      <c r="CF5">
         <v>-38508000.0</v>
       </c>
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>179214000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>177142000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>175845000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>174697000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>173881000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>173221000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>172051000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>171079000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>170582000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>170046000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -5695,168 +5707,173 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7">
+        <v>63533000.0</v>
+      </c>
+      <c r="C7">
         <v>58648000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>56936000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>58158000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>60163000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>68092000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>72162000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>76688000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>81034000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>77320000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>75747000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>46757000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>35921000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>29913000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>46858000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>47871000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>49597000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>49522000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>46520000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>44625000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>46116000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>47200000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>31803000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>46006000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>48269000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>49962000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>43116000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>44944000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>29388000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>30441000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5868,116 +5885,119 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
+        <v>541000.0</v>
+      </c>
+      <c r="C8">
         <v>412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406000.0</v>
       </c>
       <c r="D8">
         <v>406000.0</v>
       </c>
       <c r="E8">
+        <v>406000.0</v>
+      </c>
+      <c r="F8">
         <v>404000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>403000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>397000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>396000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>341000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>336000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331000.0</v>
       </c>
       <c r="M8">
         <v>331000.0</v>
       </c>
       <c r="N8">
+        <v>331000.0</v>
+      </c>
+      <c r="O8">
         <v>329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>328000.0</v>
       </c>
       <c r="P8">
         <v>328000.0</v>
       </c>
       <c r="Q8">
+        <v>328000.0</v>
+      </c>
+      <c r="R8">
         <v>320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="S8">
         <v>317000.0</v>
       </c>
       <c r="T8">
+        <v>317000.0</v>
+      </c>
+      <c r="U8">
         <v>318000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>316000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5998,556 +6018,561 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>226369000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>224987000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>223593000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>222075000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>220513000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>219004000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>189523000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>189461000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>188535000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>188184000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>187601000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>186945000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>186236000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>185881000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>185633000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>185793000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>184757000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>184324000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>184214000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>184120000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>182983000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>182523000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>182062000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>181499000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>180440000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>179742000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>179214000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>177142000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>175845000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>174697000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>173881000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>173221000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>172051000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>171079000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>170582000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>170046000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>169177000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>168736000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>168211000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>167776000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>167249000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>166433000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>165862000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>165092000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>164513000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>163970000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>163346000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>162613000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>161760000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>160973000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>160107000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>159099000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>158347000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>157560000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>156666000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>155971000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>2527000.0</v>
+      </c>
+      <c r="C10">
         <v>6254000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1588000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4917000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1732000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12956000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>28316000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28254000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4837000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4638000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30938000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3881000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10425000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2845000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3784000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2737000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8089000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6726000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12293000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>893000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2410000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4642000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1589000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2732000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10343000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13522000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1086000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1350000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2759000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2625000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8684000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2594000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6281000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9201000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9086000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2659000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>920000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1550000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>305000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3146000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1512000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1579000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1345000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>17180000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>20735000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>34734000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>38893000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>45858000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>34370000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>45612000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>40859000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>31155000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>40584000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>45885000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>43084000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>50213000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>31933000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>15747000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>38979000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>35188000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>24703000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>23746000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>23174000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>28600000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>15798000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>22771000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>104736000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>108984000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>44003000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>41645000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>25712000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>18985000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>14500000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>15706000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>12584000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>14420000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15900000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>18561000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>7645000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1588000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4917000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1732000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12956000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>28316000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>28254000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>3881000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8883000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2845000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3784000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2737000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8089000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6726000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12293000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>893000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2410000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6568,1534 +6593,1550 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>2527000.0</v>
+      </c>
+      <c r="C12">
         <v>6254000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1588000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4917000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1732000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12956000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28316000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28254000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4837000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4638000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>30938000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3881000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10425000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2845000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3784000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2737000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8089000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6726000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12293000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>893000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2410000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4642000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1589000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2732000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10343000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13522000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1086000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1350000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2759000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2625000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8684000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2594000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6281000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9201000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9086000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2659000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>920000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1550000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>305000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3146000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1512000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1579000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1345000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>17180000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>20735000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>34734000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>38893000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>45858000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>34370000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>45612000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>40859000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>31155000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>40584000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>45885000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>43084000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>50213000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>31933000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>15747000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>38979000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>35188000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>24703000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>23746000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>23174000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>28600000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>15798000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>22771000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>104736000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>108984000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>44003000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>41645000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>25712000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>18985000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>14500000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15706000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>12584000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>14420000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>15900000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>18561000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>7645000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
         <v>412000.0</v>
       </c>
       <c r="C13">
-        <v>406000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="D13">
         <v>406000.0</v>
       </c>
       <c r="E13">
+        <v>406000.0</v>
+      </c>
+      <c r="F13">
         <v>404000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>403000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>397000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>396000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>341000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>336000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331000.0</v>
       </c>
       <c r="M13">
         <v>331000.0</v>
       </c>
       <c r="N13">
+        <v>331000.0</v>
+      </c>
+      <c r="O13">
         <v>329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>328000.0</v>
       </c>
       <c r="P13">
         <v>328000.0</v>
       </c>
       <c r="Q13">
+        <v>328000.0</v>
+      </c>
+      <c r="R13">
         <v>320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="S13">
         <v>317000.0</v>
       </c>
       <c r="T13">
+        <v>317000.0</v>
+      </c>
+      <c r="U13">
         <v>318000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>312000.0</v>
       </c>
       <c r="W13">
         <v>312000.0</v>
       </c>
       <c r="X13">
-        <v>311000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="Y13">
         <v>311000.0</v>
       </c>
       <c r="Z13">
+        <v>311000.0</v>
+      </c>
+      <c r="AA13">
         <v>305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303000.0</v>
       </c>
       <c r="AB13">
         <v>303000.0</v>
       </c>
       <c r="AC13">
+        <v>303000.0</v>
+      </c>
+      <c r="AD13">
         <v>302000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296000.0</v>
       </c>
       <c r="AF13">
         <v>296000.0</v>
       </c>
       <c r="AG13">
+        <v>296000.0</v>
+      </c>
+      <c r="AH13">
         <v>293000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288000.0</v>
       </c>
       <c r="AJ13">
         <v>288000.0</v>
       </c>
       <c r="AK13">
         <v>288000.0</v>
       </c>
       <c r="AL13">
+        <v>288000.0</v>
+      </c>
+      <c r="AM13">
         <v>284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000.0</v>
       </c>
       <c r="AN13">
         <v>283000.0</v>
       </c>
       <c r="AO13">
-        <v>279000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="AP13">
         <v>279000.0</v>
       </c>
       <c r="AQ13">
         <v>279000.0</v>
       </c>
       <c r="AR13">
         <v>279000.0</v>
       </c>
       <c r="AS13">
         <v>279000.0</v>
       </c>
       <c r="AT13">
         <v>279000.0</v>
       </c>
       <c r="AU13">
         <v>279000.0</v>
       </c>
       <c r="AV13">
-        <v>278000.0</v>
+        <v>279000.0</v>
       </c>
       <c r="AW13">
         <v>278000.0</v>
       </c>
       <c r="AX13">
         <v>278000.0</v>
       </c>
       <c r="AY13">
         <v>278000.0</v>
       </c>
       <c r="AZ13">
         <v>278000.0</v>
       </c>
       <c r="BA13">
+        <v>278000.0</v>
+      </c>
+      <c r="BB13">
         <v>277000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000.0</v>
       </c>
       <c r="BD13">
         <v>275000.0</v>
       </c>
       <c r="BE13">
-        <v>274000.0</v>
+        <v>275000.0</v>
       </c>
       <c r="BF13">
         <v>274000.0</v>
       </c>
       <c r="BG13">
         <v>274000.0</v>
       </c>
       <c r="BH13">
         <v>274000.0</v>
       </c>
       <c r="BI13">
-        <v>270000.0</v>
+        <v>274000.0</v>
       </c>
       <c r="BJ13">
         <v>270000.0</v>
       </c>
       <c r="BK13">
         <v>270000.0</v>
       </c>
       <c r="BL13">
-        <v>269000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="BM13">
         <v>269000.0</v>
       </c>
       <c r="BN13">
-        <v>268000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="BO13">
         <v>268000.0</v>
       </c>
       <c r="BP13">
         <v>268000.0</v>
       </c>
       <c r="BQ13">
+        <v>268000.0</v>
+      </c>
+      <c r="BR13">
         <v>219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000.0</v>
       </c>
       <c r="BS13">
         <v>216000.0</v>
       </c>
       <c r="BT13">
         <v>216000.0</v>
       </c>
       <c r="BU13">
         <v>216000.0</v>
       </c>
       <c r="BV13">
         <v>216000.0</v>
       </c>
       <c r="BW13">
         <v>216000.0</v>
       </c>
       <c r="BX13">
         <v>216000.0</v>
       </c>
       <c r="BY13">
+        <v>216000.0</v>
+      </c>
+      <c r="BZ13">
         <v>400000.0</v>
       </c>
-      <c r="BZ13"/>
-      <c r="CA13">
+      <c r="CA13"/>
+      <c r="CB13">
         <v>167000.0</v>
       </c>
-      <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
-      <c r="CE13">
+      <c r="CE13"/>
+      <c r="CF13">
         <v>167000.0</v>
       </c>
-      <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
+        <v>40325118.0</v>
+      </c>
+      <c r="C14">
         <v>40133155.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39901141.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39544405.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39412681.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39056396.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38943811.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>34518680.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33111987.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>32553750.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32528213.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>32384445.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32290391.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32180273.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>32060822.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>31613519.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30949298.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>30971379.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>30930000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>30979207.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>30702151.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>30499978.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>30427940.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>30372310.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>30031188.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>29655557.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>29574145.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29547185.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>29097094.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>28927406.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>28448426.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>28490530.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>28544010.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>28369762.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>28229436.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>27950829.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>27941814.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>27786087.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>27463956.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>27464032.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>27464683.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27286981.0</v>
       </c>
       <c r="AQ14">
         <v>27286981.0</v>
       </c>
       <c r="AR14">
+        <v>27286981.0</v>
+      </c>
+      <c r="AS14">
         <v>27243128.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>27352523.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>27604681.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>27847102.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>27802734.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>27422658.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>27397877.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>27761982.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>27318180.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>27600661.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27229792.0</v>
       </c>
       <c r="BC14">
         <v>27229792.0</v>
       </c>
       <c r="BD14">
+        <v>27229792.0</v>
+      </c>
+      <c r="BE14">
         <v>27138310.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>27121417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27119760.0</v>
       </c>
       <c r="BG14">
         <v>27119760.0</v>
       </c>
       <c r="BH14">
+        <v>27119760.0</v>
+      </c>
+      <c r="BI14">
         <v>26909559.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>26930353.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>27180094.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>26899591.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>27094326.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>27200611.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>27217659.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>26862933.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>24678251.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>22148304.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>21900164.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>21565720.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>21840825.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>21845795.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>21845207.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>18631171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19271091.0</v>
       </c>
       <c r="BY14">
         <v>19271091.0</v>
       </c>
       <c r="BZ14">
         <v>19271091.0</v>
       </c>
       <c r="CA14">
+        <v>19271091.0</v>
+      </c>
+      <c r="CB14">
         <v>15872360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16407250.0</v>
       </c>
       <c r="CC14">
         <v>16407250.0</v>
       </c>
       <c r="CD14">
         <v>16407250.0</v>
       </c>
       <c r="CE14">
+        <v>16407250.0</v>
+      </c>
+      <c r="CF14">
         <v>15706960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16135211.0</v>
       </c>
       <c r="CG14">
         <v>16135211.0</v>
       </c>
       <c r="CH14">
         <v>16135211.0</v>
       </c>
+      <c r="CI14">
+        <v>16135211.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>331000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>328000.0</v>
       </c>
       <c r="P15">
         <v>328000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>328000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>312000.0</v>
       </c>
       <c r="W15">
         <v>312000.0</v>
       </c>
       <c r="X15">
-        <v>311000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="Y15">
         <v>311000.0</v>
       </c>
       <c r="Z15">
+        <v>311000.0</v>
+      </c>
+      <c r="AA15">
         <v>305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303000.0</v>
       </c>
       <c r="AB15">
         <v>303000.0</v>
       </c>
       <c r="AC15">
+        <v>303000.0</v>
+      </c>
+      <c r="AD15">
         <v>302000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296000.0</v>
       </c>
       <c r="AF15">
         <v>296000.0</v>
       </c>
       <c r="AG15">
+        <v>296000.0</v>
+      </c>
+      <c r="AH15">
         <v>293000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288000.0</v>
       </c>
       <c r="AJ15">
         <v>288000.0</v>
       </c>
       <c r="AK15">
         <v>288000.0</v>
       </c>
       <c r="AL15">
+        <v>288000.0</v>
+      </c>
+      <c r="AM15">
         <v>284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000.0</v>
       </c>
       <c r="AN15">
         <v>283000.0</v>
       </c>
       <c r="AO15">
-        <v>279000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="AP15">
         <v>279000.0</v>
       </c>
       <c r="AQ15">
         <v>279000.0</v>
       </c>
       <c r="AR15">
         <v>279000.0</v>
       </c>
       <c r="AS15">
         <v>279000.0</v>
       </c>
       <c r="AT15">
         <v>279000.0</v>
       </c>
       <c r="AU15">
         <v>279000.0</v>
       </c>
       <c r="AV15">
-        <v>278000.0</v>
+        <v>279000.0</v>
       </c>
       <c r="AW15">
         <v>278000.0</v>
       </c>
       <c r="AX15">
         <v>278000.0</v>
       </c>
       <c r="AY15">
         <v>278000.0</v>
       </c>
       <c r="AZ15">
         <v>278000.0</v>
       </c>
       <c r="BA15">
+        <v>278000.0</v>
+      </c>
+      <c r="BB15">
         <v>277000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000.0</v>
       </c>
       <c r="BD15">
         <v>275000.0</v>
       </c>
       <c r="BE15">
-        <v>274000.0</v>
+        <v>275000.0</v>
       </c>
       <c r="BF15">
         <v>274000.0</v>
       </c>
       <c r="BG15">
         <v>274000.0</v>
       </c>
       <c r="BH15">
         <v>274000.0</v>
       </c>
       <c r="BI15">
-        <v>270000.0</v>
+        <v>274000.0</v>
       </c>
       <c r="BJ15">
         <v>270000.0</v>
       </c>
       <c r="BK15">
         <v>270000.0</v>
       </c>
       <c r="BL15">
-        <v>269000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="BM15">
         <v>269000.0</v>
       </c>
       <c r="BN15">
-        <v>268000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="BO15">
         <v>268000.0</v>
       </c>
       <c r="BP15">
         <v>268000.0</v>
       </c>
       <c r="BQ15">
+        <v>268000.0</v>
+      </c>
+      <c r="BR15">
         <v>219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000.0</v>
       </c>
       <c r="BS15">
         <v>216000.0</v>
       </c>
       <c r="BT15">
         <v>216000.0</v>
       </c>
       <c r="BU15">
         <v>216000.0</v>
       </c>
       <c r="BV15">
         <v>216000.0</v>
       </c>
       <c r="BW15">
         <v>216000.0</v>
       </c>
       <c r="BX15">
         <v>216000.0</v>
       </c>
       <c r="BY15">
+        <v>216000.0</v>
+      </c>
+      <c r="BZ15">
         <v>400000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>167000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>167000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
+        <v>41859000.0</v>
+      </c>
+      <c r="C16">
         <v>53451000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>49104000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>43862000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>48762000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42756000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47371000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>44392000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>47098000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>58619000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>64078999.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>47655000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40866000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36573000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>37720000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>26175000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27877000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>32593000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>26998000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25631000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>28363000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>33150000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>33134999.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>40967000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>53829000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>53412000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>48781000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>49012000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>51964000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35865000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21761000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24528000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>25069000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>35769000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>33923000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>34419000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>28951000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>24564000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>27681000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>29568000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27039000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>27962000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>28484000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>31245000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11552000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>9152000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>16704000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>15949000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7922000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9834000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>14595000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>14643000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10669000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>17184000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16369000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>16711000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>174000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>188000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>21287000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>217000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>231000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>245000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>260000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>274000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>288000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>301000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>315000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>330000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>343000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>357000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>12286000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>385000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>399000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>413000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>13928000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>9680000.0</v>
       </c>
-      <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>10632000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>2013000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>213000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>268000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>211000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>170000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>97000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1809000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2009000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2153000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2242000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1250000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1363000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1186000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>419000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>101000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>12682000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>15084000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>14361000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>13269000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>12174000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>16909000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>17953000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>19382000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>21273000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>19407000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>19565000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>19490000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>20581000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>19693000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>21012000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>20911000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>18022000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>18036000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>17917000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>18065000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>16319000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>17771000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>17960000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>18642000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>17303000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>18393000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>21488000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>21490000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>21391000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>19832000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8140,1498 +8181,1516 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20">
+        <v>35139000.0</v>
+      </c>
+      <c r="C20">
         <v>32742000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
-      <c r="AC20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AC20">
+        <v>0.0</v>
+      </c>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>69483000.0</v>
       </c>
       <c r="AH20">
         <v>69483000.0</v>
       </c>
       <c r="AI20">
         <v>69483000.0</v>
       </c>
       <c r="AJ20">
+        <v>69483000.0</v>
+      </c>
+      <c r="AK20">
         <v>69470000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>68913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66351000.0</v>
       </c>
       <c r="AM20">
         <v>66351000.0</v>
       </c>
       <c r="AN20">
         <v>66351000.0</v>
       </c>
       <c r="AO20">
         <v>66351000.0</v>
       </c>
       <c r="AP20">
-        <v>65982000.0</v>
+        <v>66351000.0</v>
       </c>
       <c r="AQ20">
         <v>65982000.0</v>
       </c>
       <c r="AR20">
+        <v>65982000.0</v>
+      </c>
+      <c r="AS20">
         <v>70518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33798000.0</v>
       </c>
       <c r="AT20">
         <v>33798000.0</v>
       </c>
       <c r="AU20">
         <v>33798000.0</v>
       </c>
       <c r="AV20">
         <v>33798000.0</v>
       </c>
       <c r="AW20">
         <v>33798000.0</v>
       </c>
       <c r="AX20">
         <v>33798000.0</v>
       </c>
       <c r="AY20">
         <v>33798000.0</v>
       </c>
       <c r="AZ20">
-        <v>34817000.0</v>
+        <v>33798000.0</v>
       </c>
       <c r="BA20">
         <v>34817000.0</v>
       </c>
       <c r="BB20">
         <v>34817000.0</v>
       </c>
       <c r="BC20">
         <v>34817000.0</v>
       </c>
       <c r="BD20">
-        <v>32168000.0</v>
+        <v>34817000.0</v>
       </c>
       <c r="BE20">
         <v>32168000.0</v>
       </c>
       <c r="BF20">
         <v>32168000.0</v>
       </c>
       <c r="BG20">
         <v>32168000.0</v>
       </c>
       <c r="BH20">
         <v>32168000.0</v>
       </c>
       <c r="BI20">
         <v>32168000.0</v>
       </c>
       <c r="BJ20">
         <v>32168000.0</v>
       </c>
       <c r="BK20">
         <v>32168000.0</v>
       </c>
       <c r="BL20">
+        <v>32168000.0</v>
+      </c>
+      <c r="BM20">
         <v>31161000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>31571000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>30653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12096000.0</v>
       </c>
       <c r="BP20">
         <v>12096000.0</v>
       </c>
       <c r="BQ20">
         <v>12096000.0</v>
       </c>
       <c r="BR20">
         <v>12096000.0</v>
       </c>
       <c r="BS20">
         <v>12096000.0</v>
       </c>
       <c r="BT20">
         <v>12096000.0</v>
       </c>
       <c r="BU20">
         <v>12096000.0</v>
       </c>
       <c r="BV20">
+        <v>12096000.0</v>
+      </c>
+      <c r="BW20">
         <v>11881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2481000.0</v>
       </c>
       <c r="BX20">
         <v>2481000.0</v>
       </c>
       <c r="BY20">
+        <v>2481000.0</v>
+      </c>
+      <c r="BZ20">
         <v>2500000.0</v>
       </c>
-      <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20">
         <v>2481000.0</v>
       </c>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>2481000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21">
+        <v>6955000.0</v>
+      </c>
+      <c r="C21">
         <v>9314000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>6934000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6993000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7155000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7317000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7627000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7936000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8246000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8556000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8936000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9316000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9697000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10077000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10595000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11114000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11631000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12147000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12807000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>13467000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14127000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>14787000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>15634000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>16481000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17328000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>18175000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>19165000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>20298000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>20763000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>22032000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>23854000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>25676000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>27497000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>29319000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>31408000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>31000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>59000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>87000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>32000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>60000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>87000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>197000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>265000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>386000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>503000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32168000.0</v>
       </c>
       <c r="BE21">
         <v>32168000.0</v>
       </c>
       <c r="BF21">
         <v>32168000.0</v>
       </c>
       <c r="BG21">
         <v>32168000.0</v>
       </c>
       <c r="BH21">
         <v>32168000.0</v>
       </c>
       <c r="BI21">
         <v>32168000.0</v>
       </c>
       <c r="BJ21">
-        <v>5000.0</v>
+        <v>32168000.0</v>
       </c>
       <c r="BK21">
         <v>5000.0</v>
       </c>
       <c r="BL21">
+        <v>5000.0</v>
+      </c>
+      <c r="BM21">
         <v>396000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>382000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>31000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>38000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>320000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1147000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2352000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3556000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4761000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5922000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>7359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2481000.0</v>
       </c>
       <c r="BX21">
         <v>2481000.0</v>
       </c>
-      <c r="BY21"/>
+      <c r="BY21">
+        <v>2481000.0</v>
+      </c>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>2481000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>2489000.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22">
+        <v>2546000.0</v>
+      </c>
+      <c r="C22">
         <v>2760000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2432000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2115000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1841000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2130000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1974000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2317000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2007000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2662000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2699000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2885000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2862000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2791000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2862000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2314000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1801000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1467000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1428000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1311000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2102000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1680000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1548000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1936000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1963000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1229000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1114000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1124000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>907000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>910000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1056000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3757000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3878000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3719000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4386000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5430000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5467000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5527000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5392000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5518000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5395000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4634000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4867000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7715000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7108000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6723000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>6487000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4019000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4082000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3406000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3520000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5458000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5223000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5077000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4354000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3558000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3791000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3320000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3361000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3400000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4102000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3638000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2991000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2355000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1461000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2172000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1472000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1744000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1528000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1140000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>738000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>654000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>653000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>638000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>646000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>572000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>7800000.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>526000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>558000.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>496240000.0</v>
+      </c>
+      <c r="C23">
         <v>478723000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>414652000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>422375000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>432723000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>416310000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>417317000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>430329000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>414019000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>363584000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>416893000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>380222000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>369209000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>344187000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>367155000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>348156000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>351482000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>340876000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>351750000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>368355000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>383205000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>394855000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>414189000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>382520000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>371421000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>384820000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>394844000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>377107000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>362789000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>340791000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>312870000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>424748000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>432269000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>422433000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>433285000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>426706000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>426472000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>431438000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>447676000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>468207000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>443334000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>452279000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>465500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>504399000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>342136000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>339948000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>352300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>346485000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>321006000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>312921000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>306208000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>305060000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>296350000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>302982000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>317315000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>297732000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>295415000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>294612000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>283087000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>282880000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>293668000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>301180000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>307579000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>305891000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>292378000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>279008000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>273157000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>267923000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>190695000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>187211000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>186322000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>182661000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>176775000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>172745000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>133534000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>129677000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>123200000.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23">
         <v>125072000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>114626000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24">
+        <v>92959000.0</v>
+      </c>
+      <c r="C24">
         <v>66336000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6085000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>22564000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>32268000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>22042000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>22751000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>23276000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>45932000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>28297000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>23740000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>36452000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>23659000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>93000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>716000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>787000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>859000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>929000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>259000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>295000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>294000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>23603000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>29523000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>36285000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>47734000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>66030000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>68029000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>65148000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>78386000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>76492000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>76119000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>55770000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>57094000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>59972000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>63185000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>66481000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>72739000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>78822000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>82077000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>85367000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>88356000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>92377000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>98188000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>125719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3348000.0</v>
       </c>
       <c r="AT24">
         <v>3348000.0</v>
       </c>
       <c r="AU24">
+        <v>3348000.0</v>
+      </c>
+      <c r="AV24">
         <v>3480000.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>8176000.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>26466000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>27341000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>28216000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>31500000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>32375000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>33250000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>19190000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>29983000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>11963000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>28910000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>39933000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>31366000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>34097000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>34576000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>49372000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>33818000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10789000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>716000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12540000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13331000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13534000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11167000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10619000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>294000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>23603000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>29523000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>36285000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>47734000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>66030000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>68029000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>65148000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>78386000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>76492000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>76119000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>55770000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>57094000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>59972000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>63185000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>66481000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>72739000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>78822000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>82077000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>85367000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>88356000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>92377000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>98188000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>125719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3348000.0</v>
       </c>
       <c r="AT25">
         <v>3348000.0</v>
       </c>
       <c r="AU25">
+        <v>3348000.0</v>
+      </c>
+      <c r="AV25">
         <v>3480000.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-      <c r="BB25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>8176000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>483000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>432000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>324000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>1304000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1748000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765000.0</v>
       </c>
       <c r="AO26">
         <v>765000.0</v>
       </c>
       <c r="AP26">
+        <v>765000.0</v>
+      </c>
+      <c r="AQ26">
         <v>217000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>222000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>1694000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1410000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ26"/>
       <c r="BA26">
         <v>1410000.0</v>
       </c>
       <c r="BB26">
         <v>1410000.0</v>
       </c>
       <c r="BC26">
         <v>1410000.0</v>
       </c>
       <c r="BD26">
         <v>1410000.0</v>
       </c>
       <c r="BE26">
         <v>1410000.0</v>
       </c>
       <c r="BF26">
         <v>1410000.0</v>
       </c>
       <c r="BG26">
         <v>1410000.0</v>
       </c>
       <c r="BH26">
         <v>1410000.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>1410000.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9676,377 +9735,383 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>146251000.0</v>
+      </c>
+      <c r="C28">
         <v>110404000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>63222000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>76849000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>91859000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>78452000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>66148000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>76404000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>111174000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>83559000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>54552000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>93180000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>62432000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>67097000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>62777000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>59649000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>58199000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>54402000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>56915000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>63166000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>50139000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>70509000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>64081000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>66424000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>72385000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>88727000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>95798000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>93839000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>107954000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>107258000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>70381000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>95136000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>82552000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>68702000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>76855000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>76900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>84912000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>90984000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>100960000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>108346000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>108209000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>115233000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>109302000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>130154000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11736000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1744000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1886000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-12462000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3695000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-14937000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-32295000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-21812000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-31241000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-36153000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-30463000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-39702000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-18933000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2747000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-38979000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-35188000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-24703000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-23746000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-23174000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-28600000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-15798000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-22771000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-104736000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-108984000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-14037000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-8395000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>8413000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>16015000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>20500000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>19294000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-12584000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-12777000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-12800000.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>6439000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>26903000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
+        <v>263490000.0</v>
+      </c>
+      <c r="C29">
         <v>238853000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>166906000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>181498000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>186621000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>174149000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>173856000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>170385000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>171315000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>153589000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>158668000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>175936000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>163166000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>165586000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>173472000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>172845000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>174298000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>171736000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>187498000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>176108000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>173460000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>189036000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>193361000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>196156000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>195525000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>210292000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10062,567 +10127,574 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>253223000.0</v>
+      </c>
+      <c r="C30">
         <v>241136000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>259759000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>257628000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>267634000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>244117000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>229954000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>246275000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>246418000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>203531000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>229285000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>215626000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>206994000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>182901000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>205462000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>190856000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>184291000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>172639000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>176871000.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
-        <v>219239000.0</v>
+        <v>206871000.0</v>
       </c>
       <c r="V30">
-        <v>209965000.0</v>
+        <v>218138000.0</v>
       </c>
       <c r="W30">
+        <v>209546000.0</v>
+      </c>
+      <c r="X30">
         <v>225836000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>197731000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>174567000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>180067000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>204918000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>181170000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>160687000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>137061000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>122316000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>175418000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>172401000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>159988000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>174193000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>173110000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>167988000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>163978000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>177138000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>182988000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>155586000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>165186000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>167399000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>189848000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>111163000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>91222000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>99700000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>87708000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>74223000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>59288000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>76433000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>79067000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>62872000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>62724000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>74242000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>34125000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>49787000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>49933000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>42091000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>35734000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>42933000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>54091000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>63600000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>51491000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>63949000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>35268000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>49770000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>51216000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>39389000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>36019000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>41823000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>51594000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>42317000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>47354000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>47473000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>41831000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>24100000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>29335000.0</v>
       </c>
-      <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>32627000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>118698000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>119237000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>118402000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>130483000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>134539000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>133319000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>135351000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>139542000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>147738000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>157711000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>151388000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>149417000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>144929000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>132319000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>128591000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>125874000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>124369000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>119282000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>119949000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>126798000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>150748000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>154162000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>149689000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>143608000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>132018000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>135832000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>139134000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>137772000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>141256000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>133884000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>132668000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>132395000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>123408000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>199028000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>203418000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>202832000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>197461000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>193703000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>194260000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>193817000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>190676000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>190763000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>189562000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>189740000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>190664000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>191250000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>195919000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>201468000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>205792000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>211311000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32">
+        <v>91990000.0</v>
+      </c>
+      <c r="C32">
         <v>76213000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>74255000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>71900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>76920000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>73353000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>78155000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>72178000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>64219000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>53936000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>55900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>67921000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>60840000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>21769000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>31101000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>34690000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>30709000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>32721000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>36197000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>49232000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>60830000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>60679000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>54789000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>56758000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>53965000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>64835000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10638,1024 +10710,1035 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>227430000.0</v>
+      </c>
+      <c r="C33">
         <v>217302000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>136490000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>152635000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>152751000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>149288000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>147989000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>149342000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>152550000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>146085000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>145077000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>151756999.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>142558000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>142031000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>146817999.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>149128000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>154089000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>154835999.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>153816000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>153299000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>152481000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>171314000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>178787000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>176327999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>179994000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>185928000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>182879000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>186919000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>191355000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>194742000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>175814000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>240840000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>245032000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>243117000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>241496000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>243093000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>247552000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>250275000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>252568000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>264448000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>267509000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>266594000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>272383000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>275550000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>197454000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>201422000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>201166000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>205756000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>204650000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>200283000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>180930000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>184187000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>184817000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>185962000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>188665000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>186028000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>187756000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>190945000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>179892000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>183363000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>184986000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>186234000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>187841000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>191842000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>188252000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>182039000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>103188000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>92933000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>94320000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>97064000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>99885000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>102259000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>104809000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>105338000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>71987000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>71678000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>71100000.0</v>
       </c>
-      <c r="BZ33"/>
-      <c r="CA33">
+      <c r="CA33"/>
+      <c r="CB33">
         <v>75874000.0</v>
       </c>
-      <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
-      <c r="CE33">
+      <c r="CE33"/>
+      <c r="CF33">
         <v>73415000.0</v>
       </c>
-      <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34">
+        <v>12089000.0</v>
+      </c>
+      <c r="C34">
         <v>12459000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="E34">
         <v>1000.0</v>
       </c>
       <c r="F34">
         <v>1000.0</v>
       </c>
       <c r="G34">
+        <v>1000.0</v>
+      </c>
+      <c r="H34">
         <v>308000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>2000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>26149000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>27042000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>37975000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>39192000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>40695000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>18942000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>45893000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>45705000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>42750000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>39268000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>40639000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>42269000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>37792000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>38910000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>23622000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>25122000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>8759000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>4460000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>4904000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>3521000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>3573000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3723000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>3506000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>2841000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>2493000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>2387000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2216000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2065000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>1813000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>1320000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>565000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>512000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>566000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>491000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>502000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>514000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>526000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>936000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>857000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>784000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>564000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>489000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>703000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>656000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>606000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>776000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>720000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>154963000.0</v>
+      </c>
+      <c r="C35">
         <v>126847000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>51713000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>66645000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>76478000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>71808000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>75465000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>79105000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>105706000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>83951000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>79502000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>94045999.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>77168000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>38243000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>40119000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>41652000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>43543000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>43960000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>41914999.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>45857000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>46284000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>70908000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>74082000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>77562000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>90526000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>110541000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>107070999.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>105421000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>103194000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>102033000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>84979000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>72912000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>77082000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>77854000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>80027000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>82378000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>93154000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>99616000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>103952000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>109027000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>109979000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>114007000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>119491000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>147620000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>23606000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>24872000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>24957000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>18513000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>18538000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>18431000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>18591000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>17255000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>18628000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>26920000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>19206000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>17792000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>19096000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>22144000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>22096000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>22167000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>20552000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>18653000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>17713000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>13087000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>12385000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>12396000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>12282000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>12122000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>39062000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>40190000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>41295000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>44513000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>45941000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>47231000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>14355000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>15560000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>15400000.0</v>
       </c>
-      <c r="BZ35"/>
-      <c r="CA35">
+      <c r="CA35"/>
+      <c r="CB35">
         <v>35605000.0</v>
       </c>
-      <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
-      <c r="CE35">
+      <c r="CE35"/>
+      <c r="CF35">
         <v>47414000.0</v>
       </c>
-      <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>10007000.0</v>
+      </c>
+      <c r="C36">
         <v>9050000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9506000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8236000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8288000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8693000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8967000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8680000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>8836000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8400000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7919000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7208999.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7011000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7529000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7636999.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8106999.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>7989000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8197999.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>8218000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>10309000.0</v>
       </c>
-      <c r="U36">
-[...1 lines deleted...]
-      </c>
       <c r="V36">
+        <v>9714000.0</v>
+      </c>
+      <c r="W36">
         <v>11120000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>9611000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>9360999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>9121000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>9479000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>9906000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>12771000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>13095000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>13154000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>13024000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>11336000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>11385000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>11438000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>7560000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>5679000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>5536000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5484000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>6103000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>5571000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>5996000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6887000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>11093000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>9703000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5508000.0</v>
       </c>
       <c r="AU36">
         <v>5508000.0</v>
       </c>
       <c r="AV36">
+        <v>5508000.0</v>
+      </c>
+      <c r="AW36">
         <v>5761000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>5870000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>5943000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>5012000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1132000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1135000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1138000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2550000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>230000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>232000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>404000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1617000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>245000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>285000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>317000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>357000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>37000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>42000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>194000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="BQ36">
         <v>66000.0</v>
       </c>
       <c r="BR36">
-        <v>79000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="BS36">
         <v>79000.0</v>
       </c>
       <c r="BT36">
+        <v>79000.0</v>
+      </c>
+      <c r="BU36">
         <v>90000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>93000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>100000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>760000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>818000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-14200000.0</v>
       </c>
-      <c r="BZ36"/>
-      <c r="CA36">
+      <c r="CA36"/>
+      <c r="CB36">
         <v>2059000.0</v>
       </c>
-      <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
-      <c r="CE36">
+      <c r="CE36"/>
+      <c r="CF36">
         <v>1020000.0</v>
       </c>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -11670,1302 +11753,1316 @@
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
         <v>27000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>58000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>43000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>50000.0</v>
       </c>
-      <c r="BD37">
-[...1 lines deleted...]
-      </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>9523000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>8253000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>8305000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>8710000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8984000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8707000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>7263000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7078000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>7602000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7707000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8129000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8711000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9138000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>9359000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10350000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9755000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>11161000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>43213.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>11428000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>11364000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>11859000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>12491000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>12771000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>13095000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13154000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>13024000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>10853000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>10953000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>11114000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>95218000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>94314000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>96051000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>96359000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>94486000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>103205000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>103125000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>100583000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>106394000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>111629000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>38812000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>39365000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>39393000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>41285000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>41138000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>39828000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>39007000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>37624000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>37748000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>37868000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>37994000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>33808000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>33810000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>33982000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>33785000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>33823000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>32453000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>32485000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>32530000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>31594000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>31995000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>30878000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>12398000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>12482000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>13309000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>14527000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>15731000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>16947000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>18111000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>19340000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>3241000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>3299000.0</v>
       </c>
-      <c r="BY38"/>
       <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>4540000.0</v>
       </c>
-      <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
-      <c r="CE38">
+      <c r="CE38"/>
+      <c r="CF38">
         <v>3501000.0</v>
       </c>
-      <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
+      <c r="CI38"/>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>10514000.0</v>
+      </c>
+      <c r="C39">
         <v>11271000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14383000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5080000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8765000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7819000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9084000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4141000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8207000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6668000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8894000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6073000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6370000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>13619000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8229000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3121000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3212000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5208000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7342000.0</v>
       </c>
-      <c r="T39">
-[...1 lines deleted...]
-      </c>
       <c r="U39">
-        <v>75841000.0</v>
+        <v>5498000.0</v>
       </c>
       <c r="V39">
-        <v>13708000.0</v>
+        <v>6973000.0</v>
       </c>
       <c r="W39">
+        <v>7254000.0</v>
+      </c>
+      <c r="X39">
         <v>6429000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3793000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4554000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4074000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4847000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6544000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7081000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>8517000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8749000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>9667000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>13208000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8169000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>8517000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>10603000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>10108000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>17040000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>12107000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>13249000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>14203000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>19506000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>14006000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>5676000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5847000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6054000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3144000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3681000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3999000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4133000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2232000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2854000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3334000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3814000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>23808000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>22148000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>34667000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>15112000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>25195000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>36944000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>33471000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>29973000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>31603000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>22918000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>36758000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>13991000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>13046000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>11455000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>11343000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>18164000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>9169000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>14496000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>3709000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>844000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1176000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>4200000.0</v>
       </c>
-      <c r="BZ39"/>
-      <c r="CA39">
+      <c r="CA39"/>
+      <c r="CB39">
         <v>776000.0</v>
       </c>
-      <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
-      <c r="CE39">
+      <c r="CE39"/>
+      <c r="CF39">
         <v>381000.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
+      <c r="CI39"/>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
+        <v>21084000.0</v>
+      </c>
+      <c r="C40">
         <v>18538000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>30701000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>27360000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>18124000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>14146000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5316000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
+        <v>15528000.0</v>
+      </c>
+      <c r="J40">
         <v>25569000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>22548000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>37074000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>31846999.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>26106000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>22049000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>18466000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>23257000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>23059000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>21140999.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>38594000.0</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
-        <v>153231000.0</v>
+        <v>77364000.0</v>
       </c>
       <c r="V40">
-        <v>138347000.0</v>
+        <v>78209000.0</v>
       </c>
       <c r="W40">
+        <v>72080000.0</v>
+      </c>
+      <c r="X40">
         <v>84637000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>45925000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>20731000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>17546999.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>16966000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>9820000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4624000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2098000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>21996000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>22252000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>19789000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>13189000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>17873000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>15492000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>15305000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>13818000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>19946000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>19445000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>40312000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>43224000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>27277000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>52896000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>24415000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>22611000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>32507000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>29802000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>20679000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>21080000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>26010000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>25500000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>18424000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>26548000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>26367000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>29314000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>24529000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>20048000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5665000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>12804000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>15385000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>20422000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>16852000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>20873000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>21864000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>17554000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>13990000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>17142000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>17741000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>18378000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>19842000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>10434000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8331000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>7761000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2324000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>11689000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>24600000.0</v>
       </c>
-      <c r="BZ40"/>
-      <c r="CA40">
+      <c r="CA40"/>
+      <c r="CB40">
         <v>10962000.0</v>
       </c>
-      <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
-      <c r="CE40">
+      <c r="CE40"/>
+      <c r="CF40">
         <v>4301000.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
+      <c r="CI40"/>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1747000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>268000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2127000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2228000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>17904000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>187000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>169000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>23205000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>97000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>228000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>207000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3314000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3061000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>213000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3194000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2969000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2938000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3234000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>8808000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>17142000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>19988000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>17882000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3599000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3978000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>3778000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>3027000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2875000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>3358000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>3458000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2992000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1958000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1882000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>565000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>527000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>600000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>535000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>560000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>587000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>613000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1039000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>974000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>915000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>710000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>649000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>877000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>844000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>809000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>993000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>951000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>935000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1006000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1003000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>948000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>870000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>829000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>739000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>865000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>828000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>793000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>879000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>847000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>814000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>427000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>440000.0</v>
       </c>
-      <c r="BY41"/>
       <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>481000.0</v>
       </c>
-      <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>535000.0</v>
       </c>
-      <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
+      <c r="CI41"/>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>224577000.0</v>
+      </c>
+      <c r="C42">
         <v>222795000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>219829000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>218447000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>217053000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>215535000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>213973000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>212464000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>185429000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>183838000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>183189000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>182983000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>182921000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>181995000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>181644000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>181061000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>180405000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>179696000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>179341000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>179093000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>179253000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>178217000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>177784000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>177674000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>177580000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>176443000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>175983000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>175522000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>174959000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>173900000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>173202000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>172674000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>170602000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>169305000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>168157000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>167341000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>166681000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>165511000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>164539000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>164042000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>163506000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>162637000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>162196000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>161671000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>330018000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>330092000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>324270000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>322726000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>162089000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>310913000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>305088000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>312271000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>306248000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>158757000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>158673000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>291462000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>285335000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>280079000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>273997000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>268544000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>263695000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>260474000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>154667000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>153823000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>153343000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>152468000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>234032000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>230107000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>135157000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>128373000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>124480000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>120718000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>117635000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>113667000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>110559000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>108489000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>108300000.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>83535000.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
-      <c r="CE42">
+      <c r="CE42"/>
+      <c r="CF42">
         <v>73341000.0</v>
       </c>
-      <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13010,88 +13107,87 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13135,2051 +13231,2073 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45">
+        <v>433598000.0</v>
+      </c>
+      <c r="C45">
         <v>417769000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>371217000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>402501000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>402979000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>399238000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>390839000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>389179000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>389768000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>376895000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>369175000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>137560000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>128487000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>127274000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>131794000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>133372000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>133410000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>150456000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>157229000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>154305000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>157516000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>162438000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>158241000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>161341000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>164793000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>167461000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>148003000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>144387000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>147683000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>144868000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>146278000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>148779000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>151501000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>153916000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>158082000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>161243000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>164384000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>166011000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>165989000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>163921000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>158642000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>162057000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>161773000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>164471000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>163512000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>160455000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>141923000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>146563000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>147069000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>148094000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>150671000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>152220000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>153946000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>156963000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>146107000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>149540000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>152533000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>153749000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>155311000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>160248000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>156257000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>151161000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>90790000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>80451000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>81011000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>82537000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>84154000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>85312000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>86698000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>85998000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>68746000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>68379000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>67900000.0</v>
       </c>
-      <c r="BZ45"/>
-      <c r="CA45">
+      <c r="CA45"/>
+      <c r="CB45">
         <v>71334000.0</v>
       </c>
-      <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
-      <c r="CE45">
+      <c r="CE45"/>
+      <c r="CF45">
         <v>69914000.0</v>
       </c>
-      <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>175329000.0</v>
+      </c>
+      <c r="C46">
         <v>166196000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>126967000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>144382000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>144446000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>140578000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>139005000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>140635000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>143689000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>137659000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>137132000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>137560000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>128487000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>127274000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>131794000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>133372000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>137442000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>137452000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>135901000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>134013000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>133410000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>150456000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>157229000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>154305000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>157516000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>162438000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>158241000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>161341000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>164793000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>167461000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>148003000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>144387000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>147683000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>144868000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>146278000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>148779000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>151501000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>153916000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>158082000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>161243000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>164384000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>166011000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>165989000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>163921000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>158642000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>162057000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>161773000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>164471000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>163512000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>160455000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>141923000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>146563000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>147069000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>148094000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>150671000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>152220000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>153946000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>156963000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>146107000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>149540000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>152533000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>153749000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>155311000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>160248000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>156257000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>151161000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>90790000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>80451000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>81011000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>82537000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>84154000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>85312000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>86698000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>85998000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>68746000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>68379000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>67900000.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CA46"/>
+      <c r="CB46">
         <v>71334000.0</v>
       </c>
-      <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
-      <c r="CE46">
+      <c r="CE46"/>
+      <c r="CF46">
         <v>69914000.0</v>
       </c>
-      <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>126967000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>144382000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>144446000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>140578000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>139005000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>140635000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>137560000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>128487000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>102771000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>106446000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>133372000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>137442000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>137452000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>135901000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>134013000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>133410000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>127128000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>131952000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>132417000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>133331000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>136215000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>139348000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>141256000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>142540000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>144375000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>155601000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>149168000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>152483000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>149762000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>151193000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>152679000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>155401000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>157905000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>162080000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>161243000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>164384000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>172111000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>172207000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>168840000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>163625000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>167565000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>167281000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>164471000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>163512000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>160455000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>146695000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>147478000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>147984000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>149009000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>151586000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>152220000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>153946000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>156963000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>146107000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>149540000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>152533000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>153749000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>155311000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>160248000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>156257000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>151161000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>90790000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>80451000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>81011000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>82537000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>84154000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>85312000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>86698000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>85998000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>68746000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>68379000.0</v>
       </c>
-      <c r="BY47"/>
       <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CA47"/>
+      <c r="CB47">
         <v>71334000.0</v>
       </c>
-      <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
-      <c r="CE47">
+      <c r="CE47"/>
+      <c r="CF47">
         <v>69914000.0</v>
       </c>
-      <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
+      <c r="CI47"/>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>-60661000.0</v>
+      </c>
+      <c r="C48">
         <v>-56516000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-61203000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-60963000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-64264000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-65105000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-63691000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-70445000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-74707000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-68104000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-62047000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-57682000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-57022000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-56767000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-44172000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-39223000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-39470000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-36416000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-31560000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-22737000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-12542000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-16072000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-17000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-20666000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-32469000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-34497000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-37220000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-37379000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-41418000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-39785000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-31861000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>62555000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>68911000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>66662000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>62847000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>53309000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>58346000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>60639000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>61764000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>68107000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>63368000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>64176000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>65384000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>63946000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>71342000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>73186000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>73444000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>68154000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>65194000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>66357000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>66567000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>65137000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>66079000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>65849000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>66939000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>65453000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>67048000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>72469000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>78805000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>84023000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>90241000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>93458000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>91919000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>88925000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>81827000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>74818000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>70037000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>66031000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>60634000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>54349000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>50007000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>44543000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>40779000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>38378000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>35532000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>29462000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>23700000.0</v>
       </c>
-      <c r="BZ48"/>
-      <c r="CA48">
+      <c r="CA48"/>
+      <c r="CB48">
         <v>18133000.0</v>
       </c>
-      <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
-      <c r="CE48">
+      <c r="CE48"/>
+      <c r="CF48">
         <v>5730000.0</v>
       </c>
-      <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
+      <c r="CI48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-57022000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-56767000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-44172000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-39223000.0</v>
       </c>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-      <c r="U49">
+      <c r="U49"/>
+      <c r="V49">
         <v>-12542000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-16072000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-17000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-20666000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-32469000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-34497000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-37220000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-37379000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-41418000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-39785000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-31861000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>62555000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>68911000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>66662000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>62847000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>53309000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>58346000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>60639000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>61764000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>68107000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>63368000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>64176000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>65384000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>63946000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>71342000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>73186000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>73444000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>68154000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>65194000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>66357000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>66567000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>65137000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>66079000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>65849000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>66939000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>65453000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>67048000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>72469000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>78805000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>84023000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>90241000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>72</v>
       </c>
       <c r="B50">
+        <v>6203000.0</v>
+      </c>
+      <c r="C50">
         <v>5849000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1789000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1044000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1160000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1274000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>426000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4694000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>14320000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>9222000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>13453000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>13852000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13277000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>40122000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>34956000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>29892000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>32184000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>27210000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>39141000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>19139000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>6139000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4348000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>4344000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4347000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>4358000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>4040000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>3668000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>3298000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>2939000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2950000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>2946000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>40650000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>30743000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>17931000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>22756000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>13078000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>13093000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>13712000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>19188000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>26125000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>21365000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>12004000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>33527000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>148778000.0</v>
+      </c>
+      <c r="C51">
         <v>116658000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>64810000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>81766000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>93591000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>91408000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>94464000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>104658000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>116011000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>88197000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>85490000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>97061000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>72857000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>69942000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>66561000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>62386000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>66288000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>61128000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>69208000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>64059000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>52549000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>75151000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>65670000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>69156000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>82728000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>102249000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>96884000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>95189000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>110713000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>109883000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>79065000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>97730000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>88833000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>77903000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>85941000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>79559000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>85832000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>92534000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>101265000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>111492000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>109721000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>116812000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>110647000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>147334000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>32471000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>32990000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>37007000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>33396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30675000.0</v>
       </c>
       <c r="AX51">
         <v>30675000.0</v>
       </c>
       <c r="AY51">
+        <v>30675000.0</v>
+      </c>
+      <c r="AZ51">
         <v>8564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9343000.0</v>
       </c>
       <c r="BA51">
         <v>9343000.0</v>
       </c>
       <c r="BB51">
+        <v>9343000.0</v>
+      </c>
+      <c r="BC51">
         <v>9732000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>12621000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>10511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="BF51">
         <v>13000000.0</v>
       </c>
-      <c r="BG51"/>
+      <c r="BG51">
+        <v>13000000.0</v>
+      </c>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
-      <c r="BQ51">
+      <c r="BQ51"/>
+      <c r="BR51">
         <v>29966000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>33250000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>34125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="BU51">
         <v>35000000.0</v>
       </c>
       <c r="BV51">
         <v>35000000.0</v>
       </c>
-      <c r="BW51"/>
-      <c r="BX51">
+      <c r="BW51">
+        <v>35000000.0</v>
+      </c>
+      <c r="BX51"/>
+      <c r="BY51">
         <v>1643000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>3100000.0</v>
       </c>
-      <c r="BZ51"/>
-      <c r="CA51">
+      <c r="CA51"/>
+      <c r="CB51">
         <v>25000000.0</v>
       </c>
-      <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
-      <c r="CE51">
+      <c r="CE51"/>
+      <c r="CF51">
         <v>34548000.0</v>
       </c>
-      <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
+        <v>19848000.0</v>
+      </c>
+      <c r="C52">
         <v>16547000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>14773000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>16809000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>18711000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>21081000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>39530000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>27246000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>33816000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>28656000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>31372000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>29283000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>22944000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>48544000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>43725000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>38331000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>40649000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>35885000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>46404000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>25243000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>13328000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>12824000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>13234000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>13656000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>14372000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>13781000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>11499000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>20525000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>20163000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>19890000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5991000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>41960000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>31739000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>17931000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>22756000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>13078000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>13093000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>13712000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>19188000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>26125000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>21365000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>24435000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>12459000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>21615000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>29123000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>29642000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>33527000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>33396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30675000.0</v>
       </c>
       <c r="AX52">
         <v>30675000.0</v>
       </c>
       <c r="AY52">
+        <v>30675000.0</v>
+      </c>
+      <c r="AZ52">
         <v>8564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9343000.0</v>
       </c>
       <c r="BA52">
         <v>9343000.0</v>
       </c>
       <c r="BB52">
+        <v>9343000.0</v>
+      </c>
+      <c r="BC52">
         <v>1556000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>12621000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>10511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="BF52">
         <v>13000000.0</v>
       </c>
       <c r="BG52">
+        <v>13000000.0</v>
+      </c>
+      <c r="BH52">
         <v>11574000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>8010000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>10153000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>13316000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>-260000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>14786000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>12308000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>10513000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>8351000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>11763000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5909000.0</v>
       </c>
       <c r="BS52">
         <v>5909000.0</v>
       </c>
       <c r="BT52">
+        <v>5909000.0</v>
+      </c>
+      <c r="BU52">
         <v>3500000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>2625000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1750000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>6382000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1643000.0</v>
       </c>
-      <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>5810000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>4565000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53">
         <v>1101000.0</v>
       </c>
-      <c r="AS53">
-[...1 lines deleted...]
-      </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
         <v>13952000.0</v>
       </c>
-      <c r="BG53">
-[...1 lines deleted...]
-      </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -15223,1127 +15341,1140 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>496240000.0</v>
+      </c>
+      <c r="C55">
         <v>478723000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>414652000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>422375000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>432723000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>416310000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>417317000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>430329000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>414019000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>363584000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>416893000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>380222000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>369209000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>344187000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>367155000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>348156000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>351482000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>340876000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>351750000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>368355000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>383205000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>394855000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>414189000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>382520000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>371421000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>384820000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>394844000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>377107000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>362789000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>340791000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>312870000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>424748000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>432269000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>422433000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>433285000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>426706000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>426472000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>431438000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>447676000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>468207000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>443334000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>452279000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>465500000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>504399000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>342136000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>339948000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>352300000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>346485000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>321006000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>312921000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>306208000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>305060000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>296350000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>302982000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>317315000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>297732000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>295415000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>294612000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>283087000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>282880000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>293668000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>301180000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>307579000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>305891000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>292378000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>279008000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>273157000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>267923000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>190695000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>187211000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>186322000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>182661000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>176775000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>172745000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>133534000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>129677000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>123100000.0</v>
       </c>
-      <c r="BZ55"/>
-      <c r="CA55">
+      <c r="CA55"/>
+      <c r="CB55">
         <v>125072000.0</v>
       </c>
-      <c r="CB55"/>
       <c r="CC55"/>
       <c r="CD55"/>
-      <c r="CE55">
+      <c r="CE55"/>
+      <c r="CF55">
         <v>114626000.0</v>
       </c>
-      <c r="CF55"/>
       <c r="CG55"/>
       <c r="CH55"/>
+      <c r="CI55"/>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>268810000.0</v>
+      </c>
+      <c r="C56">
         <v>261421000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>278162000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>269740000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>279972000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>267022000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>269328000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>280987000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>261469000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>217499000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>271816000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>228465000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>226651000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>202156000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>220337000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>199028000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>197393000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>186040000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>197934000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>215056000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>230724000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>223541000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>235402000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>206192000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>191427000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>198892000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>211965000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>190188000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>171434000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>146049000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>137056000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>183908000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>187237000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>179316000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>191789000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>183613000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>178920000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>181163000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>195108000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>203759000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>175825000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>185685000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>193117000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>228849000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>144682000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>138526000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>151134000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>140729000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>116356000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>112638000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>125278000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>120873000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>111533000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>117020000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>128650000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>111704000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>107659000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>103667000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>103195000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>99517000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>108682000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>114946000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>119738000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>114049000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>104126000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>96969000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>169969000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>174990000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>96375000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>90147000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>86437000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>80402000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>71966000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>67407000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>61547000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>57999000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>52000000.0</v>
       </c>
-      <c r="BZ56"/>
-      <c r="CA56">
+      <c r="CA56"/>
+      <c r="CB56">
         <v>49198000.0</v>
       </c>
-      <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
-      <c r="CE56">
+      <c r="CE56"/>
+      <c r="CF56">
         <v>41211000.0</v>
       </c>
-      <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
+      <c r="CI56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>176820000.0</v>
+      </c>
+      <c r="C57">
         <v>185208000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>203907000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>197840000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>203052000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>193669000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>191173000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>208809000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>197250000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>163563000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>215916000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>160544000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>165811000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>180387000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>189236000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>164338000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>166684000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>153319000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>161737000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>165824000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>169894000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>162862000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>180613000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>149434000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>137462000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>134056999.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>149752000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>134510000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>126846000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>104682000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>86306000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>115954000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>115061000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>108079000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>121992000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>123645000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>108275000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>105574000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>117520000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>127719000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>107444000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>112107000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>118295000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>131445000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>85673000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>77801000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>90626000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>96681000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>74907000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>66345000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>59805000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>62020000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>51698000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>51137000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>72875000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>57108000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>52901000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>44381000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>27355000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>22753000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>29637000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>33497000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>43010000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>49787000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>44554000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>39058000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>39209000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>38754000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>31609000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>36717000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>39416000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>38338000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>34995000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>32330000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>29095000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>29745000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>28900000.0</v>
       </c>
-      <c r="BZ57"/>
-      <c r="CA57">
+      <c r="CA57"/>
+      <c r="CB57">
         <v>36228000.0</v>
       </c>
-      <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
-      <c r="CE57">
+      <c r="CE57"/>
+      <c r="CF57">
         <v>26482000.0</v>
       </c>
-      <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
+      <c r="CI57"/>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>331783000.0</v>
+      </c>
+      <c r="C58">
         <v>312055000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>255620000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>264485000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>279530000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>265477000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>266638000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>287914000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>302956000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>247514000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>295418000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>254590000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>242979000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>218630000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>229355000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>205990000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>210227000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>197279000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>203652000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>211681000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>216178000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>233770000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>254695000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>226996000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>227988000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>244598000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>256822999.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>239931000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>230040000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>206715000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>171285000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>188866000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>192143000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>185933000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>202019000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>206023000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>201429000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>205190000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>221472000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>236746000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>217423000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>226114000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>237786000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>279065000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>109279000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>102673000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>115583000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>115194000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>93445000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>84776000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>78396000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>79275000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>70326000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>78057000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>92081000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>74900000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>71997000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>66525000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>49451000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>44920000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>50189000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>52150000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>60723000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>62874000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>56939000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>51454000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>51491000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>50876000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>70671000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>76907000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>80711000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>82851000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>80936000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>79561000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>43450000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>45305000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>44300000.0</v>
       </c>
-      <c r="BZ58"/>
-      <c r="CA58">
+      <c r="CA58"/>
+      <c r="CB58">
         <v>71833000.0</v>
       </c>
-      <c r="CB58"/>
       <c r="CC58"/>
       <c r="CD58"/>
-      <c r="CE58">
+      <c r="CE58"/>
+      <c r="CF58">
         <v>73896000.0</v>
       </c>
-      <c r="CF58"/>
       <c r="CG58"/>
       <c r="CH58"/>
+      <c r="CI58"/>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>235882000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>240126000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>236500000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>231266000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>220683000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>225043000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>226248000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>226204000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>231461000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>225911000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -16357,346 +16488,350 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>164457000.0</v>
+      </c>
+      <c r="C60">
         <v>166668000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>159032000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>157890000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>153193000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>150833000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>150679000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>142415000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>111063000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>116070000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>121475000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>125632000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>126230000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>125557000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>137800000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>142166000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>141255000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>143597000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>148098000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>156674000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>167027000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>161085000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>159494000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>155524000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>143433000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>140222000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>138021000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>137176000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>132749000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>134076000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>141585000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>235882000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>240126000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>236500000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>231266000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>220683000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>225043000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>226248000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>226204000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>231461000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>225911000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>226165000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>227714000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>225334000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>232857000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>237275000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>236717000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>231291000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>227561000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>228145000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>227812000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>225758000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>225966000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>224882000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>225184000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>222832000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>223418000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>228087000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>233636000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>237960000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>243479000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>249030000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>246856000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>243017000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>235439000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>227554000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>221666000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>217047000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>120024000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>110304000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>105611000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>99810000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>95839000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>93184000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>90084000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>84372000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>78900000.0</v>
       </c>
-      <c r="BZ60"/>
-      <c r="CA60">
+      <c r="CA60"/>
+      <c r="CB60">
         <v>53239000.0</v>
       </c>
-      <c r="CB60"/>
       <c r="CC60"/>
       <c r="CD60"/>
-      <c r="CE60">
+      <c r="CE60"/>
+      <c r="CF60">
         <v>40730000.0</v>
       </c>
-      <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
+      <c r="CI60"/>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-6540000.0</v>
       </c>
       <c r="U61">
         <v>-6540000.0</v>
       </c>
       <c r="V61">
         <v>-6540000.0</v>
       </c>
       <c r="W61">
         <v>-6540000.0</v>
       </c>
       <c r="X61">
         <v>-6540000.0</v>
       </c>
       <c r="Y61">
         <v>-6540000.0</v>
       </c>
       <c r="Z61">
         <v>-6540000.0</v>
       </c>
       <c r="AA61">
         <v>-6540000.0</v>
       </c>
       <c r="AB61">
@@ -16732,126 +16867,129 @@
       <c r="AL61">
         <v>-6540000.0</v>
       </c>
       <c r="AM61">
         <v>-6540000.0</v>
       </c>
       <c r="AN61">
         <v>-6540000.0</v>
       </c>
       <c r="AO61">
         <v>-6540000.0</v>
       </c>
       <c r="AP61">
         <v>-6540000.0</v>
       </c>
       <c r="AQ61">
         <v>-6540000.0</v>
       </c>
       <c r="AR61">
         <v>-6540000.0</v>
       </c>
       <c r="AS61">
         <v>-6540000.0</v>
       </c>
       <c r="AT61">
-        <v>-3439000.0</v>
+        <v>-6540000.0</v>
       </c>
       <c r="AU61">
         <v>-3439000.0</v>
       </c>
       <c r="AV61">
-        <v>-3003000.0</v>
+        <v>-3439000.0</v>
       </c>
       <c r="AW61">
         <v>-3003000.0</v>
       </c>
       <c r="AX61">
         <v>-3003000.0</v>
       </c>
       <c r="AY61">
         <v>-3003000.0</v>
       </c>
       <c r="AZ61">
         <v>-3003000.0</v>
       </c>
       <c r="BA61">
         <v>-3003000.0</v>
       </c>
       <c r="BB61">
         <v>-3003000.0</v>
       </c>
       <c r="BC61">
         <v>-3003000.0</v>
       </c>
       <c r="BD61">
         <v>-3003000.0</v>
       </c>
       <c r="BE61">
         <v>-3003000.0</v>
       </c>
       <c r="BF61">
         <v>-3003000.0</v>
       </c>
       <c r="BG61">
         <v>-3003000.0</v>
       </c>
       <c r="BH61">
         <v>-3003000.0</v>
       </c>
       <c r="BI61">
         <v>-3003000.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>-3003000.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
-      <c r="CA61">
+      <c r="CA61"/>
+      <c r="CB61">
         <v>-24000.0</v>
       </c>
-      <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16896,50 +17034,51 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17028,51 +17167,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>746646000.0</v>
       </c>
       <c r="C2">
         <v>705234000.0</v>
       </c>
       <c r="D2">
         <v>650115000.0</v>
       </c>
       <c r="E2">
         <v>697580000.0</v>
       </c>
       <c r="F2">
         <v>560393000.0</v>
       </c>
       <c r="G2">
         <v>625239000.0</v>
       </c>
       <c r="H2">
         <v>644349000.0</v>
       </c>
       <c r="I2">
         <v>499245000.0</v>
       </c>
@@ -17098,51 +17237,51 @@
         <v>249674000.0</v>
       </c>
       <c r="Q2">
         <v>287902000.0</v>
       </c>
       <c r="R2">
         <v>230797000.0</v>
       </c>
       <c r="S2">
         <v>211351000.0</v>
       </c>
       <c r="T2">
         <v>159927000.0</v>
       </c>
       <c r="U2">
         <v>144741000.0</v>
       </c>
       <c r="V2">
         <v>145740000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>30521000.0</v>
       </c>
       <c r="C3">
         <v>22765000.0</v>
       </c>
       <c r="D3">
         <v>23878000.0</v>
       </c>
       <c r="E3">
         <v>24057000.0</v>
       </c>
       <c r="F3">
         <v>25430000.0</v>
       </c>
       <c r="G3">
         <v>27217000.0</v>
       </c>
       <c r="H3">
         <v>28408000.0</v>
       </c>
       <c r="I3">
         <v>31799000.0</v>
       </c>
@@ -17172,79 +17311,79 @@
       </c>
       <c r="R3">
         <v>18536000.0</v>
       </c>
       <c r="S3">
         <v>18599000.0</v>
       </c>
       <c r="T3">
         <v>12592000.0</v>
       </c>
       <c r="U3">
         <v>11634000.0</v>
       </c>
       <c r="V3">
         <v>10865000.0</v>
       </c>
       <c r="W3">
         <v>-32151000.0</v>
       </c>
       <c r="X3">
         <v>21255000.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5">
         <v>11770000.0</v>
       </c>
       <c r="C5">
         <v>8623000.0</v>
       </c>
       <c r="D5">
         <v>-8195000.0</v>
       </c>
       <c r="E5">
         <v>-13000000.0</v>
       </c>
       <c r="F5">
         <v>-20735000.0</v>
       </c>
       <c r="G5">
         <v>17542000.0</v>
       </c>
       <c r="H5">
         <v>389000.0</v>
       </c>
       <c r="I5">
         <v>-39811000.0</v>
       </c>
@@ -17274,51 +17413,51 @@
       </c>
       <c r="R5">
         <v>32102000.0</v>
       </c>
       <c r="S5">
         <v>23252000.0</v>
       </c>
       <c r="T5">
         <v>27448000.0</v>
       </c>
       <c r="U5">
         <v>21112000.0</v>
       </c>
       <c r="V5">
         <v>10485000.0</v>
       </c>
       <c r="W5">
         <v>32570000.0</v>
       </c>
       <c r="X5">
         <v>-16376000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
         <v>42291000.0</v>
       </c>
       <c r="C6">
         <v>31388000.0</v>
       </c>
       <c r="D6">
         <v>15683000.0</v>
       </c>
       <c r="E6">
         <v>11057000.0</v>
       </c>
       <c r="F6">
         <v>4695000.0</v>
       </c>
       <c r="G6">
         <v>44759000.0</v>
       </c>
       <c r="H6">
         <v>28797000.0</v>
       </c>
       <c r="I6">
         <v>-8012000.0</v>
       </c>
@@ -17348,109 +17487,109 @@
       </c>
       <c r="R6">
         <v>50638000.0</v>
       </c>
       <c r="S6">
         <v>41851000.0</v>
       </c>
       <c r="T6">
         <v>40040000.0</v>
       </c>
       <c r="U6">
         <v>32746000.0</v>
       </c>
       <c r="V6">
         <v>21350000.0</v>
       </c>
       <c r="W6">
         <v>419000.0</v>
       </c>
       <c r="X6">
         <v>4879000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>5900000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
         <v>105614000.0</v>
       </c>
       <c r="C9">
         <v>91160000.0</v>
       </c>
       <c r="D9">
         <v>61663000.0</v>
       </c>
       <c r="E9">
         <v>50742000.0</v>
       </c>
       <c r="F9">
         <v>40967000.0</v>
       </c>
       <c r="G9">
         <v>84703000.0</v>
       </c>
       <c r="H9">
         <v>64041000.0</v>
       </c>
       <c r="I9">
         <v>16776000.0</v>
       </c>
@@ -17478,51 +17617,51 @@
       <c r="Q9">
         <v>65233000.0</v>
       </c>
       <c r="R9">
         <v>62697000.0</v>
       </c>
       <c r="S9">
         <v>50451000.0</v>
       </c>
       <c r="T9">
         <v>50433000.0</v>
       </c>
       <c r="U9">
         <v>38537000.0</v>
       </c>
       <c r="V9">
         <v>21575000.0</v>
       </c>
       <c r="W9">
         <v>32570000.0</v>
       </c>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
         <v>2907000.0</v>
       </c>
       <c r="C10">
         <v>-1296000.0</v>
       </c>
       <c r="D10">
         <v>-17545000.0</v>
       </c>
       <c r="E10">
         <v>-12183000.0</v>
       </c>
       <c r="F10">
         <v>-14058000.0</v>
       </c>
       <c r="G10">
         <v>22196000.0</v>
       </c>
       <c r="H10">
         <v>-3491000.0</v>
       </c>
       <c r="I10">
         <v>-106655000.0</v>
       </c>
@@ -17552,51 +17691,51 @@
       </c>
       <c r="R10">
         <v>31564000.0</v>
       </c>
       <c r="S10">
         <v>21757000.0</v>
       </c>
       <c r="T10">
         <v>27577000.0</v>
       </c>
       <c r="U10">
         <v>19443000.0</v>
       </c>
       <c r="V10">
         <v>9116000.0</v>
       </c>
       <c r="W10">
         <v>419000.0</v>
       </c>
       <c r="X10">
         <v>4879000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11">
         <v>419000.0</v>
       </c>
       <c r="C11">
         <v>348000.0</v>
       </c>
       <c r="D11">
         <v>330000.0</v>
       </c>
       <c r="E11">
         <v>429000.0</v>
       </c>
       <c r="F11">
         <v>502000.0</v>
       </c>
       <c r="G11">
         <v>1976000.0</v>
       </c>
       <c r="H11">
         <v>1868000.0</v>
       </c>
       <c r="I11">
         <v>-12233000.0</v>
       </c>
@@ -17626,51 +17765,51 @@
       </c>
       <c r="R11">
         <v>11534000.0</v>
       </c>
       <c r="S11">
         <v>7282000.0</v>
       </c>
       <c r="T11">
         <v>10178000.0</v>
       </c>
       <c r="U11">
         <v>7040000.0</v>
       </c>
       <c r="V11">
         <v>3805000.0</v>
       </c>
       <c r="W11">
         <v>-419000.0</v>
       </c>
       <c r="X11">
         <v>-4879000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12">
         <v>8563000.0</v>
       </c>
       <c r="C12">
         <v>13381000.0</v>
       </c>
       <c r="D12">
         <v>11659000.0</v>
       </c>
       <c r="E12">
         <v>4456000.0</v>
       </c>
       <c r="F12">
         <v>5076000.0</v>
       </c>
       <c r="G12">
         <v>4920000.0</v>
       </c>
       <c r="H12">
         <v>6808000.0</v>
       </c>
       <c r="I12">
         <v>7943000.0</v>
       </c>
@@ -17700,129 +17839,129 @@
       </c>
       <c r="R12">
         <v>538000.0</v>
       </c>
       <c r="S12">
         <v>1246000.0</v>
       </c>
       <c r="T12">
         <v>90000.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>32570000.0</v>
       </c>
       <c r="X12">
         <v>16376000.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13">
         <v>8863000.0</v>
       </c>
       <c r="C13">
         <v>207000.0</v>
       </c>
       <c r="D13">
         <v>123000.0</v>
       </c>
       <c r="E13">
         <v>4352000.0</v>
       </c>
       <c r="F13">
         <v>4940000.0</v>
       </c>
       <c r="G13">
         <v>183000.0</v>
       </c>
       <c r="H13">
         <v>353000.0</v>
       </c>
       <c r="I13">
         <v>136000.0</v>
       </c>
       <c r="J13">
         <v>11000.0</v>
       </c>
       <c r="K13">
         <v>3000.0</v>
       </c>
       <c r="L13">
         <v>3116000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
         <v>2488000.0</v>
       </c>
       <c r="C15">
         <v>-1644000.0</v>
       </c>
       <c r="D15">
         <v>-17875000.0</v>
       </c>
       <c r="E15">
         <v>-12612000.0</v>
       </c>
       <c r="F15">
         <v>-14560000.0</v>
       </c>
       <c r="G15">
         <v>20220000.0</v>
       </c>
       <c r="H15">
         <v>-5359000.0</v>
       </c>
       <c r="I15">
         <v>-94422000.0</v>
       </c>
@@ -17852,51 +17991,51 @@
       </c>
       <c r="R15">
         <v>20030000.0</v>
       </c>
       <c r="S15">
         <v>14475000.0</v>
       </c>
       <c r="T15">
         <v>17399000.0</v>
       </c>
       <c r="U15">
         <v>12403000.0</v>
       </c>
       <c r="V15">
         <v>5311000.0</v>
       </c>
       <c r="W15">
         <v>419000.0</v>
       </c>
       <c r="X15">
         <v>4879000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
         <v>2488000.0</v>
       </c>
       <c r="C16">
         <v>-1644000.0</v>
       </c>
       <c r="D16">
         <v>-17875000.0</v>
       </c>
       <c r="E16">
         <v>-12612000.0</v>
       </c>
       <c r="F16">
         <v>-14560000.0</v>
       </c>
       <c r="G16">
         <v>20220000.0</v>
       </c>
       <c r="H16">
         <v>-5359000.0</v>
       </c>
       <c r="I16">
         <v>-94422000.0</v>
       </c>
@@ -17922,51 +18061,51 @@
         <v>-13114000.0</v>
       </c>
       <c r="Q16">
         <v>21882000.0</v>
       </c>
       <c r="R16">
         <v>20030000.0</v>
       </c>
       <c r="S16">
         <v>14475000.0</v>
       </c>
       <c r="T16">
         <v>17399000.0</v>
       </c>
       <c r="U16">
         <v>12403000.0</v>
       </c>
       <c r="V16">
         <v>5311000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17">
         <v>2488000.0</v>
       </c>
       <c r="C17">
         <v>-1644000.0</v>
       </c>
       <c r="D17">
         <v>-18459000.0</v>
       </c>
       <c r="E17">
         <v>-12612000.0</v>
       </c>
       <c r="F17">
         <v>-14560000.0</v>
       </c>
       <c r="G17">
         <v>20220000.0</v>
       </c>
       <c r="H17">
         <v>-5359000.0</v>
       </c>
       <c r="I17">
         <v>-94422000.0</v>
       </c>
@@ -17980,179 +18119,179 @@
         <v>-8060000.0</v>
       </c>
       <c r="M17">
         <v>6877000.0</v>
       </c>
       <c r="N17">
         <v>331000.0</v>
       </c>
       <c r="O17">
         <v>-11866000.0</v>
       </c>
       <c r="P17">
         <v>-13114000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>-8863000.0</v>
       </c>
       <c r="C18">
         <v>-13174000.0</v>
       </c>
       <c r="D18">
         <v>-9094000.0</v>
       </c>
       <c r="E18">
         <v>-4352000.0</v>
       </c>
       <c r="F18">
         <v>-4940000.0</v>
       </c>
       <c r="G18">
         <v>-4737000.0</v>
       </c>
       <c r="H18">
         <v>-6455000.0</v>
       </c>
       <c r="I18">
         <v>-7807000.0</v>
       </c>
       <c r="J18">
         <v>-5720000.0</v>
       </c>
       <c r="K18">
         <v>-6172000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>303000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>530000.0</v>
       </c>
       <c r="H19">
         <v>1124000.0</v>
       </c>
       <c r="I19">
         <v>-6115000.0</v>
       </c>
       <c r="J19">
         <v>-5679000.0</v>
       </c>
       <c r="K19">
         <v>-6113000.0</v>
       </c>
       <c r="L19">
         <v>-3046000.0</v>
       </c>
       <c r="M19">
         <v>149000.0</v>
       </c>
       <c r="N19">
         <v>-500000.0</v>
       </c>
       <c r="O19">
         <v>-2303000.0</v>
       </c>
       <c r="P19">
         <v>120000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>69483000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
         <v>12143000.0</v>
       </c>
       <c r="C21">
         <v>11521000.0</v>
       </c>
       <c r="D21">
         <v>-6630000.0</v>
       </c>
       <c r="E21">
         <v>-8029999.0</v>
       </c>
       <c r="F21">
         <v>-9317000.0</v>
       </c>
       <c r="G21">
         <v>26586000.0</v>
       </c>
       <c r="H21">
         <v>2193000.0</v>
       </c>
       <c r="I21">
         <v>-100540000.0</v>
       </c>
@@ -18182,79 +18321,79 @@
       </c>
       <c r="R21">
         <v>31750000.0</v>
       </c>
       <c r="S21">
         <v>22473000.0</v>
       </c>
       <c r="T21">
         <v>27448000.0</v>
       </c>
       <c r="U21">
         <v>21112000.0</v>
       </c>
       <c r="V21">
         <v>10890000.0</v>
       </c>
       <c r="W21">
         <v>32570000.0</v>
       </c>
       <c r="X21">
         <v>-16376000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
         <v>840117000.0</v>
       </c>
       <c r="C23">
         <v>784873000.0</v>
       </c>
       <c r="D23">
         <v>718408000.0</v>
       </c>
       <c r="E23">
         <v>756351999.0</v>
       </c>
       <c r="F23">
         <v>610677000.0</v>
       </c>
       <c r="G23">
         <v>683356000.0</v>
       </c>
       <c r="H23">
         <v>706197000.0</v>
       </c>
       <c r="I23">
         <v>621434000.0</v>
       </c>
@@ -18282,197 +18421,197 @@
       <c r="Q23">
         <v>320548000.0</v>
       </c>
       <c r="R23">
         <v>261744000.0</v>
       </c>
       <c r="S23">
         <v>239329000.0</v>
       </c>
       <c r="T23">
         <v>182912000.0</v>
       </c>
       <c r="U23">
         <v>162166000.0</v>
       </c>
       <c r="V23">
         <v>156425000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>16376000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
         <v>30521000.0</v>
       </c>
       <c r="C25">
         <v>32725000.0</v>
       </c>
       <c r="D25">
         <v>28170000.0</v>
       </c>
       <c r="E25">
         <v>28870000.0</v>
       </c>
       <c r="F25">
         <v>30532000.0</v>
       </c>
       <c r="G25">
         <v>33091000.0</v>
       </c>
       <c r="H25">
         <v>33585000.0</v>
       </c>
       <c r="I25">
         <v>31799000.0</v>
       </c>
       <c r="J25">
         <v>29491000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
         <v>93471000.0</v>
       </c>
       <c r="C28">
         <v>82537000.0</v>
       </c>
       <c r="D28">
         <v>65991000.0</v>
       </c>
       <c r="E28">
         <v>62503000.0</v>
       </c>
       <c r="F28">
         <v>60181000.0</v>
       </c>
       <c r="G28">
         <v>65091000.0</v>
       </c>
       <c r="H28">
         <v>61012000.0</v>
       </c>
       <c r="I28">
         <v>61460000.0</v>
       </c>
@@ -18498,101 +18637,101 @@
         <v>29519000.0</v>
       </c>
       <c r="Q28">
         <v>32646000.0</v>
       </c>
       <c r="R28">
         <v>30947000.0</v>
       </c>
       <c r="S28">
         <v>27978000.0</v>
       </c>
       <c r="T28">
         <v>20385000.0</v>
       </c>
       <c r="U28">
         <v>18225000.0</v>
       </c>
       <c r="V28">
         <v>10685000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
         <v>419000.0</v>
       </c>
       <c r="C29">
         <v>348000.0</v>
       </c>
       <c r="D29">
         <v>508000.0</v>
       </c>
       <c r="E29">
         <v>429000.0</v>
       </c>
       <c r="F29">
         <v>502000.0</v>
       </c>
       <c r="G29">
         <v>1976000.0</v>
       </c>
       <c r="H29">
         <v>1868000.0</v>
       </c>
       <c r="I29">
         <v>-12233000.0</v>
       </c>
       <c r="J29">
         <v>-4541000.0</v>
       </c>
       <c r="K29">
         <v>1581000.0</v>
       </c>
       <c r="L29">
         <v>-2519000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
         <v>93471000.0</v>
       </c>
       <c r="C30">
         <v>79639000.0</v>
       </c>
       <c r="D30">
         <v>68293000.0</v>
       </c>
       <c r="E30">
         <v>58771999.0</v>
       </c>
       <c r="F30">
         <v>50284000.0</v>
       </c>
       <c r="G30">
         <v>58117000.0</v>
       </c>
       <c r="H30">
         <v>61848000.0</v>
       </c>
       <c r="I30">
         <v>117316000.0</v>
       </c>
@@ -18620,51 +18759,51 @@
       <c r="Q30">
         <v>32646000.0</v>
       </c>
       <c r="R30">
         <v>30947000.0</v>
       </c>
       <c r="S30">
         <v>27978000.0</v>
       </c>
       <c r="T30">
         <v>22985000.0</v>
       </c>
       <c r="U30">
         <v>17425000.0</v>
       </c>
       <c r="V30">
         <v>10685000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30">
         <v>16376000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
         <v>-9236000.0</v>
       </c>
       <c r="C31">
         <v>-12817000.0</v>
       </c>
       <c r="D31">
         <v>-10915000.0</v>
       </c>
       <c r="E31">
         <v>-4153000.0</v>
       </c>
       <c r="F31">
         <v>-4741000.0</v>
       </c>
       <c r="G31">
         <v>-4390000.0</v>
       </c>
       <c r="H31">
         <v>-5684000.0</v>
       </c>
       <c r="I31">
         <v>-6115000.0</v>
       </c>
@@ -18694,51 +18833,51 @@
       </c>
       <c r="R31">
         <v>-186000.0</v>
       </c>
       <c r="S31">
         <v>-716000.0</v>
       </c>
       <c r="T31">
         <v>129000.0</v>
       </c>
       <c r="U31">
         <v>-1669000.0</v>
       </c>
       <c r="V31">
         <v>-1774000.0</v>
       </c>
       <c r="W31">
         <v>-32151000.0</v>
       </c>
       <c r="X31">
         <v>21255000.0</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
         <v>852260000.0</v>
       </c>
       <c r="C32">
         <v>796394000.0</v>
       </c>
       <c r="D32">
         <v>711778000.0</v>
       </c>
       <c r="E32">
         <v>748322000.0</v>
       </c>
       <c r="F32">
         <v>601360000.0</v>
       </c>
       <c r="G32">
         <v>709942000.0</v>
       </c>
       <c r="H32">
         <v>708390000.0</v>
       </c>
       <c r="I32">
         <v>520894000.0</v>
       </c>
@@ -18785,867 +18924,874 @@
         <v>32570000.0</v>
       </c>
       <c r="X32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
+      <c r="CI1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>198951000.0</v>
+      </c>
+      <c r="C2">
         <v>190422000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>206173000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>195345000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>179489000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>165638000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>186603000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>199611000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>173886000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>145134000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>178671000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>149406000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>168748000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>153334000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>186032000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>169189000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>180244000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>162115000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>155636000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>133329000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>133574000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>137854000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>148476000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>166932000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>162969000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>146862000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>181364000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>178614000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>151008000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>132886000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>120091000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>119135000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>138998000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>121021000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>134463000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>129405000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>122023000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>125772000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>132638000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>139849000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>123355000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>114912000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>144468000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>128783000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>80066000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>72999000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>89165000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>94070000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>84378000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>73611000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>93606000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>83381000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>76250000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>69229000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>86112000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>70493000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>67349000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>53718000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>54975000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>57014000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>69050000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>68635000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>78802000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>81594000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>67546000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>59960000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>57685000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>65468000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>51878000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>55766000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>61295000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>50297000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>57240000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>42519000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>45077000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>38283000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>37305000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>25649000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>133099000.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>134862000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
-        <v>5786000.0</v>
+        <v>8462000.0</v>
       </c>
       <c r="C3">
+        <v>7789000.0</v>
+      </c>
+      <c r="D3">
         <v>7268000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7771000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5231000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5403000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5207000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5568000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5971000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6019000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6996000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6093000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5343000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5446000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5631000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6065000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6098000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6263000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6290000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6225000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6430000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6485000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6555000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6766000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7004000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6892000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8098000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7080000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7222000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7040000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>10665000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6923000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7431000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6780000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>7069000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7303000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7591000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7528000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>8397000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8562000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8653000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8550000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>9252000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8177000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5209000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5445000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5820000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6368000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5644000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5619000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5351000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5459000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5351000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5377000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5532000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5347000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5313000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5378000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5354000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5598000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5609000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5531000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5397000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4925000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4566000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4570000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3824000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>4804000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4966000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>4942000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>4737000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>4919000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5133000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3810000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3250000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3082000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3110000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-46148000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>119448000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42719000.0</v>
       </c>
       <c r="CC3">
         <v>-42719000.0</v>
       </c>
       <c r="CD3">
         <v>-42719000.0</v>
       </c>
       <c r="CE3">
+        <v>-42719000.0</v>
+      </c>
+      <c r="CF3">
         <v>115924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40501000.0</v>
       </c>
       <c r="CG3">
         <v>-40501000.0</v>
       </c>
       <c r="CH3">
         <v>-40501000.0</v>
       </c>
+      <c r="CI3">
+        <v>-40501000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -19746,616 +19892,623 @@
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
-      <c r="CB4"/>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
       <c r="CC4"/>
       <c r="CD4"/>
-      <c r="CE4">
-[...2 lines deleted...]
-      <c r="CF4"/>
+      <c r="CE4"/>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5">
+        <v>-1166000.0</v>
+      </c>
+      <c r="C5">
         <v>-634000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3957000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5738000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3023000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>470000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8720000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6218000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2854000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3461000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5763000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1876000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4495000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-11339000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3867000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2257000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3212000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3664000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9850000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9535000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1795000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>445000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3742000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>6712000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3715000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3373000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2934000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5641000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-795000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6551000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-36090000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-8433000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3905000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>808000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>10756000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5767000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2131000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1994000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5602000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8877000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>47000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-827000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1690000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5818000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2769000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-236000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7431000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5047000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2256000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-317000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4113000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2363000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>50000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1864000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5703000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2244000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-7683000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-9727000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-7375000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-9013000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-5257000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2533000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-15288000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>11492000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11172000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>5432000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>6317000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>8377000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>10231000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>7178000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>8850000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>324000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-998000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>435000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>9176000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3009000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>46814000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>96072000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-235795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88539000.0</v>
       </c>
       <c r="CC5">
         <v>88539000.0</v>
       </c>
       <c r="CD5">
         <v>88539000.0</v>
       </c>
       <c r="CE5">
+        <v>88539000.0</v>
+      </c>
+      <c r="CF5">
         <v>-230520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82330000.0</v>
       </c>
       <c r="CG5">
         <v>82330000.0</v>
       </c>
       <c r="CH5">
         <v>82330000.0</v>
       </c>
+      <c r="CI5">
+        <v>82330000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
-        <v>5152000.0</v>
+        <v>7296000.0</v>
       </c>
       <c r="C6">
+        <v>7155000.0</v>
+      </c>
+      <c r="D6">
         <v>11225000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13509000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8254000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5873000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13927000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11786000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3117000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2558000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12759000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7969000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>848000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5893000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1764000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3808000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2886000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2599000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3560000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3310000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4635000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6930000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10297000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13478000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10719000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10265000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11032000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12721000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6427000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>489000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-25425000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1510000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>11336000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7588000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>17825000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1536000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5460000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5534000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2795000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>17439000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7723000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>10942000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2359000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2440000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5209000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>13251000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>11415000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3388000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>5302000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9464000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3096000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5401000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3513000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>11235000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3103000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2370000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-4349000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2021000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-3415000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>352000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>8064000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-9891000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>16417000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>15738000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>10002000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>10141000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>13181000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>15197000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>12120000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>13587000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>5243000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>4135000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4245000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>12426000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>6091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49924000.0</v>
       </c>
       <c r="BZ6">
         <v>49924000.0</v>
       </c>
       <c r="CA6">
+        <v>49924000.0</v>
+      </c>
+      <c r="CB6">
         <v>-116347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45820000.0</v>
       </c>
       <c r="CC6">
         <v>45820000.0</v>
       </c>
       <c r="CD6">
         <v>45820000.0</v>
       </c>
       <c r="CE6">
+        <v>45820000.0</v>
+      </c>
+      <c r="CF6">
         <v>-114596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41829000.0</v>
       </c>
       <c r="CG6">
         <v>41829000.0</v>
       </c>
       <c r="CH6">
         <v>41829000.0</v>
       </c>
+      <c r="CI6">
+        <v>41829000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -20456,96 +20609,97 @@
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
-      <c r="CB7"/>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
       <c r="CC7"/>
       <c r="CD7"/>
-      <c r="CE7">
-[...2 lines deleted...]
-      <c r="CF7"/>
+      <c r="CE7"/>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -20646,1190 +20800,1205 @@
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
-      <c r="CB8"/>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
       <c r="CC8"/>
       <c r="CD8"/>
-      <c r="CE8">
-[...2 lines deleted...]
-      <c r="CF8"/>
+      <c r="CE8"/>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>22927000.0</v>
+      </c>
+      <c r="C9">
         <v>25879000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>27050000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>29752000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25797000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>23015000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>30277000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>27064000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18281000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>15538000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>22967000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>19070000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>13786000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5840000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10163000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13432000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14331000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12816000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6633000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6578000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>12301000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>15455000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>21700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>22501000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20744000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>19758000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>18429000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>20893000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>14977000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9082000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-22207000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4826000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>19462000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15822000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>27751000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10757000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>15397000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12985000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11657000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>24168000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>16946000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>14711000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>17423000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8278000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6025000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8456000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18169000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>12906000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5873000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7647000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>12732000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>5611000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7876000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5827000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>12522000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4893000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-217000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2828000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>338000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-2431000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1849000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>10422000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>11627000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>18430000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>19580000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>15596000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>13550000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>15998000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>18875000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>14274000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>17949000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>12600000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>9830000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>10072000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>15512000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>11641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49924000.0</v>
       </c>
       <c r="BZ9">
         <v>49924000.0</v>
       </c>
       <c r="CA9">
+        <v>49924000.0</v>
+      </c>
+      <c r="CB9">
         <v>45819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45820000.0</v>
       </c>
       <c r="CC9">
         <v>45820000.0</v>
       </c>
       <c r="CD9">
         <v>45820000.0</v>
       </c>
       <c r="CE9">
-        <v>41829000.0</v>
+        <v>45820000.0</v>
       </c>
       <c r="CF9">
         <v>41829000.0</v>
       </c>
       <c r="CG9">
         <v>41829000.0</v>
       </c>
       <c r="CH9">
         <v>41829000.0</v>
       </c>
+      <c r="CI9">
+        <v>41829000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>-3671000.0</v>
+      </c>
+      <c r="C10">
         <v>-2165000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-67000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3618000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>629000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1274000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6755000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4344000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5986000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6409000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4510000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-783000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-297000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-11955000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4916000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4567000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3735000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3532000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-8662000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-9194000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2720000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1078000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3982000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12106000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3008000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1107000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4506000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1773000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-7331000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-106727000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-9427000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3909000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5590000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9306000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6703000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3917000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2827000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-6734000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7963000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1310000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1958000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1864000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-9065000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2960000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-419000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7459000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4838000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1899000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-344000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3413000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2474000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>280000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1737000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3787000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2479000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-7917000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-9895000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-7461000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-9108000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-5340000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2448000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3828000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11403000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>11008000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>7602000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6304000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>8289000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>10000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>6972000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>8614000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4985000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3890000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4268000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>9414000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>6054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3776000.0</v>
       </c>
       <c r="BZ10">
         <v>3776000.0</v>
       </c>
       <c r="CA10">
-        <v>3101000.0</v>
+        <v>3776000.0</v>
       </c>
       <c r="CB10">
         <v>3101000.0</v>
       </c>
       <c r="CC10">
         <v>3101000.0</v>
       </c>
       <c r="CD10">
         <v>3101000.0</v>
       </c>
       <c r="CE10">
-        <v>1328000.0</v>
+        <v>3101000.0</v>
       </c>
       <c r="CF10">
         <v>1328000.0</v>
       </c>
       <c r="CG10">
         <v>1328000.0</v>
       </c>
       <c r="CH10">
         <v>1328000.0</v>
       </c>
+      <c r="CI10">
+        <v>1328000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11">
+        <v>474000.0</v>
+      </c>
+      <c r="C11">
         <v>-6852000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>173000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>317000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-212000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>140000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>82000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>617000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-352000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-145000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-123000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-42000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>640000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>33000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-247000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-681000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1324000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>161000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1001000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-810000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>150000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>316000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>303000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>980000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>377000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>948000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>467000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-140000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>593000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-12311000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-3071000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1660000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1489000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-232000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1666000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1624000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1019000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-391000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3224000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-502000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-750000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>426000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1669000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1115000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-161000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2169000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1876000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-736000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-134000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1226000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-1500000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-22000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-640000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2301000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-885000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-2497000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-3559000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-2243000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-2890000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-2124000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>909000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>834000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4305000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3999000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2821000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2298000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>2892000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3714000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2630000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3150000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1221000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1489000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1422000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3344000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3776000.0</v>
       </c>
       <c r="BZ11">
         <v>-3776000.0</v>
       </c>
       <c r="CA11">
-        <v>-3101000.0</v>
+        <v>-3776000.0</v>
       </c>
       <c r="CB11">
         <v>-3101000.0</v>
       </c>
       <c r="CC11">
         <v>-3101000.0</v>
       </c>
       <c r="CD11">
         <v>-3101000.0</v>
       </c>
       <c r="CE11">
-        <v>-1328000.0</v>
+        <v>-3101000.0</v>
       </c>
       <c r="CF11">
         <v>-1328000.0</v>
       </c>
       <c r="CG11">
         <v>-1328000.0</v>
       </c>
       <c r="CH11">
         <v>-1328000.0</v>
       </c>
+      <c r="CI11">
+        <v>-1328000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12">
+        <v>2505000.0</v>
+      </c>
+      <c r="C12">
         <v>1531000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1490000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12627000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2920000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2334000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3045000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3617000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3345000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3374000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3985000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3414000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2627000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1633000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1543000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1215000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>958000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>740000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>570000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>523000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2943000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1040000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1198000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1151000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1169000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1402000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1827000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1678000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1978000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1325000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2044000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3217000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1205000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1477000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1545000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1369000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1462000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1355000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1480000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1578000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1517000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1715000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>943000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>252000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>238000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>171000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>198000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>194000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>130000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>98000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>111000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>132000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>184000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>105000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>235000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>234000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>168000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>86000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>95000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>83000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>85000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>342000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>68000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>18000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>6000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>13000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>88000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>231000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>206000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>391000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>365000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>364000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>126000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>50725000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>45000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>666000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>49924000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>116347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45820000.0</v>
       </c>
       <c r="CC12">
         <v>45820000.0</v>
       </c>
       <c r="CD12">
         <v>45820000.0</v>
       </c>
       <c r="CE12">
+        <v>45820000.0</v>
+      </c>
+      <c r="CF12">
         <v>114596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41829000.0</v>
       </c>
       <c r="CG12">
         <v>41829000.0</v>
       </c>
       <c r="CH12">
         <v>41829000.0</v>
       </c>
+      <c r="CI12">
+        <v>41829000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>1490000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2120000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2920000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>193000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>110000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>73000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>17000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>13000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>21000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2586000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>28000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1510000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1179000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>19000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>507000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>22000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>25000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>26000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>32000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1094000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>54000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>40000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>36000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>75000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>94000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1177000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21841,87 +22010,86 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -21936,64 +22104,64 @@
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>56000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-31000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-18000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-7000.0</v>
       </c>
-      <c r="BC14">
-[...1 lines deleted...]
-      </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
@@ -22022,747 +22190,754 @@
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
-      <c r="CB14"/>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
       <c r="CC14"/>
       <c r="CD14"/>
-      <c r="CE14">
-[...2 lines deleted...]
-      <c r="CF14"/>
+      <c r="CE14"/>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
+        <v>-4145000.0</v>
+      </c>
+      <c r="C15">
         <v>4687000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-240000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3301000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>841000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1414000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6754000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4262000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6603000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-6057000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-4365000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-660000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-255000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-12595000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-4949000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>247000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3054000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-4856000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-8823000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-10195000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3530000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>928000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3666000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11803000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2028000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2723000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>159000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4039000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1633000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-7924000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-94416000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-6356000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2249000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4101000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9538000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-5037000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2293000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1808000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-6343000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4739000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-808000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-1208000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1438000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-7396000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1845000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-258000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5290000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2962000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1163000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-210000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2133000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-943000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>230000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1090000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1486000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1594000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-5420000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-6336000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-5218000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-6218000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-3216000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1539000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2994000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7098000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>7009000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4781000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4006000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>5397000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6286000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4342000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>5464000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3764000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2401000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2846000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3517000.0</v>
       </c>
       <c r="BY15">
         <v>3517000.0</v>
       </c>
       <c r="BZ15">
         <v>3517000.0</v>
       </c>
       <c r="CA15">
-        <v>2576000.0</v>
+        <v>3517000.0</v>
       </c>
       <c r="CB15">
         <v>2576000.0</v>
       </c>
       <c r="CC15">
         <v>2576000.0</v>
       </c>
       <c r="CD15">
         <v>2576000.0</v>
       </c>
       <c r="CE15">
-        <v>1328000.0</v>
+        <v>2576000.0</v>
       </c>
       <c r="CF15">
         <v>1328000.0</v>
       </c>
       <c r="CG15">
         <v>1328000.0</v>
       </c>
       <c r="CH15">
         <v>1328000.0</v>
       </c>
+      <c r="CI15">
+        <v>1328000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-240000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3301000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>841000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1414000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6754000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4262000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-660000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-255000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-12595000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-4949000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>247000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3054000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-4856000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-8823000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-10195000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3530000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>928000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3666000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11803000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2028000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2723000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>159000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4039000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1633000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-7924000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-94416000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-6356000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2249000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4101000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>9538000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-5037000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2293000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-1808000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-6343000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4739000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-808000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-1208000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1439000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-7396000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-1845000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-258000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5290000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2960000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-1163000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-210000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2134000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-943000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>230000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-1090000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1484000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-1594000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-5420000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-6336000.0</v>
       </c>
-      <c r="BG16">
-[...1 lines deleted...]
-      </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-6218000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-3216000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1539000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2994000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7098000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7009000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4781000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>4006000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5397000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6285000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>4342000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5464000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3764000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2401000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2846000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6070000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5763000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2280000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>3286000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12403000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>5311000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17">
+        <v>-4145000.0</v>
+      </c>
+      <c r="C17">
         <v>4687000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-240000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3301000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>841000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1414000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6754000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4262000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6603000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6057000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-4365000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-660000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-255000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-12595000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-4949000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>247000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3054000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-4856000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-8823000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-10195000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3530000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>928000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>3666000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>11803000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2028000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2723000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>159000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4039000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1633000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-7924000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-94416000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6356000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2249000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4101000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>9538000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-5037000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2293000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1808000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-6343000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>4739000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-808000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1208000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>1439000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-7396000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1845000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-258000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5288000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2962000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1163000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-210000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2830000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-974000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>212000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-1737000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>1484000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-1594000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-5420000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-6336000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-6218000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-3216000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -22770,152 +22945,157 @@
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
-      <c r="CB17"/>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
       <c r="CC17"/>
       <c r="CD17"/>
-      <c r="CE17">
-[...2 lines deleted...]
-      <c r="CF17"/>
+      <c r="CE17"/>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>-2505000.0</v>
+      </c>
+      <c r="C18">
         <v>-1531000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1490000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2120000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2920000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2141000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2935000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3544000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3338000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3357000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3972000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3393000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2586000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1605000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1510000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1179000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-942000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-721000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-507000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-501000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2918000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1014000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1166000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1094000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1115000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1362000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1791000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1603000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1884000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1177000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -22927,275 +23107,275 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>291000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>321000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>84000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>97000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>63000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>128000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>172000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>93000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>137000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>3536000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>92000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1350000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1154000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-1932000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-2022000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-682000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1479000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1534000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1349000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1451000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1345000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1823000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-1568000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-1591000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-1131000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>175000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-2847000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-191000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-183000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>28000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-209000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>357000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-27000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-698000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-111000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>185000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>124000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-1918000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-187000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-222000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>24000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-46000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-75000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>74931000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>-5448000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
@@ -23284,356 +23464,360 @@
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
-      <c r="CB20"/>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
-[...2 lines deleted...]
-      <c r="CF20"/>
+      <c r="CE20"/>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
-        <v>-795000.0</v>
+        <v>-1468000.0</v>
       </c>
       <c r="C21">
+        <v>-830000.0</v>
+      </c>
+      <c r="D21">
         <v>3957000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5321000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3432000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>833000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9632000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7781000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2768000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3124000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-587000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2561000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2039000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10643000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3458000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1131000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2848000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2855000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-8195000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8743000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5566000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2055000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5052000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13085000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4083999.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4365000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2093999.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6092000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-423000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6177000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-104794000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-7405000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4591000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7069000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10840000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-5354000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2466000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1482000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-5283000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9531000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>281000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-455000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3231000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-8324999.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2712000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-236000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7431000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5047000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2256000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-317000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4113000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-2363000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>50000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-1864000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5703000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2292000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-7695000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-9919000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-7538000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-9062000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-5265000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2524000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4701000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>11460000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>11018000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>5426000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6241000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>8299000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>10136000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7075000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>8850000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5243000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4135000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4245000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>9176000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6090000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>666000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>49924000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-116347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45820000.0</v>
       </c>
       <c r="CC21">
         <v>45820000.0</v>
       </c>
       <c r="CD21">
         <v>45820000.0</v>
       </c>
       <c r="CE21">
+        <v>45820000.0</v>
+      </c>
+      <c r="CF21">
         <v>-114596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41829000.0</v>
       </c>
       <c r="CG21">
         <v>41829000.0</v>
       </c>
       <c r="CH21">
         <v>41829000.0</v>
       </c>
+      <c r="CI21">
+        <v>41829000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -23734,311 +23918,317 @@
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
-      <c r="CB22"/>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
       <c r="CC22"/>
       <c r="CD22"/>
-      <c r="CE22">
-[...2 lines deleted...]
-      <c r="CF22"/>
+      <c r="CE22"/>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
-        <v>217096000.0</v>
+        <v>223346000.0</v>
       </c>
       <c r="C23">
+        <v>217131000.0</v>
+      </c>
+      <c r="D23">
         <v>229266000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>219776000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>201854000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>187820000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>207248000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>218894000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>194935000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>163796000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>202181000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>165915000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>180495000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>169817000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>199653000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>181490000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>197423000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>177786000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>170464000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>148650000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>140309000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>151254000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>165124000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>176348000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>179629000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>162255000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>197699000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>193415000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>166408000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>149282000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>204006000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>132478000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>155176000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>129774000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>151374000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>145516000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>139886000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>140239000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>149578000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>154486000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>140020000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>130077999.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>158660000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>145385999.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>88803000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>81691000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>99902000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>101929000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>92507000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>81575000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>102300000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>91355000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>83670000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>76622000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>94754000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>77678000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>74827000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>60809000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>62851000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>63645000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>76164000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>76533000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>85728000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>88564000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>76108000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>70148000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>64994000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>73167000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>60617000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>62965000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>70394000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>57654000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>62935000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>48346000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>51413000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>43833000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>49258000.0</v>
       </c>
-      <c r="BZ23">
-[...1 lines deleted...]
-      </c>
       <c r="CA23">
+        <v>0.0</v>
+      </c>
+      <c r="CB23">
         <v>162166000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>156425000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24081,329 +24271,331 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>8462000.0</v>
+      </c>
+      <c r="C25">
         <v>7789000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7268000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7771000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7602000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7880000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7676000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11811000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8438000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9303000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8085000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6596000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6657000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3690000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7218000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7381000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7439000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7425000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7398000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7876000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7833000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7980000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8149000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8397000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8565000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8098000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8298000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10149000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7040000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>10665000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6923000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7431000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6780000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>7069000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7303000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7591000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7528000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8397000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8562000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>8653000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8550000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9252000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8177000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5209000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5445000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5820000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>6368000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5644000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5619000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5351000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5459000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5351000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5377000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5532000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5347000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5313000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5378000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5354000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5598000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5609000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5531000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5397000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4925000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4566000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4570000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3824000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4804000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>4966000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>4942000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4737000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4919000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>5133000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3810000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3110000.0</v>
       </c>
       <c r="BY25">
         <v>3110000.0</v>
       </c>
-      <c r="BZ25"/>
+      <c r="BZ25">
+        <v>3110000.0</v>
+      </c>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -24504,494 +24696,503 @@
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
-      <c r="CB26"/>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
       <c r="CC26"/>
       <c r="CD26"/>
-      <c r="CE26">
-[...2 lines deleted...]
-      <c r="CF26"/>
+      <c r="CE26"/>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>1000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>271000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
         <v>26319000.0</v>
       </c>
       <c r="C28">
+        <v>26319000.0</v>
+      </c>
+      <c r="D28">
         <v>23093000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25059000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>22774000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22545000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>21557000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20846000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21135000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18999000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17160000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17135000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18119000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17017000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13720000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15380000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17233000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16170000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16103000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15733000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17440000.0</v>
       </c>
       <c r="W28">
         <v>17440000.0</v>
       </c>
       <c r="X28">
+        <v>17440000.0</v>
+      </c>
+      <c r="Y28">
         <v>15270000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16512000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15869000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16335000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14590000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15114000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16770000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15211000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14371000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16864000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15014000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>16995000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16524000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>17528000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14979000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>17259000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15291000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>16899000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>15538000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15733000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>14496000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8794000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8692000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10738000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7859000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8129000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7964000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8619000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7974000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7826000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7691000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6819000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>7185000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7478000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7091000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7876000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6631000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7114000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7898000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6926000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6970000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8562000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>10188000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>7309000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>7699000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8739000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>7199000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>9099000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>7357000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5695000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>5827000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6324000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2674000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7220000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4128000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>18225000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>10685000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>474000.0</v>
+      </c>
+      <c r="C29">
         <v>-6852000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>173000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>317000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-212000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>140000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>82000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>617000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-352000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-145000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-123000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-42000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>640000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>33000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-247000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-681000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1324000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>161000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1001000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-810000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>150000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>316000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>303000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>980000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>377000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>948000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>467000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-140000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>593000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -25003,816 +25204,826 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
-        <v>26674000.0</v>
+        <v>24395000.0</v>
       </c>
       <c r="C30">
+        <v>26709000.0</v>
+      </c>
+      <c r="D30">
         <v>23093000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24431000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22365000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22182000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20645000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19283000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21049000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18662000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23554000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16509000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11747000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16483000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13621000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12301000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17179000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15671000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14828000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15321000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6735000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16648000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9416000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16660000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15393000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16335000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14801000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15259000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>82587000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12231000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>14871000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8753000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16911000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16111000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17863000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14467000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16940000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14637000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16665000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>15165999.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14192000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>16603000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8737000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8692000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>10738000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7859000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>8129000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7964000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>8619000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7974000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7465000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7390000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8642000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7185000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7478000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7091000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7876000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6631000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7114000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7898000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6926000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6970000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>8562000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>10188000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7309000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7699000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>8739000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7199000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>9099000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7357000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5695000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5827000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>6336000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5550000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-49258000.0</v>
       </c>
-      <c r="BZ30">
-[...1 lines deleted...]
-      </c>
       <c r="CA30">
+        <v>0.0</v>
+      </c>
+      <c r="CB30">
         <v>-162166000.0</v>
       </c>
-      <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-156425000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
-        <v>-1370000.0</v>
+        <v>-2203000.0</v>
       </c>
       <c r="C31">
+        <v>-1335000.0</v>
+      </c>
+      <c r="D31">
         <v>-4024000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1703000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2803000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2107000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2877000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3437000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3218000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3285000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3923000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3344000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2336000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1312000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1458000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1131000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-887000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-677000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-467000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-451000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2846000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-977000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1070000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-979000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1075999.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1265000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-986999.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1586000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1350000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1154000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1933000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2022000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-682000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1479000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1534000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1349000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1451000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1345000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1451000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1568000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1591000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1503000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1367000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-740000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-248000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-183000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>28000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-209000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>357000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-27000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-700000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-111000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>230000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>127000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1916000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-187000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-222000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>24000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>77000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-46000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-75000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>28000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-873000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-57000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-10000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>2131000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>63000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-10000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-136000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-103000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-236000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-258000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-245000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>23000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>238000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-36000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>3110000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-46148000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>119448000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42719000.0</v>
       </c>
       <c r="CC31">
         <v>-42719000.0</v>
       </c>
       <c r="CD31">
         <v>-42719000.0</v>
       </c>
       <c r="CE31">
+        <v>-42719000.0</v>
+      </c>
+      <c r="CF31">
         <v>115924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40501000.0</v>
       </c>
       <c r="CG31">
         <v>-40501000.0</v>
       </c>
       <c r="CH31">
         <v>-40501000.0</v>
       </c>
+      <c r="CI31">
+        <v>-40501000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
+        <v>221878000.0</v>
+      </c>
+      <c r="C32">
         <v>216301000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>233223000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>225097000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>205286000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>188653000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>216880000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>226675000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>192167000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>160672000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>201594000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>168476000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>182534000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>159174000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>196195000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>182621000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>194575000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>174931000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>162269000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>139907000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>145875000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>153309000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>170176000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>189433000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>183713000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>166620000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>199793000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>199507000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>165985000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>143105000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>99211000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>125073000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>159767000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>136843000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>162214000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>140162000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>137420000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>138757000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>144295000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>164017000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>140301000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>129623000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>161891000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>137061000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>86091000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>81455000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>107333000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>106976000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>90251000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>81258000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>106412000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>88992000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>84081000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>75059000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>98634000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>75386000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>67132000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>50890000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>55313000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>54583000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>70899000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>79057000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>90429000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>100024000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>87126000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>75556000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>71235000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>81466000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>70753000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>70040000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>79244000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>62897000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>67070000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>52591000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>60589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49924000.0</v>
       </c>
       <c r="BY32">
         <v>49924000.0</v>
       </c>
       <c r="BZ32">
         <v>49924000.0</v>
       </c>
       <c r="CA32">
+        <v>49924000.0</v>
+      </c>
+      <c r="CB32">
         <v>45819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45820000.0</v>
       </c>
       <c r="CC32">
         <v>45820000.0</v>
       </c>
       <c r="CD32">
         <v>45820000.0</v>
       </c>
       <c r="CE32">
-        <v>41829000.0</v>
+        <v>45820000.0</v>
       </c>
       <c r="CF32">
         <v>41829000.0</v>
       </c>
       <c r="CG32">
         <v>41829000.0</v>
       </c>
       <c r="CH32">
+        <v>41829000.0</v>
+      </c>
+      <c r="CI32">
         <v>41829000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -25899,51 +26110,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
         <v>28316000.0</v>
       </c>
       <c r="C2">
         <v>30938000.0</v>
       </c>
       <c r="D2">
         <v>3784000.0</v>
       </c>
       <c r="E2">
         <v>12293000.0</v>
       </c>
       <c r="F2">
         <v>1589000.0</v>
       </c>
       <c r="G2">
         <v>1086000.0</v>
       </c>
       <c r="H2">
         <v>8684000.0</v>
       </c>
       <c r="I2">
         <v>9086000.0</v>
       </c>
@@ -25968,51 +26179,51 @@
       <c r="P2">
         <v>23174000.0</v>
       </c>
       <c r="Q2">
         <v>104736000.0</v>
       </c>
       <c r="R2">
         <v>25712000.0</v>
       </c>
       <c r="S2">
         <v>12584000.0</v>
       </c>
       <c r="T2">
         <v>18561000.0</v>
       </c>
       <c r="U2">
         <v>7645000.0</v>
       </c>
       <c r="V2">
         <v>7702000.0</v>
       </c>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
         <v>38862000</v>
       </c>
       <c r="C3">
         <v>14091000</v>
       </c>
       <c r="D3">
         <v>8909000</v>
       </c>
       <c r="E3">
         <v>14584000</v>
       </c>
       <c r="F3">
         <v>16975000</v>
       </c>
       <c r="G3">
         <v>14694000</v>
       </c>
       <c r="H3">
         <v>17199000</v>
       </c>
       <c r="I3">
         <v>17714000</v>
       </c>
@@ -26039,149 +26250,149 @@
       </c>
       <c r="Q3">
         <v>29050000</v>
       </c>
       <c r="R3">
         <v>22693000</v>
       </c>
       <c r="S3">
         <v>14485000</v>
       </c>
       <c r="T3">
         <v>11433000</v>
       </c>
       <c r="U3">
         <v>11931000</v>
       </c>
       <c r="V3">
         <v>9149000</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-8509000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4">
         <v>503000.0</v>
       </c>
       <c r="H4">
         <v>-7598000.0</v>
       </c>
       <c r="I4">
         <v>-402000.0</v>
       </c>
       <c r="J4">
         <v>8781000.0</v>
       </c>
       <c r="K4">
         <v>-1040000.0</v>
       </c>
       <c r="L4">
         <v>-37548000.0</v>
       </c>
       <c r="M4">
         <v>-1966000.0</v>
       </c>
       <c r="N4">
         <v>-2225000.0</v>
       </c>
       <c r="O4">
         <v>4105000.0</v>
       </c>
       <c r="P4">
         <v>15805000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>203000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>-6115000.0</v>
       </c>
       <c r="H5">
         <v>-3471000.0</v>
       </c>
       <c r="I5">
         <v>3707000.0</v>
       </c>
       <c r="J5">
         <v>-1178000.0</v>
       </c>
       <c r="K5">
         <v>807000.0</v>
       </c>
       <c r="L5">
         <v>-218000.0</v>
       </c>
       <c r="M5">
         <v>-695000.0</v>
       </c>
       <c r="N5">
         <v>1925000.0</v>
       </c>
       <c r="O5">
         <v>10391000.0</v>
       </c>
       <c r="P5">
         <v>-6708000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
         <v>-25031000.0</v>
       </c>
       <c r="C6">
         <v>-2622000.0</v>
       </c>
       <c r="D6">
         <v>27154000.0</v>
       </c>
       <c r="E6">
         <v>-8509000.0</v>
       </c>
       <c r="F6">
         <v>10704000.0</v>
       </c>
       <c r="G6">
         <v>503000.0</v>
       </c>
       <c r="H6">
         <v>-7598000.0</v>
       </c>
       <c r="I6">
         <v>-402000.0</v>
       </c>
@@ -26208,54 +26419,54 @@
       </c>
       <c r="Q6">
         <v>-81562000.0</v>
       </c>
       <c r="R6">
         <v>79024000.0</v>
       </c>
       <c r="S6">
         <v>13128000.0</v>
       </c>
       <c r="T6">
         <v>-5977000.0</v>
       </c>
       <c r="U6">
         <v>10916000.0</v>
       </c>
       <c r="V6">
         <v>-57000.0</v>
       </c>
       <c r="W6">
         <v>-12285000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
-        <v>-8564000.0</v>
+        <v>-22366000.0</v>
       </c>
       <c r="C7">
         <v>-21698000.0</v>
       </c>
       <c r="D7">
         <v>2412000.0</v>
       </c>
       <c r="E7">
         <v>-5236000.0</v>
       </c>
       <c r="F7">
         <v>-8097000.0</v>
       </c>
       <c r="G7">
         <v>-526000.0</v>
       </c>
       <c r="H7">
         <v>-30814000.0</v>
       </c>
       <c r="I7">
         <v>27612000.0</v>
       </c>
       <c r="J7">
         <v>5510000.0</v>
       </c>
@@ -26277,100 +26488,100 @@
       <c r="P7">
         <v>15347000.0</v>
       </c>
       <c r="Q7">
         <v>-32869000.0</v>
       </c>
       <c r="R7">
         <v>2469000.0</v>
       </c>
       <c r="S7">
         <v>-4792000.0</v>
       </c>
       <c r="T7">
         <v>-18512000.0</v>
       </c>
       <c r="U7">
         <v>8952000.0</v>
       </c>
       <c r="V7">
         <v>-2977000.0</v>
       </c>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-28660000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>23587000.0</v>
       </c>
       <c r="H8">
         <v>-51709000.0</v>
       </c>
       <c r="I8">
         <v>47725000.0</v>
       </c>
       <c r="J8">
         <v>8992000.0</v>
       </c>
       <c r="K8">
         <v>-4806000.0</v>
       </c>
       <c r="L8">
         <v>-13543000.0</v>
       </c>
       <c r="M8">
         <v>-23927000.0</v>
       </c>
       <c r="N8">
         <v>-994000.0</v>
       </c>
       <c r="O8">
         <v>-31094000.0</v>
       </c>
       <c r="P8">
         <v>37165000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
         <v>-32764000.0</v>
       </c>
       <c r="C9">
         <v>-850000.0</v>
       </c>
       <c r="D9">
         <v>-23714000.0</v>
       </c>
       <c r="E9">
         <v>-44031000.0</v>
       </c>
       <c r="F9">
         <v>8459000.0</v>
       </c>
       <c r="G9">
         <v>33248000.0</v>
       </c>
       <c r="H9">
         <v>-84376000.0</v>
       </c>
       <c r="I9">
         <v>10936000.0</v>
       </c>
@@ -26393,51 +26604,51 @@
         <v>-26966000.0</v>
       </c>
       <c r="P9">
         <v>26135000.0</v>
       </c>
       <c r="Q9">
         <v>-5073000.0</v>
       </c>
       <c r="R9">
         <v>-1996000.0</v>
       </c>
       <c r="S9">
         <v>-4550000.0</v>
       </c>
       <c r="T9">
         <v>-11292000.0</v>
       </c>
       <c r="U9">
         <v>1339000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
         <v>787000.0</v>
       </c>
       <c r="C10">
         <v>-554000.0</v>
       </c>
       <c r="D10">
         <v>-729000.0</v>
       </c>
       <c r="E10">
         <v>-1485000.0</v>
       </c>
       <c r="F10">
         <v>371000.0</v>
       </c>
       <c r="G10">
         <v>148000.0</v>
       </c>
       <c r="H10">
         <v>503000.0</v>
       </c>
       <c r="I10">
         <v>647000.0</v>
       </c>
@@ -26462,51 +26673,51 @@
       <c r="P10">
         <v>-370000.0</v>
       </c>
       <c r="Q10">
         <v>-1519000.0</v>
       </c>
       <c r="R10">
         <v>-734000.0</v>
       </c>
       <c r="S10">
         <v>-92000.0</v>
       </c>
       <c r="T10">
         <v>-120000.0</v>
       </c>
       <c r="U10">
         <v>32000.0</v>
       </c>
       <c r="V10">
         <v>-32000.0</v>
       </c>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>32661000.0</v>
       </c>
       <c r="F11">
         <v>-5548000.0</v>
       </c>
       <c r="G11">
         <v>-11807000.0</v>
       </c>
       <c r="H11">
         <v>31751000.0</v>
       </c>
       <c r="I11">
         <v>-22303000.0</v>
       </c>
       <c r="J11">
         <v>-2393000.0</v>
       </c>
       <c r="K11">
         <v>-7767000.0</v>
       </c>
@@ -26521,51 +26732,51 @@
       </c>
       <c r="O11">
         <v>32528000.0</v>
       </c>
       <c r="P11">
         <v>-14740000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>11511000.0</v>
       </c>
       <c r="S11">
         <v>2509000.0</v>
       </c>
       <c r="T11">
         <v>1473000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>3115000.0</v>
       </c>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1881000.0</v>
       </c>
       <c r="F12">
         <v>-9026000.0</v>
       </c>
       <c r="G12">
         <v>-4657000.0</v>
       </c>
       <c r="H12">
         <v>1020000.0</v>
       </c>
       <c r="I12">
         <v>54053000.0</v>
       </c>
       <c r="J12">
         <v>-2537000.0</v>
       </c>
       <c r="K12">
         <v>1452000.0</v>
       </c>
@@ -26578,99 +26789,99 @@
       <c r="N12">
         <v>2043000.0</v>
       </c>
       <c r="O12">
         <v>3303000.0</v>
       </c>
       <c r="P12">
         <v>8219000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12">
         <v>314000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12">
         <v>1994000.0</v>
       </c>
       <c r="U12">
         <v>330000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9733000.0</v>
       </c>
       <c r="F13">
         <v>-11341000.0</v>
       </c>
       <c r="G13">
         <v>4623000.0</v>
       </c>
       <c r="H13">
         <v>-4378000.0</v>
       </c>
       <c r="I13">
         <v>-3630000.0</v>
       </c>
       <c r="J13">
         <v>-1745000.0</v>
       </c>
       <c r="K13">
         <v>-778000.0</v>
       </c>
       <c r="L13">
         <v>969000.0</v>
       </c>
       <c r="M13">
         <v>3733000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
-        <v>21939000.0</v>
+        <v>30521000.0</v>
       </c>
       <c r="C14">
         <v>32725000.0</v>
       </c>
       <c r="D14">
         <v>30641000.0</v>
       </c>
       <c r="E14">
         <v>28870000.0</v>
       </c>
       <c r="F14">
         <v>30532000.0</v>
       </c>
       <c r="G14">
         <v>33091000.0</v>
       </c>
       <c r="H14">
         <v>33585000.0</v>
       </c>
       <c r="I14">
         <v>31799000.0</v>
       </c>
       <c r="J14">
         <v>29491000.0</v>
       </c>
@@ -26692,96 +26903,96 @@
       <c r="P14">
         <v>22092000.0</v>
       </c>
       <c r="Q14">
         <v>19458000.0</v>
       </c>
       <c r="R14">
         <v>18536000.0</v>
       </c>
       <c r="S14">
         <v>18599000.0</v>
       </c>
       <c r="T14">
         <v>12592000.0</v>
       </c>
       <c r="U14">
         <v>11634000.0</v>
       </c>
       <c r="V14">
         <v>10865000.0</v>
       </c>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>839000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>40431000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
         <v>3285000.0</v>
       </c>
       <c r="C16">
         <v>28316000.0</v>
       </c>
       <c r="D16">
         <v>30938000.0</v>
       </c>
       <c r="E16">
         <v>3784000.0</v>
       </c>
       <c r="F16">
         <v>12293000.0</v>
       </c>
       <c r="G16">
         <v>1589000.0</v>
       </c>
       <c r="H16">
         <v>1086000.0</v>
       </c>
       <c r="I16">
         <v>8684000.0</v>
       </c>
@@ -26808,78 +27019,78 @@
       </c>
       <c r="Q16">
         <v>23174000.0</v>
       </c>
       <c r="R16">
         <v>104736000.0</v>
       </c>
       <c r="S16">
         <v>25712000.0</v>
       </c>
       <c r="T16">
         <v>12584000.0</v>
       </c>
       <c r="U16">
         <v>18561000.0</v>
       </c>
       <c r="V16">
         <v>7645000.0</v>
       </c>
       <c r="W16">
         <v>-12285000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
         <v>-10796000.0</v>
       </c>
       <c r="C18">
         <v>-1415000.0</v>
       </c>
       <c r="D18">
         <v>8269000.0</v>
       </c>
       <c r="E18">
         <v>-5019000.0</v>
       </c>
       <c r="F18">
         <v>-16906000.0</v>
       </c>
       <c r="G18">
         <v>31338000.0</v>
       </c>
       <c r="H18">
         <v>-17915000.0</v>
       </c>
       <c r="I18">
         <v>4217000.0</v>
       </c>
@@ -26904,133 +27115,133 @@
       <c r="P18">
         <v>17782000.0</v>
       </c>
       <c r="Q18">
         <v>-15211000.0</v>
       </c>
       <c r="R18">
         <v>17643000.0</v>
       </c>
       <c r="S18">
         <v>11986000.0</v>
       </c>
       <c r="T18">
         <v>-1341000.0</v>
       </c>
       <c r="U18">
         <v>20544000.0</v>
       </c>
       <c r="V18">
         <v>2469000.0</v>
       </c>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-11482000.0</v>
       </c>
       <c r="D19">
         <v>1842000.0</v>
       </c>
       <c r="E19">
         <v>-9704000.0</v>
       </c>
       <c r="F19">
         <v>10629000.0</v>
       </c>
       <c r="G19">
         <v>-3129000.0</v>
       </c>
       <c r="H19">
         <v>-13331000.0</v>
       </c>
       <c r="I19">
         <v>94000.0</v>
       </c>
       <c r="J19">
         <v>-10080000.0</v>
       </c>
       <c r="K19">
         <v>-17686000.0</v>
       </c>
       <c r="L19">
         <v>94000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>26421000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
         <v>-34465000.0</v>
       </c>
       <c r="C21">
         <v>-30262000.0</v>
       </c>
       <c r="D21">
         <v>14835000.0</v>
       </c>
       <c r="E21">
         <v>-4938000.0</v>
       </c>
       <c r="F21">
         <v>845000.0</v>
       </c>
       <c r="G21">
         <v>-38593000.0</v>
       </c>
       <c r="H21">
         <v>-8890000.0</v>
       </c>
       <c r="I21">
         <v>-9111000.0</v>
       </c>
@@ -27041,51 +27252,51 @@
         <v>-6570000.0</v>
       </c>
       <c r="L21">
         <v>69141000.0</v>
       </c>
       <c r="M21">
         <v>28443000.0</v>
       </c>
       <c r="N21">
         <v>-4057000.0</v>
       </c>
       <c r="O21">
         <v>12608000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
         <v>2488000.0</v>
       </c>
       <c r="C22">
         <v>-1644000.0</v>
       </c>
       <c r="D22">
         <v>-17875000.0</v>
       </c>
       <c r="E22">
         <v>-12612000.0</v>
       </c>
       <c r="F22">
         <v>-14560000.0</v>
       </c>
       <c r="G22">
         <v>20220000.0</v>
       </c>
       <c r="H22">
         <v>-5359000.0</v>
       </c>
       <c r="I22">
         <v>-94422000.0</v>
       </c>
@@ -27112,57 +27323,57 @@
       </c>
       <c r="Q22">
         <v>21882000.0</v>
       </c>
       <c r="R22">
         <v>20030000.0</v>
       </c>
       <c r="S22">
         <v>14475000.0</v>
       </c>
       <c r="T22">
         <v>17399000.0</v>
       </c>
       <c r="U22">
         <v>12403000.0</v>
       </c>
       <c r="V22">
         <v>5311000.0</v>
       </c>
       <c r="W22">
         <v>4879000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
-        <v>2930000.0</v>
+        <v>-4929000.0</v>
       </c>
       <c r="C23">
-        <v>25000.0</v>
+        <v>-6727000.0</v>
       </c>
       <c r="D23">
         <v>-7029000.0</v>
       </c>
       <c r="E23">
         <v>-1104000.0</v>
       </c>
       <c r="F23">
         <v>-839000.0</v>
       </c>
       <c r="G23">
         <v>-577000.0</v>
       </c>
       <c r="H23">
         <v>-1645000.0</v>
       </c>
       <c r="I23">
         <v>1954000.0</v>
       </c>
       <c r="J23">
         <v>541000.0</v>
       </c>
       <c r="K23">
         <v>67000.0</v>
       </c>
@@ -27183,51 +27394,51 @@
       </c>
       <c r="Q23">
         <v>765000.0</v>
       </c>
       <c r="R23">
         <v>3414000.0</v>
       </c>
       <c r="S23">
         <v>34096000.0</v>
       </c>
       <c r="T23">
         <v>40237000.0</v>
       </c>
       <c r="U23">
         <v>-9548000.0</v>
       </c>
       <c r="V23">
         <v>-3816000.0</v>
       </c>
       <c r="W23">
         <v>-5476000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
         <v>25159000.0</v>
       </c>
       <c r="C24">
         <v>2609000.0</v>
       </c>
       <c r="D24">
         <v>11079000.0</v>
       </c>
       <c r="E24">
         <v>4880000.0</v>
       </c>
       <c r="F24">
         <v>27604000.0</v>
       </c>
       <c r="G24">
         <v>11565000.0</v>
       </c>
       <c r="H24">
         <v>3868000.0</v>
       </c>
       <c r="I24">
         <v>4320000.0</v>
       </c>
@@ -27254,54 +27465,54 @@
       </c>
       <c r="Q24">
         <v>-60052000.0</v>
       </c>
       <c r="R24">
         <v>1095000.0</v>
       </c>
       <c r="S24">
         <v>3861000.0</v>
       </c>
       <c r="T24">
         <v>1970000.0</v>
       </c>
       <c r="U24">
         <v>438000.0</v>
       </c>
       <c r="V24">
         <v>3718000.0</v>
       </c>
       <c r="W24">
         <v>-6809000.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
-        <v>6701000.0</v>
+        <v>11921000.0</v>
       </c>
       <c r="C25">
         <v>-689000.0</v>
       </c>
       <c r="D25">
         <v>61000.0</v>
       </c>
       <c r="E25">
         <v>-4224000.0</v>
       </c>
       <c r="F25">
         <v>-10198000.0</v>
       </c>
       <c r="G25">
         <v>-8768000.0</v>
       </c>
       <c r="H25">
         <v>-952000.0</v>
       </c>
       <c r="I25">
         <v>67898000.0</v>
       </c>
       <c r="J25">
         <v>595000.0</v>
       </c>
@@ -27325,51 +27536,51 @@
       </c>
       <c r="Q25">
         <v>-2133000.0</v>
       </c>
       <c r="R25">
         <v>-1300000.0</v>
       </c>
       <c r="S25">
         <v>-504000.0</v>
       </c>
       <c r="T25">
         <v>-247000.0</v>
       </c>
       <c r="U25">
         <v>888000.0</v>
       </c>
       <c r="V25">
         <v>236000.0</v>
       </c>
       <c r="W25">
         <v>-4879000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>27318000.0</v>
       </c>
       <c r="D26">
         <v>-492000.0</v>
       </c>
       <c r="E26">
         <v>-440000.0</v>
       </c>
       <c r="F26">
         <v>-949000.0</v>
       </c>
       <c r="G26">
         <v>-188000.0</v>
       </c>
       <c r="H26">
         <v>35000.0</v>
       </c>
       <c r="I26">
         <v>2800000.0</v>
       </c>
@@ -27388,51 +27599,51 @@
       <c r="N26">
         <v>-40584000.0</v>
       </c>
       <c r="O26">
         <v>-45885000.0</v>
       </c>
       <c r="P26">
         <v>-3003000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-51000.0</v>
       </c>
       <c r="T26">
         <v>-241986000.0</v>
       </c>
       <c r="U26">
         <v>-24000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
         <v>5450000.0</v>
       </c>
       <c r="C27">
         <v>4009000.0</v>
       </c>
       <c r="D27">
         <v>2042000.0</v>
       </c>
       <c r="E27">
         <v>2754000.0</v>
       </c>
       <c r="F27">
         <v>2401000.0</v>
       </c>
       <c r="G27">
         <v>1998000.0</v>
       </c>
       <c r="H27">
         <v>2753000.0</v>
       </c>
       <c r="I27">
         <v>2238000.0</v>
       </c>
@@ -27457,51 +27668,51 @@
       <c r="P27">
         <v>2712000.0</v>
       </c>
       <c r="Q27">
         <v>2542000.0</v>
       </c>
       <c r="R27">
         <v>1614000.0</v>
       </c>
       <c r="S27">
         <v>1103000.0</v>
       </c>
       <c r="T27">
         <v>858000.0</v>
       </c>
       <c r="U27">
         <v>-2735000.0</v>
       </c>
       <c r="V27">
         <v>-642000.0</v>
       </c>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
         <v>-39394000.0</v>
       </c>
       <c r="C28">
         <v>-3816000.0</v>
       </c>
       <c r="D28">
         <v>7806000.0</v>
       </c>
       <c r="E28">
         <v>-8370000.0</v>
       </c>
       <c r="F28">
         <v>6000.0</v>
       </c>
       <c r="G28">
         <v>-42400000.0</v>
       </c>
       <c r="H28">
         <v>6449000.0</v>
       </c>
       <c r="I28">
         <v>-9033000.0</v>
       </c>
@@ -27528,51 +27739,51 @@
       </c>
       <c r="Q28">
         <v>354000.0</v>
       </c>
       <c r="R28">
         <v>60286000.0</v>
       </c>
       <c r="S28">
         <v>33994000.0</v>
       </c>
       <c r="T28">
         <v>-6606000.0</v>
       </c>
       <c r="U28">
         <v>-9572000.0</v>
       </c>
       <c r="V28">
         <v>-6244000.0</v>
       </c>
       <c r="W28">
         <v>-5476000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>28066000.0</v>
       </c>
       <c r="C29">
         <v>12676000.0</v>
       </c>
       <c r="D29">
         <v>17178000.0</v>
       </c>
       <c r="E29">
         <v>9565000.0</v>
       </c>
       <c r="F29">
         <v>69000.0</v>
       </c>
       <c r="G29">
         <v>46032000.0</v>
       </c>
       <c r="H29">
         <v>-716000.0</v>
       </c>
       <c r="I29">
         <v>21931000.0</v>
       </c>
@@ -27597,51 +27808,51 @@
       <c r="P29">
         <v>32676000.0</v>
       </c>
       <c r="Q29">
         <v>13839000.0</v>
       </c>
       <c r="R29">
         <v>40336000.0</v>
       </c>
       <c r="S29">
         <v>26471000.0</v>
       </c>
       <c r="T29">
         <v>10092000.0</v>
       </c>
       <c r="U29">
         <v>32475000.0</v>
       </c>
       <c r="V29">
         <v>11618000.0</v>
       </c>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>-13703000.0</v>
       </c>
       <c r="C30">
         <v>-11482000.0</v>
       </c>
       <c r="D30">
         <v>2170000.0</v>
       </c>
       <c r="E30">
         <v>-9704000.0</v>
       </c>
       <c r="F30">
         <v>10629000.0</v>
       </c>
       <c r="G30">
         <v>-3129000.0</v>
       </c>
       <c r="H30">
         <v>-13331000.0</v>
       </c>
       <c r="I30">
         <v>-13300000.0</v>
       </c>
@@ -27687,3016 +27898,3044 @@
       <c r="W30">
         <v>-6809000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB30"/>
+  <dimension ref="A1:CC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>7951000.0</v>
+      </c>
+      <c r="C2">
         <v>3285000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4917000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1732000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12956000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28316000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28254000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4837000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4638000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30938000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3881000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10425000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2845000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3784000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2737000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8089000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6726000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12293000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>893000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2410000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4642000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1589000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2732000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10343000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13522000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1086000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1350000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2759000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2625000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8684000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2594000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6281000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9201000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9086000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2659000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>920000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1550000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>305000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3146000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1512000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1579000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1345000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>18281000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>20735000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>34734000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>38893000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>45858000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>34370000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>45612000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>40859000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>31155000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>40584000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>45885000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>43084000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>50213000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>31933000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>15747000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>38979000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>35188000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>24703000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>23746000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>23174000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>28600000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>15798000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>22771000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>104736000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>108984000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>44003000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>41645000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>25712000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18985000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14500000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>15706000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12584000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14420000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>12591000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>-10000.0</v>
       </c>
-      <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
+      <c r="CC2"/>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>11533000</v>
+      </c>
+      <c r="C3">
         <v>8575000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13352000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9345000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7132000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9033000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3447000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4157000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4634000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1853000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2231000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2387000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2415000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1876000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3957000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2626000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4478000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3523000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5381000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6879000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3097000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1618000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5250000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4408000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2283000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2753000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4164000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4917000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4256000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3862000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2671000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3132000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7565000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4346000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3495000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3545000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1586000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2103000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2381000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3821000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5282000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>7231000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7225000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6044000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1821000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5712000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3462000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7413000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8713000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>24204000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1009000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4834000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4226000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2691000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2303000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3655000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2429000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>16260000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2200000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3003000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4407000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5284000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3979000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>8992000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>8940000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7139000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>14304000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3644000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2455000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2290000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2770000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3086000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4644000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3985000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3494000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2140000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>11931000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>9149000</v>
       </c>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>7580000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-939000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4">
         <v>-2232000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>3053000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1143000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-7611000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-3179000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>12436000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-264000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1409000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>134000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-6059000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>6090000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-3687000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-2920000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>115000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>6427000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1739000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-630000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>1245000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-2841000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1634000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-67000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>234000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-16936000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-2454000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-13999000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-4159000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-6965000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>11488000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-11242000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>4753000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>9704000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-9429000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-5301000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>2801000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-7129000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>18280000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>16186000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-23232000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>4251000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12010000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-4825000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11482000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1018000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-17928000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4129000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>16960000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4847000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>328000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1030000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>18000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1524000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3944000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2059000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-772000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-456000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>760000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1672000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>190000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1320000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1266000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1168000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-307000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2815000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3622000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>172000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>417000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1733000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1913000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-883000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1785000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-174000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>517000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-203000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1624000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>15386000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>14180000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-17551000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>-3727000.0</v>
+      </c>
+      <c r="C6">
         <v>4666000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1632000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3185000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11224000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-15360000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>62000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>23417000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>199000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-26300000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>27057000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6544000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7580000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-939000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1047000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5352000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1363000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5567000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1517000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2232000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3053000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1143000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7611000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3179000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12436000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-264000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1409000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>134000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6059000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6090000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3687000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2920000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>115000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6427000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1739000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-630000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1245000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2841000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1634000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-67000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>234000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-16936000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2454000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-13999000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4159000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-6965000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>11488000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-11242000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4753000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9975000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-9429000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-5301000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2801000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-7129000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>18280000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>16186000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-23232000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3791000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>10485000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>957000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>572000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-5426000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>12802000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-6973000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-81965000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-4248000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>64981000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2358000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>15933000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>6727000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>4485000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1206000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3122000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-1836000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1510000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-2210000.0</v>
       </c>
-      <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
+      <c r="CC6"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
+        <v>-25158000.0</v>
+      </c>
+      <c r="C7">
         <v>-2140000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>-4649000.0</v>
+      </c>
+      <c r="E7">
         <v>9225000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15657000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11285000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1535000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>24846000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-19235000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-25774000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>33796000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-24079000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-10199000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2894000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1836000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-7917000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3348000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7865000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1336000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4074000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3982000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1295000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3015000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-8006000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6347000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4148000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-7098000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-13392000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-8872000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1452000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>49993000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-9638000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-16952000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>4209000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-16387000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>13695000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>2467000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>5735000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>7447000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-12325000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>5164000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-10356000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>17929000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1318000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-11209000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-586000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-21330000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>4789000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-6793000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>854000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>248000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-8038000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-7093000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>3952000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-10319000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>20904000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>20504000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-19761000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>3813000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>10958000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>3274000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-2698000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-19280000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>9084000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-10233000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-12440000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>1208000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-3065000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-5373000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>9699000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-503000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-2822000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-4209000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>2742000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-4433000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>5154000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>23100000.0</v>
       </c>
-      <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-15079000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>5011000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>1310000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>3837000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>11436000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-11494000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>10134000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>13511000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-16882000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>7590000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-27309000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-15108000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>48094000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-2070000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-12553000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>14254000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-4079000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2818000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>3779000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>12110000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>12596000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-29646000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>4498000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>7746000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>18017000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-19493000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-19952000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>7885000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-11030000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-14948000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-15100000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>17151000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>3829000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-19081000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>9000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>14249000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-21840000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-1183000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-1757000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-6314000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>-12046000.0</v>
+      </c>
+      <c r="C9">
         <v>23294000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2590000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8101000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-23883000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-14392000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16468000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-23000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-43045000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>25750000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-13523000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-8881000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-20207000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18897000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-14738000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7573000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-11868000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-9852000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-16480000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11315000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-687000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14311000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>22904000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-18254000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5323000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>13511000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-20156000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-6985000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-18961000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9296000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-100000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2053000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1971000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10954000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-4908000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2188000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-694000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>18436000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>355000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-25327000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4407000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-3370000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>30334000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-21865000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-21903000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>10768000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-5120000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-6833000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>8851000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3493000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-13827000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-462000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>15367000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-14801000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1632000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-9442000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-4355000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2779000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>10677000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3568000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>9111000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-8173000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>10411000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-11950000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>4639000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2960000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-11340000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-3313000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>9697000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-4550000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-2754000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>1339000.0</v>
       </c>
-      <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>-152000.0</v>
+      </c>
+      <c r="C10">
         <v>-288000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>150000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-182000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>756000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-306000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>126000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-387000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-215000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-205000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-385000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>76000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-592000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-229000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-475000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-189000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>92000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>203000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>74000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>439000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-119000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>46000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-218000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>193000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>58000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>42000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>210000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-116000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>175000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-100000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>688000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>79000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>121000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-126000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>455000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>462000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>469000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>310000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1547000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-300000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>139000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-236000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2445000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>169000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-607000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-819000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1919000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-236000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-145000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-724000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-300000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>233000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-471000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>41000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>39000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>702000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-464000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-647000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-636000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-894000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>711000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-700000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>272000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-216000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-388000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-402000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-84000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-15000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-74000.0</v>
       </c>
-      <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>2293000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3456000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-16939000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3136000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-12267000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>23576000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>274000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7958000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>18284000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18797000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-15819000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1194000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-11969000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-14469000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>23820000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2574000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-23732000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16049000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-19571000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>21845000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>13428000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3539000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-9523000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6358000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-9961000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-11867000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>15674000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>239000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-6439000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-4284000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>15593000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-971000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-18105000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-4450000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>22097000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8432000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-8652000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-6122000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>19028000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>8634000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-15696000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-1589000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>10480000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-7262000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-10467000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>13445000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6468000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>8552000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4063000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>666000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>11511000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>11145000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>2509000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2366000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2300000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>1473000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>3115000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-401000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-5578000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-152000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>283000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-2252000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>508000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-420000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1437000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-165000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-6247000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1177000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1650000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-6887000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>686000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-106000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-119000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>114000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>701000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>324000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>60879000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-2871000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>855000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-4810000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1731000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-4538000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>982000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-712000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-87000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2023000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>162000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-646000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-1281000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1093000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-823000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>889000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2903000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1506000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-585000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>273000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3107000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-1398000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>426000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-92000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5238000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-501000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-2095000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>661000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>314000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>353000.0</v>
       </c>
-      <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>55000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1994000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1679000.0</v>
       </c>
-      <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>330000.0</v>
       </c>
-      <c r="CB12"/>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>2119000.0</v>
       </c>
       <c r="N13">
+        <v>2119000.0</v>
+      </c>
+      <c r="O13">
         <v>-863000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-10087000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-113000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2221000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1754000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-4014000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>197000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4017000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3507000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-19247000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>22873000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1348000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-351000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3278000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3271000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2943000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1428000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-4828000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>964000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3240000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-3006000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1745000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1914000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1672000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>190000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-778000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1266000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1168000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>969000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>3733000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
+        <v>8462000.0</v>
+      </c>
+      <c r="C14">
         <v>7789000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>7268000.0</v>
+      </c>
+      <c r="E14">
         <v>7771000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7602000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7880000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7676000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>8147000.0</v>
+      </c>
+      <c r="J14">
         <v>8464000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8438000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9303000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9560000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5121000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6657000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6832000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7218000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7381000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7439000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7425000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7398000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7876000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7833000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7980000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8149000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8397000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8565000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8098000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8298000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10149000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7040000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>10665000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6923000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7431000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6780000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7069000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7303000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7591000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7528000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8397000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8562000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8653000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8550000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9252000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8177000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5209000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5445000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5820000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>6368000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5644000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5619000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5351000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5459000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5351000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5377000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5532000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5347000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5313000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5378000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5354000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5598000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5609000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5531000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5397000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4925000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4566000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4570000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3824000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4804000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4966000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4942000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4737000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4919000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>5133000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3810000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3110000.0</v>
       </c>
       <c r="BY14">
         <v>3110000.0</v>
       </c>
-      <c r="BZ14"/>
+      <c r="BZ14">
+        <v>3110000.0</v>
+      </c>
       <c r="CA14"/>
       <c r="CB14"/>
+      <c r="CC14"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -30740,313 +30979,319 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>34187000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15">
         <v>40430000.0</v>
       </c>
-      <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
+      <c r="CC15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>4224000.0</v>
+      </c>
+      <c r="C16">
         <v>7951000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3285000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4917000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1732000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12956000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28316000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28254000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4837000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4638000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>30938000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3881000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10425000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2845000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3784000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2737000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8089000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6726000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12293000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>893000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2410000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4642000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1589000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2732000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10343000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13522000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1086000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1350000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2759000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2625000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8684000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2594000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6281000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9201000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>9086000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2659000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>920000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1550000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>305000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3146000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1512000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1579000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1345000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>18281000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>20735000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>34734000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>38893000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>45858000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>34370000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>45612000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>41130000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>31155000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>40584000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>45885000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>43084000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>50213000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>31933000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>15747000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>38979000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>35188000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>24703000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>23746000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>23174000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>28600000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>15798000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>22771000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>104736000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>108984000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>44003000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>41645000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>25712000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>18985000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>14500000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>15706000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>12584000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>11081000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-2220000.0</v>
       </c>
-      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31083,448 +31328,453 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>-29157000.0</v>
+      </c>
+      <c r="C18">
         <v>-3650000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>454000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>13920000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12694000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12476000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9916000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33313000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-19966000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24678000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>43448000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18912000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-11358000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4909000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3493000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5201000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2862000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6537000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9552000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13914000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-940000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2406000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>894000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>15338000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>12700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2983000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5732000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3410000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5790000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>24499000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-12880000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-13673000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6271000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1217000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>8189000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>7491000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8941000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>7337000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-521000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>8206000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-10588000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>20575000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5488000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-10488000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-222000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-10779000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>8210000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-11610000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-17668000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>10156000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-9766000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-5317000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>5471000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-421000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>20519000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>15978000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-36285000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3757000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>10046000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3721000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>258000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-9019000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>12548000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-6993000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-11747000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-4728000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>3449000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>2280000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>16642000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>7322000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>1113000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-1276000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>4827000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>270000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>90000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-2750000.0</v>
       </c>
-      <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-8802000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6284000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8692000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2760000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2589000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4560000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1573000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3221000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1650000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>10700000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1300000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3549000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>803000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4148000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2810000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3860000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5973000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>19690000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>772000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-932000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-153000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1719000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-325000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3683000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-4507000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1378000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3763000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>1000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>93000.0</v>
       </c>
-      <c r="AI19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ19"/>
       <c r="AK19">
         <v>93000.0</v>
       </c>
-      <c r="AL19"/>
+      <c r="AL19">
+        <v>93000.0</v>
+      </c>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>337000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>-785000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
@@ -31553,2340 +31803,2369 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>20824000.0</v>
+      </c>
+      <c r="C21">
         <v>50493000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-20442000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11298000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>622000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3347000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10242000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-38218000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>12487000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-8047000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4931000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4188000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3240000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4094000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-12308000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>19431000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12175000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-23874000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-6155000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-7368000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-11725000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-17750000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1750000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-13565000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1382000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>293000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-16750000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6389000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9625000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-8375000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6056000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-6585000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-7032000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-9031000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-10532000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1469000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-7333000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10312000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-41185000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>114867000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-524000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-4017000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3611000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2721000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>22111000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-779000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>-389000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2889000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2111000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2499000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-4000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>13000000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>-4145000.0</v>
+      </c>
+      <c r="C22">
         <v>4687000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
+        <v>-240000.0</v>
+      </c>
+      <c r="E22">
         <v>3301000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>841000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1414000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6754000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4262000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6603000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6057000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4365000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-660000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-255000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-12595000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-4949000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>247000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3054000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-4856000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-8823000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-10195000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3530000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>928000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3666000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11803000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2028000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2723000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>159000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4039000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1633000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-7924000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-94416000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-6356000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2249000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4101000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9538000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-5037000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2293000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1808000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-6343000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4739000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-808000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-1208000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1438000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-7396000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1844000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-258000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5290000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2960000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1163000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-210000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2189000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-973000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>212000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1097000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1486000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1594000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-5420000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-6336000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-5218000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-6218000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-3216000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1539000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2994000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7098000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7009000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4781000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4006000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>5397000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6285000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>4342000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>5464000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3764000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2401000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2846000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3776000.0</v>
       </c>
       <c r="BY22">
         <v>3776000.0</v>
       </c>
       <c r="BZ22">
+        <v>3776000.0</v>
+      </c>
+      <c r="CA22">
         <v>3286000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12403000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>5311000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>2854000.0</v>
+      </c>
+      <c r="C23">
         <v>2576000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-5071000.0</v>
+      </c>
+      <c r="E23">
         <v>-373000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>729000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
-        <v>486000.0</v>
+        <v>-1389000.0</v>
       </c>
       <c r="H23">
-        <v>-452000.0</v>
+        <v>-479000.0</v>
       </c>
       <c r="I23">
-        <v>-203000.0</v>
+        <v>-402000.0</v>
       </c>
       <c r="J23">
+        <v>-34000.0</v>
+      </c>
+      <c r="K23">
         <v>194000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-856000.0</v>
       </c>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
       <c r="N23">
+        <v>-16999.0</v>
+      </c>
+      <c r="O23">
         <v>-758000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-56000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-951000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>412000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-509000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-684000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-205000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>50000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-20000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-142000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-415000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-250000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-605000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-868000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>78000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>655000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>483000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>816000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-256000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>67000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>317000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>623000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>59000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>15000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-486000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-4498000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>149021000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3101000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>28000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>75000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>454000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>204000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>136000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>39000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>227000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>337000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>206000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>143000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>153000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-4000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>13000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-2166000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-2821000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-4970000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>178000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-8694000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>250000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>337000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>82000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>91268000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3085000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-875000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-824000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-51000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-4574000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-80000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>40431000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1960000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-880000.0</v>
       </c>
-      <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
+      <c r="CC23"/>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
+        <v>623000.0</v>
+      </c>
+      <c r="C24">
         <v>60000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>23427000.0</v>
+      </c>
+      <c r="E24">
         <v>543000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>848000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>341000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>687000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1568000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>74000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>280000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-990000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>737000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10756000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>576000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>408000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3429000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>330000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>713000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1521000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>906000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22787000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2390000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4318000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4255000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>564000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2428000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>481000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>410000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2878000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>99000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1172000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1288000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>644000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1310000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>718000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>625000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1406000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>712000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>295000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>686000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-454000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>502000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2041000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-111833000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>114000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>52000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>564000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>103000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>164000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>174000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>559000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>110000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>68000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>13000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>25000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>97000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>212000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>40000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>34000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>436000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>57000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>314000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-60578000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>298000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>130000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>98000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>422000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>230000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>277000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>166000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>280000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3423000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>85000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>73000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>85000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>360000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1420000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>499000.0</v>
+      </c>
+      <c r="C25">
         <v>31000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>9972000.0</v>
+      </c>
+      <c r="E25">
         <v>1565000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>120000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>264000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-620000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>-803000.0</v>
+      </c>
+      <c r="J25">
         <v>515000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>219000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6763000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1629000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-4506000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-567000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-215000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3053000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-179000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-777000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1655000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-791000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-6381000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1371000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1076000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-7028000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-206000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-458000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-466000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-325000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>129000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-290000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>73033000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1166000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-377000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-5924000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>243000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-102000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>665000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-211000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-15000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-353000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>83000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-69000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1124000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2163000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-46000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-43000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>538000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>279000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-83000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-100000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>472000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-31000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>15000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1934000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-43000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>26000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>18000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>368000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>162000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-13000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-71000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>556000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-443000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-66000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-2180000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-230000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-41000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1032000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-486000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>392000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>303000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-39000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-296000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-8170000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-30006000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>445000.0</v>
       </c>
       <c r="F26">
         <v>445000.0</v>
       </c>
       <c r="G26">
+        <v>445000.0</v>
+      </c>
+      <c r="H26">
         <v>27318000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>34000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-34000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-1000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-302000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-17000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-172000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-56000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-287000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-82000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-15000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>110000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-708000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-205000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-36000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-164000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-24000.0</v>
       </c>
-      <c r="Z26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>35000.0</v>
       </c>
       <c r="AC26">
         <v>35000.0</v>
       </c>
       <c r="AD26">
         <v>35000.0</v>
       </c>
       <c r="AE26">
+        <v>35000.0</v>
+      </c>
+      <c r="AF26">
         <v>2815000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1501000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>483000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>816000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>313000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>67000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>317000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>623000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>59000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>8000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-3101000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>28000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-436000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>454000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>204000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>136000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>72000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>227000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>304000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>206000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>156000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>163000.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>13000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>-3003000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
-[...1 lines deleted...]
-      </c>
+      <c r="BN26"/>
       <c r="BO26">
         <v>324000.0</v>
       </c>
-      <c r="BP26"/>
+      <c r="BP26">
+        <v>324000.0</v>
+      </c>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-40431000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-430000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>60000000.0</v>
       </c>
-      <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
+        <v>2006000.0</v>
+      </c>
+      <c r="C27">
         <v>1387000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>1432000.0</v>
+      </c>
+      <c r="E27">
         <v>1376000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1519000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1123000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1079000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1016000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1556000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>358000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>209000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>364000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>945000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>524000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>639000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>951000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>794000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>370000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>247000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>526000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1245000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>383000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>111000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>258000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1167000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>462000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>461000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>564000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1064000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>664000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>528000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>559000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>817000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>334000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>503000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>593000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>857000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>350000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>438000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>540000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>869000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>433000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>525000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>435000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>527000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>788000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>496000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>316000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>375000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>407000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>505000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>504000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>550000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>582000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>743000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>846000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>752000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>774000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>894000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>696000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>487000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>635000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>666000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>480000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>626000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>770000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>555000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>358000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>350000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>351000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1103000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-875000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-53000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>254000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>357000.0</v>
       </c>
-      <c r="BX27"/>
-[...3 lines deleted...]
-      <c r="BZ27"/>
+      <c r="BY27"/>
+      <c r="BZ27">
+        <v>0.0</v>
+      </c>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>23678000.0</v>
+      </c>
+      <c r="C28">
         <v>52256000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-25513000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-11278000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>622000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3225000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10541000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-11464000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20091000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1902000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-15401000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11631000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8182000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3394000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4132000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3580000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3895000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-12817000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19431000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11491000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24079000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-6837000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-7867000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-12760000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-19081000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2692000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2238000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3913000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>666000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-368000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-19487000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7905000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10108000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-7559000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6369000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-6518000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6715000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-8408000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-10473000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1469000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-7819000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10320000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-41185000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>114867000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3625000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3989000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3250000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3175000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>204000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>22247000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-740000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>227000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-52000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2683000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2267000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-2336000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-4000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13013000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2818000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171000.0</v>
       </c>
       <c r="BK28">
         <v>171000.0</v>
       </c>
       <c r="BL28">
+        <v>171000.0</v>
+      </c>
+      <c r="BM28">
         <v>-44000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-110000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>337000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>58000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>61302000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-875000.0</v>
       </c>
       <c r="BS28">
         <v>-875000.0</v>
       </c>
       <c r="BT28">
+        <v>-875000.0</v>
+      </c>
+      <c r="BU28">
         <v>-51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34920000.0</v>
       </c>
       <c r="BV28">
         <v>34920000.0</v>
       </c>
       <c r="BW28">
+        <v>34920000.0</v>
+      </c>
+      <c r="BX28">
         <v>-2191000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1960000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-880000.0</v>
       </c>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>-17624000.0</v>
+      </c>
+      <c r="C29">
         <v>4925000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13806000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23265000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5562000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3443000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13363000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>37470000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-15332000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-22825000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>45679000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-16525000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-8943000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3033000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>464000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2575000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1616000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10060000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4171000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-7035000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2157000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9118000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7656000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5302000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17621000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15453000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1181000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-815000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>846000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1928000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>27170000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-9748000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-6108000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>10617000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2278000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>11734000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>9077000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>11044000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>9718000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3300000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>13488000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-3357000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>27800000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>556000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-8667000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5490000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-7317000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>15623000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2897000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>6536000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>11165000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-4932000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1091000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>8162000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1882000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>24174000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>18407000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-20025000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5957000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>13049000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>8128000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>5542000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-5040000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>21540000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>1947000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-4608000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>9576000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>7093000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>4735000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>18932000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>10092000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>4199000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>3368000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>8812000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>3764000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>4090000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-610000.0</v>
       </c>
-      <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29">
         <v>32475000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>11618000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>-9781000.0</v>
+      </c>
+      <c r="C30">
         <v>-52515000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10075000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8802000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6284000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8692000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2760000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2589000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4560000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1573000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3221000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1650000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8341000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3549000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>803000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4148000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2810000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3860000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5973000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19690000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>772000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-932000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-153000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1719000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-325000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3683000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4507000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1378000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3763000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1593000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1844000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-6920000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2943000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2220000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3477000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2992000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1391000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2086000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3135000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5736000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-6729000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3551000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-117877000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1707000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-5660000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2898000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-7310000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-8549000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-24030000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-450000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-4724000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4158000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2678000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-11278000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3558000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-2217000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-16220000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2166000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2567000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-4350000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-4970000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-557000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-8694000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-8810000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-77694000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-13882000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-3414000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2178000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-2124000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-2490000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>337000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4574000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-40610000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-3409000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-3640000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-720000.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
+      <c r="CC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>