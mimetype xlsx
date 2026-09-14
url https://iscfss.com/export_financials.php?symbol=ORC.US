--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1019,51 +1025,53 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>31397000.0</v>
+      </c>
       <c r="C2">
         <v>10750000.0</v>
       </c>
       <c r="D2">
         <v>7939000.0</v>
       </c>
       <c r="E2">
         <v>9209000.0</v>
       </c>
       <c r="F2">
         <v>788000.0</v>
       </c>
       <c r="G2">
         <v>1157000.0</v>
       </c>
       <c r="H2">
         <v>11101000.0</v>
       </c>
       <c r="I2">
         <v>6445000.0</v>
       </c>
       <c r="J2">
         <v>6516000.0</v>
       </c>
       <c r="K2">
@@ -1112,51 +1120,53 @@
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>418000.0</v>
+      </c>
       <c r="C5">
         <v>139000.0</v>
       </c>
       <c r="D5">
         <v>17000.0</v>
       </c>
       <c r="E5">
         <v>438763000.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
@@ -1211,86 +1221,90 @@
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1820000.0</v>
+      </c>
       <c r="C8">
         <v>826000.0</v>
       </c>
       <c r="D8">
         <v>516000.0</v>
       </c>
       <c r="E8">
         <v>368000.0</v>
       </c>
       <c r="F8">
         <v>1770000.0</v>
       </c>
       <c r="G8">
         <v>761000.0</v>
       </c>
       <c r="H8">
         <v>631000.0</v>
       </c>
       <c r="I8">
         <v>491000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
         <v>24</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1553451000.0</v>
+      </c>
       <c r="C9">
         <v>1010306000.0</v>
       </c>
       <c r="D9">
         <v>849845000.0</v>
       </c>
       <c r="E9">
         <v>779602000.0</v>
       </c>
       <c r="F9">
         <v>849081000.0</v>
       </c>
       <c r="G9">
         <v>432524000.0</v>
       </c>
       <c r="H9">
         <v>414998000.0</v>
       </c>
       <c r="I9">
         <v>379975000.0</v>
       </c>
       <c r="J9">
         <v>461680000.0</v>
       </c>
       <c r="K9">
@@ -1333,51 +1347,51 @@
       <c r="G10">
         <v>299506000.0</v>
       </c>
       <c r="H10">
         <v>193770000.0</v>
       </c>
       <c r="I10">
         <v>108282000.0</v>
       </c>
       <c r="J10">
         <v>214363000.0</v>
       </c>
       <c r="K10">
         <v>94425000.0</v>
       </c>
       <c r="L10">
         <v>57229000.0</v>
       </c>
       <c r="M10">
         <v>93137000.0</v>
       </c>
       <c r="N10">
         <v>8169000.0</v>
       </c>
       <c r="O10">
-        <v>2537257.0</v>
+        <v>2986257.0</v>
       </c>
       <c r="P10">
         <v>1891914.0</v>
       </c>
       <c r="Q10">
         <v>1196035.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11">
         <v>724561000.0</v>
       </c>
       <c r="C11">
         <v>309330000.0</v>
       </c>
       <c r="D11">
         <v>171893000.0</v>
       </c>
       <c r="E11">
         <v>205651000.0</v>
       </c>
       <c r="F11">
@@ -1427,65 +1441,65 @@
       <c r="G12">
         <v>299506000.0</v>
       </c>
       <c r="H12">
         <v>193770000.0</v>
       </c>
       <c r="I12">
         <v>108282000.0</v>
       </c>
       <c r="J12">
         <v>231523000.0</v>
       </c>
       <c r="K12">
         <v>73475000.0</v>
       </c>
       <c r="L12">
         <v>57898000.0</v>
       </c>
       <c r="M12">
         <v>94354000.0</v>
       </c>
       <c r="N12">
         <v>-9724625.0</v>
       </c>
       <c r="O12">
-        <v>2537257.0</v>
+        <v>2986257.0</v>
       </c>
       <c r="P12">
         <v>1982664.0</v>
       </c>
       <c r="Q12">
         <v>1196035.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
-        <v>1371948000.0</v>
+        <v>1820000.0</v>
       </c>
       <c r="C13">
         <v>826000.0</v>
       </c>
       <c r="D13">
         <v>516000.0</v>
       </c>
       <c r="E13">
         <v>368000.0</v>
       </c>
       <c r="F13">
         <v>354000.0</v>
       </c>
       <c r="G13">
         <v>761000.0</v>
       </c>
       <c r="H13">
         <v>631000.0</v>
       </c>
       <c r="I13">
         <v>491000.0</v>
       </c>
       <c r="J13">
         <v>531000.0</v>
       </c>
@@ -1892,90 +1906,94 @@
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>1982000.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>40</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>0.0</v>
+      </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>7161000.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>1982000.0</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>41</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>125915000.0</v>
+      </c>
       <c r="C26">
         <v>44242000.0</v>
       </c>
       <c r="D26">
         <v>77598000.0</v>
       </c>
       <c r="E26">
         <v>40172000.0</v>
       </c>
       <c r="F26">
         <v>50786000.0</v>
       </c>
       <c r="G26">
         <v>3747894000.0</v>
       </c>
       <c r="H26">
         <v>3590921000.0</v>
       </c>
       <c r="I26">
         <v>3031388000.0</v>
       </c>
       <c r="J26">
         <v>3761971000.0</v>
       </c>
       <c r="K26">
@@ -2035,51 +2053,51 @@
       <c r="G28">
         <v>3296080000.0</v>
       </c>
       <c r="H28">
         <v>3274994000.0</v>
       </c>
       <c r="I28">
         <v>-108282000.0</v>
       </c>
       <c r="J28">
         <v>-214363000.0</v>
       </c>
       <c r="K28">
         <v>-94425000.0</v>
       </c>
       <c r="L28">
         <v>130271000.0</v>
       </c>
       <c r="M28">
         <v>-93137000.0</v>
       </c>
       <c r="N28">
         <v>-8169000.0</v>
       </c>
       <c r="O28">
-        <v>-2537257.0</v>
+        <v>100954917.0</v>
       </c>
       <c r="P28">
         <v>-1891914.0</v>
       </c>
       <c r="Q28">
         <v>-1196035.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
@@ -2187,90 +2205,90 @@
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
-        <v>10902305000.0</v>
+        <v>10764439000.0</v>
       </c>
       <c r="C33">
         <v>5332944000.0</v>
       </c>
       <c r="D33">
         <v>3883927000.0</v>
       </c>
       <c r="E33">
         <v>36382000.0</v>
       </c>
       <c r="F33">
         <v>37175000.0</v>
       </c>
       <c r="G33">
         <v>3726895000.0</v>
       </c>
       <c r="H33">
         <v>3591021000.0</v>
       </c>
       <c r="I33">
         <v>22917000.0</v>
       </c>
       <c r="J33">
         <v>32250000.0</v>
       </c>
       <c r="K33">
         <v>3053707000.0</v>
       </c>
       <c r="L33">
         <v>62436000.0</v>
       </c>
       <c r="M33">
         <v>31867000.0</v>
       </c>
       <c r="N33">
         <v>15448000.0</v>
       </c>
       <c r="O33">
-        <v>5775015.0</v>
+        <v>115388696.0</v>
       </c>
       <c r="P33">
         <v>56001584.0</v>
       </c>
       <c r="Q33">
         <v>25842664.0</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34">
         <v>3403564000.0</v>
       </c>
       <c r="F34">
         <v>6287200000.0</v>
       </c>
       <c r="G34">
         <v>3636001000.0</v>
       </c>
       <c r="H34">
@@ -2322,339 +2340,339 @@
       <c r="G35">
         <v>1105000.0</v>
       </c>
       <c r="H35">
         <v>38467000.0</v>
       </c>
       <c r="I35">
         <v>3048522000.0</v>
       </c>
       <c r="J35">
         <v>3546390000.0</v>
       </c>
       <c r="K35">
         <v>2798907000.0</v>
       </c>
       <c r="L35">
         <v>187500000.0</v>
       </c>
       <c r="M35">
         <v>1438772000.0</v>
       </c>
       <c r="N35">
         <v>318637314.0</v>
       </c>
       <c r="O35">
-        <v>104081897.0</v>
+        <v>194807.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
-        <v>648000.0</v>
+        <v>-137218000.0</v>
       </c>
       <c r="C36">
         <v>-44242000.0</v>
       </c>
       <c r="D36">
         <v>-77598000.0</v>
       </c>
       <c r="E36">
         <v>-3865736000.0</v>
       </c>
       <c r="F36">
         <v>-41898000.0</v>
       </c>
       <c r="G36">
         <v>-7798956000.0</v>
       </c>
       <c r="H36">
         <v>3584454000.0</v>
       </c>
       <c r="I36">
         <v>3274108000.0</v>
       </c>
       <c r="J36">
         <v>-32250000.0</v>
       </c>
       <c r="K36">
         <v>3053707000.0</v>
       </c>
       <c r="L36">
         <v>-62436000.0</v>
       </c>
       <c r="M36">
         <v>-31867000.0</v>
       </c>
       <c r="N36">
         <v>348445909.0</v>
       </c>
       <c r="O36">
-        <v>362612345.0</v>
+        <v>9122.0</v>
       </c>
       <c r="P36">
         <v>-56001584.0</v>
       </c>
       <c r="Q36">
         <v>-25842664.0</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
       <c r="P37"/>
       <c r="Q37"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38">
-        <v>10900786000.0</v>
+        <v>10825868000.0</v>
       </c>
       <c r="C38">
         <v>5721627000.0</v>
       </c>
       <c r="D38">
         <v>4264947000.0</v>
       </c>
       <c r="E38">
         <v>3612184000.0</v>
       </c>
       <c r="F38">
         <v>7068677000.0</v>
       </c>
       <c r="G38">
         <v>4058051000.0</v>
       </c>
       <c r="H38">
         <v>3584454000.0</v>
       </c>
       <c r="I38">
         <v>3029445000.0</v>
       </c>
       <c r="J38">
         <v>3698333000.0</v>
       </c>
       <c r="K38">
         <v>3138694000.0</v>
       </c>
       <c r="L38">
         <v>2113013000.0</v>
       </c>
       <c r="M38">
         <v>1525376000.0</v>
       </c>
       <c r="N38">
         <v>338399208.0</v>
       </c>
       <c r="O38">
-        <v>109604559.0</v>
+        <v>118860956.0</v>
       </c>
       <c r="P38">
         <v>100714.0</v>
       </c>
       <c r="Q38">
         <v>27132025.0</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
-        <v>1519000.0</v>
+        <v>137866000.0</v>
       </c>
       <c r="C39">
         <v>-332374000.0</v>
       </c>
       <c r="D39">
         <v>-255984000.0</v>
       </c>
       <c r="E39">
         <v>-248738000.0</v>
       </c>
       <c r="F39">
         <v>-404002000.0</v>
       </c>
       <c r="G39">
         <v>-309641000.0</v>
       </c>
       <c r="H39">
         <v>97289000.0</v>
       </c>
       <c r="I39">
         <v>-113464000.0</v>
       </c>
       <c r="J39">
         <v>46793000.0</v>
       </c>
       <c r="K39">
         <v>20950000.0</v>
       </c>
       <c r="L39">
         <v>12730000.0</v>
       </c>
       <c r="M39">
         <v>7790000.0</v>
       </c>
       <c r="N39"/>
       <c r="O39">
-        <v>953247.0</v>
+        <v>-3472260.0</v>
       </c>
       <c r="P39">
         <v>9964.0</v>
       </c>
       <c r="Q39"/>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
-        <v>56442000.0</v>
+        <v>-31397000.0</v>
       </c>
       <c r="C40">
         <v>-10750000.0</v>
       </c>
       <c r="D40">
         <v>-7939000.0</v>
       </c>
       <c r="E40">
         <v>-9209000.0</v>
       </c>
       <c r="F40">
         <v>-788000.0</v>
       </c>
       <c r="G40">
         <v>-3595586000.0</v>
       </c>
       <c r="H40">
         <v>17809000.0</v>
       </c>
       <c r="I40">
         <v>-6445000.0</v>
       </c>
       <c r="J40">
         <v>-6516000.0</v>
       </c>
       <c r="K40">
         <v>-1826000.0</v>
       </c>
       <c r="L40">
         <v>-1987176000.0</v>
       </c>
       <c r="M40">
         <v>-628000.0</v>
       </c>
       <c r="N40">
         <v>82000.0</v>
       </c>
       <c r="O40">
-        <v>-194807.0</v>
+        <v>194807.0</v>
       </c>
       <c r="P40">
         <v>-26079.0</v>
       </c>
       <c r="Q40">
         <v>-4407.0</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>12098000.0</v>
       </c>
       <c r="F41">
         <v>28299000.0</v>
       </c>
       <c r="G41">
         <v>7188000.0</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41">
         <v>27346000.0</v>
       </c>
       <c r="K41">
         <v>12210000.0</v>
       </c>
       <c r="L41">
         <v>2269000.0</v>
       </c>
       <c r="M41">
         <v>958000.0</v>
       </c>
       <c r="N41">
         <v>173000.0</v>
       </c>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
-        <v>1371948000.0</v>
+        <v>1553451000.0</v>
       </c>
       <c r="C42">
         <v>1010306000.0</v>
       </c>
       <c r="D42">
         <v>849845000.0</v>
       </c>
       <c r="E42">
         <v>682046000.0</v>
       </c>
       <c r="F42">
         <v>850497000.0</v>
       </c>
       <c r="G42">
         <v>432524000.0</v>
       </c>
       <c r="H42">
         <v>414998000.0</v>
       </c>
       <c r="I42">
         <v>379975000.0</v>
       </c>
       <c r="J42">
         <v>461680000.0</v>
       </c>
@@ -2791,51 +2809,53 @@
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47">
         <v>0.0</v>
       </c>
       <c r="N47">
         <v>0.0</v>
       </c>
       <c r="O47">
         <v>0.0</v>
       </c>
       <c r="P47"/>
       <c r="Q47"/>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>63</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-183741000.0</v>
+      </c>
       <c r="C48">
         <v>-342771000.0</v>
       </c>
       <c r="D48">
         <v>-380433000.0</v>
       </c>
       <c r="E48">
         <v>-341207000.0</v>
       </c>
       <c r="F48">
         <v>-82754000.0</v>
       </c>
       <c r="G48">
         <v>-17994000.0</v>
       </c>
       <c r="H48">
         <v>-20122000.0</v>
       </c>
       <c r="I48">
         <v>-44387000.0</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
@@ -2953,96 +2973,100 @@
       </c>
       <c r="G51">
         <v>3595586000.0</v>
       </c>
       <c r="H51">
         <v>3468764000.0</v>
       </c>
       <c r="I51">
         <v>2993000.0</v>
       </c>
       <c r="J51">
         <v>216000.0</v>
       </c>
       <c r="K51">
         <v>2795687000.0</v>
       </c>
       <c r="L51">
         <v>187500000.0</v>
       </c>
       <c r="M51">
         <v>1438015000.0</v>
       </c>
       <c r="N51">
         <v>318557000.0</v>
       </c>
-      <c r="O51"/>
+      <c r="O51">
+        <v>103941174.0</v>
+      </c>
       <c r="P51"/>
       <c r="Q51"/>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
         <v>10244190000.0</v>
       </c>
       <c r="C52">
         <v>5025875000.0</v>
       </c>
       <c r="D52">
         <v>3705649000.0</v>
       </c>
       <c r="E52">
         <v>3378445000.0</v>
       </c>
       <c r="F52">
         <v>6251695000.0</v>
       </c>
       <c r="G52">
         <v>3595586000.0</v>
       </c>
       <c r="H52">
         <v>3468764000.0</v>
       </c>
       <c r="I52">
         <v>3025052000.0</v>
       </c>
       <c r="J52">
         <v>3533786000.0</v>
       </c>
       <c r="K52">
         <v>2793705000.0</v>
       </c>
       <c r="L52">
         <v>1986313000.0</v>
       </c>
       <c r="M52">
         <v>1438015000.0</v>
       </c>
       <c r="N52"/>
-      <c r="O52"/>
+      <c r="O52">
+        <v>103941174.0</v>
+      </c>
       <c r="P52"/>
       <c r="Q52"/>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53">
         <v>1519000.0</v>
       </c>
       <c r="C53">
         <v>100551000.0</v>
       </c>
       <c r="D53">
         <v>69140000.0</v>
       </c>
       <c r="E53">
         <v>40172000.0</v>
       </c>
       <c r="F53">
         <v>29740000.0</v>
       </c>
       <c r="G53">
         <v>20999000.0</v>
       </c>
@@ -3144,90 +3168,90 @@
       </c>
       <c r="L55">
         <v>2241837000.0</v>
       </c>
       <c r="M55">
         <v>1657808000.0</v>
       </c>
       <c r="N55">
         <v>363576047.0</v>
       </c>
       <c r="O55">
         <v>118860956.0</v>
       </c>
       <c r="P55">
         <v>58368772.0</v>
       </c>
       <c r="Q55">
         <v>27132025.0</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
-        <v>773688000.0</v>
+        <v>911554000.0</v>
       </c>
       <c r="C56">
         <v>432925000.0</v>
       </c>
       <c r="D56">
         <v>236611000.0</v>
       </c>
       <c r="E56">
         <v>217170000.0</v>
       </c>
       <c r="F56">
         <v>520087000.0</v>
       </c>
       <c r="G56">
         <v>330640000.0</v>
       </c>
       <c r="H56">
         <v>291059000.0</v>
       </c>
       <c r="I56">
         <v>343269000.0</v>
       </c>
       <c r="J56">
         <v>292760000.0</v>
       </c>
       <c r="K56">
         <v>84987000.0</v>
       </c>
       <c r="L56">
         <v>66388000.0</v>
       </c>
       <c r="M56">
         <v>100565000.0</v>
       </c>
       <c r="N56">
         <v>9728839.0</v>
       </c>
       <c r="O56">
-        <v>3481382.0</v>
+        <v>3472260.0</v>
       </c>
       <c r="P56">
         <v>2266474.0</v>
       </c>
       <c r="Q56">
         <v>1289361.0</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
         <v>10244190000.0</v>
       </c>
       <c r="C57">
         <v>5052014000.0</v>
       </c>
       <c r="D57">
         <v>3793971000.0</v>
       </c>
       <c r="E57">
         <v>9209000.0</v>
       </c>
       <c r="F57">
@@ -3236,51 +3260,51 @@
       <c r="G57">
         <v>1157000.0</v>
       </c>
       <c r="H57">
         <v>3486573000.0</v>
       </c>
       <c r="I57">
         <v>18129000.0</v>
       </c>
       <c r="J57">
         <v>22055000.0</v>
       </c>
       <c r="K57">
         <v>1826000.0</v>
       </c>
       <c r="L57">
         <v>1987641000.0</v>
       </c>
       <c r="M57">
         <v>2673000.0</v>
       </c>
       <c r="N57">
         <v>173000.0</v>
       </c>
       <c r="O57">
-        <v>194807.0</v>
+        <v>103941174.0</v>
       </c>
       <c r="P57">
         <v>11496.0</v>
       </c>
       <c r="Q57">
         <v>4407.0</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
         <v>10304045000.0</v>
       </c>
       <c r="C58">
         <v>5053127000.0</v>
       </c>
       <c r="D58">
         <v>3795002000.0</v>
       </c>
       <c r="E58">
         <v>3426973000.0</v>
       </c>
       <c r="F58">
@@ -3459,429 +3483,443 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ62"/>
+  <dimension ref="A1:BL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
       <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:62">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
         <v>17</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>49275000.0</v>
+      </c>
       <c r="C2">
+        <v>28458000.0</v>
+      </c>
+      <c r="D2">
+        <v>31397000.0</v>
+      </c>
+      <c r="E2">
         <v>22234000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13848000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13293000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>10750000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16372000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17597000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12769000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7939000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15836000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11280000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14753000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9209000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4424000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3940000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1018000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>788000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>753000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1042000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>921000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1157000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>752000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>706000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3814000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>11101000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>11892000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>10054000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5146000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6445000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4595000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>7221000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7152000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6516000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4815000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2168000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1990000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1826000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1873000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1412000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>895000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>863000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>452000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>599000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>368000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>628000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>387919.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>308339.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>116677.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>91000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>198880.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>164783.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>202640.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>194807.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>31457.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>17897.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>26079.0</v>
       </c>
-      <c r="BG2"/>
-[...1 lines deleted...]
-      <c r="BI2">
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>9103.0</v>
       </c>
-      <c r="BJ2"/>
+      <c r="BL2"/>
     </row>
-    <row r="3" spans="1:62">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3902,52 +3940,54 @@
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
     </row>
-    <row r="4" spans="1:62">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3968,132 +4008,136 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
     </row>
-    <row r="5" spans="1:62">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-138000.0</v>
+      </c>
       <c r="C5">
+        <v>139000.0</v>
+      </c>
+      <c r="D5">
+        <v>418000.0</v>
+      </c>
+      <c r="E5">
         <v>419000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>325000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>389000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>139000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>55000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>7000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-30000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>17000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>16000.0</v>
       </c>
-      <c r="L5"/>
-[...2 lines deleted...]
-      </c>
       <c r="N5"/>
-      <c r="O5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
-[...4 lines deleted...]
-      </c>
+      <c r="S5"/>
+      <c r="T5"/>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AD5"/>
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
+      <c r="AF5"/>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
@@ -4116,98 +4160,100 @@
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5"/>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
     </row>
-    <row r="6" spans="1:62">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4221,67 +4267,73 @@
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
-      <c r="AZ6"/>
+      <c r="AZ6">
+        <v>0.0</v>
+      </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
-      <c r="BB6">
-[...3 lines deleted...]
-      <c r="BD6"/>
+      <c r="BB6"/>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6">
+        <v>0.0</v>
+      </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
     </row>
-    <row r="7" spans="1:62">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4302,1388 +4354,1432 @@
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
     </row>
-    <row r="8" spans="1:62">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1996000.0</v>
+      </c>
       <c r="C8">
+        <v>1967000.0</v>
+      </c>
+      <c r="D8">
+        <v>1820000.0</v>
+      </c>
+      <c r="E8">
         <v>1482000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>1266000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>1078000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>826000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>781000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>648000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>528000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>516000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>523000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>439000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>391000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>368000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>351000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1763000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>1771000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>1770000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>1533000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>1175000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
     </row>
-    <row r="9" spans="1:62">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
+        <v>1553451000.0</v>
+      </c>
+      <c r="E9">
         <v>1371337000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1269596000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1180062000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1010306000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1003504000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>873862000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>817074000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>788647000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>779602000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>776159000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>796219000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>822128000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>849081000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>767286000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>616874000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>512595000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>432524000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>410521000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>407855000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>418803000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>414998000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>430091000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>389372000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>373705000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>379975000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>410771000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>423709000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>445297000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>461680000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>413948000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>424914000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>333869000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>332449000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>294133000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>243459000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>244151000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>253038000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>261896000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>283919000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>230567000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>217419000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>167585817.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>121185060.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>107323597.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>46115961.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>47619710.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>48973084.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>50326459.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>15409459.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
     </row>
-    <row r="10" spans="1:62">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>813635000.0</v>
+      </c>
+      <c r="C10">
+        <v>760134000.0</v>
+      </c>
+      <c r="D10">
         <v>724561000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>583887000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>440756000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>396389000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>309330000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>322105000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>241043000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>190373000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>200289000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>278217000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>249337000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>185958000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>205651000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>214183000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>283371000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>427445000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>450442000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>475244000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>379718000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>328591000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>299506000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>247346000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>236030000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>201450000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>193770000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>147428000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>135561000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>125933000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>108282000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>164393000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>137947000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>127168000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>214363000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>161659000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>219661000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>95063000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>94425000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>110860000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>65352000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>65558000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>57229000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>67102000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>100471000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>78105000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>93137000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>55026519.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>33284745.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>43567673.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>8169000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>7900956.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>6317577.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>4701216.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2537257.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>4454911.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>2878282.0</v>
       </c>
-      <c r="BE10"/>
-      <c r="BF10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>1891914.0</v>
       </c>
-      <c r="BG10"/>
-[...1 lines deleted...]
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>684045.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1196000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:62">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
         <v>26</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>724561000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>583887000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>456328000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>396389000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>309330000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>322105000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>278217000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>249337000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>185958000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>205651000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>214183000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>218975000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>297246000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>385143000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>424133000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>272842000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
     </row>
-    <row r="12" spans="1:62">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>813635000.0</v>
+      </c>
+      <c r="C12">
+        <v>915229000.0</v>
+      </c>
+      <c r="D12">
         <v>724561000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>583960000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>442720000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>401351000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>309330000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>322105000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>260712000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>210279000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>349109000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>376543000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>198246000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>143220000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>205651000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>214183000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>283371000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>427445000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>450442000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>475244000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>379718000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>328591000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>299506000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>247346000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>236030000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>201450000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>193770000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>147428000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>135561000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>125933000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>108282000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>164393000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>137947000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-11735000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>231523000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>161659000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>199796000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>95063000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>73475000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>110860000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>65352000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>66384000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>57229000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>67102000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>100471000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>78105000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>93137000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>55026519000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>33284745000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>43567673000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>8169402000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>7900956000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>6317577.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-24216678.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>2537257.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>4454911.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2878282.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>1891914.0</v>
       </c>
-      <c r="BG12"/>
-[...1 lines deleted...]
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>684045.0</v>
       </c>
-      <c r="BJ12"/>
+      <c r="BL12"/>
     </row>
-    <row r="13" spans="1:62">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
-        <v>1371948000.0</v>
+        <v>1996000.0</v>
       </c>
       <c r="C13">
+        <v>1967000.0</v>
+      </c>
+      <c r="D13">
+        <v>1820000.0</v>
+      </c>
+      <c r="E13">
         <v>1482000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1266000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1078000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>826000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>781000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>648000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>528000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>516000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>523000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>439000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>391000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>368000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>351000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1763000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1771000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1770000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1533000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1175000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>944000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>761000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>693000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>662000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>662000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>631000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>631000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>543000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>499000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>491000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>520000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>520000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>531000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>531000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>453000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>453000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>343000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>330000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>263000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>224000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>218000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>217000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>219000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>230000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>179000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>167000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>130244.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>96321.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>86117.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33417.0</v>
       </c>
       <c r="AZ13">
         <v>33417.0</v>
       </c>
       <c r="BA13">
         <v>33417.0</v>
       </c>
       <c r="BB13">
+        <v>33417.0</v>
+      </c>
+      <c r="BC13">
+        <v>33417.0</v>
+      </c>
+      <c r="BD13">
         <v>1541.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>1541.0</v>
       </c>
-      <c r="BD13">
-[...2 lines deleted...]
-      <c r="BE13"/>
       <c r="BF13">
         <v>1500.0</v>
       </c>
       <c r="BG13"/>
-      <c r="BH13"/>
-      <c r="BI13">
+      <c r="BH13">
+        <v>1500.0</v>
+      </c>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>750.0</v>
       </c>
-      <c r="BJ13"/>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:62">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>200932367.0</v>
+      </c>
+      <c r="C14">
+        <v>189259574.0</v>
+      </c>
+      <c r="D14">
         <v>166072451.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>136368958.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>114453216.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>95174719.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>79590498.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>72377373.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>57763857.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>51604135.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>52396000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>47773409.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>40210844.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>38491767.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>24228865.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>35205888.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>35406831.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>35399513.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>33628702.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>25717469.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>19897813.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>17068990.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>14106564.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>13460380.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>13362192.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>12918041.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>12624852.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>12083797.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>10520151.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>9780917.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>10237685.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>10406939.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>10517494.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>10613169.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>9662038.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>9071024.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>7442272.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>6613812.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>5699000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4826668.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4384115.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>4351213.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4339444.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>4509003.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3950374.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3369390.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2934167.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2148726.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1817939.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1018710.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>672044.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>664738.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>672240.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>670287.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>824999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>981665.0</v>
       </c>
       <c r="BE14">
         <v>981665.0</v>
       </c>
       <c r="BF14">
-        <v>982657.0</v>
+        <v>981665.0</v>
       </c>
       <c r="BG14">
         <v>981665.0</v>
       </c>
       <c r="BH14">
+        <v>982657.0</v>
+      </c>
+      <c r="BI14">
+        <v>981665.0</v>
+      </c>
+      <c r="BJ14">
         <v>668333.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>668333.0</v>
       </c>
-      <c r="BJ14"/>
+      <c r="BL14"/>
     </row>
-    <row r="15" spans="1:62">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>439000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>391000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>368000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>351000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1763000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1771000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1770000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1533000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1175000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>944000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>761000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>693000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>662000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>662000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>631000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>631000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>543000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>499000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>491000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>520000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>520000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>531000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>531000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>453000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>453000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>343000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>330000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>263000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>224000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>218000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>217000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>219000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>230000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>179000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>167000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>130244.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>96321.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>86117.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33417.0</v>
       </c>
       <c r="AZ15">
         <v>33417.0</v>
       </c>
       <c r="BA15">
         <v>33417.0</v>
       </c>
       <c r="BB15">
+        <v>33417.0</v>
+      </c>
+      <c r="BC15">
+        <v>33417.0</v>
+      </c>
+      <c r="BD15">
         <v>1541.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1541.0</v>
       </c>
-      <c r="BD15">
-[...2 lines deleted...]
-      <c r="BE15"/>
       <c r="BF15">
         <v>1500.0</v>
       </c>
       <c r="BG15"/>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BH15">
+        <v>1500.0</v>
+      </c>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>750.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BL15"/>
     </row>
-    <row r="16" spans="1:62">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-16753000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-12689000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3697710000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-4411111000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-4190436999.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3754684000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-3369236000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-3129437000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-3940000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
     </row>
-    <row r="17" spans="1:62">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5704,90 +5800,88 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
     </row>
-    <row r="18" spans="1:62">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...4 lines deleted...]
-      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -5801,67 +5895,73 @@
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
-      <c r="AZ18"/>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
-      <c r="BB18">
-[...3 lines deleted...]
-      <c r="BD18"/>
+      <c r="BB18"/>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
     </row>
-    <row r="19" spans="1:62">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5882,90 +5982,88 @@
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:62">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -5979,105 +6077,107 @@
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-      <c r="AZ20"/>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-      <c r="BB20">
-[...3 lines deleted...]
-      <c r="BD20"/>
+      <c r="BB20"/>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
     </row>
-    <row r="21" spans="1:62">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...4 lines deleted...]
-      </c>
+      <c r="AE21"/>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -6091,119 +6191,121 @@
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
-      <c r="AZ21"/>
+      <c r="AZ21">
+        <v>0.0</v>
+      </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
-      <c r="BB21">
-[...3 lines deleted...]
-      <c r="BD21"/>
+      <c r="BB21"/>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
     </row>
-    <row r="22" spans="1:62">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>456229000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
         <v>393859000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>264603000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>199078000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>248738000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>305163000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-212416000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -6218,630 +6320,656 @@
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
         <v>-1776444.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>25125416.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-495125.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
     </row>
-    <row r="23" spans="1:62">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>13104112000.0</v>
+      </c>
+      <c r="C23">
+        <v>12671391000.0</v>
+      </c>
+      <c r="D23">
         <v>11675993000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>9139034000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>7610631000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7304284000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5721627000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5916493000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4929905000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4214662000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4264947000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4936893000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4730930000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4266012000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3865736000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3805840000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4474369000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5187432000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7068677000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6177142000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5107927000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4930766000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4058051000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3812933000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3700408000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3162392000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3882080000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4253331000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3726826000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3257747000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3395631000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3761096000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3908031000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4122698000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4023343000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4144384000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3982888000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3401108000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3138694000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2668471000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2317135000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2203560000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2241837000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2293130000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2307653000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1770815000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1657808000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1500656346.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>918386486.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>800137429.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>363576000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>385479833.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>356148185.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>366722718.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>118860956.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>71650692.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>65313395.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23">
+      <c r="BG23"/>
+      <c r="BH23">
         <v>58368772.0</v>
       </c>
-      <c r="BG23"/>
-[...1 lines deleted...]
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>30101395.0</v>
       </c>
-      <c r="BJ23"/>
+      <c r="BL23"/>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>12875000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>19582000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>7161000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...4 lines deleted...]
-      </c>
+      <c r="AE24"/>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>2712000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>3633000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1982000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>545000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>5873000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1030000.0</v>
       </c>
-      <c r="AP24">
-[...4 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
-      <c r="AZ24"/>
+      <c r="AZ24">
+        <v>0.0</v>
+      </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
-      <c r="BB24">
-[...3 lines deleted...]
-      <c r="BD24"/>
+      <c r="BB24"/>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
+        <v>0.0</v>
+      </c>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
-      <c r="K25">
-[...2 lines deleted...]
-      <c r="L25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25">
         <v>12875000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>19582000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7161000.0</v>
       </c>
-      <c r="O25">
-[...4 lines deleted...]
-      </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25">
         <v>2712000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>3633000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1982000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>545000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>5873000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1030000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
     </row>
-    <row r="26" spans="1:62">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
         <v>41</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>93393000.0</v>
+      </c>
       <c r="C26">
+        <v>85002000.0</v>
+      </c>
+      <c r="D26">
+        <v>125915000.0</v>
+      </c>
+      <c r="E26">
         <v>36215000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>51693000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>50065000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>44242000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>4619000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>4540805000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>25279000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>77598000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>98326000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>52324000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>29315000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>40172000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>262318000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>198484000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>126910000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>50786000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>37409000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4714974000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>4434288000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>3747894000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3554606000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3312992000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>2950133000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3590921000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>3824307000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>3531520000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>3101713000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>3031388000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>3551378000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>3723803000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>3781963000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>3761971000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>3947211000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>10613000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>12430000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>10365000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1097000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>826000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>669000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>65000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>218000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>1217000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>3906100.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>1199700.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>1548521.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
     </row>
-    <row r="27" spans="1:62">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6862,232 +6990,240 @@
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:62">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>10769316000.0</v>
+      </c>
+      <c r="C28">
+        <v>10463791000.0</v>
+      </c>
+      <c r="D28">
         <v>9519629000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7423091000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-440756000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-396389000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-309330000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-322105000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-241043000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-190373000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3505360000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4148730000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3952379999.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3583479000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3172794000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-214183000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3475609000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4036664000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5793664000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4738625000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4134986000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3853089000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3296080000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3033957000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2938709000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2608800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3274994000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-147428000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-135561000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-125933000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-108282000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3157410000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-137947000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-127168000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-214363000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-161659000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-219661000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-95063000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-94425000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-110860000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-65352000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-65558000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>130271000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-67102000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-100471000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-78105000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-93137000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-55026519.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-33284745.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-43567673.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-8169000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-7900956.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-6317577.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-2669966.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-2537257.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-4454911.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-2878282.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>-1891914.0</v>
       </c>
-      <c r="BG28"/>
-[...1 lines deleted...]
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>-684045.0</v>
       </c>
-      <c r="BJ28"/>
+      <c r="BL28"/>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
@@ -7108,386 +7244,396 @@
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>53411000.0</v>
+      </c>
+      <c r="C30">
+        <v>53880000.0</v>
+      </c>
+      <c r="D30">
         <v>49127000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>39353000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>35205000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>32984000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>23044000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>23045000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>18988000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15614000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14951000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>17316000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>15266000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13120000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11519000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>24211000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13932000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>14853000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>18859000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>15241000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12547000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>165829000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10135000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>10378000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10968000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>10054000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>12404000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>225896000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>13865000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>12585000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>234987000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>14085000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>14771000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>176303000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>14444000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>15410000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>14366000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>13188000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>11512000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>37036000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>8792000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>8333000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>8490000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>95866000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>8663000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>6883000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>6211000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>255065674.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3798455.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2875420.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1559000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>42539336.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1384699.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1515802.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>486003.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>337852.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>397297.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>374560.0</v>
       </c>
-      <c r="BG30"/>
-[...1 lines deleted...]
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>277434.0</v>
       </c>
-      <c r="BJ30"/>
+      <c r="BL30"/>
     </row>
-    <row r="31" spans="1:62">
+    <row r="31" spans="1:64">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>466841000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>490085000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>451361000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>438763000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>400377000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>506362000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>592418000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>768097000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>730629000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>553821000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>466176000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>415291000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>376741000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>345968000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>308144000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>395507000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>391988000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>359658000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>340414000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>336079000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>393303000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>409199000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>429451000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>462211000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>414401000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>418174000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>334212000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>332779000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>294396000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>243683000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>239778000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>253255000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>255869000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>284149000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>230746000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>218078000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>172786501.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>125689005.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>107409714.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>44765347.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>44824201.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>47174682.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>50074209.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>14724975.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
     </row>
-    <row r="32" spans="1:62">
+    <row r="32" spans="1:64">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -7508,770 +7654,786 @@
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
     </row>
-    <row r="33" spans="1:62">
+    <row r="33" spans="1:64">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
-        <v>10902305000.0</v>
+        <v>12237066000.0</v>
       </c>
       <c r="C33"/>
       <c r="D33">
+        <v>10764439000.0</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33">
         <v>7119098000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>6864498000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>5332944000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4619000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4624587000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>3982917000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4043287000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>98326000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>37195000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>36806000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>36382000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>36118000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>3978582000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>36477000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>37175000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>37409000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>4671927000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>4340594000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>3727411000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>3540970000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>3305441000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>11048000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>3591021000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>29251000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>22314000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>59397000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>3274108000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>15232000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>45433000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>102066000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>32250000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>12915000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3768726000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>3292857000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3053707000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>97384000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>2224007000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1978891000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2162719000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>2118928000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>2175394000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1677346000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1549453000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1178877053.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>876519586.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>748049815.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>355406645000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>331786933.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>339147913.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>360260273.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>5775015.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>66808494.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>61948139.0</v>
       </c>
-      <c r="BE33"/>
-      <c r="BF33">
+      <c r="BG33"/>
+      <c r="BH33">
         <v>56001584.0</v>
       </c>
-      <c r="BG33"/>
-[...1 lines deleted...]
-      <c r="BI33">
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33">
         <v>28903656.0</v>
       </c>
-      <c r="BJ33"/>
+      <c r="BL33"/>
     </row>
-    <row r="34" spans="1:62">
+    <row r="34" spans="1:64">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>4208400000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>3772808000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>3403564000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3394328000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>3954969000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>4584934000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>6287200000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>5434834000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>4544607000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>4456801000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>3636001000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>3430345000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>3349523000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>2844615000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>3469805000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>3843808000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>3352217000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>2872625000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>3048522000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>3358413000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>3486272000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>3648469000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>3546390000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>3718063000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>3552802000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>3055646000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>2796925000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>2371177000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>2065723000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>1961418000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>1987254000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>2036390000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>2022449000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>1539315000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>1438772000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>1327178568.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>792236976.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>692478838.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>318637314.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>340577935.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>308917660.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>316584460.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>104081897.0</v>
       </c>
-      <c r="BC34"/>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
     </row>
-    <row r="35" spans="1:62">
+    <row r="35" spans="1:64">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>79903000.0</v>
+      </c>
+      <c r="C35">
+        <v>55658000.0</v>
+      </c>
+      <c r="D35">
         <v>59855000.0</v>
       </c>
-      <c r="C35"/>
-      <c r="D35">
+      <c r="E35"/>
+      <c r="F35">
         <v>918000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>735000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1113000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>992000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>937000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>677000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1031000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>43105000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>39128000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>14753000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>9209000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>4424000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3940000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1018000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>788000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>232644000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>39402000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>4456801000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3636001000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>3430345000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>141555000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2844615000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>3469805000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>3843808000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>3352217000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>2872625000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>3048522000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>3358413000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>3486272000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>3648469000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>3546390000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>3718063000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>3555514000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>3059279000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>2798907000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>2371722000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>2071596000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1962448000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>187500000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2036390000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>2022449000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1539315000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1438772000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1327178568.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>792236976.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>692478838.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>318637314.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>340577935.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>308917660.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>316584460.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>104081897.0</v>
       </c>
-      <c r="BC35"/>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
     </row>
-    <row r="36" spans="1:62">
+    <row r="36" spans="1:64">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
-        <v>648000.0</v>
+        <v>3150000.0</v>
       </c>
       <c r="C36">
+        <v>-11341549000.0</v>
+      </c>
+      <c r="D36">
+        <v>-137218000.0</v>
+      </c>
+      <c r="E36">
         <v>-36215000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>-51693000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>-50065000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>-44242000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>-4619000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-4540805000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>-25279000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>4045369000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-98326000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-37195000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-36806000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-36382000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-36118000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>3942280000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-36477000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>25017000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-156298000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>688000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>4122558000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>3720422000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>3416721000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>3294722000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2989613000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>3584454000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-29251000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-22314000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-59397000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>3251191000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>3582618000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-45433000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-102066000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-32250000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-12915000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>3768726000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>3292857000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>3053707000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>2548084000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>2180352000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1978891000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>2100283000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1976536000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2116442000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>1547677000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1549453000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>1077160322.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>833899091.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>689456010.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>355406645000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>277982323.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>317309757.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>333373629.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>116323699000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>-66808494.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>-61948139.0</v>
       </c>
-      <c r="BE36"/>
-      <c r="BF36">
+      <c r="BG36"/>
+      <c r="BH36">
         <v>-56001584.0</v>
       </c>
-      <c r="BG36"/>
-[...1 lines deleted...]
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36">
         <v>-28903656.0</v>
       </c>
-      <c r="BJ36"/>
+      <c r="BL36"/>
     </row>
-    <row r="37" spans="1:62">
+    <row r="37" spans="1:64">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -8285,905 +8447,933 @@
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
-      <c r="AZ37"/>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
-      <c r="BB37">
-[...3 lines deleted...]
-      <c r="BD37"/>
+      <c r="BB37"/>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
     </row>
-    <row r="38" spans="1:62">
+    <row r="38" spans="1:64">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38">
+        <v>12054204000.0</v>
+      </c>
+      <c r="C38">
+        <v>11702282000.0</v>
+      </c>
+      <c r="D38">
         <v>10900786000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>9139034000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>7610631000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>7304284000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>5721627000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>5916493000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>4929905000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>4214662000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>4264947000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>4936893000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>4480223000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>4072866000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3612184000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3440348000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>4474369000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>5187432000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>7068677000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6177142000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>5107927000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>4930766000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>4058051000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>3812933000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>3700408000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>3162392000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>-12404000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>3850756000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>3555086000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>3059832000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>-221746000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>3567386000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>3709880000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>3856064000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>3698333000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>3954400000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>3982888000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>3401108000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>3138694000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>2423191000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>18984000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>150778000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>669000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>98792000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>23125000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>8481000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1217000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>-55222652055.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>-33254059010.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>-43525432226.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>-363216655071.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>-7936266113.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>356148185.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>366722718.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>109604559.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>49435.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>89677.0</v>
       </c>
-      <c r="BE38"/>
-      <c r="BF38">
+      <c r="BG38"/>
+      <c r="BH38">
         <v>100714.0</v>
       </c>
-      <c r="BG38"/>
-[...1 lines deleted...]
-      <c r="BI38">
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>130950.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>25843000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:62">
+    <row r="39" spans="1:64">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
+        <v>137866000.0</v>
+      </c>
+      <c r="E39">
         <v>-623313000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>-477925000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>-434335000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>-332374000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>-345150000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>-279700000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>-225893000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>-364060000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-393859000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-264603000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-199078000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-248738000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>90980000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>-297303000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>-442298000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>-469301000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>-490485000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>-392265000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>-494420000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>-309641000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>-257724000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>-246998000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>-211504000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>97289000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>54788000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>45532000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>16998000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>17981000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>30928000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>31065000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>36837000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>46793000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>19629000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>19865000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>17660000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>20950000.0</v>
       </c>
-      <c r="AM39"/>
-      <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>12730000.0</v>
       </c>
-      <c r="AQ39"/>
-      <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39">
         <v>7790000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>262846674.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>7382455.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>6971420.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>2625071.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>46463677.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>11074440.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>4037905.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>953247.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>41310.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>72177.0</v>
       </c>
-      <c r="BE39"/>
-      <c r="BF39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>9964.0</v>
       </c>
-      <c r="BG39"/>
-[...1 lines deleted...]
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>105310.0</v>
       </c>
-      <c r="BJ39"/>
+      <c r="BL39"/>
     </row>
-    <row r="40" spans="1:62">
+    <row r="40" spans="1:64">
       <c r="A40" t="s">
         <v>55</v>
       </c>
-      <c r="B40">
-[...1 lines deleted...]
-      </c>
+      <c r="B40"/>
       <c r="C40">
+        <v>-28458000.0</v>
+      </c>
+      <c r="D40">
+        <v>-31397000.0</v>
+      </c>
+      <c r="E40">
         <v>19313000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>-13848000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>-13293000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>-10750000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-16372000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-17597000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-12769000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>75628000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>25486000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-11280000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-14753000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-9209000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-4424000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>13038000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>10080000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>13380000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>192298000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>9499000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>225546999.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>6759000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>119500000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>4917000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>13083000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>17809000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-11892000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-10054000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-5146000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-6445000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-3326398000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-7221000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-7152000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>-6516000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-4815000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>-2168000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-1990000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-1826000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-1873000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>4720000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>21925000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-863000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>92744000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>8079000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-368000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>2045000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-387919.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>6980704.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>39634894.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>80721.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>38800229.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>308735338.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-202640.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>-194807.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>-31457.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>-17897.0</v>
       </c>
-      <c r="BE40"/>
-      <c r="BF40">
+      <c r="BG40"/>
+      <c r="BH40">
         <v>-26079.0</v>
       </c>
-      <c r="BG40"/>
-[...1 lines deleted...]
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>-9103.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:62">
+    <row r="41" spans="1:64">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>2316000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>12098000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>207454000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>152398000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>95290000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>28299000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>180619000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>13134000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>217758000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>7188000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1057000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1712000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>3450000.0</v>
       </c>
-      <c r="Z41"/>
-      <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
-[...1 lines deleted...]
-      </c>
+      <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41">
+        <v>35026000.0</v>
+      </c>
+      <c r="AF41"/>
+      <c r="AG41">
         <v>36610000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>36418000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>29189000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>12604000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>7986000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>3369000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>8671000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>5202000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>1282000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>6493000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>1473000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>941000.0</v>
       </c>
-      <c r="AQ41"/>
-      <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41">
         <v>958000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>4388000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>1708000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>1730000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>173000.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
     </row>
-    <row r="42" spans="1:62">
+    <row r="42" spans="1:64">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
-        <v>1371948000.0</v>
+        <v>1553904000.0</v>
       </c>
       <c r="C42">
+        <v>1593398000.0</v>
+      </c>
+      <c r="D42">
+        <v>1553451000.0</v>
+      </c>
+      <c r="E42">
         <v>1371337000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1269596000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1180062000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1010306000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1003504000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>920913000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>841790000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>849845000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>873862000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>817074000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>788647000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>779602000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>776159000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>796219000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>822128000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>849081000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>767286000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>616874000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>512595000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>432524000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>410521000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>407855000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>418803000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>414998000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>430091000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>389372000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>373705000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>379975000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>410771000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>423709000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>445297000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>461680000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>413948000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>424914000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>333869000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>332449000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>294133000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>243459000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>244151000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>253038000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>261896000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>283919000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>230567000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>217419000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>167585817.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>121185060.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>107323597.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>1428796000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>47619710.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>48973084.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>50326459.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>15409459.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>15409459.0</v>
       </c>
-      <c r="BD42">
-[...2 lines deleted...]
-      <c r="BE42"/>
       <c r="BF42">
         <v>14998500.0</v>
       </c>
       <c r="BG42"/>
-      <c r="BH42"/>
-      <c r="BI42">
+      <c r="BH42">
+        <v>14998500.0</v>
+      </c>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>7499250.0</v>
       </c>
-      <c r="BJ42"/>
+      <c r="BL42"/>
     </row>
-    <row r="43" spans="1:62">
+    <row r="43" spans="1:64">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9204,90 +9394,88 @@
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
     </row>
-    <row r="44" spans="1:62">
+    <row r="44" spans="1:64">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -9301,67 +9489,73 @@
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
-      <c r="AZ44"/>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
-      <c r="BB44">
-[...3 lines deleted...]
-      <c r="BD44"/>
+      <c r="BB44"/>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
     </row>
-    <row r="45" spans="1:62">
+    <row r="45" spans="1:64">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -9382,52 +9576,54 @@
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
     </row>
-    <row r="46" spans="1:62">
+    <row r="46" spans="1:64">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
@@ -9448,90 +9644,88 @@
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
     </row>
-    <row r="47" spans="1:62">
+    <row r="47" spans="1:64">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-      <c r="AE47">
-[...4 lines deleted...]
-      </c>
+      <c r="AE47"/>
+      <c r="AF47"/>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
         <v>0.0</v>
       </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
@@ -9545,1007 +9739,1039 @@
       </c>
       <c r="AR47">
         <v>0.0</v>
       </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
         <v>0.0</v>
       </c>
       <c r="AU47">
         <v>0.0</v>
       </c>
       <c r="AV47">
         <v>0.0</v>
       </c>
       <c r="AW47">
         <v>0.0</v>
       </c>
       <c r="AX47">
         <v>0.0</v>
       </c>
       <c r="AY47">
         <v>0.0</v>
       </c>
-      <c r="AZ47"/>
+      <c r="AZ47">
+        <v>0.0</v>
+      </c>
       <c r="BA47">
         <v>0.0</v>
       </c>
-      <c r="BB47">
-[...3 lines deleted...]
-      <c r="BD47"/>
+      <c r="BB47"/>
+      <c r="BC47">
+        <v>0.0</v>
+      </c>
+      <c r="BD47">
+        <v>0.0</v>
+      </c>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
     </row>
-    <row r="48" spans="1:62">
+    <row r="48" spans="1:64">
       <c r="A48" t="s">
         <v>63</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-114504000.0</v>
+      </c>
       <c r="C48">
+        <v>-203696000.0</v>
+      </c>
+      <c r="D48">
+        <v>-183741000.0</v>
+      </c>
+      <c r="E48">
         <v>-287149000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-359227000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-325649000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-342771000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-348316000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-365636000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-360657000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-380433000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-407560000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-327428000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-337677000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-341207000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-376133000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-291620000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-231481000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-82754000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-38190000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-64227999.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-47363000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-17994000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-34473000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-62549000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-111321000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-20122000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-38734000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-30257000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-33790000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-44387000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-17988000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-15030000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-16377000.0</v>
       </c>
-      <c r="AH48">
-[...4 lines deleted...]
-      </c>
       <c r="AJ48">
+        <v>0.0</v>
+      </c>
+      <c r="AK48">
+        <v>0.0</v>
+      </c>
+      <c r="AL48">
         <v>-7193000.0</v>
       </c>
-      <c r="AK48">
-[...4 lines deleted...]
-      </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
         <v>0.0</v>
       </c>
       <c r="AO48">
+        <v>0.0</v>
+      </c>
+      <c r="AP48">
+        <v>0.0</v>
+      </c>
+      <c r="AQ48">
         <v>-4591000.0</v>
       </c>
-      <c r="AP48">
-[...2 lines deleted...]
-      <c r="AQ48">
+      <c r="AR48">
+        <v>0.0</v>
+      </c>
+      <c r="AS48">
         <v>-6246000.0</v>
       </c>
-      <c r="AR48">
-[...4 lines deleted...]
-      </c>
       <c r="AT48">
+        <v>0.0</v>
+      </c>
+      <c r="AU48">
+        <v>0.0</v>
+      </c>
+      <c r="AV48">
         <v>492000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>5070440.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>4407624.0</v>
       </c>
-      <c r="AW48">
-[...2 lines deleted...]
-      <c r="AX48">
+      <c r="AY48">
+        <v>0.0</v>
+      </c>
+      <c r="AZ48">
         <v>-1384031000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-2828926.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-1831819.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-285667.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-686025.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-418812.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-964219.0</v>
       </c>
-      <c r="BE48"/>
-      <c r="BF48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>-1220368.0</v>
       </c>
-      <c r="BG48"/>
-[...1 lines deleted...]
-      <c r="BI48">
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>-14082.0</v>
       </c>
-      <c r="BJ48"/>
+      <c r="BL48"/>
     </row>
-    <row r="49" spans="1:62">
+    <row r="49" spans="1:64">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-327428000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-337677000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-341207000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-376133000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-291620000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-231481000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-82754000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-38190000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-64228000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-47363000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-17994000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-34473000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-62549000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-111321000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-20122000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-38734000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-30257000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-33790000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-44387000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-17988000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-15030000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-16377000.0</v>
       </c>
-      <c r="AH49">
-[...4 lines deleted...]
-      </c>
       <c r="AJ49">
+        <v>0.0</v>
+      </c>
+      <c r="AK49">
+        <v>0.0</v>
+      </c>
+      <c r="AL49">
         <v>-7193000.0</v>
       </c>
-      <c r="AK49">
-[...4 lines deleted...]
-      </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
+        <v>0.0</v>
+      </c>
+      <c r="AP49">
+        <v>0.0</v>
+      </c>
+      <c r="AQ49">
         <v>-4591000.0</v>
       </c>
-      <c r="AP49">
-[...2 lines deleted...]
-      <c r="AQ49">
+      <c r="AR49">
+        <v>0.0</v>
+      </c>
+      <c r="AS49">
         <v>-6246000.0</v>
       </c>
-      <c r="AR49">
-[...4 lines deleted...]
-      </c>
       <c r="AT49">
+        <v>0.0</v>
+      </c>
+      <c r="AU49">
+        <v>0.0</v>
+      </c>
+      <c r="AV49">
         <v>492000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>5070440.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>4407624.0</v>
       </c>
-      <c r="AW49">
-[...2 lines deleted...]
-      <c r="AX49">
+      <c r="AY49">
+        <v>0.0</v>
+      </c>
+      <c r="AZ49">
         <v>-1384031.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-2828926.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-1831819.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-285667.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-686025.0</v>
       </c>
-      <c r="BC49"/>
-      <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
     </row>
-    <row r="50" spans="1:62">
+    <row r="50" spans="1:64">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>3460053000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>3629031000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>3539388000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>3712668000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>3281168000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>3054241000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>2795687000.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>1986313000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1438015000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
     </row>
-    <row r="51" spans="1:62">
+    <row r="51" spans="1:64">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>11582951000.0</v>
+      </c>
+      <c r="C51">
+        <v>11223925000.0</v>
+      </c>
+      <c r="D51">
         <v>10244190000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>8006978000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>6655879000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>6418641000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>5025875000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>5230871000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>4345704000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3711498000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3705649000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>4426947000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>4214591999.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3789019000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3385606000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3133861000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3758980000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>4464109000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>6244106000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>5213869000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>4514704000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>4181680000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3595586000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>3281303000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>3174739000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2810250000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>3468764000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>3841348000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>3350931000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>2872084000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>3030999000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>3321803000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>3452094000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>3621862000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>3535824000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>3712668000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>3283880000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>3057874000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>2797669000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>2298642000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>2066700000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1940519000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>187500000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>1943299000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>2014278000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1459697000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1438015000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1259753886.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>784966849.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>652751345.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>318557000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>301656523.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>308735338.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>316445869.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
     </row>
-    <row r="52" spans="1:62">
+    <row r="52" spans="1:64">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>11582951000.0</v>
+      </c>
+      <c r="C52">
+        <v>11223925000.0</v>
+      </c>
+      <c r="D52">
         <v>10244190000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>8006978000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>6655879000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>6418641000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>5025875000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>5230871000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4346548000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3711578000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>3705649000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4426947000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4201716999.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3769437000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3378445000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3133861000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3758980000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4464109000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>6244106000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>5213869000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4514704000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>4181680000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>3595586000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>3281303000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>3174739000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2810250000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>3468764000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>3813977000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>3329527000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>2866738000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>3321803000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>3460053000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>3629031000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>3539388000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>3712668000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>3281168000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>3054241000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>2795687000.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>1986313000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>1438015000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
     </row>
-    <row r="53" spans="1:62">
+    <row r="53" spans="1:64">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53">
+        <v>182862000.0</v>
+      </c>
+      <c r="C53">
+        <v>155095000.0</v>
+      </c>
+      <c r="D53">
         <v>1519000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>73000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>1964000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>4962000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>100551000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>99467000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>19669000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>19906000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>148820000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>98326000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>-51091000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>-42738000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>40172000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>262318000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>198484000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>126910000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>29740000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>47383000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>43735000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>95752000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>20999000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>14239000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>139738000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>-49773000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>-91452000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>3389000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>4264000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>13199000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>-40898000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>37422000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>-76498000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>-138903000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>17160000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>16871000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>-19865000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>17660000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>-20950000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1097000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>18984000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>826000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>669000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>11234000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>65000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>-137932000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>-7790000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>3906100.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>1199700.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>1548521.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>8161233000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>-56385485.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>-30744406.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>-28917894.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>449000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>8000.0</v>
       </c>
-      <c r="BD53"/>
-[...1 lines deleted...]
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53">
         <v>91000.0</v>
       </c>
-      <c r="BG53"/>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
     </row>
-    <row r="54" spans="1:62">
+    <row r="54" spans="1:64">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -10559,829 +10785,855 @@
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
-      <c r="AZ54"/>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
-      <c r="BB54">
-[...3 lines deleted...]
-      <c r="BD54"/>
+      <c r="BB54"/>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
     </row>
-    <row r="55" spans="1:62">
+    <row r="55" spans="1:64">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>13104112000.0</v>
+      </c>
+      <c r="C55">
+        <v>12671391000.0</v>
+      </c>
+      <c r="D55">
         <v>11675993000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>9139034000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>7610631000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>7304284000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>5721627000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5916493000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4929905000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4214662000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4264947000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>4936893000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>4730930000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>4266012000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3865736000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3805840000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>4474369000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5187432000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>7068677000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>6177142000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>5107927000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4930766000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4058051000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3812933000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3700408000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3162392000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3882080000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4253331000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>3726826000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>3257747000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3395631000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3761096000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3908031000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>4122698000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>4023343000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>4144384000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>3982888000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>3401108000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>3138694000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2668471000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2317135000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2203560000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2241837000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2293130000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2307653000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1770815000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1657808000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1500656346.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>918386486.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>800137429.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>363576000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>385479833.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>356148185.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>366722718.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>118860956.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>71650692.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>65313395.0</v>
       </c>
-      <c r="BE55"/>
-      <c r="BF55">
+      <c r="BG55"/>
+      <c r="BH55">
         <v>58368772.0</v>
       </c>
-      <c r="BG55"/>
-[...1 lines deleted...]
-      <c r="BI55">
+      <c r="BI55"/>
+      <c r="BJ55"/>
+      <c r="BK55">
         <v>30101395.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>27132000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:62">
+    <row r="56" spans="1:64">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
-        <v>773688000.0</v>
+        <v>867046000.0</v>
       </c>
       <c r="C56">
+        <v>969109000.0</v>
+      </c>
+      <c r="D56">
+        <v>911554000.0</v>
+      </c>
+      <c r="E56">
         <v>782001000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>491533000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>553450000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>332374000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>444440000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>324306000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>218498000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>193264000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>274245000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>213512000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>156340000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>217170000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>329374000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>495787000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>569208000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>520087000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>537868000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>436000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>590172000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>330640000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>271963000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>186237000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>172779000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>291059000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>373324000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>149426000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>138518000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>343269000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>178478000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>152718000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>164568000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>292760000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>177069000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>214162000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>108251000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>84987000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>147896000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>74144000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>73891000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>78449000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>75410000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>109134000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>84988000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>107138000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>55544431348.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>33295925910.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>43577519840.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>8173586071.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>7989959013.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>17000272.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>6462445.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>3481382.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>4792763.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>3275579.0</v>
       </c>
-      <c r="BE56"/>
-      <c r="BF56">
+      <c r="BG56"/>
+      <c r="BH56">
         <v>2266474.0</v>
       </c>
-      <c r="BG56"/>
-[...1 lines deleted...]
-      <c r="BI56">
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56">
         <v>1066789.0</v>
       </c>
-      <c r="BJ56"/>
+      <c r="BL56"/>
     </row>
-    <row r="57" spans="1:62">
+    <row r="57" spans="1:64">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>11582951000.0</v>
+      </c>
+      <c r="C57">
+        <v>11223925000.0</v>
+      </c>
+      <c r="D57">
         <v>10244190000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>8048525000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>6686294000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>6447669000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>5052014000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>5259477000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>4373036000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>3732354000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3781277000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>4452433000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>11280000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>14753000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>9209000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>4424000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>3772018000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>4474189000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>6257486000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>5406167000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>4524203000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>4407227000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>3602345000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>3400803000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>3179656000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>2823333000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>3486573000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>17535000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>14951000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>54931000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>18129000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3331183000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>20437000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>52726000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>22055000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>11920000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>2168000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1990000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1826000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>75433000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>6132000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>22820000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1328000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>93196000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>8678000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>79940000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>2673000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>67503759.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>7289043.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>39751571.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>171721.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>38999109.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>308900121.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>202640.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>194807.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>31457.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>17897.0</v>
       </c>
-      <c r="BE57"/>
-      <c r="BF57">
+      <c r="BG57"/>
+      <c r="BH57">
         <v>11496.0</v>
       </c>
-      <c r="BG57"/>
-[...1 lines deleted...]
-      <c r="BI57">
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>9103.0</v>
       </c>
-      <c r="BJ57"/>
+      <c r="BL57"/>
     </row>
-    <row r="58" spans="1:62">
+    <row r="58" spans="1:64">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>11662854000.0</v>
+      </c>
+      <c r="C58">
+        <v>11279583000.0</v>
+      </c>
+      <c r="D58">
         <v>10304045000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>8052945000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>6698671000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>6448404000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>5053127000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>5260469000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>4373973000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3733031000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3795002000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>4470052000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>11280000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3814651000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3426973000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>3405463000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>3968007000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>4595014000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>6300580000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>5446513000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>4554106000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>4464590000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>3642760000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>3436192000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>3354440000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2854248000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>3486573000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>3861343000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>3367168000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>2917333000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>3059552000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>3367793000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>3498832000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>3693247000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>3561132000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>3729983000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>3564714000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>3066896000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2805915000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2374075000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2073452000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1963782000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1988582000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2037261000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2023504000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1540069000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1439730000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1327869845.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>792697481.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>692727715.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>318811000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>340655632.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>308900121.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>316648509.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>104135981.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>56658504.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>51277614.0</v>
       </c>
-      <c r="BE58"/>
-      <c r="BF58">
+      <c r="BG58"/>
+      <c r="BH58">
         <v>44589140.0</v>
       </c>
-      <c r="BG58"/>
-[...1 lines deleted...]
-      <c r="BI58">
+      <c r="BI58"/>
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>22615477.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>22757000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:62">
+    <row r="59" spans="1:64">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -11395,287 +11647,295 @@
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
-      <c r="AZ59"/>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
-      <c r="BB59">
-[...3 lines deleted...]
-      <c r="BD59"/>
+      <c r="BB59"/>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
     </row>
-    <row r="60" spans="1:62">
+    <row r="60" spans="1:64">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>1441258000.0</v>
+      </c>
+      <c r="C60">
+        <v>1391808000.0</v>
+      </c>
+      <c r="D60">
         <v>1371948000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1086089000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>911960000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>855880000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>668500000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>656024000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>555932000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>481631000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>469945000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>466841000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>490085000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>451361000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>438763000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>400377000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>506362000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>592418000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>768097000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>730629000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>553821000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>466176000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>415291000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>376741000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>345968000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>308144000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>395507000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>391988000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>359658000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>340414000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>336079000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>393303000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>409199000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>429451000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>462211000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>414401000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>418174000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>334212000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>332779000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>294396000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>243683000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>239778000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>253255000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>255869000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>284149000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>230746000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>218078000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>172786501.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>125689005.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>107409714.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>44765000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>44824201.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>47174682.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>50074209.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>14724975.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>14992188.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>14035781.0</v>
       </c>
-      <c r="BE60"/>
-      <c r="BF60">
+      <c r="BG60"/>
+      <c r="BH60">
         <v>13779632.0</v>
       </c>
-      <c r="BG60"/>
-[...1 lines deleted...]
-      <c r="BI60">
+      <c r="BI60"/>
+      <c r="BJ60"/>
+      <c r="BK60">
         <v>7485918.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>4375000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:62">
+    <row r="61" spans="1:64">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -11689,67 +11949,73 @@
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
-      <c r="AZ61"/>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
-      <c r="BB61">
-[...3 lines deleted...]
-      <c r="BD61"/>
+      <c r="BB61"/>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
     </row>
-    <row r="62" spans="1:62">
+    <row r="62" spans="1:64">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11770,50 +12036,52 @@
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11874,51 +12142,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>3990000.0</v>
       </c>
       <c r="C2">
         <v>3431000.0</v>
       </c>
       <c r="D2">
         <v>11206000.0</v>
       </c>
       <c r="E2">
         <v>237744000.0</v>
       </c>
       <c r="F2">
         <v>49509000.0</v>
       </c>
       <c r="G2">
         <v>30337000.0</v>
       </c>
       <c r="H2">
         <v>89194000.0</v>
       </c>
       <c r="I2">
         <v>76564000.0</v>
       </c>
@@ -11927,156 +12195,156 @@
       </c>
       <c r="K2">
         <v>19792000.0</v>
       </c>
       <c r="L2">
         <v>11249000.0</v>
       </c>
       <c r="M2">
         <v>4488000.0</v>
       </c>
       <c r="N2">
         <v>1668000.0</v>
       </c>
       <c r="O2">
         <v>733000.0</v>
       </c>
       <c r="P2">
         <v>492000.0</v>
       </c>
       <c r="Q2">
         <v>5500.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>-7765000.0</v>
       </c>
       <c r="E3">
         <v>258452999.0</v>
       </c>
       <c r="F3">
         <v>64760000.0</v>
       </c>
       <c r="G3">
         <v>-2128000.0</v>
       </c>
       <c r="H3">
         <v>-24265000.0</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3">
         <v>-534000.0</v>
       </c>
       <c r="P3">
         <v>-57160.0</v>
       </c>
       <c r="Q3"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>170457000.0</v>
       </c>
       <c r="E5">
         <v>-196745000.0</v>
       </c>
       <c r="F5">
         <v>-64760000.0</v>
       </c>
       <c r="G5">
         <v>2128000.0</v>
       </c>
       <c r="H5">
         <v>24265000.0</v>
       </c>
       <c r="I5">
         <v>25973000.0</v>
       </c>
       <c r="J5">
         <v>43678000.0</v>
       </c>
       <c r="K5">
         <v>17583000.0</v>
       </c>
       <c r="L5">
         <v>8342000.0</v>
       </c>
       <c r="M5">
         <v>27550000.0</v>
       </c>
       <c r="N5">
         <v>428198.0</v>
       </c>
       <c r="O5">
         <v>811671.0</v>
       </c>
       <c r="P5">
         <v>-1093991.0</v>
       </c>
       <c r="Q5">
         <v>-24968.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>464762000.0</v>
       </c>
       <c r="C6">
         <v>273943000.0</v>
       </c>
       <c r="D6">
         <v>162692000.0</v>
       </c>
       <c r="E6">
         <v>-196745000.0</v>
       </c>
       <c r="F6">
         <v>-64760000.0</v>
       </c>
       <c r="G6">
         <v>2128000.0</v>
       </c>
       <c r="H6">
         <v>24265000.0</v>
       </c>
       <c r="I6">
         <v>25973000.0</v>
       </c>
@@ -12085,93 +12353,93 @@
       </c>
       <c r="K6">
         <v>17583000.0</v>
       </c>
       <c r="L6">
         <v>8342000.0</v>
       </c>
       <c r="M6">
         <v>27550000.0</v>
       </c>
       <c r="N6">
         <v>428198.0</v>
       </c>
       <c r="O6">
         <v>811671.0</v>
       </c>
       <c r="P6">
         <v>-1093991.0</v>
       </c>
       <c r="Q6">
         <v>-24968.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>175520000.0</v>
       </c>
       <c r="C9">
         <v>54406000.0</v>
       </c>
       <c r="D9">
         <v>-20695000.0</v>
       </c>
       <c r="E9">
         <v>-475488000.0</v>
       </c>
       <c r="F9">
         <v>-99018000.0</v>
       </c>
       <c r="G9">
         <v>12672000.0</v>
       </c>
       <c r="H9">
         <v>34650000.0</v>
       </c>
       <c r="I9">
         <v>-32425000.0</v>
       </c>
@@ -12180,151 +12448,151 @@
       </c>
       <c r="K9">
         <v>11072000.0</v>
       </c>
       <c r="L9">
         <v>8965000.0</v>
       </c>
       <c r="M9">
         <v>29007000.0</v>
       </c>
       <c r="N9">
         <v>970092.0</v>
       </c>
       <c r="O9">
         <v>1267142.0</v>
       </c>
       <c r="P9">
         <v>401866.0</v>
       </c>
       <c r="Q9">
         <v>8847.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>159030000.0</v>
       </c>
       <c r="C10">
         <v>37662000.0</v>
       </c>
       <c r="D10">
         <v>-39226000.0</v>
       </c>
       <c r="E10">
         <v>-258453000.0</v>
       </c>
       <c r="F10">
         <v>-64760000.0</v>
       </c>
       <c r="G10">
         <v>2128000.0</v>
       </c>
       <c r="H10">
         <v>24265000.0</v>
       </c>
       <c r="I10">
         <v>-44387000.0</v>
       </c>
       <c r="J10">
         <v>2007000.0</v>
       </c>
       <c r="K10">
         <v>1979000.0</v>
       </c>
       <c r="L10">
         <v>1071000.0</v>
       </c>
       <c r="M10">
         <v>24519000.0</v>
       </c>
       <c r="N10">
         <v>-698006.0</v>
       </c>
       <c r="O10">
         <v>534343.0</v>
       </c>
       <c r="P10">
         <v>-1190214.0</v>
       </c>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-39226000.0</v>
       </c>
       <c r="E11">
         <v>-258452999.0</v>
       </c>
       <c r="F11">
         <v>-71850000.0</v>
       </c>
       <c r="G11">
         <v>-22928000.0</v>
       </c>
       <c r="H11">
         <v>-59401000.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>1190214.0</v>
       </c>
       <c r="Q11">
         <v>30154.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12">
         <v>305732000.0</v>
       </c>
       <c r="C12">
         <v>236281000.0</v>
       </c>
       <c r="D12">
         <v>201918000.0</v>
       </c>
       <c r="E12">
         <v>61708000.0</v>
       </c>
       <c r="F12">
         <v>7090000.0</v>
       </c>
       <c r="G12">
         <v>25056000.0</v>
       </c>
       <c r="H12">
         <v>83666000.0</v>
       </c>
       <c r="I12">
         <v>70360000.0</v>
       </c>
@@ -12333,111 +12601,113 @@
       </c>
       <c r="K12">
         <v>15604000.0</v>
       </c>
       <c r="L12">
         <v>7271000.0</v>
       </c>
       <c r="M12">
         <v>3031000.0</v>
       </c>
       <c r="N12">
         <v>1126204.0</v>
       </c>
       <c r="O12">
         <v>277328.0</v>
       </c>
       <c r="P12">
         <v>96223.0</v>
       </c>
       <c r="Q12">
         <v>5186.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>136</v>
+      </c>
+      <c r="B13">
+        <v>414001000.0</v>
+      </c>
       <c r="C13">
         <v>241577000.0</v>
       </c>
       <c r="D13">
         <v>159928000.0</v>
       </c>
       <c r="E13">
         <v>144633000.0</v>
       </c>
       <c r="F13">
         <v>134700000.0</v>
       </c>
       <c r="G13">
         <v>116045000.0</v>
       </c>
       <c r="H13">
         <v>142324000.0</v>
       </c>
       <c r="I13">
         <v>154581000.0</v>
       </c>
       <c r="J13">
         <v>145962000.0</v>
       </c>
       <c r="K13">
         <v>87127000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15">
         <v>159030000.0</v>
       </c>
       <c r="C15">
         <v>37662000.0</v>
       </c>
       <c r="D15">
         <v>-39226000.0</v>
       </c>
       <c r="E15">
         <v>-258453000.0</v>
       </c>
       <c r="F15">
         <v>-64760000.0</v>
       </c>
       <c r="G15">
         <v>2128000.0</v>
       </c>
       <c r="H15">
         <v>24265000.0</v>
       </c>
       <c r="I15">
         <v>-44387000.0</v>
       </c>
@@ -12446,258 +12716,262 @@
       </c>
       <c r="K15">
         <v>1979000.0</v>
       </c>
       <c r="L15">
         <v>1071000.0</v>
       </c>
       <c r="M15">
         <v>24519000.0</v>
       </c>
       <c r="N15">
         <v>-698006.0</v>
       </c>
       <c r="O15">
         <v>534343.0</v>
       </c>
       <c r="P15">
         <v>-1190214.0</v>
       </c>
       <c r="Q15">
         <v>-30154.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>159030000.0</v>
       </c>
       <c r="C16">
         <v>37662000.0</v>
       </c>
       <c r="D16">
         <v>-39226000.0</v>
       </c>
       <c r="E16">
         <v>-258453000.0</v>
       </c>
       <c r="F16">
         <v>-64760000.0</v>
       </c>
       <c r="G16">
         <v>2128000.0</v>
       </c>
       <c r="H16">
         <v>24265000.0</v>
       </c>
       <c r="I16">
         <v>-44387000.0</v>
       </c>
       <c r="J16">
         <v>2007000.0</v>
       </c>
       <c r="K16">
         <v>1965000.0</v>
       </c>
       <c r="L16">
         <v>1071000.0</v>
       </c>
       <c r="M16">
         <v>24519000.0</v>
       </c>
       <c r="N16">
         <v>-698006.0</v>
       </c>
       <c r="O16">
         <v>534343.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>140</v>
+      </c>
+      <c r="B17">
+        <v>159030000.0</v>
+      </c>
       <c r="C17">
         <v>37662000.0</v>
       </c>
       <c r="D17">
         <v>-31427000.0</v>
       </c>
       <c r="E17">
         <v>-258453000.0</v>
       </c>
       <c r="F17">
         <v>-64760000.0</v>
       </c>
       <c r="G17">
         <v>2128000.0</v>
       </c>
       <c r="H17">
         <v>24265000.0</v>
       </c>
       <c r="I17">
         <v>-44387000.0</v>
       </c>
       <c r="J17">
         <v>2007000.0</v>
       </c>
       <c r="K17">
         <v>1965000.0</v>
       </c>
       <c r="L17">
         <v>1071000.0</v>
       </c>
       <c r="M17">
         <v>24519000.0</v>
       </c>
       <c r="N17">
         <v>-698006.0</v>
       </c>
       <c r="O17">
         <v>534343.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>141</v>
+      </c>
+      <c r="B18">
+        <v>108269000.0</v>
+      </c>
       <c r="C18">
         <v>5296000.0</v>
       </c>
       <c r="D18">
         <v>-19177000.0</v>
       </c>
       <c r="E18">
         <v>82925000.0</v>
       </c>
       <c r="F18">
         <v>127610000.0</v>
       </c>
       <c r="G18">
         <v>90989000.0</v>
       </c>
       <c r="H18">
         <v>58658000.0</v>
       </c>
       <c r="I18">
         <v>84221000.0</v>
       </c>
       <c r="J18">
         <v>104291000.0</v>
       </c>
       <c r="K18">
         <v>71523000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-186974000.0</v>
       </c>
       <c r="F19">
         <v>-171577000.0</v>
       </c>
       <c r="G19">
         <v>-53331000.0</v>
       </c>
       <c r="H19">
         <v>-13131000.0</v>
       </c>
       <c r="I19">
         <v>-86357000.0</v>
       </c>
       <c r="J19">
         <v>-83330000.0</v>
       </c>
       <c r="K19">
         <v>-60465000.0</v>
       </c>
       <c r="L19">
         <v>-52575000.0</v>
       </c>
       <c r="M19">
         <v>234000.0</v>
       </c>
       <c r="N19">
         <v>-7102562.0</v>
       </c>
       <c r="O19">
         <v>-1153452.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>706000.0</v>
       </c>
       <c r="K20">
         <v>871000.0</v>
       </c>
       <c r="L20">
         <v>706000.0</v>
       </c>
       <c r="M20">
         <v>588000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>159030000.0</v>
       </c>
       <c r="C21">
         <v>273943000.0</v>
       </c>
       <c r="D21">
         <v>162692000.0</v>
       </c>
       <c r="E21">
         <v>-196745000.0</v>
       </c>
       <c r="F21">
         <v>-64760000.0</v>
       </c>
       <c r="G21">
         <v>2128000.0</v>
       </c>
       <c r="H21">
         <v>24265000.0</v>
       </c>
       <c r="I21">
         <v>25973000.0</v>
       </c>
@@ -12706,72 +12980,72 @@
       </c>
       <c r="K21">
         <v>17583000.0</v>
       </c>
       <c r="L21">
         <v>8342000.0</v>
       </c>
       <c r="M21">
         <v>27550000.0</v>
       </c>
       <c r="N21">
         <v>428198.0</v>
       </c>
       <c r="O21">
         <v>811671.0</v>
       </c>
       <c r="P21">
         <v>-1093991.0</v>
       </c>
       <c r="Q21">
         <v>-24968.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>20479999.0</v>
       </c>
       <c r="C23">
         <v>54406000.0</v>
       </c>
       <c r="D23">
         <v>20695000.0</v>
       </c>
       <c r="E23">
         <v>1105000.0</v>
       </c>
       <c r="F23">
         <v>1401000.0</v>
       </c>
       <c r="G23">
         <v>590000.0</v>
       </c>
       <c r="H23">
         <v>378000.0</v>
       </c>
       <c r="I23">
         <v>78000.0</v>
       </c>
@@ -12780,179 +13054,179 @@
       </c>
       <c r="K23">
         <v>871000.0</v>
       </c>
       <c r="L23">
         <v>706000.0</v>
       </c>
       <c r="M23">
         <v>588000.0</v>
       </c>
       <c r="N23">
         <v>419999000.0</v>
       </c>
       <c r="O23">
         <v>342865.0</v>
       </c>
       <c r="P23">
         <v>1495857.0</v>
       </c>
       <c r="Q23">
         <v>33815.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.25</v>
       </c>
       <c r="E26">
         <v>23.63</v>
       </c>
       <c r="F26">
         <v>0.5</v>
       </c>
       <c r="G26">
         <v>0.02</v>
       </c>
       <c r="H26">
         <v>0.18</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B27">
         <v>449999.0</v>
       </c>
       <c r="C27">
         <v>723000.0</v>
       </c>
       <c r="D27">
         <v>1419000.0</v>
       </c>
       <c r="E27">
         <v>957000.0</v>
       </c>
       <c r="F27">
         <v>1132000.0</v>
       </c>
       <c r="G27">
         <v>38000.0</v>
       </c>
       <c r="H27">
         <v>270000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>1199000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>1199000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>344706.0</v>
       </c>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>16040000.0</v>
       </c>
       <c r="C28">
         <v>2618000.0</v>
       </c>
       <c r="D28">
         <v>3441000.0</v>
       </c>
       <c r="E28">
         <v>2986000.0</v>
       </c>
       <c r="F28">
         <v>2876000.0</v>
       </c>
       <c r="G28">
         <v>1647000.0</v>
       </c>
       <c r="H28">
         <v>1375000.0</v>
       </c>
       <c r="I28">
         <v>1709000.0</v>
       </c>
@@ -12961,74 +13235,76 @@
       </c>
       <c r="K28">
         <v>2082000.0</v>
       </c>
       <c r="L28">
         <v>1905000.0</v>
       </c>
       <c r="M28">
         <v>1705000.0</v>
       </c>
       <c r="N28">
         <v>416010.0</v>
       </c>
       <c r="O28">
         <v>106014.0</v>
       </c>
       <c r="P28">
         <v>477363.0</v>
       </c>
       <c r="Q28">
         <v>21959.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>152</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>16489999.0</v>
       </c>
       <c r="C30">
         <v>54406000.0</v>
       </c>
       <c r="D30">
         <v>-20695000.0</v>
       </c>
       <c r="E30">
         <v>-1105000.0</v>
       </c>
       <c r="F30">
         <v>1401000.0</v>
       </c>
       <c r="G30">
         <v>590000.0</v>
       </c>
       <c r="H30">
         <v>378000.0</v>
       </c>
       <c r="I30">
         <v>78000.0</v>
       </c>
@@ -13037,51 +13313,51 @@
       </c>
       <c r="K30">
         <v>871000.0</v>
       </c>
       <c r="L30">
         <v>706000.0</v>
       </c>
       <c r="M30">
         <v>588000.0</v>
       </c>
       <c r="N30">
         <v>419999000.0</v>
       </c>
       <c r="O30">
         <v>-342865.0</v>
       </c>
       <c r="P30">
         <v>-1495857.0</v>
       </c>
       <c r="Q30">
         <v>-33815.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B31">
         <v>-1.0</v>
       </c>
       <c r="C31">
         <v>37662000.0</v>
       </c>
       <c r="D31">
         <v>-39226000.0</v>
       </c>
       <c r="E31">
         <v>-61708000.0</v>
       </c>
       <c r="F31">
         <v>-7090000.0</v>
       </c>
       <c r="G31">
         <v>-25056000.0</v>
       </c>
       <c r="H31">
         <v>-83666000.0</v>
       </c>
       <c r="I31">
         <v>-70360000.0</v>
       </c>
@@ -13090,51 +13366,51 @@
       </c>
       <c r="K31">
         <v>-15604000.0</v>
       </c>
       <c r="L31">
         <v>-7271000.0</v>
       </c>
       <c r="M31">
         <v>-3031000.0</v>
       </c>
       <c r="N31">
         <v>-1126204.0</v>
       </c>
       <c r="O31">
         <v>-277328.0</v>
       </c>
       <c r="P31">
         <v>-1247374.0</v>
       </c>
       <c r="Q31">
         <v>-55307.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B32">
         <v>179510000.0</v>
       </c>
       <c r="C32">
         <v>54406000.0</v>
       </c>
       <c r="D32">
         <v>-20695000.0</v>
       </c>
       <c r="E32">
         <v>-237744000.0</v>
       </c>
       <c r="F32">
         <v>-49509000.0</v>
       </c>
       <c r="G32">
         <v>12672000.0</v>
       </c>
       <c r="H32">
         <v>34650000.0</v>
       </c>
       <c r="I32">
         <v>-32425000.0</v>
       </c>
@@ -13162,577 +13438,587 @@
       <c r="Q32">
         <v>8847.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI32"/>
+  <dimension ref="A1:BK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
+      <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
     </row>
-    <row r="2" spans="1:61">
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>104215000.0</v>
+      </c>
+      <c r="C2">
+        <v>4460000.0</v>
+      </c>
+      <c r="D2">
         <v>93705000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3603000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3229000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2974000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2710000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2665000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2435000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2331000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>801000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>750000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>812000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>741000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>708000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3680000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>702000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>766000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>894000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>699000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>689000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>825000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>647000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>783000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>588000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>553000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>586000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1570000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1611000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1660000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1801000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1906000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2013000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2115000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1933000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1848000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1665000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1533000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1446000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1239000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>428000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>437000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>357000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>346000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>320000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>282000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>448000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>36000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>44000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>45000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>30601.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>36550.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>36243.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>64384.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>50056.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>235000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>203467.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>166000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>15000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>205000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>272000.0</v>
       </c>
-      <c r="BI2"/>
+      <c r="BK2"/>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3">
         <v>63037000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>-63037000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4979000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>-19776000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>-27127000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>80132000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>-10249000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>-5004000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>-34926000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>84513000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>60139000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>148727000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>44564000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>-26038000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>16865000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>29369000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>-16479000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-28076000.0</v>
       </c>
-      <c r="X3"/>
-      <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-      <c r="AD3">
+      <c r="AD3"/>
+      <c r="AE3"/>
+      <c r="AF3">
         <v>26399000.0</v>
       </c>
-      <c r="AE3"/>
-      <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
-      <c r="AZ3">
+      <c r="AZ3"/>
+      <c r="BA3"/>
+      <c r="BB3">
         <v>1546152.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-400358.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>267213.0</v>
       </c>
-      <c r="BC3"/>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -13776,452 +14062,462 @@
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
-      <c r="BI4"/>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4"/>
     </row>
-    <row r="5" spans="1:61">
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
         <v>-153184000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>84626000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>43803000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>90913000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>120002000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-160264000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>25317000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>50751000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>99364000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-63152000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-51959000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-146072000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-42541000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>27608000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-15309000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-27428000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>18490000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>28076000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>48772000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-91199000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>18612000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-8477000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3533000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>10597000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-26399000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2959000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1346000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-16377000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-5982000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>15183000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-9643000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>2449000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-20418000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>20526000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>6463000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-4591000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>7809000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-9417000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2832000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>5509000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>3520309.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>6768486.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>10634941.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>3595264.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1444895.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-997107.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-2448532.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>400358.0</v>
       </c>
-      <c r="BB5">
-[...4 lines deleted...]
-      </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
+        <v>0.0</v>
+      </c>
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
         <v>617244.0</v>
       </c>
-      <c r="BF5">
-[...4 lines deleted...]
-      </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5">
+        <v>0.0</v>
+      </c>
+      <c r="BK5">
         <v>16072.0</v>
       </c>
     </row>
-    <row r="6" spans="1:61">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>193407000.0</v>
+      </c>
+      <c r="C6">
+        <v>80820000.0</v>
+      </c>
+      <c r="D6">
         <v>197113000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>153593000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>35557000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>78499000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>69398000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>84626000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>48782000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>71137000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>79452000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-21427000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>58920000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>45747000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>64438000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-63152000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-51959000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-146072000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-42541000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>27608000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-15309000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-27428000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>18490000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>28076000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>48772000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-91199000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>18612000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-8477000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3533000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>10597000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-6659000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2959000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1346000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-16376999.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-5982000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>15183000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-9643000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>2449000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-20418000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>20526000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>9793000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1272000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>10180000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-7380000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1265000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>6805000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>4646415.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>7586869.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>11310609.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>4006107.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>1753880.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-703194.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-902380.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>601778.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-172700.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>603789.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-287329.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>667911.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-48428.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-1612255.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>531678.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>35014.0</v>
       </c>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -14265,90 +14561,92 @@
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
-      <c r="BI7"/>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7"/>
     </row>
-    <row r="8" spans="1:61">
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -14392,480 +14690,494 @@
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
-      <c r="BI8"/>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8"/>
     </row>
-    <row r="9" spans="1:61">
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>59972000.0</v>
+      </c>
+      <c r="C9">
+        <v>153417000.0</v>
+      </c>
+      <c r="D9">
         <v>38483000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>77519000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-28582000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>21348000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>9902000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>21589000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-599000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>23514000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>30390000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-76238000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>14256000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>7793000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>38406000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-80184000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-56288000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-145114000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-41093000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>29013000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-13835000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-26701000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>18630000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>30142000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>50940000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-89611000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>20761000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>28846000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>34956000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>31016000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>28261000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>47004000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>39261000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>29482000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>27023000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>37895000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>36849000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>29428000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>22211000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>27935000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>8169000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-2848000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>9551000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-7713000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-1151000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>6973000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>4518000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>8125000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>11705000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>4084793.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>1831190.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-632251.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-1130918.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>734294.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-142814.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>779952.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-406934.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>783416.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>31208.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-430734.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>670227.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>131165.0</v>
       </c>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>89192000.0</v>
+      </c>
+      <c r="C10">
+        <v>-19955000.0</v>
+      </c>
+      <c r="D10">
         <v>103408000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>72078000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-33578000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>17122000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>5545000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>17320000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-4979000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>19776000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>27127000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-80132000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10249000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3530000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>34926000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-84513000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-60139000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-148727000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-44564000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>26038000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-16865000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-29369000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>16479000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>28076000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>48772000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-91199000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>18612000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-8477000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3533000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>10597000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-26399000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-2958000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1347000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-16377000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-5982000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>15183000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-9643000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2449000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-20418000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>20526000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>6463000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-4591000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>7809000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-9417000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-2832000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>5509000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3520309.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>6768000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>10635000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>3595000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1444901.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-997107.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-1546152.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>400358.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-267213.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>545408.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-361095.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>617244.0</v>
       </c>
-      <c r="BF10">
-[...2 lines deleted...]
-      <c r="BG10">
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
         <v>-530000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>530000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>16072.0</v>
       </c>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
         <v>4269000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-4979000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>19776000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>123584000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-138837000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>10249000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5004000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>34926000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-84513000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-60139000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
-[...4 lines deleted...]
-      </c>
+      <c r="AD11"/>
+      <c r="AE11"/>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
       <c r="AN11">
@@ -14877,426 +15189,442 @@
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
         <v>0.0</v>
       </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
       <c r="AU11">
         <v>0.0</v>
       </c>
       <c r="AV11">
         <v>0.0</v>
       </c>
       <c r="AW11">
         <v>0.0</v>
       </c>
       <c r="AX11">
+        <v>0.0</v>
+      </c>
+      <c r="AY11">
+        <v>0.0</v>
+      </c>
+      <c r="AZ11">
         <v>6.0</v>
       </c>
-      <c r="AY11">
-[...4 lines deleted...]
-      </c>
       <c r="BA11">
         <v>0.0</v>
       </c>
       <c r="BB11">
+        <v>0.0</v>
+      </c>
+      <c r="BC11">
+        <v>0.0</v>
+      </c>
+      <c r="BD11">
         <v>184313.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-545408.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>361095.0</v>
       </c>
-      <c r="BE11">
-[...2 lines deleted...]
-      <c r="BF11">
+      <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
         <v>84282.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1635676.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-513672.0</v>
       </c>
-      <c r="BI11"/>
+      <c r="BK11"/>
     </row>
-    <row r="12" spans="1:61">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>104215000.0</v>
+      </c>
+      <c r="C12">
+        <v>100775000.0</v>
+      </c>
+      <c r="D12">
         <v>93705000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>81515000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>69135000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>61377000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>63853000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>67306000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>53761000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>51361000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>52325000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>58705000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>48671000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>42217000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>29512000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>21361000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8180000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2655000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2023000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1570000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1556000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1941000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2011000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2043000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4479000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>16523000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>20022000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>22321000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>22431000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>18892000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>19739000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>18893000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>16579000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>15149000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>13555000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>12638000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>8763000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6715000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>4975000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3979000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3330000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3319000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2371000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2037000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1567000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1296000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1126000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>818383.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>676000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>411000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>308984.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>293913.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>321886.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>201420.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>94513.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>58381.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>73766.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>50667.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>35854.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>23421.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>18006.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>18942.0</v>
       </c>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>136</v>
+      </c>
+      <c r="B13">
+        <v>164187000.0</v>
+      </c>
       <c r="C13">
+        <v>157838000.0</v>
+      </c>
+      <c r="D13">
+        <v>132188000.0</v>
+      </c>
+      <c r="E13">
         <v>108434000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>92289000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>81090000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>71996000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>67646000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>53064000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>48871000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>49539000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>50107000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>39911000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>38012000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>31898000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>35610000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>35268000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>41857000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>44421000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>34169000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>29254000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>26856000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>25893000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>27223000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>27258000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>35671000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>37529000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>35907000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>36455000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>32433000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
     </row>
-    <row r="14" spans="1:61">
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -15340,1213 +15668,1249 @@
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
-      <c r="BI14"/>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14"/>
     </row>
-    <row r="15" spans="1:61">
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>89192000.0</v>
+      </c>
+      <c r="C15">
+        <v>-19955000.0</v>
+      </c>
+      <c r="D15">
         <v>103408000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>72078000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-33578000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>17122000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>5545000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>17320000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-4979000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>19776000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>27127000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-80132000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>10249000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>3530000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>34926000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-84513000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-60139000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-148727000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-44564000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>26038000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-16865000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-29369000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>16479000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>28076000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>48772000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-91199000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>18612000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-8477000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>3533000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>10597000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-26399000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-2958000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1347000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-16377000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-5982000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>15183000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-9643000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2449000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-20418000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>20526000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>6463000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-4591000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>7809000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-9417000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-2832000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>5509000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>3520000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>6768000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>10635000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>3595000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1444901.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-997107.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-1546152.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>400358.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-267213.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>545408.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-361095.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>617244.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-84282.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-1635676.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>513672.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>16072.0</v>
       </c>
     </row>
-    <row r="16" spans="1:61">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>139</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>103408000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>72078000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-33578000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>17122000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>5545000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>17320000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-80132000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>10249000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3530000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>34926000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-84513000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-60139000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-148727000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-44564000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>26038000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-16865000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-29369000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>16479000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>28076000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>48772000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-91199000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>18612000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-8477000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3533000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>10597000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-26399000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-2959000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1346000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-16377000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-5982000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>15183000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-9643000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2449000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-20419000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>20525000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>6463000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-4594000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>7811000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-9417000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-2832000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>5509000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3520309.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>6768486.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>10634941.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>3595264.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1444895.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-997107.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-1546152.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>400358.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-11000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>545000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-617000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>617000.0</v>
       </c>
-      <c r="BF16">
-[...2 lines deleted...]
-      <c r="BG16">
+      <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-530000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>530000.0</v>
       </c>
-      <c r="BI16"/>
+      <c r="BK16"/>
     </row>
-    <row r="17" spans="1:61">
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>140</v>
+      </c>
+      <c r="B17">
+        <v>89192000.0</v>
+      </c>
       <c r="C17">
+        <v>-19955000.0</v>
+      </c>
+      <c r="D17">
+        <v>103408000.0</v>
+      </c>
+      <c r="E17">
         <v>72078000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-33578000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>17122000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>5545000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>17320000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-4979000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>19776000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>27127000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-80132000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>10249000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>3530000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>34926000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-84513000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-60139000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-148727000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-44564000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>26038000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-16865000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-29369000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>16479000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>28076000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>48772000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-91199000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>18612000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-8477000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>3533000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>10597000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-26399000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-2959000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>1346000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-16377000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-5982000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>15183000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-9643000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>2449000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-20419000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>20526000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>6463000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-4594000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>7811000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-9417000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-2832000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>5509000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>3520309.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>6768486.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>10634941.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>3595264.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>1444895.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-997107.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-1546152.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>400358.0</v>
       </c>
-      <c r="BB17">
-[...4 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
-      <c r="BI17"/>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17"/>
     </row>
-    <row r="18" spans="1:61">
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>141</v>
+      </c>
+      <c r="B18">
+        <v>59972000.0</v>
+      </c>
       <c r="C18">
+        <v>57063000.0</v>
+      </c>
+      <c r="D18">
+        <v>38483000.0</v>
+      </c>
+      <c r="E18">
         <v>26919000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>23154000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>19713000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>8143000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>340000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-697000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2490000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2786000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-8598000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-8760000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4205000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2386000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>14249000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>27088000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>39202000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>42398000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>32599000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>27698000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>24915000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>23882000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>25180000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>22779000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>19148000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>17507000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>13586000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>14024000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>13541000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>23828000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>12739000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>39413000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-27401000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-66840000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-132146000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-80123000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-5864000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-42196000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-43394000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-4141000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>5247000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>25389000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-79826000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>9582000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-13940000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-7782000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-991000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-33767000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-17313000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-5559000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-29718000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-20983000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-9023000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-32597000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-20727000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-38003000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>4418000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-7319000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-19561000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-6813000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-23682000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-16017000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-6063000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-6053624.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-306293.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>5835903.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>758014.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-634927.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-2852987.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-3201488.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-413160.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
     </row>
-    <row r="20" spans="1:61">
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-296000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>296000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>-2460000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>4307000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>-1311000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>170000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>2390000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>-1733000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>214000.0</v>
       </c>
-      <c r="AO20">
-[...2 lines deleted...]
-      <c r="AP20">
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>706000.0</v>
       </c>
-      <c r="AQ20">
-[...4 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>588000.0</v>
       </c>
-      <c r="AU20">
-[...4 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20"/>
     </row>
-    <row r="21" spans="1:61">
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>58826000.0</v>
+      </c>
+      <c r="C21">
+        <v>80820000.0</v>
+      </c>
+      <c r="D21">
         <v>32666000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>153593000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>35557000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>78499000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>69398000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>84626000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>48782000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>71137000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>27127000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-80132000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>10249001.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3530000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>34926000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-63152000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-60139000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-148727000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-44564000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>26038000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-16865000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-29369000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>16479000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>28076001.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>48772000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-91199000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>18612000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-8477000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3533000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>10597000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-6659000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-2959000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1346000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-16376999.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-5982000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>15183000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-9643000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>2449000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-20418000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>20526000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>6463000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-4591000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>7809000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-9417000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-1265000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>5509000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4646415.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>7586869.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>11310609.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>4006107.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1753880.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-703194.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-1224266.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>400358.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-267213.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>956115.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-287329.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>811992.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-48428.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-1612255.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>808776.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>227316.0</v>
       </c>
     </row>
-    <row r="22" spans="1:61">
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -16590,240 +16954,252 @@
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22"/>
     </row>
-    <row r="23" spans="1:61">
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>105361000.0</v>
+      </c>
+      <c r="C23">
+        <v>77057000.0</v>
+      </c>
+      <c r="D23">
         <v>99522000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>77519000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>28582000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>21348000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>9902000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>21589000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>599000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>23514000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4064000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4644000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4818999.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5004000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4188000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>80184000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4553000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4379000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4365000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3674000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3719000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3493000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2798000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2848999.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2756000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2141000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2735000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>38893000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>33034000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>22079000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>36721000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>51869000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>39928000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>47974000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>34938000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>24560000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>48157000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>28512000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>44075000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>8648000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2134000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2180000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2099000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2050000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>333000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1746000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>588000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>8161000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1114000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4130000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1861791.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>559151.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1058432.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>398320.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>92758.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>779952.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>83862.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>28576.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>31208.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>430734.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>138549.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>131165.0</v>
       </c>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16841,54 +17217,56 @@
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
     </row>
-    <row r="25" spans="1:61">
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -16906,89 +17284,87 @@
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -17032,375 +17408,389 @@
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26"/>
     </row>
-    <row r="27" spans="1:61">
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>253000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>269000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>290000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>89000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>309000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>322000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>317999.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>470000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>194000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>314000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>237000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>248000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>259000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>261000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>364000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>155000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>157999.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>161000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>436000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>168000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>146000.0</v>
       </c>
-      <c r="AC27"/>
-[...1 lines deleted...]
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27">
         <v>129000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>73000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>230000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>65000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>201000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>197000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>151000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>85000.0</v>
       </c>
-      <c r="AO27"/>
-[...1 lines deleted...]
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27">
         <v>10000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>161000.0</v>
       </c>
-      <c r="AS27"/>
-[...1 lines deleted...]
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27">
         <v>225000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>225000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27">
         <v>114381.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>111536.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
     </row>
-    <row r="28" spans="1:61">
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>1146000.0</v>
+      </c>
+      <c r="C28">
+        <v>312000.0</v>
+      </c>
+      <c r="D28">
         <v>5817000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>651000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>825000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>251000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>694000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>698000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>893000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>333000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2954000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3572000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3689000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3793000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3286000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>723000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3537000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3376000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3223000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2716000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2769000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2304000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1996000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1908000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2007000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2024000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1981000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>490000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>665000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>88000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>499000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>632000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>463000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>314000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>715000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>547000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>389000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>349000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>703000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>654000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>461000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>525000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>294000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>493000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>333000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>449000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>468860.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1132000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>845000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>490000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>386197.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>364856.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>415234.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>333936.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>319093.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>162243.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>132428.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>21430.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>129616.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>147892.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>113813.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>65142.0</v>
       </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -17418,603 +17808,623 @@
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>1146000.0</v>
+      </c>
+      <c r="C30">
+        <v>72597000.0</v>
+      </c>
+      <c r="D30">
         <v>5817000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>77519000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-28582000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>21348000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9902000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>21589000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-599000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>23514000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3263000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3894000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4006999.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4263000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3480000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-80184000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3851000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3613000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3471000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2975000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3030000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2668000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2151000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2065999.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2168000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1588000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2149000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>886000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>665000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-463000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>102000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1234000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>810000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-89000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-2997000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>816000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>496000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>118000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>871000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>654000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>461000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-2411000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>706000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>493000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>333000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>647000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>588000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1357000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1070000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>490000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>386197.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>364856.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>415233.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>333936.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-92758.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>779952.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-203467.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-28576.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>31208.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-430734.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-138549.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>131165.0</v>
       </c>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>30366000.0</v>
+      </c>
+      <c r="C31">
+        <v>-100775000.0</v>
+      </c>
+      <c r="D31">
         <v>70742000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>72078000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-33578000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>17122000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>5545000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>17320000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-4979000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>19776000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-52325000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-58705000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-42217000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-29512000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-84513000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-8180000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2655000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-2023000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1570000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1556000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1941000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-2011000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-4479000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-16523000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-20022000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-22321000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-22431000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-18892000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-19740000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-18893000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-16579000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-15149000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-13555000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-12638000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-8763000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-6715000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-4976000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-3979000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-3330000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-3319000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-2371000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-2037000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-1567000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-1296000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-1126106.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-818869.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-675609.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-411107.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-308979.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-293913.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-321886.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-201420.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>822456.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-410707.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-361095.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-194748.0</v>
       </c>
-      <c r="BF31">
-[...4 lines deleted...]
-      </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
+        <v>0.0</v>
+      </c>
+      <c r="BJ31">
+        <v>0.0</v>
+      </c>
+      <c r="BK31">
         <v>-211244.0</v>
       </c>
     </row>
-    <row r="32" spans="1:61">
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>164187000.0</v>
+      </c>
+      <c r="C32">
+        <v>157877000.0</v>
+      </c>
+      <c r="D32">
         <v>132188000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>77519000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-28582000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>21348000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9902000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>21589000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-599000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>23514000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>31191000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-75488000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>15068000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>8534000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>39114000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-80184000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-55586000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-144348000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-40199000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>29712000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-13146000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-25876000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>19277000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>30925000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>51528000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-89058000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>21347000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>30416000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>36567000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>32676000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>30062000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>48910000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>41274000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>31597000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>28956000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>39743000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>38514000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>30961000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>23657000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>29174000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>8597000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>-2411000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>9908000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>-7367000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>-831000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>7255000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>4966000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>8161000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>11749000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>4129793.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>1861791.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>-595701.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>-1094675.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>798678.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>-92758.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>779952.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>-203467.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>783416.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>31208.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>-430734.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>670227.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>131165.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -18077,51 +18487,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>335053000.0</v>
       </c>
       <c r="C2">
         <v>200289000.0</v>
       </c>
       <c r="D2">
         <v>237219000.0</v>
       </c>
       <c r="E2">
         <v>450442000.0</v>
       </c>
       <c r="F2">
         <v>299506000.0</v>
       </c>
       <c r="G2">
         <v>278655000.0</v>
       </c>
       <c r="H2">
         <v>126263000.0</v>
       </c>
       <c r="I2">
         <v>246712000.0</v>
       </c>
@@ -18130,51 +18540,51 @@
       </c>
       <c r="K2">
         <v>69959000.0</v>
       </c>
       <c r="L2">
         <v>93137000.0</v>
       </c>
       <c r="M2">
         <v>8169000.0</v>
       </c>
       <c r="N2">
         <v>2537257.0</v>
       </c>
       <c r="O2">
         <v>1891914.0</v>
       </c>
       <c r="P2">
         <v>1196035.0</v>
       </c>
       <c r="Q2">
         <v>-25941649.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>63195000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -18183,137 +18593,137 @@
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>3753000</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-213223000.0</v>
       </c>
       <c r="F4">
         <v>150936000.0</v>
       </c>
       <c r="G4">
         <v>20851000.0</v>
       </c>
       <c r="H4">
         <v>152392000.0</v>
       </c>
       <c r="I4">
         <v>-120449000.0</v>
       </c>
       <c r="J4">
         <v>152287000.0</v>
       </c>
       <c r="K4">
         <v>16246000.0</v>
       </c>
       <c r="L4">
         <v>-35908000.0</v>
       </c>
       <c r="M4">
         <v>84968000.0</v>
       </c>
       <c r="N4">
         <v>5632145.0</v>
       </c>
       <c r="O4">
         <v>645343.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-128000.0</v>
       </c>
       <c r="F5">
         <v>204192000.0</v>
       </c>
       <c r="G5">
         <v>-446000.0</v>
       </c>
       <c r="H5">
         <v>80000.0</v>
       </c>
       <c r="I5">
         <v>-3000.0</v>
       </c>
       <c r="J5">
         <v>-3000.0</v>
       </c>
       <c r="K5">
         <v>-9419000.0</v>
       </c>
       <c r="L5">
         <v>-19000.0</v>
       </c>
       <c r="M5">
         <v>-105000.0</v>
       </c>
       <c r="N5">
         <v>-119776.0</v>
       </c>
       <c r="O5">
         <v>128604.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>389508000.0</v>
       </c>
       <c r="C6">
         <v>134764000.0</v>
       </c>
       <c r="D6">
         <v>-36930000.0</v>
       </c>
       <c r="E6">
         <v>-213223000.0</v>
       </c>
       <c r="F6">
         <v>150936000.0</v>
       </c>
       <c r="G6">
         <v>20851000.0</v>
       </c>
       <c r="H6">
         <v>152392000.0</v>
       </c>
       <c r="I6">
         <v>-120449000.0</v>
       </c>
@@ -18322,440 +18732,444 @@
       </c>
       <c r="K6">
         <v>24466000.0</v>
       </c>
       <c r="L6">
         <v>-23178000.0</v>
       </c>
       <c r="M6">
         <v>84968000.0</v>
       </c>
       <c r="N6">
         <v>8169000.0</v>
       </c>
       <c r="O6">
         <v>645000.0</v>
       </c>
       <c r="P6">
         <v>695879.0</v>
       </c>
       <c r="Q6">
         <v>1196035.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>161</v>
+      </c>
+      <c r="B7">
+        <v>-4315000.0</v>
+      </c>
       <c r="C7">
         <v>-4415000.0</v>
       </c>
       <c r="D7">
         <v>-4293000.0</v>
       </c>
       <c r="E7">
         <v>16156000.0</v>
       </c>
       <c r="F7">
         <v>-8218000.0</v>
       </c>
       <c r="G7">
         <v>-5114000.0</v>
       </c>
       <c r="H7">
         <v>5563000.0</v>
       </c>
       <c r="I7">
         <v>990000.0</v>
       </c>
       <c r="J7">
         <v>5827000.0</v>
       </c>
       <c r="K7">
         <v>401000.0</v>
       </c>
       <c r="L7">
         <v>-1744000.0</v>
       </c>
       <c r="M7">
         <v>-3295000.0</v>
       </c>
       <c r="N7">
         <v>-1134000.0</v>
       </c>
       <c r="O7">
         <v>231015.0</v>
       </c>
       <c r="P7">
         <v>-51553.0</v>
       </c>
       <c r="Q7">
         <v>-68831.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>7340000.0</v>
       </c>
       <c r="F8">
         <v>-9138000.0</v>
       </c>
       <c r="G8">
         <v>2683000.0</v>
       </c>
       <c r="H8">
         <v>837000.0</v>
       </c>
       <c r="I8">
         <v>1203000.0</v>
       </c>
       <c r="J8">
         <v>-2932000.0</v>
       </c>
       <c r="K8">
         <v>-3022000.0</v>
       </c>
       <c r="L8">
         <v>-2279000.0</v>
       </c>
       <c r="M8">
         <v>-4652000.0</v>
       </c>
       <c r="N8">
         <v>-1118560.0</v>
       </c>
       <c r="O8">
         <v>-66317.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>163</v>
+      </c>
+      <c r="B9">
+        <v>-26083000.0</v>
+      </c>
       <c r="C9">
         <v>-8093000.0</v>
       </c>
       <c r="D9">
         <v>-3432000.0</v>
       </c>
       <c r="E9">
         <v>7340000.0</v>
       </c>
       <c r="F9">
         <v>-9138000.0</v>
       </c>
       <c r="G9">
         <v>2683000.0</v>
       </c>
       <c r="H9">
         <v>837000.0</v>
       </c>
       <c r="I9">
         <v>1203000.0</v>
       </c>
       <c r="J9">
         <v>-2932000.0</v>
       </c>
       <c r="K9">
         <v>-3022000.0</v>
       </c>
       <c r="L9">
         <v>-2279000.0</v>
       </c>
       <c r="M9">
         <v>-4652000.0</v>
       </c>
       <c r="N9">
         <v>-1118560.0</v>
       </c>
       <c r="O9">
         <v>-66317.0</v>
       </c>
       <c r="P9">
         <v>-281234.0</v>
       </c>
       <c r="Q9">
         <v>-93326.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>1270000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>1000.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>8944000.0</v>
       </c>
       <c r="F11">
         <v>724000.0</v>
       </c>
       <c r="G11">
         <v>-9944000.0</v>
       </c>
       <c r="H11">
         <v>4646000.0</v>
       </c>
       <c r="I11">
         <v>-210000.0</v>
       </c>
       <c r="J11">
         <v>8762000.0</v>
       </c>
       <c r="K11">
         <v>3343000.0</v>
       </c>
       <c r="L11">
         <v>554000.0</v>
       </c>
       <c r="M11">
         <v>1462000.0</v>
       </c>
       <c r="N11">
         <v>103965.0</v>
       </c>
       <c r="O11">
         <v>168728.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>531669000.0</v>
       </c>
       <c r="F12">
         <v>-34578000.0</v>
       </c>
       <c r="G12">
         <v>58360000.0</v>
       </c>
       <c r="H12">
         <v>18333000.0</v>
       </c>
       <c r="I12">
         <v>137397000.0</v>
       </c>
       <c r="J12">
         <v>77174000.0</v>
       </c>
       <c r="K12">
         <v>54165000.0</v>
       </c>
       <c r="L12">
         <v>31378000.0</v>
       </c>
       <c r="M12">
         <v>-9578000.0</v>
       </c>
       <c r="N12">
         <v>11930850.0</v>
       </c>
       <c r="O12">
         <v>1113727.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>395000.0</v>
       </c>
       <c r="F13">
         <v>1289000.0</v>
       </c>
       <c r="G13">
         <v>2147000.0</v>
       </c>
       <c r="H13">
         <v>70000.0</v>
       </c>
       <c r="I13">
         <v>-142000.0</v>
       </c>
       <c r="J13">
         <v>4069000.0</v>
       </c>
       <c r="K13">
         <v>2460000.0</v>
       </c>
       <c r="L13">
         <v>300000.0</v>
       </c>
       <c r="M13">
         <v>821000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15">
         <v>178863000.0</v>
       </c>
       <c r="C15">
         <v>92503000.0</v>
       </c>
       <c r="D15">
         <v>80754000.0</v>
       </c>
       <c r="E15">
         <v>93494000.0</v>
       </c>
       <c r="F15">
         <v>90984000.0</v>
       </c>
       <c r="G15">
         <v>53645000.0</v>
       </c>
       <c r="H15">
         <v>53307000.0</v>
       </c>
       <c r="I15">
         <v>59312000.0</v>
       </c>
       <c r="J15">
         <v>67904000.0</v>
       </c>
       <c r="K15">
         <v>36772000.0</v>
       </c>
       <c r="L15">
         <v>38748000.0</v>
       </c>
       <c r="M15">
         <v>22643000.0</v>
       </c>
       <c r="N15">
         <v>4662000.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
         <v>724561000.0</v>
       </c>
       <c r="C16">
         <v>335053000.0</v>
       </c>
       <c r="D16">
         <v>200289000.0</v>
       </c>
       <c r="E16">
         <v>237219000.0</v>
       </c>
       <c r="F16">
         <v>450442000.0</v>
       </c>
       <c r="G16">
         <v>299506000.0</v>
       </c>
       <c r="H16">
         <v>278655000.0</v>
       </c>
       <c r="I16">
         <v>126263000.0</v>
       </c>
@@ -18764,72 +19178,72 @@
       </c>
       <c r="K16">
         <v>94425000.0</v>
       </c>
       <c r="L16">
         <v>69959000.0</v>
       </c>
       <c r="M16">
         <v>93137000.0</v>
       </c>
       <c r="N16">
         <v>8169402.0</v>
       </c>
       <c r="O16">
         <v>2537257.0</v>
       </c>
       <c r="P16">
         <v>1891914.0</v>
       </c>
       <c r="Q16">
         <v>1196035.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>120449000.0</v>
       </c>
       <c r="C18">
         <v>66990000.0</v>
       </c>
       <c r="D18">
         <v>8003000.0</v>
       </c>
       <c r="E18">
         <v>289372000.0</v>
       </c>
       <c r="F18">
         <v>96440000.0</v>
       </c>
       <c r="G18">
         <v>55374000.0</v>
       </c>
       <c r="H18">
         <v>48161000.0</v>
       </c>
       <c r="I18">
         <v>94000000.0</v>
       </c>
@@ -18838,172 +19252,176 @@
       </c>
       <c r="K18">
         <v>47046000.0</v>
       </c>
       <c r="L18">
         <v>30705000.0</v>
       </c>
       <c r="M18">
         <v>11646000.0</v>
       </c>
       <c r="N18">
         <v>10099000.0</v>
       </c>
       <c r="O18">
         <v>1879085.0</v>
       </c>
       <c r="P18">
         <v>-107424.0</v>
       </c>
       <c r="Q18">
         <v>-43678.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>173</v>
+      </c>
+      <c r="B19">
+        <v>-5247431000.0</v>
+      </c>
       <c r="C19">
         <v>-1415487000.0</v>
       </c>
       <c r="D19">
         <v>-1442348000.0</v>
       </c>
       <c r="E19">
         <v>-3519110000.0</v>
       </c>
       <c r="F19">
         <v>-2979360000.0</v>
       </c>
       <c r="G19">
         <v>-199340000.0</v>
       </c>
       <c r="H19">
         <v>-354806000.0</v>
       </c>
       <c r="I19">
         <v>380020000.0</v>
       </c>
       <c r="J19">
         <v>-802505000.0</v>
       </c>
       <c r="K19">
         <v>-911528000.0</v>
       </c>
       <c r="L19">
         <v>-645010000.0</v>
       </c>
       <c r="M19">
         <v>-1188079000.0</v>
       </c>
       <c r="N19">
         <v>-247823961.0</v>
       </c>
       <c r="O19">
         <v>-60491666.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>174</v>
+      </c>
+      <c r="B20">
+        <v>741423000.0</v>
+      </c>
       <c r="C20">
         <v>259328000.0</v>
       </c>
       <c r="D20">
         <v>200018000.0</v>
       </c>
       <c r="E20">
         <v>40580000.0</v>
       </c>
       <c r="F20">
         <v>514059000.0</v>
       </c>
       <c r="G20">
         <v>71050000.0</v>
       </c>
       <c r="H20">
         <v>92314000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-2865661000.0</v>
       </c>
       <c r="F21">
         <v>2648520000.0</v>
       </c>
       <c r="G21">
         <v>147480000.0</v>
       </c>
       <c r="H21">
         <v>423054000.0</v>
       </c>
       <c r="I21">
         <v>-508734000.0</v>
       </c>
       <c r="J21">
         <v>740081000.0</v>
       </c>
       <c r="K21">
         <v>-187500000.0</v>
       </c>
       <c r="L21">
         <v>187500000.0</v>
       </c>
       <c r="M21">
         <v>1118093000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22">
         <v>159030000.0</v>
       </c>
       <c r="C22">
         <v>37662000.0</v>
       </c>
       <c r="D22">
         <v>-39226000.0</v>
       </c>
       <c r="E22">
         <v>-258453000.0</v>
       </c>
       <c r="F22">
         <v>-64760000.0</v>
       </c>
       <c r="G22">
         <v>2128000.0</v>
       </c>
       <c r="H22">
         <v>24265000.0</v>
       </c>
       <c r="I22">
         <v>-44387000.0</v>
       </c>
@@ -19012,51 +19430,51 @@
       </c>
       <c r="K22">
         <v>1979000.0</v>
       </c>
       <c r="L22">
         <v>1071000.0</v>
       </c>
       <c r="M22">
         <v>24519000.0</v>
       </c>
       <c r="N22">
         <v>-698000.0</v>
       </c>
       <c r="O22">
         <v>534343.0</v>
       </c>
       <c r="P22">
         <v>-1190214.0</v>
       </c>
       <c r="Q22">
         <v>-30154.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>5823966000.0</v>
       </c>
       <c r="C23">
         <v>1319894000.0</v>
       </c>
       <c r="D23">
         <v>327204000.0</v>
       </c>
       <c r="E23">
         <v>-2865661000.0</v>
       </c>
       <c r="F23">
         <v>2648520000.0</v>
       </c>
       <c r="G23">
         <v>147480000.0</v>
       </c>
       <c r="H23">
         <v>423054000.0</v>
       </c>
       <c r="I23">
         <v>-508734000.0</v>
       </c>
@@ -19065,245 +19483,249 @@
       </c>
       <c r="K23">
         <v>807392000.0</v>
       </c>
       <c r="L23">
         <v>362162000.0</v>
       </c>
       <c r="M23">
         <v>1118093000.0</v>
       </c>
       <c r="N23">
         <v>214616000.0</v>
       </c>
       <c r="O23">
         <v>-174.0</v>
       </c>
       <c r="P23">
         <v>21592316.0</v>
       </c>
       <c r="Q23">
         <v>22732684.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24">
-        <v>-5267434000.0</v>
+        <v>-32383000.0</v>
       </c>
       <c r="C24">
         <v>24121000.0</v>
       </c>
       <c r="D24">
         <v>-441064000.0</v>
       </c>
       <c r="E24">
         <v>-440094000.0</v>
       </c>
       <c r="F24">
         <v>-37440000.0</v>
       </c>
       <c r="G24">
         <v>-64046000.0</v>
       </c>
       <c r="H24">
         <v>-29023000.0</v>
       </c>
       <c r="I24">
         <v>14097000.0</v>
       </c>
       <c r="J24">
         <v>-4104000.0</v>
       </c>
       <c r="K24">
         <v>2349000.0</v>
       </c>
       <c r="L24">
         <v>-3753000.0</v>
       </c>
       <c r="M24">
         <v>-5344000.0</v>
       </c>
       <c r="N24">
         <v>437763000.0</v>
       </c>
       <c r="O24">
         <v>138227871.0</v>
       </c>
       <c r="P24">
         <v>-90750.0</v>
       </c>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
-        <v>-38581000.0</v>
+        <v>-34575000.0</v>
       </c>
       <c r="C25">
         <v>33190000.0</v>
       </c>
       <c r="D25">
         <v>50324000.0</v>
       </c>
       <c r="E25">
         <v>530984000.0</v>
       </c>
       <c r="F25">
         <v>168646000.0</v>
       </c>
       <c r="G25">
         <v>58116000.0</v>
       </c>
       <c r="H25">
         <v>18039000.0</v>
       </c>
       <c r="I25">
         <v>136905000.0</v>
       </c>
       <c r="J25">
         <v>76639000.0</v>
       </c>
       <c r="K25">
         <v>44061000.0</v>
       </c>
       <c r="L25">
         <v>30947000.0</v>
       </c>
       <c r="M25">
         <v>-9720000.0</v>
       </c>
       <c r="N25">
         <v>11930473.0</v>
       </c>
       <c r="O25">
         <v>1113727.0</v>
       </c>
       <c r="P25">
         <v>1134343.0</v>
       </c>
       <c r="Q25">
         <v>55307.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>179</v>
+      </c>
+      <c r="B26">
+        <v>-7380000.0</v>
+      </c>
       <c r="C26">
         <v>-3458000.0</v>
       </c>
       <c r="D26">
         <v>-9757000.0</v>
       </c>
       <c r="E26">
         <v>-24842000.0</v>
       </c>
       <c r="F26">
         <v>-299000.0</v>
       </c>
       <c r="G26">
         <v>-68000.0</v>
       </c>
       <c r="H26">
         <v>-3024000.0</v>
       </c>
       <c r="I26">
         <v>-26423000.0</v>
       </c>
       <c r="J26">
         <v>197607000.0</v>
       </c>
       <c r="K26">
         <v>118328000.0</v>
       </c>
       <c r="L26">
         <v>-10852000.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>-6317577.0</v>
       </c>
       <c r="O26">
         <v>-2669966.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>180</v>
+      </c>
+      <c r="B27">
+        <v>309000.0</v>
+      </c>
       <c r="C27">
         <v>553000.0</v>
       </c>
       <c r="D27">
         <v>1198000.0</v>
       </c>
       <c r="E27">
         <v>685000.0</v>
       </c>
       <c r="F27">
         <v>772000.0</v>
       </c>
       <c r="G27">
         <v>244000.0</v>
       </c>
       <c r="H27">
         <v>294000.0</v>
       </c>
       <c r="I27">
         <v>492000.0</v>
       </c>
       <c r="J27">
         <v>535000.0</v>
       </c>
       <c r="K27">
         <v>605000.0</v>
       </c>
       <c r="L27">
         <v>431000.0</v>
       </c>
       <c r="M27">
         <v>142000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>5645103000.0</v>
       </c>
       <c r="C28">
         <v>1483261000.0</v>
       </c>
       <c r="D28">
         <v>396131000.0</v>
       </c>
       <c r="E28">
         <v>-2943417000.0</v>
       </c>
       <c r="F28">
         <v>3071296000.0</v>
       </c>
       <c r="G28">
         <v>164817000.0</v>
       </c>
       <c r="H28">
         <v>459037000.0</v>
       </c>
       <c r="I28">
         <v>-594469000.0</v>
       </c>
@@ -19312,51 +19734,51 @@
       </c>
       <c r="K28">
         <v>888948000.0</v>
       </c>
       <c r="L28">
         <v>583337000.0</v>
       </c>
       <c r="M28">
         <v>1266745000.0</v>
       </c>
       <c r="N28">
         <v>245354000.0</v>
       </c>
       <c r="O28">
         <v>59616000.0</v>
       </c>
       <c r="P28">
         <v>32187316.0</v>
       </c>
       <c r="Q28">
         <v>27137684.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>120449000.0</v>
       </c>
       <c r="C29">
         <v>66990000.0</v>
       </c>
       <c r="D29">
         <v>8003000.0</v>
       </c>
       <c r="E29">
         <v>289372000.0</v>
       </c>
       <c r="F29">
         <v>96440000.0</v>
       </c>
       <c r="G29">
         <v>55374000.0</v>
       </c>
       <c r="H29">
         <v>48161000.0</v>
       </c>
       <c r="I29">
         <v>94000000.0</v>
       </c>
@@ -19365,51 +19787,51 @@
       </c>
       <c r="K29">
         <v>47046000.0</v>
       </c>
       <c r="L29">
         <v>30705000.0</v>
       </c>
       <c r="M29">
         <v>11646000.0</v>
       </c>
       <c r="N29">
         <v>10098473.0</v>
       </c>
       <c r="O29">
         <v>1879085.0</v>
       </c>
       <c r="P29">
         <v>-107424.0</v>
       </c>
       <c r="Q29">
         <v>-43678.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>-5376044000.0</v>
       </c>
       <c r="C30">
         <v>-1415487000.0</v>
       </c>
       <c r="D30">
         <v>-441064000.0</v>
       </c>
       <c r="E30">
         <v>2440822000.0</v>
       </c>
       <c r="F30">
         <v>-3016800000.0</v>
       </c>
       <c r="G30">
         <v>-199340000.0</v>
       </c>
       <c r="H30">
         <v>-354806000.0</v>
       </c>
       <c r="I30">
         <v>380020000.0</v>
       </c>
@@ -19437,435 +19859,447 @@
       <c r="Q30">
         <v>-25897971.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI30"/>
+  <dimension ref="A1:BK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
+      <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
     </row>
-    <row r="2" spans="1:61">
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>760134000.0</v>
+      </c>
+      <c r="C2">
+        <v>724561000.0</v>
+      </c>
+      <c r="D2">
         <v>617208000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>456328000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>400092000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>335053000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>333717000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>257011000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>203620000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>200289000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>278217000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>249337000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>185958000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>237219000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>280952000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>283371000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>427445000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>450442000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>475244000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>379718000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>328591000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>299506000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>247346000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>236030000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>201450000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>278655000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>202216000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>181093000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>142931000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>126263000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>195321000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>169012000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>164005000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>246712000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>181288000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>219661000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>112723000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>94425000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>110860000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>84336000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>83336000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>57229000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>67102000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>100471000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>78105000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>93137000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>55026519.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>33284000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>43567000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>8169000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>7900956.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6317577.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2669966.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2537257.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>4454911.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2878282.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2116445.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1891914.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1793357.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1805613.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>684045.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1196035.0</v>
       </c>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -20003,1624 +20437,1658 @@
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>63379000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-51261000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-43733000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-2419000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-144074000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-22997000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-24802000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>95526000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>51127000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>29085000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>52160000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>11316000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>34580000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-77205000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>76439000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>21123000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>38162000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>16668000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-69058000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>26309000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>5007000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-82707000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>65424000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-38373000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>106938000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>18298000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-37385000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>38839000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>6463000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>8329000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-9873000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-8171000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-2832000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-15032000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>38110883.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>21741774.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-10282928.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>35398271.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>268446.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>1583379.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>3647611.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>132709.0</v>
       </c>
-      <c r="BB4"/>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
     </row>
-    <row r="5" spans="1:61">
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>120000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-459000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>225000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>230000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-360798000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>360215000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>204087000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>277000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>416000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-588000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>87000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>47000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>75000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-655000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>107000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-189000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>501000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-339000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>133000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>133000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-18000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-251000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>167000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3647000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>5428000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1951000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-8534000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-556000.0</v>
       </c>
-      <c r="AN5"/>
-      <c r="AO5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>-329000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>469000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-44000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-444000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>148038.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>83718.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-221465.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-115291.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-126355.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>53524.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>219629.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-266574.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
     </row>
-    <row r="6" spans="1:61">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>53501000.0</v>
+      </c>
+      <c r="C6">
+        <v>35573000.0</v>
+      </c>
+      <c r="D6">
         <v>107353000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>160880000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>56236000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>65039000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1336000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>76706000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>53391000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3331000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-77928000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>28880000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>63379000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-51261000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-43733000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2419000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-144074000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-22997000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-24802000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>95526000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>51127000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>29085000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>52160000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>11316000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>34580000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-77205000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>76439000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>21123000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>38162000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16668000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-69058000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>26309000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>5007000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-82707000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>65424000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-38373000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>106938000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>18298000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-37385000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>43405000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>8329000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-9873000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-33369000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>22366000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-15032000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>38110481.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>21743000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-10283000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>35398000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>268044.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1583379.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>3647611.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>132709.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1917654.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1576629.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>761837.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>224531.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>98557.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-12256.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1121568.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-511990.0</v>
       </c>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7">
-        <v>-9581000.0</v>
+        <v>21733000.0</v>
       </c>
       <c r="C7">
+        <v>-8316000.0</v>
+      </c>
+      <c r="D7">
+        <v>-418000.0</v>
+      </c>
+      <c r="E7">
         <v>1564000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>540000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-6001000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-5471000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-4858000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2039000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3875000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-5577000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2779000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-5259000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3764000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-3242000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11628000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4159000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3611000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-711000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-3251000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-7780000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3524000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3647000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-567000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2277000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-5917000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>906000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1726000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>4463000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-1532000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1342000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-7036000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>7187000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-503000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>7311000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>3316000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-4952000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>152000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>640000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-30000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>449000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-658000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>384000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>221000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>143000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-2903000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-325000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-1282000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-717000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-1236000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-237139.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>123559.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>237480.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-1268236.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-8308.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>101096.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>93803.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>44424.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>47736.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>283167.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-275162.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-107294.0</v>
       </c>
     </row>
-    <row r="8" spans="1:61">
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-2146000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-1601000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-992000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>3405000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>921000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>4006000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-3689000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-2623000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-1776000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-1050000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>546000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-26000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-187000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>2350000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>2983000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-1522000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-1320000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>696000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>844000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>686000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>778000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-1105000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>966000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-1407000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-815000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-1676000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-2055000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-1151000.0</v>
       </c>
-      <c r="AN8"/>
-      <c r="AO8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>184000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-306000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-1408000.0</v>
       </c>
-      <c r="AR8"/>
-      <c r="AS8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>-565000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-646258.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-1766724.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-923035.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-1315983.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-210676.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>35938.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>55708.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-999530.0</v>
       </c>
-      <c r="BB8"/>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
     </row>
-    <row r="9" spans="1:61">
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>469000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4753000.0</v>
+      </c>
+      <c r="D9">
         <v>-9774000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-7371000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-464000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-8474000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-176000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-3880000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-3374000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-663000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2365000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2050000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-2146000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1601000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-992000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3405000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>921000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4006000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-3689000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-2623000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1776000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1050000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>546000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>27000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-187000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2350000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2983000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1522000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-1320000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>696000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>844000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>686000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>778000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-1105000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>966000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1407000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-815000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-1676000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>967000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-764000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-387000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>184000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1973000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>441000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-1849000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-565000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>4005742.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-1766724.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-923035.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-1315983.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>907884.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>35938.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>55708.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-999530.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-103025.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>59445.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>16285.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-39022.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-23087.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-165805.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>7897000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-1384000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5062000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>6480000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-33000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>4768000.0</v>
       </c>
-      <c r="AI10">
-[...2 lines deleted...]
-      <c r="AJ10">
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
         <v>-4177000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1402000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2721000.0</v>
       </c>
-      <c r="AM10">
-[...2 lines deleted...]
-      <c r="AN10">
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>314000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-848000.0</v>
       </c>
-      <c r="AP10">
-[...4 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>370940.0</v>
       </c>
-      <c r="AU10">
-[...4 lines deleted...]
-      </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>29248.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-29573.0</v>
       </c>
-      <c r="AY10">
-[...2 lines deleted...]
-      <c r="AZ10"/>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-236305.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>31721.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10">
         <v>-19901.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>4556000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-3233000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5824000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2475000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>7993000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2988000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>438000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2856000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-289000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>121000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>5162000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>405000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-588000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2165000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-7612000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-2184000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>3437000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>5282000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1889000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>365000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-7855000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>6427000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>853000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>6178000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>4681000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-4342000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2245000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2522000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1313000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>549000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-492000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>632000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1816000.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-1894000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>412169.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>401383.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>428418.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>220030.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>99892.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>34097.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-37857.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>7833.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
     </row>
-    <row r="12" spans="1:61">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>112842000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10975000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-9923000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-32972000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>178879000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>487521000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-101759000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-123433000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-252000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>38530000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>50608000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4367000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-8691000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-27336000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>90020000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4260000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>15560000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>9173000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-10660000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>23984000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>27658000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>27325000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>58430000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>40060000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4908000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>15655000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>16551000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>61458000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-621000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2171000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-6672000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>19719000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>16690000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-5031000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-163763.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3261339.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-10380749.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-2294827.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1367426.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>581112.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>10053077.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-70765.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>273000.0</v>
       </c>
       <c r="N13">
+        <v>273000.0</v>
+      </c>
+      <c r="O13">
+        <v>273000.0</v>
+      </c>
+      <c r="P13">
         <v>-7035000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>7739000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>316000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-625000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2943000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-339000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-6125000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>4810000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2696000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-587000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1018000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-980000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-1286000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1410000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>875000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-929000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-1352000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-5096000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>6340000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-34000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>4069000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>2076000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-4315000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-417000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>2460000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>120000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>137000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>300000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>821000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
     </row>
-    <row r="14" spans="1:61">
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...4 lines deleted...]
-      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -21634,424 +22102,442 @@
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
-      <c r="AZ14"/>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
-      <c r="BB14">
-[...3 lines deleted...]
-      <c r="BD14"/>
+      <c r="BB14"/>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
     </row>
-    <row r="15" spans="1:61">
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>63877000.0</v>
+      </c>
+      <c r="C15">
+        <v>67169000.0</v>
+      </c>
+      <c r="D15">
         <v>57887000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>47950000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>40347000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>32679000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>28438000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>25272000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>20229000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>18564000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>20992000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>22455000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>18885000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>18422000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>16967000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>21548000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>23969000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>31010000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>31965000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>24092000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>18897000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>16030000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>13580000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>12057000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>12592000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>15416000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>15151000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>13885000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>12513000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>11760000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>12398000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>13544000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>14254000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>19116000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>19954000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>19048000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>15033000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>13869000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>7908000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>10443000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>9267000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>9154000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>9150000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>9419000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>10940000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>9239000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>8098780.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>6105000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>4989000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>3450000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1503749.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1353374.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1353375.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>451124.0</v>
       </c>
-      <c r="BB15">
-[...3 lines deleted...]
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
     </row>
-    <row r="16" spans="1:61">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>813635000.0</v>
+      </c>
+      <c r="C16">
+        <v>760134000.0</v>
+      </c>
+      <c r="D16">
         <v>724561000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>617208000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>456328000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>400092000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>335053000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>333717000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>257011000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>203620000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>200289000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>278217000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>249337000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>185958000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>237219000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>280952000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>283371000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>427445000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>450442000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>475244000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>379718000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>328591000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>299506000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>247346000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>236030000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>201450000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>278655000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>202216000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>181093000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>142931000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>126263000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>195321000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>169012000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>164005000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>246712000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>181288000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>219661000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>112723000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>73475000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>127741000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>84336000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>65558000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>57229000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>67102000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>100471000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>78105000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>93137000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>55027000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>33284000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>43567000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>8169402.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>7900956.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>6317577.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2669966.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2537257.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>4454911.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>2878282.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>2116445.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1891914.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1793357.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1805613.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>684045.0</v>
       </c>
     </row>
-    <row r="17" spans="1:61">
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22069,2239 +22555,2321 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
     </row>
-    <row r="18" spans="1:61">
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>81607000.0</v>
+      </c>
+      <c r="C18">
+        <v>48615000.0</v>
+      </c>
+      <c r="D18">
         <v>48257000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>27970000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>18443000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>25779000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>17514000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-14824000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>19291000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>45009000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-40822000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>35489000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>15965000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2629000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1288000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>105994000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>70493000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>114173000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>35257000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>22535000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>13885000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>24763000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>24493000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>18818000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>19159000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-7096000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>23778000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>8809000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>17169000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-1595000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-1073000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>17664000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>35859000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>41550000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>41389000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>19717000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>6284000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>17618000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>32973000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>16890000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>9083000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-11900000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>28323000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-7942000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>12749000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-2425000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>3270495.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>8749000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-462000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>89000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>2575182.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-292436.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>8744405.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-928678.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>195672.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>490825.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>630246.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>562342.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>396773.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-405270.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-176237.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>77310.0</v>
       </c>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>173</v>
+      </c>
+      <c r="B19">
+        <v>-69734000.0</v>
+      </c>
       <c r="C19">
+        <v>-572111000.0</v>
+      </c>
+      <c r="D19">
+        <v>-2107114000.0</v>
+      </c>
+      <c r="E19">
         <v>-1322568000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-291235000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1526514000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>181973000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-877737000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-680554000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-39169000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>710654000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-289801000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-490398000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-509910000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-6250562000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>540643000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>516758000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>1674051000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1136289000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-795307000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-394857000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-662353000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-309075000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-257341000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-196670000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>563716000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>433691000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-513575000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-457780000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>182858000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>259906000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>150240000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>160509000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-190635000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>145530000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-470663000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-222225000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-255147000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-625201000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-367582000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-132999000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>81255000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-69224000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-533876000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-41910000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-187570391.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-495352305.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-150377363.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-354778941.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-17838768.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>3982629.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>10842112.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-244809934.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
     </row>
-    <row r="20" spans="1:61">
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>174</v>
+      </c>
+      <c r="B20">
+        <v>27758000.0</v>
+      </c>
       <c r="C20">
+        <v>107767000.0</v>
+      </c>
+      <c r="D20">
+        <v>244238000.0</v>
+      </c>
+      <c r="E20">
         <v>152345000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>139416000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>205424000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>35630000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>109891000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>100698000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>13109000.0</v>
       </c>
-      <c r="J20">
-[...2 lines deleted...]
-      <c r="K20">
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>80426000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>47355000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>31657000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>40580000.0</v>
       </c>
-      <c r="O20">
-[...4 lines deleted...]
-      <c r="R20">
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>115398000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>177007000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>124746000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
     </row>
-    <row r="21" spans="1:61">
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>225230000.0</v>
       </c>
       <c r="N21">
+        <v>225230000.0</v>
+      </c>
+      <c r="O21">
+        <v>225230000.0</v>
+      </c>
+      <c r="P21">
         <v>244584000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-625119000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-705129000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1779997000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1030237000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>699165000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>333024000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>586094000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>314283000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>106564000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>364489000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-637856000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-365871000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>484450000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>462789000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-158314000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-296751000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-128051000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-169426000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>85494000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>740081000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>431621000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>227848000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>256903000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>807392000.0</v>
       </c>
-      <c r="AM21"/>
-[...1 lines deleted...]
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-187500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>187500000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>1118093000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
     </row>
-    <row r="22" spans="1:61">
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>89192000.0</v>
+      </c>
+      <c r="C22">
+        <v>-19955000.0</v>
+      </c>
+      <c r="D22">
         <v>103408000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>72078000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-33578000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>17122000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>5545000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>17320000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-4979000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>19776000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>27127000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-80132000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10249000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>3530000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>34926000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-84513000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-60139000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-148727000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-44564000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>26038000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-16865000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-29369000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>16479000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>28076000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>48772000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-91199000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>18612000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-8477000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3533000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>10597000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-26399000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-2958000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1347000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-16377000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-5982000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>15182000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-9642000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2449000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-20418000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>20526000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>6463000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-4591000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>7809000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-9417000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-2832000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5509000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>3520309.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>6769000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>10635000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>3595264.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1444901.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-997107.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-1546152.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>400358.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-267213.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>545407.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-361095.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>617244.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-84282.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-1635676.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>513672.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>16072.0</v>
       </c>
     </row>
-    <row r="23" spans="1:61">
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
-        <v>2352726000.0</v>
-[...3 lines deleted...]
-      <c r="E23">
+        <v>659000.0</v>
+      </c>
+      <c r="C23">
+        <v>-659000.0</v>
+      </c>
+      <c r="D23">
+        <v>244238000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>1393098000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-205328000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>885167000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>634206000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5849000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-721298000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>225230000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>432280000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>390992000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>244584000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-625119000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-705129000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1779997000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1030237000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>699165000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>333024000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>586094000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>314283000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>106564000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>364489000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-637856000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-365871000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>484450000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>462785000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-158308000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-296751000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-128051000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-169426000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>85494000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-176291000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>431621000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>227848000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>256903000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>495608000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>237270000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>121338000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>140676000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>43014000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-70772000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>554580000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>22840000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>180672168.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>472277000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>132455000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>332689394.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>16900531.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-7078815.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-7710531.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>212504695.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>47369771.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>5746314.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-23163367.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>29663456.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>3869064.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>16451936.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1473160.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-201844.0</v>
       </c>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24">
-        <v>-2235727000.0</v>
+        <v>186262000.0</v>
       </c>
       <c r="C24">
+        <v>273770000.0</v>
+      </c>
+      <c r="D24">
+        <v>118282000.0</v>
+      </c>
+      <c r="E24">
         <v>-3140317000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-1817749000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-93402000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1415487000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-122761000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-4090000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>8435000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-98554000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-1151718000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>77370000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>61021000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-440094000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>79014000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>63407000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>103900000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>8571000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>16218000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-6984000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-7385000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>4052000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>137728000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-158470000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-53060000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>20032000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-383000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-10926000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>182858000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-20608000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>8708000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>4146000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-190635000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1138000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-1944000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-5591000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>3000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-4069000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>897000.0</v>
       </c>
-      <c r="AN24">
-[...2 lines deleted...]
-      <c r="AO24">
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>-1298000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-5249000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>11826000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-14797000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-473000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-8625.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-4197695.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>512216.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>150019684.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>135250.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>6325375.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-6875000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1582250.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-440875.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>9375.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>1006250.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-933000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>1224750.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-1237200.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>52650.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-130950.0</v>
       </c>
     </row>
-    <row r="25" spans="1:61">
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
-        <v>-45570000.0</v>
+        <v>-29681000.0</v>
       </c>
       <c r="C25">
+        <v>75575000.0</v>
+      </c>
+      <c r="D25">
+        <v>-54907000.0</v>
+      </c>
+      <c r="E25">
         <v>-45857000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>51288000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>14901000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>17221000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-27519000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>21990000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>21498000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-62631000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>112555000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10732000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-10332000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-33105000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>178731000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>126231000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>259127000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>80372000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-435000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>38360000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>50349000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4290000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-8744000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-27391000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>89961000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4195000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>15489000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>9102000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-10743000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>23901000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>27572000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>27082000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>58350000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>39978000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1010000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>20762000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>14774000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>52638000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-3712000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2052000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-6919000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>20063000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1188000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>15363000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-5254000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>51186.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>3198830.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-10435000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-2270071.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1367420.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>581112.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>10053077.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-60800.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>471193.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-155678.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>897538.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-99326.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>433319.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>947239.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-414747.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>168532.0</v>
       </c>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26">
+        <v>-8016000.0</v>
+      </c>
+      <c r="C26">
+        <v>-659000.0</v>
+      </c>
+      <c r="D26">
         <v>-16000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-16000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-7279000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-69000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-15000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-519000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-21000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-2903000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-5470000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-9000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-308000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-3970000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-20012000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-2389000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-2227000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-214000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>115099000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>398661000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-2000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-297000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-2000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-68000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>19447000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-8000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>55324000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>6000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-3024000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-18742000.0</v>
       </c>
-      <c r="AE26">
-[...2 lines deleted...]
-      <c r="AF26">
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-7681000.0</v>
       </c>
-      <c r="AG26">
-[...2 lines deleted...]
-      <c r="AH26">
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>74750000.0</v>
       </c>
-      <c r="AI26">
-[...2 lines deleted...]
-      <c r="AJ26">
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>110064000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>12793000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>187500000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>47116000.0</v>
       </c>
-      <c r="AN26">
-[...4 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-1340000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-9512000.0</v>
       </c>
-      <c r="AR26">
-[...2 lines deleted...]
-      <c r="AS26">
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>16175000.0</v>
       </c>
-      <c r="AT26">
-[...4 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
-      <c r="AZ26"/>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26"/>
+      <c r="BC26">
         <v>35400000.0</v>
       </c>
-      <c r="BB26">
-[...3 lines deleted...]
-      <c r="BD26"/>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
     </row>
-    <row r="27" spans="1:61">
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>180</v>
+      </c>
+      <c r="B27">
+        <v>363000.0</v>
+      </c>
       <c r="C27">
+        <v>1311000.0</v>
+      </c>
+      <c r="D27">
+        <v>174000.0</v>
+      </c>
+      <c r="E27">
         <v>185000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>193000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>-243000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>219000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>233000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>241000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>-140000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>259000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>287000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>243000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>409000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>133000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>148000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>242000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>162000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>160000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>183000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>170000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>259000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>77000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>53000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>55000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>59000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>65000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>71000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>71000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>83000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>83000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>86000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>243000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>80000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>82000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>209000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>116000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>243000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>113000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>106000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>119000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>268000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>67000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>66000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>75000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>223000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>24000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>63170.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>55000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
     </row>
-    <row r="28" spans="1:61">
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>178716000.0</v>
+      </c>
+      <c r="C28">
+        <v>789196000.0</v>
+      </c>
+      <c r="D28">
         <v>2294823000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1455478000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>329028000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1565774000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-198151000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>969267000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>714654000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-2509000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-747760000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>283192000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>460442000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>400257000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>248185000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-649056000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-731325000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1811221000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1113670000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>852080000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>438871000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>666675000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>336742000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>110071000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>351829000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-633825000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-381030000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>525889000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>478773000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-164595000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-327891000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-141595000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-191361000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>66378000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-121495000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>412573000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>322879000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>255827000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>558912000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>267352000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>118662000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-55978000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>32524000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-89703000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>610740000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>29776000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>222419404.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>512544000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>140044000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>391738394.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>15396782.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-8432189.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-9063906.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>247453571.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>47369771.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>5746314.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-23163367.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>29663456.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3869064.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>23951936.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1473160.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2893156.0</v>
       </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>81607000.0</v>
+      </c>
+      <c r="C29">
+        <v>48615000.0</v>
+      </c>
+      <c r="D29">
         <v>48257000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>27970000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>18443000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>25779000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>17514000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-14824000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>19291000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>45009000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-40822000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>35489000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>15965000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2629000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1288000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>105994000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>70493000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>114173000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>35257000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>22535000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>13885000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>24763000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>24493000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>18818000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>19159000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-7096000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>23778000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>8809000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>17169000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1595000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-1073000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>17664000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>35859000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>41550000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>41389000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>19717000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>6284000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>17618000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>32973000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>16890000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>9083000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-11900000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>28323000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-7942000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>12749000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-2425000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>3270495.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>8749000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-462000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>89193.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>2575182.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-292436.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>8744405.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-928678.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>195672.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>490825.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>630246.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>562342.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>396773.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-405270.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-176237.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>77310.0</v>
       </c>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-206822000.0</v>
+      </c>
+      <c r="C30">
+        <v>-802238000.0</v>
+      </c>
+      <c r="D30">
         <v>-2235727000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1322568000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-291235000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1526514000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>181973000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-877737000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-680554000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-39169000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>710654000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1151718000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-413028000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-448889000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-290630000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>540643000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>516758000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1674051000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1173729000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-779089000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-401629000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-662353000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-309075000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-117573000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-336408000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>563716000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>433691000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-513575000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-457780000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>182858000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>259906000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>150240000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>160509000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-190635000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>145530000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-470663000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-222225000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-255147000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-629270000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-240837000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-126745000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>76207000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-70720000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>64276000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-601123000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-42383000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-187579016.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-499550000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-149865000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-356429316.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-17703518.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>10308004.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3967112.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-246392184.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-49483097.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-4660510.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>23294958.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-30001267.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-4167280.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-23558922.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-175355.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-3482456.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>