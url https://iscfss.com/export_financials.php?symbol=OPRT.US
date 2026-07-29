--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9478,54 +9478,54 @@
       <c r="AC3">
         <v>3188000.0</v>
       </c>
       <c r="AD3">
         <v>2879000.0</v>
       </c>
       <c r="AE3">
         <v>3125000.0</v>
       </c>
       <c r="AF3">
         <v>2990000.0</v>
       </c>
       <c r="AG3">
         <v>2858000.0</v>
       </c>
       <c r="AH3">
         <v>2850000.0</v>
       </c>
       <c r="AI3">
         <v>2681000.0</v>
       </c>
       <c r="AJ3">
         <v>339000.0</v>
       </c>
       <c r="AK3">
-        <v>-4887000.0</v>
+        <v>2550000.0</v>
       </c>
       <c r="AL3">
-        <v>-6294500.0</v>
+        <v>2550000.0</v>
       </c>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
@@ -9643,53 +9643,55 @@
       </c>
       <c r="AC5">
         <v>18898000.0</v>
       </c>
       <c r="AD5">
         <v>19968000.0</v>
       </c>
       <c r="AE5">
         <v>34814000.0</v>
       </c>
       <c r="AF5">
         <v>29081000.0</v>
       </c>
       <c r="AG5">
         <v>53790000.0</v>
       </c>
       <c r="AH5">
         <v>52410000.0</v>
       </c>
       <c r="AI5">
         <v>-2432000.0</v>
       </c>
       <c r="AJ5">
         <v>2026000.0</v>
       </c>
-      <c r="AK5"/>
+      <c r="AK5">
+        <v>4887000.0</v>
+      </c>
       <c r="AL5">
-        <v>2695000.0</v>
+        <v>7702000.0</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>105</v>
       </c>
       <c r="B6">
         <v>12600000.0</v>
       </c>
       <c r="C6">
         <v>16034000.0</v>
       </c>
       <c r="D6">
         <v>24404000.0</v>
       </c>
       <c r="E6">
         <v>20823000.0</v>
       </c>
       <c r="F6">
         <v>24227000.0</v>
       </c>
       <c r="G6">
         <v>15391000.0</v>
       </c>
       <c r="H6">
@@ -9757,53 +9759,55 @@
       </c>
       <c r="AC6">
         <v>22086000.0</v>
       </c>
       <c r="AD6">
         <v>22847000.0</v>
       </c>
       <c r="AE6">
         <v>37939000.0</v>
       </c>
       <c r="AF6">
         <v>32071000.0</v>
       </c>
       <c r="AG6">
         <v>56648000.0</v>
       </c>
       <c r="AH6">
         <v>55260000.0</v>
       </c>
       <c r="AI6">
         <v>249000.0</v>
       </c>
       <c r="AJ6">
         <v>2365000.0</v>
       </c>
-      <c r="AK6"/>
+      <c r="AK6">
+        <v>7437000.0</v>
+      </c>
       <c r="AL6">
-        <v>-3599500.0</v>
+        <v>10252000.0</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>