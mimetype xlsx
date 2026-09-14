--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2792,5244 +2795,5366 @@
         <v>0.0</v>
       </c>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>16502000.0</v>
+      </c>
+      <c r="C2">
         <v>16257000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17437000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18539000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17365000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18489000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17616000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15143000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19989000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14374000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13703000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14787000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20224000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15762000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18115000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11312000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11877000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6967000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11619000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7875000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5261000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5463000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5249000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5646000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7129000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11022000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9761000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8733000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9093000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9913000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>10645000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4484000.0</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
+      <c r="AC3"/>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
         <v>-172000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-249000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-255000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-261000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-268000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-274000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-162000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-176000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-135000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-132000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-135000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-137000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-51393000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-142000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-42556000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>12003000.0</v>
+      </c>
+      <c r="C7">
         <v>11389000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11468000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13285000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14969000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16124000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18200000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>19728000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>21734000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>25472000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28376000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>30900000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>33124000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>35700000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>37947000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>40149000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>42362000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>44959000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>47700000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>43500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>45682000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>47025000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>49684000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>51692000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>51221000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>53825000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>53357000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>41844000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>43163000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>45212000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>8000.0</v>
       </c>
       <c r="C8">
         <v>8000.0</v>
       </c>
       <c r="D8">
         <v>8000.0</v>
       </c>
       <c r="E8">
         <v>8000.0</v>
       </c>
       <c r="F8">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8">
         <v>7000.0</v>
       </c>
       <c r="J8">
         <v>7000.0</v>
       </c>
       <c r="K8">
         <v>7000.0</v>
       </c>
       <c r="L8">
         <v>7000.0</v>
       </c>
       <c r="M8">
         <v>7000.0</v>
       </c>
       <c r="N8">
         <v>7000.0</v>
       </c>
       <c r="O8">
         <v>7000.0</v>
       </c>
       <c r="P8">
         <v>7000.0</v>
       </c>
       <c r="Q8">
         <v>7000.0</v>
       </c>
       <c r="R8">
         <v>7000.0</v>
       </c>
       <c r="S8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="T8">
         <v>6000.0</v>
       </c>
       <c r="U8">
         <v>6000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>6000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>575587000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>558436000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>547799000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>540890000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>534148000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>526729000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>526338000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>448214000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>444183000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>439100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>436499000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>421657000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>418299000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>416196000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>306459000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>304420000.0</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>139600000.0</v>
+      </c>
+      <c r="C10">
         <v>209900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>105500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>104611000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>96816000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>78542000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>59968000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>71838000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>72871000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>69200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>91187000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>81886000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>73371000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>74075000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>98817000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>175857000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>66712000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>109864000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>130959000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>168407000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>138429000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>140416000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>136187000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>109656000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>139218000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>144800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>72179000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>154500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>45701000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>58109000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>70475000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>42163000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>40778000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10">
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>48349000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>139600000.0</v>
+      </c>
+      <c r="C12">
         <v>209900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>105500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>104611000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>96816000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>78542000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>59968000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>71838000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>72871000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>69200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>91187000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>81886000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>73371000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>74075000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>98817000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>175857000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>66712000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>109864000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>130959000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>168407000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>138429000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>140416000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>136187000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>109656000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>139218000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>144836000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>72179000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>154512000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>45701000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>58109000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>70475000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>42163000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>40778000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>48349000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>8000.0</v>
       </c>
       <c r="C13">
         <v>8000.0</v>
       </c>
       <c r="D13">
         <v>8000.0</v>
       </c>
       <c r="E13">
         <v>8000.0</v>
       </c>
       <c r="F13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
         <v>7000.0</v>
       </c>
       <c r="L13">
         <v>7000.0</v>
       </c>
       <c r="M13">
         <v>7000.0</v>
       </c>
       <c r="N13">
         <v>7000.0</v>
       </c>
       <c r="O13">
         <v>7000.0</v>
       </c>
       <c r="P13">
         <v>7000.0</v>
       </c>
       <c r="Q13">
         <v>7000.0</v>
       </c>
       <c r="R13">
         <v>7000.0</v>
       </c>
       <c r="S13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="T13">
         <v>6000.0</v>
       </c>
       <c r="U13">
         <v>6000.0</v>
       </c>
       <c r="V13">
         <v>6000.0</v>
       </c>
       <c r="W13">
         <v>6000.0</v>
       </c>
       <c r="X13">
         <v>6000.0</v>
       </c>
       <c r="Y13">
         <v>6000.0</v>
       </c>
       <c r="Z13">
         <v>6000.0</v>
       </c>
       <c r="AA13">
         <v>6000.0</v>
       </c>
       <c r="AB13">
         <v>6000.0</v>
       </c>
       <c r="AC13">
+        <v>6000.0</v>
+      </c>
+      <c r="AD13">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AE13">
         <v>3000.0</v>
       </c>
       <c r="AF13">
         <v>3000.0</v>
       </c>
       <c r="AG13">
         <v>3000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AH13">
         <v>3000.0</v>
       </c>
-      <c r="AJ13"/>
+      <c r="AI13"/>
+      <c r="AJ13">
+        <v>3000.0</v>
+      </c>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>48950110.0</v>
+      </c>
+      <c r="C14">
         <v>48498763.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>48175054.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>48310110.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>47893000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>47037799.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43550693.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>39964322.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>39816996.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38900876.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38485406.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>38283071.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>36691291.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>33979050.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33231661.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33010107.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>32831499.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33323134.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31106925.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>30503773.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>30050847.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>29620034.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>29225393.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27459192.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>27233394.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>27015730.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>28526725.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>27618254.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>26709782.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>22062143.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22015164.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22062143.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>22015164.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22062143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22586754.0</v>
       </c>
       <c r="AJ14">
         <v>22586754.0</v>
       </c>
       <c r="AK14">
         <v>22586754.0</v>
       </c>
       <c r="AL14">
         <v>22586754.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14">
+        <v>22586754.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>7000.0</v>
       </c>
       <c r="O15">
         <v>7000.0</v>
       </c>
       <c r="P15">
         <v>7000.0</v>
       </c>
       <c r="Q15">
         <v>7000.0</v>
       </c>
       <c r="R15">
         <v>7000.0</v>
       </c>
       <c r="S15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="T15">
         <v>6000.0</v>
       </c>
       <c r="U15">
         <v>6000.0</v>
       </c>
       <c r="V15">
         <v>6000.0</v>
       </c>
       <c r="W15">
         <v>6000.0</v>
       </c>
       <c r="X15">
         <v>6000.0</v>
       </c>
       <c r="Y15">
         <v>6000.0</v>
       </c>
       <c r="Z15">
         <v>6000.0</v>
       </c>
       <c r="AA15">
         <v>6000.0</v>
       </c>
       <c r="AB15">
         <v>6000.0</v>
       </c>
       <c r="AC15">
+        <v>6000.0</v>
+      </c>
+      <c r="AD15">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AE15">
         <v>3000.0</v>
       </c>
       <c r="AF15">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AG15"/>
+        <v>3000.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-6485000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>405497000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>18339000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14459000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4264000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3338000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8703000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>7822000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>33247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108472000.0</v>
       </c>
       <c r="P20">
         <v>108472000.0</v>
       </c>
       <c r="Q20">
-        <v>104162000.0</v>
+        <v>108472000.0</v>
       </c>
       <c r="R20">
         <v>104162000.0</v>
       </c>
       <c r="S20">
+        <v>104162000.0</v>
+      </c>
+      <c r="T20">
         <v>104014000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AG20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>66900000.0</v>
+      </c>
+      <c r="C21">
         <v>69400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>71700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>74832000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>78279000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>81884000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>86588000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>92045000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>99688000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>106370000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>114735000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>127293000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>133012000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>137856000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>139801000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>139069000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>136902000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>133093000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>131181000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>35565000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>32475000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>29708000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>27483000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>27115000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>24700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21570000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>18339000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14459000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10706000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7235000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5492000.0</v>
       </c>
-      <c r="AF21">
-[...2 lines deleted...]
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>5656000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-81052000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-78248000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-99981000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-264266000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-294405000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-261941000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-177612000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-426066000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-236860000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-225885000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-258017000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-412514000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-236142000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
-      <c r="AG22"/>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>3129300000.0</v>
+      </c>
+      <c r="C23">
         <v>3167500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3257900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3186179000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3201086000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3226305000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3227103000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3251298000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3250361000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3277501000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3411888000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3429932000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3472043000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3502057000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3613695000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3539994000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3350022000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2992551000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2946625000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2347881000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2221483000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1992061000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2009051000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1917523000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1974622000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2117300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2201874000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2092600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1866131000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1807391000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1739939000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1522706000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1394171000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>216727000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1215041000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>223564000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
+        <v>2650281000.0</v>
+      </c>
+      <c r="C24">
         <v>2706262000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2799495000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2730517000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2748526000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2790297000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2804243000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2837155000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2806799000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2804897000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2620219000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2470800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2415893000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>403225000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>317568000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>606985000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>505727000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>473311000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1765800000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>525471000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1613649000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>73394000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>253166000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1125444000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1297722000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1198715000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1488313000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1491848000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1240013000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>958307000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1310266000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1135686000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>486453000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>403225000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>317568000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>606985000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>505727000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>473311000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>393889000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>525471000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>73394000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>253166000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>1278177000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1190112000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1133095000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>997212000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>958307000.0</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>1158000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
-      <c r="AG26"/>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>2522700000.0</v>
+      </c>
+      <c r="C28">
         <v>2512239000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2705463000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2639191000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2666679000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2727879000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2762475000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2785045000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2755662000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2761169000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3137310000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3266138000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3348552000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3300561000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3184819000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3074755000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3036897000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2579021000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2470316000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2088981000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1520902000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1377003000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1573576000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1449840000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1402075000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1386800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1591311000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1379200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1353072000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1303457000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1239791000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1093523000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>990783000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>885639000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>3057414000.0</v>
+      </c>
+      <c r="C29">
         <v>3102545000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3189577000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3114371000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3124515000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3156396000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3158052000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3164711000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3160915000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3186869000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3314574000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3335400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3360744000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3391800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3475720000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3394429000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3203718000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2820551000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2763500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2199800000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2097981000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1877581000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1880061000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1769645000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1848229000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1961320000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>8393000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8959000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7017000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8392000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8541000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8152000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9048000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8781000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48189000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51818000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>39864000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11123000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>48583000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>35725000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>40058000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>34246000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>49960000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>38087000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>34966000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>22883000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>38332000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>31655000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>33867000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>83347000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>38623000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>39455000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>43543000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1370316000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-    </row>
-    <row r="31" spans="1:38">
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>458398000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>456146000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>547599000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>410000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>407100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>545774000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>368700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>511419000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>451857000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>471993000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>466367000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>425906000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>429632000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>461971000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>470364000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>446595000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>110208000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>97889000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>88516000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>62734000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>2916900000.0</v>
+      </c>
+      <c r="C33">
         <v>2957600000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>81100000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3063164000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3085376000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3128190000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3147120000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3158952000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3155622000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3183653000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3296162000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3283425000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3327520000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3368010000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3479588000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3290497000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3227224000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2816385000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2756065000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2111552000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2028509000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1798684000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1832740000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1756217000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1789751000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>52234000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2083611000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>40732000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>73980000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>73884000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>28687000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1480543000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1353393000.0</v>
       </c>
-      <c r="AH33"/>
-      <c r="AI33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>1166692000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
-    </row>
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>2527192000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2642686000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2748528000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2383896000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2196097000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1869304000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1948855000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1310991000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1737151000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1446674000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1289518000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-      <c r="AC34">
-[...1 lines deleted...]
-      </c>
+      <c r="AC34"/>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>2722200000.0</v>
+      </c>
+      <c r="C35">
         <v>2766861000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2856300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2772666000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2794519000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2829629000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2843237000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2884577000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2855735000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2856294000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2679039000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2528459000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2482723000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2598841000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2704220000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2584090000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2153087000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1833391000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1900772000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1279260000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1717372000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1436038000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1272959000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1244537000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1404798000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1579954000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1629472000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1589626000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1304276000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1295429000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1241110000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1189006000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1088105000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>965581000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>102000000.0</v>
+      </c>
+      <c r="C36">
         <v>36461000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-2872843000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>136290000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>147666000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>169464000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>173053000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>177694000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>132170000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>147445000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>133549000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>136167000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>145563000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>161511000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>120848000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>116661000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>84679000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>78304000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>81331000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>55348000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>219540000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>42765000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>43187000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>53824000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>58742000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-21597000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>63962000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-14489000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-73980000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-73884000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-28687000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1460773000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1334643000.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>1143874000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-    </row>
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...1 lines deleted...]
-      </c>
+      <c r="AC37"/>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38">
+        <v>2911600000.0</v>
+      </c>
+      <c r="C38">
         <v>2957200000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>3071300000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2997115000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3016273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3070772000.0</v>
       </c>
       <c r="G38">
         <v>3070772000.0</v>
       </c>
       <c r="H38">
+        <v>3070772000.0</v>
+      </c>
+      <c r="I38">
         <v>3077749000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>185633000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>3184900000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3429932000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3208243000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3229709000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3280037000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3284470000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2981022000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2559100000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2497881000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2128249000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2034037000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1798000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1810667000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1742547000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1766945000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1901976000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2040747000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1814009000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1707827000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1635943000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1597234000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>36298000.0</v>
       </c>
-      <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-    </row>
-    <row r="39" spans="1:38">
+      <c r="AM38"/>
+    </row>
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>49</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>72800000.0</v>
+      </c>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>10011000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9935000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12556000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11623000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>11967000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13716000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15600000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15758000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>16432000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>19334000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>20108000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>24167000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>25057000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>20361000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>26244000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>25355000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17962000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>16458000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17995000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17241000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>13318000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>13998000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-38523000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>12217000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>70093000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>61668000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>62636000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>58700000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>54159000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-    </row>
-    <row r="40" spans="1:38">
+      <c r="AM39"/>
+    </row>
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>-16502000.0</v>
+      </c>
+      <c r="C40">
         <v>-16257000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-17437000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7538000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9741000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8584000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9305000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>16150000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>13049000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>17727000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>17652000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>15141000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>17443000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>18601000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>20281000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>20013000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>20678000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>17346000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>28092000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>16574000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>7684000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>7616000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>11883000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>18269000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7599000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-236297000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>5611000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-12078000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-127097000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-11562000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-12255000.0</v>
       </c>
-      <c r="AF40">
-[...2 lines deleted...]
-      <c r="AG40"/>
+      <c r="AG40">
+        <v>0.0</v>
+      </c>
       <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-    </row>
-    <row r="41" spans="1:38">
+      <c r="AM40"/>
+    </row>
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>9844000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>74600000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>33648000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>105600000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>103900000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>60704000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>135300000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>104600000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>27758000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>67500000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>79300000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>36548000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>33291000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>58745000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>59198000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>50770000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>51740000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>50964000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>45231000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>48836000.0</v>
       </c>
-      <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-    </row>
-    <row r="42" spans="1:38">
+      <c r="AM41"/>
+    </row>
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>623500000.0</v>
+      </c>
+      <c r="C42">
         <v>621192000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>617359000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>614535000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>611868000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>608856000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>606333000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>588818000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>585422000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>582253000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>578246000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>573381000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>569278000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>552127000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>541490000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>534581000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>527839000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>520420000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>520029000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>441905000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>437874000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>432791000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>430451000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>425364000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>420635000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>415601000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>412243000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>407700000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>40144000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>38105000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>35983000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>35477000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>23166000.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>19478000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-    </row>
-    <row r="43" spans="1:38">
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...1 lines deleted...]
-      </c>
+      <c r="AC43"/>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>52648000.0</v>
+      </c>
+      <c r="C45">
         <v>51958000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>50796000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>50675000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>50605000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>50124000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>50382000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>52102000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>52630000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>66982000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>70049000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>23200000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>75294000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>28700000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>30400000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>77874000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>46196000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>53465000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>62670000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>67498000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>68988000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>73041000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>73337000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>61844000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>63274000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>66649000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>23195000.0</v>
       </c>
-      <c r="AF45">
-[...2 lines deleted...]
-      <c r="AG45"/>
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>11200000.0</v>
+      </c>
+      <c r="C46">
         <v>12450000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11598000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11952000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>11927000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12750000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>13555000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>14867000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>24932000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>28096000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>31076000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>35376000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>38665000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>40972000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>41522000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>42775000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>46274000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>48318000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>44644000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>46196000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>53465000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>62670000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>67498000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>68988000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>51000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>73337000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>39200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>63274000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>66649000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>23195000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>19770000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>18750000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>17162000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>35376000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>28700000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>40972000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>32100000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>33500000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>46274000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>38400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>35000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>46196000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>40300000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>46800000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>67498000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>68988000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>73041000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>73337000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>61844000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>63274000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>66649000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>23195000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>19770000.0</v>
       </c>
-      <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-    </row>
-    <row r="48" spans="1:38">
+      <c r="AM47"/>
+    </row>
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-216400000.0</v>
+      </c>
+      <c r="C48">
         <v>-224900000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-227300000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-230689000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-235887000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-242764000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-252531000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-261269000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-231313000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-200288000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-173849000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-132025000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-110887000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-95988000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>6102000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>14525000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>120352000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>129509000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>83846000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>69680000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>46701000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>39451000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>36432000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>27919000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>33965000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>68200000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>76679000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>53500000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>80943000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>67151000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>52662000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>27389000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6550000.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>-70732000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-    </row>
-    <row r="49" spans="1:38">
+      <c r="AM48"/>
+    </row>
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-110887000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-95988000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>6102000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>14525000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>120352000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>129509000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>83846000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>69680000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>46701000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>39451000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>36432000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-      <c r="AC49">
-[...1 lines deleted...]
-      </c>
+      <c r="AC49"/>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>289951000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>423200000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>486453000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>403200000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>317568000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>365147000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>505727000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>473311000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>393900000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>525500000.0</v>
       </c>
-      <c r="U50">
-[...1 lines deleted...]
-      </c>
       <c r="V50">
+        <v>0.0</v>
+      </c>
+      <c r="W50">
         <v>64806000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>246385000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>191180000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>96175000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>279064000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>60910000.0</v>
       </c>
-      <c r="AB50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC50"/>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
-      <c r="AG50"/>
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>2662300000.0</v>
+      </c>
+      <c r="C51">
         <v>2722139000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2810963000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2743802000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2763495000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2806421000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2822443000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2856883000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2828533000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2830369000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3228497000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3348024000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3421923000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3374636000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3283636000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3250612000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3103609000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2688885000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2601275000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2257388000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1659331000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1517419000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1709763000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1559496000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1541293000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1557277000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1663490000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1533700000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1398773000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1361566000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1310266000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1135686000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1031561000.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>933988000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>12003000.0</v>
+      </c>
+      <c r="C52">
         <v>4439000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>11500000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>13285000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5882000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8199000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>18200000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3117000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6212000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9314000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>289951000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>423166000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>486453000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>403225000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>317568000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>365147000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>505727000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>473311000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>393889000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>525471000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>45682000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>64806000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>246385000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>191180000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>96175000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>279100000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>60910000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>41844000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>115597000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>85442000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>85289000.0</v>
       </c>
-      <c r="AF52">
-[...2 lines deleted...]
-      <c r="AG52"/>
+      <c r="AG52">
+        <v>0.0</v>
+      </c>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="K53">
         <v>13000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="L53">
+        <v>13000.0</v>
+      </c>
+      <c r="M53"/>
+      <c r="N53">
         <v>29000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-25000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>17000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2577000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1852000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>-41000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>7000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>-13000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-44000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>36000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>-21000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>12000.0</v>
       </c>
-      <c r="AC53">
-[...1 lines deleted...]
-      </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
-      <c r="AG53"/>
+      <c r="AG53">
+        <v>0.0</v>
+      </c>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-    </row>
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+    </row>
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>3129300000.0</v>
+      </c>
+      <c r="C55">
         <v>3167500000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3257900000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3186179000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3201086000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3226305000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3227103000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3251298000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3250361000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3277501000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3411888000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3429932000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3472043000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3502057000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3613695000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3539994000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3350022000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2992551000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2946625000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2347881000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2221483000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1992061000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2009051000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1917523000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1974622000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2117300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2201874000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2092600000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1866131000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1807391000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1739939000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1522706000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1394171000.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55">
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>1215041000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-    </row>
-    <row r="56" spans="1:38">
+      <c r="AM55"/>
+    </row>
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>212400000.0</v>
+      </c>
+      <c r="C56">
         <v>209900000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>105500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>123015000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>115710000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>98115000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>79983000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>92346000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>94739000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>93848000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>115726000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>146507000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>144523000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>134047000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>134107000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>249497000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>122798000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>176166000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>190560000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>236329000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>192974000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>193377000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>176311000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>161306000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>184871000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>163090000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>118263000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>237859000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>84324000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>97564000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>114018000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>42163000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>40778000.0</v>
       </c>
-      <c r="AH56"/>
-      <c r="AI56">
+      <c r="AI56"/>
+      <c r="AJ56">
         <v>48349000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
-    </row>
-    <row r="57" spans="1:38">
+      <c r="AM56"/>
+    </row>
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>12003000.0</v>
+      </c>
+      <c r="C57">
         <v>4439000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>29659000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>30578000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>30577000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>30057000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>39165000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>40510000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>39235000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>328445000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>460110000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>530922000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>447070000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>361876000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>406791000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>548737000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>509224000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>441972000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>557202000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>19779000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>84030000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>269464000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>219965000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>115492000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>53825000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>83636000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>41844000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>124690000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>95355000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>95934000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>12933000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>8364000.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57">
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>32733000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-    </row>
-    <row r="58" spans="1:38">
+      <c r="AM57"/>
+    </row>
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>2722200000.0</v>
+      </c>
+      <c r="C58">
         <v>2771300000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2867800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2802325000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2825097000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2860206000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2873294000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2923742000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2896245000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2895529000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3007484000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2988569000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3013645000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3045911000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3066096000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2990881000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2701824000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2342615000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2342744000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1836462000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1737151000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1520068000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1542423000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1464502000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1520290000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1633700000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1713108000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1631500000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1487184000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1444234000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1393390000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1201939000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1096469000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58">
+      <c r="AI58"/>
+      <c r="AJ58">
         <v>998314000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-    </row>
-    <row r="59" spans="1:38">
+      <c r="AM58"/>
+    </row>
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>407100000.0</v>
+      </c>
+      <c r="C60">
         <v>396300000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>390100000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>383854000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>375989000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>366099000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>353809000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>327556000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>354116000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>381972000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>404404000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>441363000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>458398000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>456146000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>547599000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>549113000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>648198000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>649936000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>603881000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>511419000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>484332000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>471993000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>466628000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>453021000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>454332000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>483600000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>488766000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>461100000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>378947000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>363157000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>346549000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>320767000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>297702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216727000.0</v>
       </c>
       <c r="AI60">
         <v>216727000.0</v>
       </c>
-      <c r="AJ60"/>
+      <c r="AJ60">
+        <v>216727000.0</v>
+      </c>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>223564000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>-6119000.0</v>
       </c>
       <c r="AB61">
+        <v>-6119000.0</v>
+      </c>
+      <c r="AC61">
         <v>-8496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8428000.0</v>
       </c>
       <c r="AD61">
         <v>-8428000.0</v>
       </c>
       <c r="AE61">
-        <v>0.0</v>
+        <v>-8428000.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...1 lines deleted...]
-      </c>
+      <c r="AC62"/>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8070,1057 +8195,1057 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>231503000.0</v>
       </c>
       <c r="C2">
         <v>238158000.0</v>
       </c>
       <c r="D2">
         <v>179414000.0</v>
       </c>
       <c r="E2">
         <v>93046000.0</v>
       </c>
       <c r="F2">
         <v>47669000.0</v>
       </c>
       <c r="G2">
         <v>58368000.0</v>
       </c>
       <c r="H2">
         <v>56063000.0</v>
       </c>
       <c r="I2">
         <v>63066000.0</v>
       </c>
       <c r="J2">
         <v>134714000.0</v>
       </c>
       <c r="K2">
         <v>99137000.0</v>
       </c>
       <c r="L2">
         <v>46743000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3">
         <v>41412000.0</v>
       </c>
       <c r="C3">
         <v>51157000.0</v>
       </c>
       <c r="D3">
         <v>54885000.0</v>
       </c>
       <c r="E3">
         <v>47533000.0</v>
       </c>
       <c r="F3">
         <v>27112000.0</v>
       </c>
       <c r="G3">
         <v>20220000.0</v>
       </c>
       <c r="H3">
         <v>14101000.0</v>
       </c>
       <c r="I3">
         <v>11823000.0</v>
       </c>
       <c r="J3">
         <v>10589000.0</v>
       </c>
       <c r="K3">
         <v>8378000.0</v>
       </c>
       <c r="L3">
         <v>5203000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5">
         <v>44076000.0</v>
       </c>
       <c r="C5">
         <v>-115177000.0</v>
       </c>
       <c r="D5">
         <v>-253653000.0</v>
       </c>
       <c r="E5">
         <v>-75286000.0</v>
       </c>
       <c r="F5">
         <v>62791000.0</v>
       </c>
       <c r="G5">
         <v>-58094000.0</v>
       </c>
       <c r="H5">
         <v>84432000.0</v>
       </c>
       <c r="I5">
         <v>170095000.0</v>
       </c>
       <c r="J5">
         <v>2069000.0</v>
       </c>
       <c r="K5">
         <v>16056000.0</v>
       </c>
       <c r="L5">
         <v>9519000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6">
         <v>85488000.0</v>
       </c>
       <c r="C6">
         <v>-64020000.0</v>
       </c>
       <c r="D6">
         <v>-198768000.0</v>
       </c>
       <c r="E6">
         <v>-27753000.0</v>
       </c>
       <c r="F6">
         <v>89903000.0</v>
       </c>
       <c r="G6">
         <v>-37874000.0</v>
       </c>
       <c r="H6">
         <v>98533000.0</v>
       </c>
       <c r="I6">
         <v>181918000.0</v>
       </c>
       <c r="J6">
         <v>12658000.0</v>
       </c>
       <c r="K6">
         <v>24434000.0</v>
       </c>
       <c r="L6">
         <v>14722000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>405837000.0</v>
       </c>
       <c r="C9">
         <v>295204000.0</v>
       </c>
       <c r="D9">
         <v>280666000.0</v>
       </c>
       <c r="E9">
         <v>640657000.0</v>
       </c>
       <c r="F9">
         <v>530481000.0</v>
       </c>
       <c r="G9">
         <v>335060000.0</v>
       </c>
       <c r="H9">
         <v>446848000.0</v>
       </c>
       <c r="I9">
         <v>457412000.0</v>
       </c>
       <c r="J9">
         <v>226240000.0</v>
       </c>
       <c r="K9">
         <v>178388000.0</v>
       </c>
       <c r="L9">
         <v>195229000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>44076000.0</v>
       </c>
       <c r="C10">
         <v>-115177000.0</v>
       </c>
       <c r="D10">
         <v>-253653000.0</v>
       </c>
       <c r="E10">
         <v>-75286000.0</v>
       </c>
       <c r="F10">
         <v>62791000.0</v>
       </c>
       <c r="G10">
         <v>-58094000.0</v>
       </c>
       <c r="H10">
         <v>84432000.0</v>
       </c>
       <c r="I10">
         <v>170095000.0</v>
       </c>
       <c r="J10">
         <v>2069000.0</v>
       </c>
       <c r="K10">
         <v>16056000.0</v>
       </c>
       <c r="L10">
         <v>9519000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11">
         <v>18830000.0</v>
       </c>
       <c r="C11">
         <v>-36495000.0</v>
       </c>
       <c r="D11">
         <v>-73702000.0</v>
       </c>
       <c r="E11">
         <v>2458000.0</v>
       </c>
       <c r="F11">
         <v>15377000.0</v>
       </c>
       <c r="G11">
         <v>-13012000.0</v>
       </c>
       <c r="H11">
         <v>22834000.0</v>
       </c>
       <c r="I11">
         <v>46701000.0</v>
       </c>
       <c r="J11">
         <v>12275000.0</v>
       </c>
       <c r="K11">
         <v>-34802000.0</v>
       </c>
       <c r="L11">
         <v>1124000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>231503000.0</v>
       </c>
       <c r="C12">
         <v>238158000.0</v>
       </c>
       <c r="D12">
         <v>179414000.0</v>
       </c>
       <c r="E12">
         <v>93000000.0</v>
       </c>
       <c r="F12">
         <v>47700000.0</v>
       </c>
       <c r="G12">
         <v>58400000.0</v>
       </c>
       <c r="H12">
         <v>60500000.0</v>
       </c>
       <c r="I12">
         <v>46919000.0</v>
       </c>
       <c r="J12">
         <v>36399000.0</v>
       </c>
       <c r="K12">
         <v>28774000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
         <v>910636000.0</v>
       </c>
       <c r="C13">
         <v>949689000.0</v>
       </c>
       <c r="D13">
         <v>965447000.0</v>
       </c>
       <c r="E13">
         <v>876114000.0</v>
       </c>
       <c r="F13">
         <v>575800000.0</v>
       </c>
       <c r="G13">
         <v>545466000.0</v>
       </c>
       <c r="H13">
         <v>544126000.0</v>
       </c>
       <c r="I13">
         <v>448777000.0</v>
       </c>
       <c r="J13">
         <v>327935000.0</v>
       </c>
       <c r="K13">
         <v>254151000.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>25246000.0</v>
       </c>
       <c r="C15">
         <v>-78682000.0</v>
       </c>
       <c r="D15">
         <v>-179951000.0</v>
       </c>
       <c r="E15">
         <v>-77744000.0</v>
       </c>
       <c r="F15">
         <v>47414000.0</v>
       </c>
       <c r="G15">
         <v>-45082000.0</v>
       </c>
       <c r="H15">
         <v>61598000.0</v>
       </c>
       <c r="I15">
         <v>123394000.0</v>
       </c>
       <c r="J15">
         <v>-10206000.0</v>
       </c>
       <c r="K15">
         <v>50858000.0</v>
       </c>
       <c r="L15">
         <v>8395000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-77744000.0</v>
       </c>
       <c r="F16">
         <v>47400000.0</v>
       </c>
       <c r="G16">
         <v>-45082000.0</v>
       </c>
       <c r="H16">
         <v>4262000.0</v>
       </c>
       <c r="I16">
         <v>16597000.0</v>
       </c>
       <c r="J16">
         <v>-10206000.0</v>
       </c>
       <c r="K16">
         <v>4419000.0</v>
       </c>
       <c r="L16">
         <v>4419000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
         <v>25246000.0</v>
       </c>
       <c r="C17">
         <v>-78682000.0</v>
       </c>
       <c r="D17">
         <v>-146550000.0</v>
       </c>
       <c r="E17">
         <v>-77744000.0</v>
       </c>
       <c r="F17">
         <v>47400000.0</v>
       </c>
       <c r="G17">
         <v>-45082000.0</v>
       </c>
       <c r="H17">
         <v>61598000.0</v>
       </c>
       <c r="I17">
         <v>123394000.0</v>
       </c>
       <c r="J17">
         <v>-10206000.0</v>
       </c>
       <c r="K17">
         <v>50858000.0</v>
       </c>
       <c r="L17">
         <v>50858000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>679133000.0</v>
       </c>
       <c r="C18">
         <v>711531000.0</v>
       </c>
       <c r="D18">
         <v>802443000.0</v>
       </c>
       <c r="E18">
         <v>783068000.0</v>
       </c>
       <c r="F18">
         <v>528100000.0</v>
       </c>
       <c r="G18">
         <v>487098000.0</v>
       </c>
       <c r="H18">
         <v>483580000.0</v>
       </c>
       <c r="I18">
         <v>401858000.0</v>
       </c>
       <c r="J18">
         <v>291536000.0</v>
       </c>
       <c r="K18">
         <v>225377000.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>44076000.0</v>
       </c>
       <c r="C21">
         <v>-115177000.0</v>
       </c>
       <c r="D21">
         <v>-253653000.0</v>
       </c>
       <c r="E21">
         <v>-75286000.0</v>
       </c>
       <c r="F21">
         <v>62791000.0</v>
       </c>
       <c r="G21">
         <v>-58094000.0</v>
       </c>
       <c r="H21">
         <v>84432000.0</v>
       </c>
       <c r="I21">
         <v>170095000.0</v>
       </c>
       <c r="J21">
         <v>2069000.0</v>
       </c>
       <c r="K21">
         <v>16056000.0</v>
       </c>
       <c r="L21">
         <v>9519000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23">
         <v>593264000.0</v>
       </c>
       <c r="C23">
         <v>648539000.0</v>
       </c>
       <c r="D23">
         <v>713733000.0</v>
       </c>
       <c r="E23">
         <v>808989000.0</v>
       </c>
       <c r="F23">
         <v>515359000.0</v>
       </c>
       <c r="G23">
         <v>451522000.0</v>
       </c>
       <c r="H23">
         <v>418479000.0</v>
       </c>
       <c r="I23">
         <v>350383000.0</v>
       </c>
       <c r="J23">
         <v>358885000.0</v>
       </c>
       <c r="K23">
         <v>261469000.0</v>
       </c>
       <c r="L23">
         <v>185710000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
         <v>41412000.0</v>
       </c>
       <c r="C25">
         <v>51157000.0</v>
       </c>
       <c r="D25">
         <v>54011000.0</v>
       </c>
       <c r="E25">
         <v>47533000.0</v>
       </c>
       <c r="F25">
         <v>27112000.0</v>
       </c>
       <c r="G25">
         <v>20220000.0</v>
       </c>
       <c r="H25">
         <v>14101000.0</v>
       </c>
       <c r="I25">
         <v>11823000.0</v>
       </c>
       <c r="J25">
         <v>10589000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>42300000.0</v>
       </c>
       <c r="E26">
         <v>34200000.0</v>
       </c>
       <c r="F26">
         <v>16900000.0</v>
       </c>
       <c r="G26">
         <v>10800000.0</v>
       </c>
       <c r="H26">
         <v>4900000.0</v>
       </c>
       <c r="I26">
         <v>3500000.0</v>
       </c>
       <c r="J26">
         <v>3100000.0</v>
       </c>
       <c r="K26">
         <v>2700000.0</v>
       </c>
       <c r="L26">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27">
         <v>70596000.0</v>
       </c>
       <c r="C27">
         <v>66973000.0</v>
       </c>
       <c r="D27">
         <v>75284000.0</v>
       </c>
       <c r="E27">
         <v>110033000.0</v>
       </c>
       <c r="F27">
         <v>116882000.0</v>
       </c>
       <c r="G27">
         <v>89375000.0</v>
       </c>
       <c r="H27">
         <v>97153000.0</v>
       </c>
       <c r="I27">
         <v>77617000.0</v>
       </c>
       <c r="J27">
         <v>58060000.0</v>
       </c>
       <c r="K27">
         <v>39845000.0</v>
       </c>
       <c r="L27">
         <v>24993000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>113929000.0</v>
       </c>
       <c r="C28">
         <v>140384000.0</v>
       </c>
       <c r="D28">
         <v>194228000.0</v>
       </c>
       <c r="E28">
         <v>213688000.0</v>
       </c>
       <c r="F28">
         <v>153313000.0</v>
       </c>
       <c r="G28">
         <v>126917000.0</v>
       </c>
       <c r="H28">
         <v>106039000.0</v>
       </c>
       <c r="I28">
         <v>74119000.0</v>
       </c>
       <c r="J28">
         <v>64044000.0</v>
       </c>
       <c r="K28">
         <v>48629000.0</v>
       </c>
       <c r="L28">
         <v>43182000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>18830000.0</v>
       </c>
       <c r="C29">
         <v>-36495000.0</v>
       </c>
       <c r="D29">
         <v>-57745000.0</v>
       </c>
       <c r="E29">
         <v>2458000.0</v>
       </c>
       <c r="F29">
         <v>15400000.0</v>
       </c>
       <c r="G29">
         <v>-13012000.0</v>
       </c>
       <c r="H29">
         <v>22834000.0</v>
       </c>
       <c r="I29">
         <v>46701000.0</v>
       </c>
       <c r="J29">
         <v>12275000.0</v>
       </c>
       <c r="K29">
         <v>-34802000.0</v>
       </c>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>361761000.0</v>
       </c>
       <c r="C30">
         <v>410381000.0</v>
       </c>
       <c r="D30">
         <v>534319000.0</v>
       </c>
       <c r="E30">
         <v>715943000.0</v>
       </c>
       <c r="F30">
         <v>467690000.0</v>
       </c>
       <c r="G30">
         <v>393154000.0</v>
       </c>
       <c r="H30">
         <v>362416000.0</v>
       </c>
       <c r="I30">
         <v>287317000.0</v>
       </c>
       <c r="J30">
         <v>224171000.0</v>
       </c>
       <c r="K30">
         <v>162332000.0</v>
       </c>
       <c r="L30">
         <v>77575000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-136814000.0</v>
       </c>
       <c r="D31">
         <v>-258601000.0</v>
       </c>
       <c r="E31">
         <v>-108472000.0</v>
       </c>
       <c r="F31">
         <v>2950000.0</v>
       </c>
       <c r="G31">
         <v>-72130000.0</v>
       </c>
       <c r="H31">
         <v>-33552000.0</v>
       </c>
       <c r="I31">
         <v>-24761000.0</v>
       </c>
       <c r="J31">
         <v>-28071000.0</v>
       </c>
       <c r="K31">
         <v>-19267000.0</v>
       </c>
       <c r="L31">
         <v>-24029000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>637340000.0</v>
       </c>
       <c r="C32">
         <v>533362000.0</v>
       </c>
       <c r="D32">
         <v>460080000.0</v>
       </c>
       <c r="E32">
         <v>733703000.0</v>
       </c>
       <c r="F32">
         <v>578150000.0</v>
       </c>
       <c r="G32">
         <v>393428000.0</v>
       </c>
       <c r="H32">
         <v>502911000.0</v>
       </c>
       <c r="I32">
         <v>520478000.0</v>
       </c>
@@ -9133,3098 +9258,3174 @@
       <c r="L32">
         <v>195229000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>41900000.0</v>
+      </c>
+      <c r="C2">
         <v>48000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57942000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>56620000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59538000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>57403000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>55749000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>54244000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54465000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52004000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>46965000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>41448000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>38997000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35594000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>26671000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17104000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13677000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11428000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10574000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12163000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13504000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13489000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13408000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15110000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16361000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15067000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15073000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11670000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>14253000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9847000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>18998000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15320000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>18901000.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3">
         <v>9000000.0</v>
       </c>
       <c r="C3">
+        <v>9000000.0</v>
+      </c>
+      <c r="D3">
         <v>9469000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10160000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10715000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11068000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11480000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13473000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13006000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13198000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13783000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13944000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13769000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13389000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12909000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12284000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11643000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10697000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6722000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5689000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7744000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6957000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5342000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5117000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5103000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4658000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4443000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3591000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3188000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2879000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3125000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2990000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2858000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2850000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2681000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2550000.0</v>
       </c>
       <c r="AL3">
         <v>2550000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3">
+        <v>2550000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>15600000.0</v>
+      </c>
+      <c r="C5">
         <v>3600000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6565000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>14244000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10108000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13159000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3911000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-39464000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-49149000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-30475000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-57279000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-37370000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-17471000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-141533000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7921000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-112363000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-12672000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>57670000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>20891000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>28122000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9803000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3975000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14663000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7840000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-46901000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-18016000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>31151000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>14415000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>18898000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>19968000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>34814000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>29081000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>53790000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>52410000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2432000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2026000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4887000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7702000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>24600000.0</v>
+      </c>
+      <c r="C6">
         <v>12600000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16034000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24404000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>20823000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24227000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15391000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-25991000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-36143000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-17277000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-43496000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-23426000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3702000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-128144000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4988000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-100079000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1029000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>68367000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>27613000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>33811000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17547000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10932000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>20005000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2723000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-41798000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-13358000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>35594000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>18006000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>22086000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>22847000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>37939000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>32071000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>56648000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>55260000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>249000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2365000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>7437000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>10252000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>191300000.0</v>
+      </c>
+      <c r="C9">
         <v>94806000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>90407000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>105050000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>104550000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>105829000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>93387000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>62617000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>60033000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>79167000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>72100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>85136000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>118625000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4805000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>143446000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>146983000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>145214000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>205014000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>160528000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>139523000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>120189000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>110241000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>114621000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>93726000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>46115000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>80598000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>131607000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>114468000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>102114000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>98659000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>118017000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>102617000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>118730000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>118048000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>61596000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>56486000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>53405000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>54079000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>15600000.0</v>
+      </c>
+      <c r="C10">
         <v>3600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6565000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14244000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10108000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13159000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3911000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-39464000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-49149000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-30475000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-57279000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-37370000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-17471000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-141533000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7921000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-112363000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12672000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>57670000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20891000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>28122000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9803000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3975000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>14663000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7840000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-46901000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-18016000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>31151000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>14415000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>18898000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>19968000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>34814000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29081000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>53790000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52410000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-10181000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-339000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4887000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6294500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>7100000.0</v>
+      </c>
+      <c r="C11">
         <v>1200000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3161000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9046000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3231000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3392000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4827000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-9508000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-18124000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4036000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-15455000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-16232000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2572000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-39443000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>502000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6536000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3515000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12007000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6725000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5143000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2553000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>956000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6150000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1794000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-12653000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4715000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7988000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4386000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5106000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5354000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>9541000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8242000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>14877000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>14041000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7774000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-889000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2085000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2695000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>41900000.0</v>
+      </c>
+      <c r="C12">
         <v>48000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>57942000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>56620000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>59538000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>57403000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>55749000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>54244000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>54465000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>52000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>47000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>41448000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>38997000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>26671000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17104000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13677000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12163000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13504000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15110000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16400000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>15800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15499000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14633000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14619000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13297000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11932000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10924000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10766000.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>221052000.0</v>
+      </c>
+      <c r="C13">
         <v>219470000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>236411000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>226735000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>220382000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>224643000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>238279000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>235751000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>237271000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>235257000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>242156000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>243300000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>240463000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>237600000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>244107000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>232115000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>207655000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>192237000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>174600000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>145400000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>128589000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>127191000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>129941000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>128739000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>136086000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>150700000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>148348000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>139272000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>129760000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>126746000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
-      <c r="AG14"/>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>8500000.0</v>
+      </c>
+      <c r="C15">
         <v>2400000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3404000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5198000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6877000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9767000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8738000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-29956000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-31025000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-26439000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-41824000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-21138000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-14899000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-102090000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-8423000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-105827000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-9157000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>45663000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14166000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>22979000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7250000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3019000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8513000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6046000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-34248000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-13301000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>23163000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10029000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13792000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>14614000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>25273000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20839000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>38913000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>38369000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-10206000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>550000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2802000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3599500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-14899000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-102090000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-8423000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-105800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-9200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>45663000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22979000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7250000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3019000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8513000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-6046000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-34248000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-13301000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4262000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-27427000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>37989000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1688000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3754000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20839000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>8536000.0</v>
+      </c>
+      <c r="C17">
         <v>2345000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3404000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>5198000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6877000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9767000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>8738000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-29956000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-31025000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-26439000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-41824000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-21200000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-14899000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-102090000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-8423000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-105827000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-9157000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>45663000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>14200000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>22979000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>7250000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>3019000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8513000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-6046000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-34248000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-13301000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>23163000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>10029000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>13792000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>14614000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>25273000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>20839000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>179119000.0</v>
+      </c>
+      <c r="C18">
         <v>171491000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>178469000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>170115000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>160844000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>167240000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>164579000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>180002000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>183027000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>180792000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>190152000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>196300000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>199015000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>198600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>208513000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>205444000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>190551000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>178560000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>163200000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>134800000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>116426000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>113687000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>116452000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>115331000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>120976000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>134339000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>132553000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>123773000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>115127000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>112127000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...1 lines deleted...]
-      </c>
+      <c r="AC19"/>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AG20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>15600000.0</v>
+      </c>
+      <c r="C21">
         <v>3600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6565000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14244000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10108000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13159000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3911000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-39464000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-49149000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-30475000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-57279000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-37370000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-17471000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-141533000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7921000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-112363000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-12672000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>57670000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20891000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>28122000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9803000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3975000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14663000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7840000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-46901000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-18016000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>31151000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14415000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>18898000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>19968000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>34814000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>29081000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>53790000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>52410000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2681000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-339000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4887000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6294500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
-      <c r="AG22"/>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>217600000.0</v>
+      </c>
+      <c r="C23">
         <v>139206000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>141784000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>147426000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>153980000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>150073000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>163176000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>157830000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>163426000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>164107000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>181383000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>169471000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>177544000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>185335000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>186961000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>286017000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>174990000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>161021000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>151065000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>121975000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>122549000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>119770000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>113447000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>114974000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>108126000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>114975000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>115523000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>115126000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>94886000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>92944000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>93050000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>92534000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>80260000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>84539000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>71777000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>56825000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>48518000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>47784500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>8823000.0</v>
+      </c>
+      <c r="C25">
         <v>9000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9469000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10160000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10715000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11068000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11480000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13473000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13006000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13198000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13783000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13944000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13769000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13389000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12909000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12284000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11643000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10697000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6722000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5689000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7744000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6957000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5342000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5117000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5103000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4658000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4443000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3591000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3188000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2879000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3125000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2990000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2858000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2850000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20300000.0</v>
       </c>
       <c r="G26">
         <v>20300000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="H26">
+        <v>20300000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
         <v>10100000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>10200000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10700000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>10800000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>10600000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>9500000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8200000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>7400000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5200000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4400000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3900000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3500000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3200000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2900000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2500000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2200000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1700000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1300000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="AE26">
         <v>900000.0</v>
       </c>
       <c r="AF26">
         <v>900000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26">
+      <c r="AG26">
+        <v>900000.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26">
         <v>1700000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3100000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27">
+        <v>17600000.0</v>
+      </c>
+      <c r="C27">
         <v>15900000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16135000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16502000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>18077000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>19882000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17309000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17403000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>16258000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16003000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>18055000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18852000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>19195000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19182000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>21343000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>21781000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>32368000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>34541000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>37139000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>32102000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>23748000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>23893000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>23854000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>20634000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>20060000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>24827000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>28069000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>24717000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>23101000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>21266000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>23533000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>20855000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>17791000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>15438000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>18225000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>16316000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>12374000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>11716000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:38">
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>72400000.0</v>
+      </c>
+      <c r="C28">
         <v>25528000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26055000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29519000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30016000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28339000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26138000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>34029000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>43924000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36293000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>45354000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>40509000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>51885000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>56480000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>54476000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>54360000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>55565000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>49287000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>46039000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>31725000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>38725000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>36824000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>29401000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>37800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>30321000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>29395000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>28809000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>32523000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22472000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>22235000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>20419000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>18900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17327000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17473000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10363000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20860000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>18851000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>18403000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>7084000.0</v>
+      </c>
+      <c r="C29">
         <v>1216000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3161000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9046000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3231000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3392000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4827000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-9508000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-18124000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4036000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-15455000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-16200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2572000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-39400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>502000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6536000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3515000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12007000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2553000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>956000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6150000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1794000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-12653000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4715000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7988000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4386000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5106000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5354000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>9541000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>175700000.0</v>
+      </c>
+      <c r="C30">
         <v>91206000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>83842000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>90806000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>94442000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>92670000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>89476000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>102081000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>109182000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>109642000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>129379000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>122506000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>136096000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>146338000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>151367000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>259346000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>157886000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>147344000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>139637000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>111401000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>110386000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>106266000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>99958000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>101566000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>93016000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>98614000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>100456000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>100053000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>83216000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>78691000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>83203000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>73536000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>64940000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>65638000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>71777000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>56825000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>48518000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>47784500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>131</v>
+      </c>
+      <c r="B31">
+        <v>19200000.0</v>
+      </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-68409000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-100000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-157576000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-52717000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-32363000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-48302000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3247000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-134645000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>428000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-12284000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-12672000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>40897000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-9603000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>5875000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>662000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-28492000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4986000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7840000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5103000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-18016000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5627000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-9130000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>8016000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-38065000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-26701000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-18467000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>6654000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>13753000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-14660000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-6868000.0</v>
       </c>
-      <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>233200000.0</v>
+      </c>
+      <c r="C32">
         <v>142806000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>148349000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>161670000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>164088000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>163232000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>167087000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>118366000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>114277000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>133632000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>124104000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>132101000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>160073000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>43802000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>179040000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>173654000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>162318000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>218691000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>171956000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>150097000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>132352000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>123745000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>128110000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>107134000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>61225000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>96959000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>146674000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>129541000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>113784000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>112912000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>127864000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>121615000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>134050000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>136949000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>61596000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>56486000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>53405000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>54079000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -12267,993 +12468,993 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>214600000.0</v>
       </c>
       <c r="C2">
         <v>206016000.0</v>
       </c>
       <c r="D2">
         <v>203817000.0</v>
       </c>
       <c r="E2">
         <v>192960000.0</v>
       </c>
       <c r="F2">
         <v>168590000.0</v>
       </c>
       <c r="G2">
         <v>136141000.0</v>
       </c>
       <c r="H2">
         <v>129175000.0</v>
       </c>
       <c r="I2">
         <v>94155000.0</v>
       </c>
       <c r="J2">
         <v>67737000.0</v>
       </c>
       <c r="K2">
         <v>41681000.0</v>
       </c>
       <c r="L2">
         <v>15536000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>24330000</v>
       </c>
       <c r="C3">
         <v>19187000</v>
       </c>
       <c r="D3">
         <v>31261000</v>
       </c>
       <c r="E3">
         <v>48892000</v>
       </c>
       <c r="F3">
         <v>26477000</v>
       </c>
       <c r="G3">
         <v>21772000</v>
       </c>
       <c r="H3">
         <v>26223000</v>
       </c>
       <c r="I3">
         <v>17944000</v>
       </c>
       <c r="J3">
         <v>12021000</v>
       </c>
       <c r="K3">
         <v>14198000</v>
       </c>
       <c r="L3">
         <v>11372000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>10857000.0</v>
       </c>
       <c r="F4">
         <v>24370000.0</v>
       </c>
       <c r="G4">
         <v>32449000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>138104000.0</v>
       </c>
       <c r="F5">
         <v>24719000.0</v>
       </c>
       <c r="G5">
         <v>153807000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>-15700000.0</v>
       </c>
       <c r="C6">
         <v>8609000.0</v>
       </c>
       <c r="D6">
         <v>2199000.0</v>
       </c>
       <c r="E6">
         <v>10857000.0</v>
       </c>
       <c r="F6">
         <v>24370000.0</v>
       </c>
       <c r="G6">
         <v>32449000.0</v>
       </c>
       <c r="H6">
         <v>6966000.0</v>
       </c>
       <c r="I6">
         <v>35020000.0</v>
       </c>
       <c r="J6">
         <v>26418000.0</v>
       </c>
       <c r="K6">
         <v>26056000.0</v>
       </c>
       <c r="L6">
         <v>26145000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>-2294000.0</v>
       </c>
       <c r="C7">
         <v>-30263000.0</v>
       </c>
       <c r="D7">
         <v>-21050000.0</v>
       </c>
       <c r="E7">
         <v>-80738000.0</v>
       </c>
       <c r="F7">
         <v>-10417000.0</v>
       </c>
       <c r="G7">
         <v>-34256000.0</v>
       </c>
       <c r="H7">
         <v>15084000.0</v>
       </c>
       <c r="I7">
         <v>-29880000.0</v>
       </c>
       <c r="J7">
         <v>18371000.0</v>
       </c>
       <c r="K7">
         <v>7264000.0</v>
       </c>
       <c r="L7">
         <v>2905000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-8231000.0</v>
       </c>
       <c r="G8">
         <v>-4010000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>-8231000.0</v>
       </c>
       <c r="G9">
         <v>-4010000.0</v>
       </c>
       <c r="H9">
         <v>-7128000.0</v>
       </c>
       <c r="I9">
         <v>-6889000.0</v>
       </c>
       <c r="J9">
         <v>-3453000.0</v>
       </c>
       <c r="K9">
         <v>-2384000.0</v>
       </c>
       <c r="L9">
         <v>-3021000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>21727000.0</v>
       </c>
       <c r="G11">
         <v>6253000.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>-132000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>166827000.0</v>
       </c>
       <c r="F12">
         <v>102700000.0</v>
       </c>
       <c r="G12">
         <v>22581000.0</v>
       </c>
       <c r="H12">
         <v>127591000.0</v>
       </c>
       <c r="I12">
         <v>33037000.0</v>
       </c>
       <c r="J12">
         <v>120364000.0</v>
       </c>
       <c r="K12">
         <v>47402000.0</v>
       </c>
       <c r="L12">
         <v>49595000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-80738000.0</v>
       </c>
       <c r="F13">
         <v>-10400000.0</v>
       </c>
       <c r="G13">
         <v>-34300000.0</v>
       </c>
       <c r="H13">
         <v>22212000.0</v>
       </c>
       <c r="I13">
         <v>-22991000.0</v>
       </c>
       <c r="J13">
         <v>21824000.0</v>
       </c>
       <c r="K13">
         <v>9648000.0</v>
       </c>
       <c r="L13">
         <v>6058000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>41412000.0</v>
       </c>
       <c r="C14">
         <v>51157000.0</v>
       </c>
       <c r="D14">
         <v>54885000.0</v>
       </c>
       <c r="E14">
         <v>47533000.0</v>
       </c>
       <c r="F14">
         <v>27112000.0</v>
       </c>
       <c r="G14">
         <v>20220000.0</v>
       </c>
       <c r="H14">
         <v>14101000.0</v>
       </c>
       <c r="I14">
         <v>11823000.0</v>
       </c>
       <c r="J14">
         <v>10589000.0</v>
       </c>
       <c r="K14">
         <v>8378000.0</v>
       </c>
       <c r="L14">
         <v>5203000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>198900000.0</v>
       </c>
       <c r="C16">
         <v>214625000.0</v>
       </c>
       <c r="D16">
         <v>206016000.0</v>
       </c>
       <c r="E16">
         <v>203817000.0</v>
       </c>
       <c r="F16">
         <v>192960000.0</v>
       </c>
       <c r="G16">
         <v>168590000.0</v>
       </c>
       <c r="H16">
         <v>136141000.0</v>
       </c>
       <c r="I16">
         <v>129175000.0</v>
       </c>
       <c r="J16">
         <v>94155000.0</v>
       </c>
       <c r="K16">
         <v>67737000.0</v>
       </c>
       <c r="L16">
         <v>41681000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>389079000.0</v>
       </c>
       <c r="C18">
         <v>374335000.0</v>
       </c>
       <c r="D18">
         <v>361504000.0</v>
       </c>
       <c r="E18">
         <v>198983000.0</v>
       </c>
       <c r="F18">
         <v>136970000.0</v>
       </c>
       <c r="G18">
         <v>131097000.0</v>
       </c>
       <c r="H18">
         <v>192151000.0</v>
       </c>
       <c r="I18">
         <v>120430000.0</v>
       </c>
       <c r="J18">
         <v>127097000.0</v>
       </c>
       <c r="K18">
         <v>99704000.0</v>
       </c>
       <c r="L18">
         <v>56285000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-193689000.0</v>
       </c>
       <c r="D19">
         <v>-445039000.0</v>
       </c>
       <c r="E19">
         <v>-1116661000.0</v>
       </c>
       <c r="F19">
         <v>-884800000.0</v>
       </c>
       <c r="G19">
         <v>42976000.0</v>
       </c>
       <c r="H19">
         <v>-497680000.0</v>
       </c>
       <c r="I19">
         <v>-471427000.0</v>
       </c>
       <c r="J19">
         <v>-343388000.0</v>
       </c>
       <c r="K19">
         <v>-309759000.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>60479000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>-55722000.0</v>
       </c>
       <c r="C21">
         <v>-178184000.0</v>
       </c>
       <c r="D21">
         <v>-98967000.0</v>
       </c>
       <c r="E21">
         <v>943195000.0</v>
       </c>
       <c r="F21">
         <v>748900000.0</v>
       </c>
       <c r="G21">
         <v>-135258000.0</v>
       </c>
       <c r="H21">
         <v>224951000.0</v>
       </c>
       <c r="I21">
         <v>369289000.0</v>
       </c>
       <c r="J21">
         <v>239840000.0</v>
       </c>
       <c r="K21">
         <v>228553000.0</v>
       </c>
       <c r="L21">
         <v>116522000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>25200000.0</v>
       </c>
       <c r="C22">
         <v>-78682000.0</v>
       </c>
       <c r="D22">
         <v>-179951000.0</v>
       </c>
       <c r="E22">
         <v>-77744000.0</v>
       </c>
       <c r="F22">
         <v>47414000.0</v>
       </c>
       <c r="G22">
         <v>-45082000.0</v>
       </c>
       <c r="H22">
         <v>61598000.0</v>
       </c>
       <c r="I22">
         <v>123394000.0</v>
       </c>
       <c r="J22">
         <v>-10206000.0</v>
       </c>
       <c r="K22">
         <v>50858000.0</v>
       </c>
       <c r="L22">
         <v>8395000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
         <v>-3678000.0</v>
       </c>
       <c r="C23">
         <v>-13040000.0</v>
       </c>
       <c r="D23">
         <v>-5418000.0</v>
       </c>
       <c r="E23">
         <v>-16854000.0</v>
       </c>
       <c r="F23">
         <v>-5415000.0</v>
       </c>
       <c r="G23">
         <v>-2036000.0</v>
       </c>
       <c r="H23">
         <v>842000.0</v>
       </c>
       <c r="I23">
         <v>-1216000.0</v>
       </c>
       <c r="J23">
         <v>-9152000.0</v>
       </c>
       <c r="K23">
         <v>-6640000.0</v>
       </c>
       <c r="L23">
         <v>-4690000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>-369700000.0</v>
       </c>
       <c r="C24">
         <v>-174502000.0</v>
       </c>
       <c r="D24">
         <v>-254920000.0</v>
       </c>
       <c r="E24">
         <v>-1122656000.0</v>
       </c>
       <c r="F24">
         <v>-746657000.0</v>
       </c>
       <c r="G24">
         <v>21204000.0</v>
       </c>
       <c r="H24">
         <v>-488805000.0</v>
       </c>
       <c r="I24">
         <v>-453483000.0</v>
       </c>
       <c r="J24">
         <v>-334840000.0</v>
       </c>
       <c r="K24">
         <v>-299103000.0</v>
       </c>
       <c r="L24">
         <v>-250906000.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>390494000.0</v>
       </c>
       <c r="C25">
         <v>438321000.0</v>
       </c>
       <c r="D25">
         <v>520288000.0</v>
       </c>
       <c r="E25">
         <v>331204000.0</v>
       </c>
       <c r="F25">
         <v>64030000.0</v>
       </c>
       <c r="G25">
         <v>206963000.0</v>
       </c>
       <c r="H25">
         <v>97989000.0</v>
       </c>
       <c r="I25">
         <v>-15758000.0</v>
       </c>
       <c r="J25">
         <v>106368000.0</v>
       </c>
       <c r="K25">
         <v>79266000.0</v>
       </c>
       <c r="L25">
         <v>69955000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-2700000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>-2000000.0</v>
       </c>
       <c r="H26">
         <v>60479000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>-1007000.0</v>
       </c>
       <c r="L26">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27">
         <v>10686000.0</v>
       </c>
       <c r="C27">
         <v>12989000.0</v>
       </c>
       <c r="D27">
         <v>18593000.0</v>
       </c>
       <c r="E27">
         <v>27620000.0</v>
       </c>
       <c r="F27">
         <v>18857000.0</v>
       </c>
       <c r="G27">
         <v>19488000.0</v>
       </c>
       <c r="H27">
         <v>19183000.0</v>
       </c>
       <c r="I27">
         <v>6772000.0</v>
       </c>
       <c r="J27">
         <v>5705000.0</v>
       </c>
       <c r="K27">
         <v>4503000.0</v>
       </c>
       <c r="L27">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>-59400000.0</v>
       </c>
       <c r="C28">
         <v>-191224000.0</v>
       </c>
       <c r="D28">
         <v>-104385000.0</v>
       </c>
       <c r="E28">
         <v>934530000.0</v>
       </c>
       <c r="F28">
         <v>745709000.0</v>
       </c>
       <c r="G28">
         <v>-136799000.0</v>
       </c>
       <c r="H28">
         <v>286272000.0</v>
       </c>
       <c r="I28">
         <v>368073000.0</v>
       </c>
       <c r="J28">
         <v>230688000.0</v>
       </c>
       <c r="K28">
         <v>221913000.0</v>
       </c>
       <c r="L28">
         <v>209745000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>413400000.0</v>
       </c>
       <c r="C29">
         <v>393522000.0</v>
       </c>
       <c r="D29">
         <v>392765000.0</v>
       </c>
       <c r="E29">
         <v>247875000.0</v>
       </c>
       <c r="F29">
         <v>163447000.0</v>
       </c>
       <c r="G29">
         <v>152869000.0</v>
       </c>
       <c r="H29">
         <v>218374000.0</v>
       </c>
       <c r="I29">
         <v>138374000.0</v>
       </c>
       <c r="J29">
         <v>139118000.0</v>
       </c>
       <c r="K29">
         <v>113902000.0</v>
       </c>
       <c r="L29">
         <v>67657000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-369700000.0</v>
       </c>
       <c r="C30">
         <v>-193689000.0</v>
       </c>
       <c r="D30">
         <v>-286181000.0</v>
       </c>
       <c r="E30">
         <v>-1171548000.0</v>
       </c>
       <c r="F30">
         <v>-884786000.0</v>
       </c>
       <c r="G30">
         <v>16379000.0</v>
       </c>
       <c r="H30">
         <v>-497680000.0</v>
       </c>
       <c r="I30">
         <v>-471427000.0</v>
       </c>
@@ -13266,2884 +13467,2948 @@
       <c r="L30">
         <v>-251257000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>209900000.0</v>
+      </c>
+      <c r="C2">
         <v>198900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>224000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>228222000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>230973000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>214625000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>228537000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>236636000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>196553000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>206016000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>199645000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>202300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>201921000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>203817000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>272207000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>133856000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>170558000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>192960000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>223755000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>357969000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>183181000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>168590000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>163480000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>197960000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>206094000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>136141000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>220419000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>104635000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>118745000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>129175000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>94258000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>91066000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>103405000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>94155000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>74640000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>65589000.0</v>
       </c>
-      <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>6510000</v>
       </c>
       <c r="C3">
+        <v>6510000</v>
+      </c>
+      <c r="D3">
         <v>6202000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6117000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5578000</v>
       </c>
       <c r="F3">
         <v>5578000</v>
       </c>
       <c r="G3">
+        <v>5578000</v>
+      </c>
+      <c r="H3">
         <v>6058000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4778000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5254000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3097000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6081000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6400000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6988000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11743000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12068000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13244000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12939000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10641000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5408000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6376000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7453000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6524000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6495000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5801000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7225000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7076000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8724000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7028000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5731000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4740000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8168000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2553000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3608000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3615000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1838000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3280000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715000</v>
       </c>
       <c r="AL3">
         <v>1715000</v>
       </c>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3">
+        <v>1715000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>414000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1896000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-68390000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>138351000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-36702000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-22402000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>14591000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>106804000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>200203000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>88221000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>40548000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>49936000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-40601000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>8050000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5"/>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>2600000.0</v>
+      </c>
+      <c r="C6">
         <v>10920000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-25100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4266000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2751000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16348000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13912000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8099000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>40083000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9463000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6371000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>414000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1896000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-68390000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>138351000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-36702000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-22402000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-30795000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-134214000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>174788000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14591000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5110000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-34480000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8134000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>69953000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-84278000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>115784000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-14110000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10430000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>34917000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3192000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-12339000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>9250000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>19515000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1074000.0</v>
       </c>
       <c r="AL6">
         <v>-1074000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6">
+        <v>-1074000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>4877000.0</v>
+      </c>
+      <c r="C7">
         <v>-4877000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-12087000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4827000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9675000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4945000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-17931000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2095000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6801000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-17038000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6233000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-12100000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>314000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-15507000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5314000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-35874000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13548000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-36630000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7587000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3313000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1536000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-22853000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-21515000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2357000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>495000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-15593000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-8793000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>21303000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3558000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-984000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-20639000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-7018000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1802000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-421000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>17960000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>5155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2372000.0</v>
       </c>
       <c r="AL7">
         <v>-2372000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7">
+        <v>-2372000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>1183000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>-5360000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3773000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-6677000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1422000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-332000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1550000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3241000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1987000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3721000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2017000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-912000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-478000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3096000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-2003000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1144000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-646000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1281000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-949000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-611500.0</v>
       </c>
       <c r="AL9">
         <v>-611500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9">
+        <v>-611500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
-[...1 lines deleted...]
-      </c>
+      <c r="AC10"/>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
-      <c r="AG10"/>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-20518000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>1286000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-866000.0</v>
       </c>
-      <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>9107000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-29945000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4971000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>200200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>75800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>27491000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>31200000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19152000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>20887000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>21122000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43962000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>70545000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>76358000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32320000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>33630000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>30972000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>30669000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>35214000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11413000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>314000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-15500000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5314000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-35900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-13500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-36630000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7600000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3300000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1817000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-22900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-21183000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>807000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3736000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-13606000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5072000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>23320000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4470000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-506000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-18829000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-4149000.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>8823000.0</v>
+      </c>
+      <c r="C14">
         <v>9000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9469000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10160000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10715000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11068000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11480000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13473000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13006000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13198000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13783000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10955000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13769000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13389000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12909000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12284000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11643000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10697000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6722000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5689000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7744000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6957000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5342000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5117000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5103000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4658000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4443000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3591000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3188000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2879000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3125000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2990000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2858000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2850000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-315000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2550000.0</v>
       </c>
       <c r="AL14">
         <v>2550000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14">
+        <v>2550000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>934319000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>212400000.0</v>
+      </c>
+      <c r="C16">
         <v>209900000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>198900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>223956000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>228222000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>230973000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>214625000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>228537000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>236636000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>196553000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>206016000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>199600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>202335000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>201921000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>203817000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>272207000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>133856000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>170558000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>192960000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>223755000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>357969000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>183181000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>168590000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>163480000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>197960000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>206094000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>136141000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>220419000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>104635000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>118745000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>129175000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>94258000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>91066000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>103405000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>94155000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>74640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1074000.0</v>
       </c>
       <c r="AL16">
         <v>-1074000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16">
+        <v>-1074000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>115810000.0</v>
+      </c>
+      <c r="C18">
         <v>97219000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>102661000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>92924000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>110106000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>95399000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>85387000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>103690000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>102473000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>82785000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>100230000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>100700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>95555000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>65071000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>76464000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>54457000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>40138000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>27924000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>54311000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>43514000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>28229000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11632000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6967000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>39589000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>34670000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>45046000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>42409000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>61525000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>45779000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>42438000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>29772000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>26824000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>32781000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>31053000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>36856000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>37039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28337500.0</v>
       </c>
       <c r="AL18">
         <v>28337500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18">
+        <v>28337500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-72630000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-52342000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-55520000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-56427000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-110284000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-63439000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>36461000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-96813000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-85300000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-64373000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-27135000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-241042000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-263322000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-501532000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-110765000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-568000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-256600000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-66138000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>15511000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-102990000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>25795000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>132922000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-39348000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-197717000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-146663000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-95591000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-57709000.0</v>
       </c>
-      <c r="AE19">
-[...1 lines deleted...]
-      </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>-55821000.0</v>
+      </c>
+      <c r="C21">
         <v>-100292000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>57395000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-30679000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-53840000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-28598000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-43324000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1508000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-111938000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-51858000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>99190000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>349400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>426000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>68605000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>477100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>76200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>205528000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-10065000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>95273000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-105200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-182808000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>57972000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>61832000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>132923000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29968000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-42000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>169184000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>104961000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>8600000.0</v>
+      </c>
+      <c r="C22">
         <v>2300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5198000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6877000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9767000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8738000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-29956000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-31025000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-26439000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-41824000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-21100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-14899000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-102090000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-8423000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-105827000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-9157000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>45663000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>14166000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>22979000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7250000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3019000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8513000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-6046000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-34248000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-13301000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>23163000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10029000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>13792000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>14614000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>25273000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20839000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>38913000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>38369000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-17955000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>550000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2802000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3599500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>-800000.0</v>
+      </c>
+      <c r="C23">
         <v>-474000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2095000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1097000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-511000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5606000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4775000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-61407000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2659000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1539000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-563000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-7769000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4493000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2127000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-7114000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-537000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-7076000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1808000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-836000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-284000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2487000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-635000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-465000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-143000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-793000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>474000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>60971000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>143000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2092000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>374000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>341000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>161000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-183000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-3260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12667000.0</v>
       </c>
       <c r="AL23">
         <v>12667000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23">
+        <v>12667000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24">
+        <v>-43800000.0</v>
+      </c>
+      <c r="C24">
         <v>8000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-189200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-66513000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>333085000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>331965000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-50369000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-105506000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-58185000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>39558000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-90732000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-80000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-57385000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-27905000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-243603000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-264609000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-504789000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-111855000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-562637000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-258874000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-58685000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>15511000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-101775000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>26230000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>134482000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-37733000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-194607000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-144665000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-89860000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-52969000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-163187000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-129534000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-104382000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-58187000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-146623000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-104060000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42078500.0</v>
       </c>
       <c r="AL24">
         <v>-42078500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24">
+        <v>-42078500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>95823000.0</v>
+      </c>
+      <c r="C25">
         <v>106277000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>117587000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>86022000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>74553000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>72366000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>86310000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>123829000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>116003000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>112179000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>123235000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>141215000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>98890000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>176144000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>71864000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>196604000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>57210000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12062000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24480000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8303000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9340000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>21907000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15502000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>31279000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>88076000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>72106000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>22978000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>24221000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>27264000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>23526000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7313000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10675000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-15991000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-17755000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>37357000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>30518000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>25802500.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>24942000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:38">
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>200000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-200000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2700000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>6632000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>800000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-800000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-600000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-500000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60479000.0</v>
       </c>
       <c r="AB26">
         <v>60479000.0</v>
       </c>
       <c r="AC26">
-        <v>0.0</v>
+        <v>60479000.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>-876000.0</v>
       </c>
-      <c r="AF26">
-[...2 lines deleted...]
-      <c r="AG26"/>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>-2264000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-3898000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27">
+        <v>2939000.0</v>
+      </c>
+      <c r="C27">
         <v>4143000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2659000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2488000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2708000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2831000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2848000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3217000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2942000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3982000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4884000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4362000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4469000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4878000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6868000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7050000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6929000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6773000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4315000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4088000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5366000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5088000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5171000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5194000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4972000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4151000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4005000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11163000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2035000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1980000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1736000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1850000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1709000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1477000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1647000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1392000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1270000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1333000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:38">
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>-56600000.0</v>
+      </c>
+      <c r="C28">
         <v>-100800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>55300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-30677000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-54937000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-29109000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-48930000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6283000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4205000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-131806000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3127000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-24400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-37756000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-39062000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>98749000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>348503000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>425749000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>61529000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>477531000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>75486000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>205244000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-12552000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>94638000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-105665000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-182951000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>57179000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>62306000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>193894000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>29971000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>101000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>167092000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>105335000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>59262000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>36384000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>129282000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>76072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12667000.0</v>
       </c>
       <c r="AL28">
         <v>12667000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28">
+        <v>12667000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>109300000.0</v>
+      </c>
+      <c r="C29">
         <v>103700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>108900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>99041000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>104528000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>100977000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>91445000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>108468000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>107727000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>85882000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>106311000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>107100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>102543000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>76814000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>88532000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>67701000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>53077000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>38565000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>59719000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>49890000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35682000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18156000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13462000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>45390000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>41895000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>52122000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>51133000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>68553000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>51510000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>47178000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>37940000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>29377000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>36389000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>34668000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>38694000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>40319000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30052500.0</v>
       </c>
       <c r="AL29">
         <v>30052500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29">
+        <v>30052500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>-50100000.0</v>
+      </c>
+      <c r="C30">
         <v>8000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-189200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-72630000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-52342000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-55520000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-56427000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-110284000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-63439000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>36461000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-96813000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-85300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-64373000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-39648000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-255671000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-277853000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-515528000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-122496000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-568045000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-259590000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-66138000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8987000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-102990000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>25795000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>132922000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-39348000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-197717000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-146663000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-95591000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-57709000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-170115000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-131520000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-107990000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-61802000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-148461000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-107340000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-43793500.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-43793500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>