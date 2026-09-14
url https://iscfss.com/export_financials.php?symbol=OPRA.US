--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -235,50 +238,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -860,14665 +869,15774 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>89520922.0</v>
+      </c>
+      <c r="C2">
         <v>72694000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49345000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40031000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32506000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22449802.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>48677743.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14290000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16521000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24386000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-1268013.0</v>
+      </c>
+      <c r="C5">
         <v>-4938000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4127000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3385000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-520000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>408014.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1507992.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>316000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9394000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1768000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>8410000.0</v>
+      </c>
+      <c r="C7">
         <v>9586000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10435000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7563000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5374000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12003000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>229000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2338000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6533000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>18000.0</v>
       </c>
       <c r="C8">
         <v>18000.0</v>
       </c>
       <c r="D8">
         <v>18000.0</v>
       </c>
       <c r="E8">
-        <v>24000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="F8">
         <v>24000.0</v>
       </c>
       <c r="G8">
         <v>24000.0</v>
       </c>
       <c r="H8">
+        <v>24000.0</v>
+      </c>
+      <c r="I8">
         <v>22012000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>155467602.0</v>
+      </c>
+      <c r="C10">
         <v>126797000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>93863000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52414000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>102876000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>134172797.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>192363988.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>177873000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32969000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32393000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>155467602.0</v>
+      </c>
+      <c r="C12">
         <v>126797000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>93863000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>118664000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>181011000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>135028828.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>236044758.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>179127000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32969000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32393000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>18000.0</v>
       </c>
       <c r="C13">
         <v>18000.0</v>
       </c>
       <c r="D13">
         <v>18000.0</v>
       </c>
       <c r="E13">
-        <v>24000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="F13">
         <v>24000.0</v>
       </c>
       <c r="G13">
+        <v>24000.0</v>
+      </c>
+      <c r="H13">
         <v>23999.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>738712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>576531000.0</v>
       </c>
       <c r="J13">
         <v>576531000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>576531000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>90956000.0</v>
+      </c>
+      <c r="C14">
         <v>89676274.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>90921608.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>110332552.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>115140000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>118695000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>112415000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>104365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109725000.0</v>
       </c>
       <c r="J14">
         <v>109725000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>109725000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>24000.0</v>
       </c>
       <c r="H15">
+        <v>24000.0</v>
+      </c>
+      <c r="I15">
         <v>22012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>576531000.0</v>
       </c>
       <c r="J15">
         <v>576531000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15">
+        <v>576531000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>4499046.0</v>
+      </c>
+      <c r="C16">
         <v>5441000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10272000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>995000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1092000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>345012.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>707996.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1932000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1472000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3578000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
+        <v>430327436.0</v>
+      </c>
+      <c r="C20">
         <v>429742000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>429856000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>429445000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>430378000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>424976196.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>421575782.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>421578000.0</v>
       </c>
       <c r="I20">
         <v>421578000.0</v>
       </c>
       <c r="J20">
         <v>421578000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20">
+        <v>421578000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>98899019.0</v>
+      </c>
+      <c r="C21">
         <v>100583000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>99070000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>99984000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>103626000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>111958003.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>110806417.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>115444000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>118619000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>124536000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>90033000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9192000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9061000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7751959.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14601000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2404000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3818000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>1143262785.0</v>
+      </c>
+      <c r="C23">
         <v>1055585000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1010943000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>964686000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1092460000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1109651679.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1060614421.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>825303000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>636300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>640479000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>4723000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2081000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3584000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1803000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2238000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3767000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1724000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>9181000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2271000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4032000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1724000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>300241000.0</v>
+      </c>
+      <c r="C26">
         <v>261308000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>256349000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2643000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>319002000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>361066000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>77651000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>37085000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>7374000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2885000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-142513471.0</v>
+      </c>
+      <c r="C28">
         <v>-117211000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-83317000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-44579000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-89369000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-125199476.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-135390287.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-173112000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-26864000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20348000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>1010716000.0</v>
+      </c>
+      <c r="C29">
         <v>940100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>919961000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>896048000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1054728000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1055680000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>957178000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>779992000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>587270000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>119627233.0</v>
+      </c>
+      <c r="C30">
         <v>97382000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>109942493.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>131518000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>62403000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39627417.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>148719217.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>44591000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>38939000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>42758000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>358785000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>508005000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>511980000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>379821000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>238438000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>43305000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>22083000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>160691000.0</v>
+      </c>
+      <c r="C32">
         <v>130811000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>127050000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>275883000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>181071000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>141960000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>289757000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>204088000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>37461000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>863800904.0</v>
+      </c>
+      <c r="C33">
         <v>823681000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>802482000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>624473000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>551475000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>925934110.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>642289621.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>587213000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>561989000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>561511000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>11000.0</v>
+      </c>
+      <c r="C34">
         <v>72000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>93000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>68000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>22000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>68000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>137000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>212000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>87000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1683000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>13766141.0</v>
+      </c>
+      <c r="C35">
         <v>14392000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9682000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12143000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8635000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>15397550.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>19843895.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15841000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>15947000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>19010000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>1001.0</v>
+      </c>
+      <c r="C36">
         <v>-3074000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-510.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>76304000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>92000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>561989000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>561511000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>6624.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>79525000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>-1000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4383000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6204000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>944000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>958000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>4367045.0</v>
+      </c>
+      <c r="C39">
         <v>7725000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4660000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>90031000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>297572000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9061324.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25808864.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14372000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2403000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3816000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>20883217.0</v>
+      </c>
+      <c r="C40">
         <v>13223000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>16185942.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16279000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>20631000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>16043573.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23587876.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>13370000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8194000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>7420000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>6554000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>11813000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>10663000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>13570000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>11915000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>17286000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>337234477.0</v>
+      </c>
+      <c r="C42">
         <v>408397000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>478795000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>618318000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>764380000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>765156361.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>814172717.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>738690000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>557506000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-630000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>88329000.0</v>
+      </c>
+      <c r="C45">
         <v>80514000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>54742000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>50376000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>12263000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>18167000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7967000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>13460000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>11788000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>32744337.0</v>
+      </c>
+      <c r="C46">
         <v>34059000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>16074510.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14624000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12263000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>18167649.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>26052862.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12162000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13460000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>11788000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>14623000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>12263000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>18167000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>26053000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>12162000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>13460000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>11788000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>674741955.0</v>
+      </c>
+      <c r="C48">
         <v>536623000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>445164000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>273262000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>249155000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>283344132.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>99512476.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>36432000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>5366000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-7704000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>111000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3112000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>11427000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5389000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>43169000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2294000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>6105000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>5512000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>12954131.0</v>
+      </c>
+      <c r="C51">
         <v>9586000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>10546000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7835000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13507000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8973320.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>56973700.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4761000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6105000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>12045000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>3866039.0</v>
+      </c>
+      <c r="C52">
         <v>3955000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3770000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3112000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>11427000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5389192.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>47792748.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2490000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2073000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10321000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>2160146.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>66250000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>78135000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>856030.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>43680770.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1254000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2508000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>8177000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>1143262785.0</v>
+      </c>
+      <c r="C55">
         <v>1055585000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1010943000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>964686000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1092460000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1109651679.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1060614421.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>825303000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>636300000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>640479000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>279461880.0</v>
+      </c>
+      <c r="C56">
         <v>231904000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>208461000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>340213000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>540986000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>183717569.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>418324799.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>238090000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>74311000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>78967000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>118769224.0</v>
+      </c>
+      <c r="C57">
         <v>101093000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>81411000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>64330000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>70786000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>45321620.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>128569323.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>34002000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>36850000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>53272000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>132535366.0</v>
+      </c>
+      <c r="C58">
         <v>115485000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>91093000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>76473000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>79421000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>60719171.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>148413219.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>49843000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>52797000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>72282000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>1010726419.0</v>
+      </c>
+      <c r="C60">
         <v>940100000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>919850000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>888213000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1013039000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1048932508.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>912201201.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>775460000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>583503000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>568197000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AF1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AJ1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>92256619.0</v>
+      </c>
+      <c r="C2">
+        <v>89788000.0</v>
+      </c>
+      <c r="D2">
+        <v>89520922.0</v>
+      </c>
+      <c r="E2">
         <v>75081000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>79179000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>68588500.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>75285000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>63676076.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>52992000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>52716000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>52716000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>46835000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>47242000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>42862000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>42862000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>41012000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>38752000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>47917000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>38753000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>36591000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>43048000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>32269000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>25454000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>26058000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>28815231.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>57125000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>57125000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>41542000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>32174000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>17957000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>14290000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>23484000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>21804000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>21786000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>16521000.0</v>
       </c>
-      <c r="AH2"/>
-[...2 lines deleted...]
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2">
         <v>24385000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-1095042.0</v>
+      </c>
+      <c r="C5">
+        <v>-1127000.0</v>
+      </c>
+      <c r="D5">
+        <v>-1268013.0</v>
+      </c>
+      <c r="E5">
         <v>-1742000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-1825000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-3785806.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-4938000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-2822914.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-4292000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-4373000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-4373104.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-5515000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-4553000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-3334000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-3334000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-5065000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-2653000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-580000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-520000.0</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5">
+      <c r="U5">
+        <v>-310999.0</v>
+      </c>
+      <c r="V5">
         <v>1105000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>27000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>1343000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>677000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-2873023.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-1508000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-1508000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-1810000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>172000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>316000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>316000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>194000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>371000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>2009000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-9394000.0</v>
       </c>
-      <c r="AH5"/>
-[...1 lines deleted...]
-      <c r="AJ5">
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5">
         <v>568197000.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:37">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>8002000.0</v>
+      </c>
+      <c r="C7">
+        <v>8865000.0</v>
+      </c>
+      <c r="D7">
+        <v>8410000.0</v>
+      </c>
+      <c r="E7">
         <v>8824000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>9726000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>9550000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>9586000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>8961000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>10435000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L7">
+        <v>10435000.0</v>
+      </c>
+      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P7">
+        <v>7563000.0</v>
+      </c>
+      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-      <c r="T7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T7">
+        <v>5374000.0</v>
+      </c>
+      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X7">
+        <v>7800000.0</v>
+      </c>
+      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7"/>
+      <c r="AB7">
+        <v>12003000.0</v>
+      </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>18000.0</v>
       </c>
       <c r="C8">
         <v>18000.0</v>
       </c>
       <c r="D8">
         <v>18000.0</v>
       </c>
       <c r="E8">
         <v>18000.0</v>
       </c>
       <c r="F8">
         <v>18000.0</v>
       </c>
       <c r="G8">
         <v>18000.0</v>
       </c>
       <c r="H8">
         <v>18000.0</v>
       </c>
       <c r="I8">
         <v>18000.0</v>
       </c>
       <c r="J8">
         <v>18000.0</v>
       </c>
       <c r="K8">
         <v>18000.0</v>
       </c>
       <c r="L8">
         <v>18000.0</v>
       </c>
       <c r="M8">
         <v>18000.0</v>
       </c>
       <c r="N8">
-        <v>24000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="O8">
-        <v>24000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="P8">
-        <v>24000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="Q8">
         <v>24000.0</v>
       </c>
       <c r="R8">
         <v>24000.0</v>
       </c>
       <c r="S8">
         <v>24000.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
+      <c r="T8">
+        <v>24000.0</v>
+      </c>
+      <c r="U8">
+        <v>24000.0</v>
+      </c>
+      <c r="V8">
+        <v>24000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>145219696.0</v>
+      </c>
+      <c r="C10">
+        <v>141904000.0</v>
+      </c>
+      <c r="D10">
+        <v>155467602.0</v>
+      </c>
+      <c r="E10">
         <v>119042000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>133823000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>103546000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>126797000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>106005000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>104356000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>91338000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>91340187.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>83505000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>98155000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>84843000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>84843000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>166071000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>139400000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>117786000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>102876000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>89964000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>178481000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>143297000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>134168000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>64416000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>105454845.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>139487000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>139487000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>170697000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>134155000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>177873000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>177873000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>217642000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>43993000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>39300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>32969000.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-      <c r="AJ10">
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-34181000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>34180000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>145219696.0</v>
+      </c>
+      <c r="C12">
+        <v>141904000.0</v>
+      </c>
+      <c r="D12">
+        <v>155467602.0</v>
+      </c>
+      <c r="E12">
         <v>119042000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>133823000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>103546000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>126797000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>106005000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>104356000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>91338000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>91340187.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>83505000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>98155000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>84843000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>84843000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>201344000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>186872000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>182352000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>181011000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>196224000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>201256000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>143297000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>135024000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>119636000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>161919298.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>183168000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>183168000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>215950000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>151041000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>179127000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>179127000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>217642000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>43993000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>39300000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>32969000.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-      <c r="AJ12">
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12">
         <v>34181000.0</v>
       </c>
-      <c r="AK12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:37">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>18000.0</v>
       </c>
       <c r="C13">
         <v>18000.0</v>
       </c>
       <c r="D13">
         <v>18000.0</v>
       </c>
       <c r="E13">
         <v>18000.0</v>
       </c>
       <c r="F13">
         <v>18000.0</v>
       </c>
       <c r="G13">
         <v>18000.0</v>
       </c>
       <c r="H13">
         <v>18000.0</v>
       </c>
       <c r="I13">
         <v>18000.0</v>
       </c>
       <c r="J13">
         <v>18000.0</v>
       </c>
       <c r="K13">
         <v>18000.0</v>
       </c>
       <c r="L13">
         <v>18000.0</v>
       </c>
       <c r="M13">
         <v>18000.0</v>
       </c>
       <c r="N13">
-        <v>24000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="O13">
-        <v>24000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="P13">
-        <v>24000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="Q13">
         <v>24000.0</v>
       </c>
       <c r="R13">
         <v>24000.0</v>
       </c>
       <c r="S13">
         <v>24000.0</v>
       </c>
       <c r="T13">
         <v>24000.0</v>
       </c>
       <c r="U13">
         <v>24000.0</v>
       </c>
       <c r="V13">
         <v>24000.0</v>
       </c>
       <c r="W13">
         <v>24000.0</v>
       </c>
       <c r="X13">
         <v>24000.0</v>
       </c>
       <c r="Y13">
         <v>24000.0</v>
       </c>
       <c r="Z13">
         <v>24000.0</v>
       </c>
       <c r="AA13">
+        <v>24000.0</v>
+      </c>
+      <c r="AB13">
+        <v>24000.0</v>
+      </c>
+      <c r="AC13">
+        <v>24000.0</v>
+      </c>
+      <c r="AD13">
         <v>22000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>738712000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>738712000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>743687000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>576531000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>576531000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>576531000.0</v>
       </c>
-      <c r="AH13"/>
-[...2 lines deleted...]
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13">
         <v>576531000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>91076000.0</v>
+      </c>
+      <c r="C14">
+        <v>91143000.0</v>
+      </c>
+      <c r="D14">
+        <v>91011000.0</v>
+      </c>
+      <c r="E14">
         <v>90800000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>90316000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>90188000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>89741000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>89487000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>89315000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>89243000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>89245000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>91214000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>91313000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>90640000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>90640000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>113970000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>114750000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>115815000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>115145000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>116130000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>115755000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>116345000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>116245000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>117810000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>119960000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>120880000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>120880000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>112945000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>112325000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>113070000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>113070000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>108410000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>110179545.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>109725000.0</v>
       </c>
       <c r="AI14">
         <v>109725000.0</v>
       </c>
       <c r="AJ14">
         <v>109725000.0</v>
       </c>
-      <c r="AK14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:37">
+      <c r="AK14">
+        <v>109725000.0</v>
+      </c>
+      <c r="AL14">
+        <v>109725000.0</v>
+      </c>
+      <c r="AM14">
+        <v>109725000.0</v>
+      </c>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...7 lines deleted...]
-      </c>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
       <c r="V15">
         <v>24000.0</v>
       </c>
       <c r="W15">
         <v>24000.0</v>
       </c>
       <c r="X15">
         <v>24000.0</v>
       </c>
       <c r="Y15">
         <v>24000.0</v>
       </c>
       <c r="Z15">
         <v>24000.0</v>
       </c>
       <c r="AA15">
+        <v>24000.0</v>
+      </c>
+      <c r="AB15">
+        <v>24000.0</v>
+      </c>
+      <c r="AC15">
+        <v>24000.0</v>
+      </c>
+      <c r="AD15">
         <v>22000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>22000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>22012000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>743687000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>576531000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>576531000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>576531000.0</v>
       </c>
-      <c r="AH15"/>
-[...1 lines deleted...]
-      <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>13301521.0</v>
+      </c>
+      <c r="C16">
+        <v>14230000.0</v>
+      </c>
+      <c r="D16">
+        <v>4499046.0</v>
+      </c>
+      <c r="E16">
         <v>3994000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>4165000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>4390775.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="H16"/>
+      <c r="I16">
         <v>3471000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>5130000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>7703000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>7703184.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>3188000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>4845000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>6971000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>6971000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>1509000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>1868000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>2594000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>1092000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>587000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>450000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>513000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>345000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>2749000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>4045032.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>708000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>708000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>1159000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>1218000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>1932000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>1932000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>1853000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>2182000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>2118000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>1472000.0</v>
       </c>
-      <c r="AH16"/>
-[...1 lines deleted...]
-      <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
+        <v>430220876.0</v>
+      </c>
+      <c r="C20">
+        <v>430188000.0</v>
+      </c>
+      <c r="D20">
+        <v>430327436.0</v>
+      </c>
+      <c r="E20">
         <v>430319000.0</v>
       </c>
-      <c r="C20">
+      <c r="F20">
         <v>430504000.0</v>
       </c>
-      <c r="D20">
+      <c r="G20">
         <v>429955061.0</v>
       </c>
-      <c r="E20">
+      <c r="H20">
         <v>429742000.0</v>
       </c>
-      <c r="F20">
+      <c r="I20">
         <v>430274000.0</v>
       </c>
-      <c r="G20">
+      <c r="J20">
         <v>429794000.0</v>
       </c>
-      <c r="H20">
+      <c r="K20">
         <v>429794000.0</v>
       </c>
-      <c r="I20">
+      <c r="L20">
         <v>429804292.0</v>
       </c>
-      <c r="J20">
+      <c r="M20">
         <v>429509000.0</v>
       </c>
-      <c r="K20">
+      <c r="N20">
         <v>429836000.0</v>
       </c>
-      <c r="L20">
+      <c r="O20">
         <v>429599000.0</v>
       </c>
-      <c r="M20">
+      <c r="P20">
         <v>429599000.0</v>
       </c>
-      <c r="N20">
+      <c r="Q20">
         <v>428833000.0</v>
       </c>
-      <c r="O20">
+      <c r="R20">
         <v>429492000.0</v>
       </c>
-      <c r="P20">
+      <c r="S20">
         <v>430121000.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>429588000.0</v>
       </c>
-      <c r="R20">
+      <c r="U20">
         <v>433498000.0</v>
       </c>
-      <c r="S20">
+      <c r="V20">
         <v>431433000.0</v>
       </c>
-      <c r="T20">
+      <c r="W20">
         <v>431391000.0</v>
       </c>
-      <c r="U20">
+      <c r="X20">
         <v>424961000.0</v>
       </c>
-      <c r="V20">
+      <c r="Y20">
         <v>425582000.0</v>
       </c>
-      <c r="W20">
+      <c r="Z20">
         <v>425580413.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>421578000.0</v>
       </c>
       <c r="AA20">
         <v>421578000.0</v>
       </c>
       <c r="AB20">
         <v>421578000.0</v>
       </c>
       <c r="AC20">
         <v>421578000.0</v>
       </c>
       <c r="AD20">
         <v>421578000.0</v>
       </c>
       <c r="AE20">
         <v>421578000.0</v>
       </c>
       <c r="AF20">
         <v>421578000.0</v>
       </c>
       <c r="AG20">
         <v>421578000.0</v>
       </c>
-      <c r="AH20"/>
-[...2 lines deleted...]
-      <c r="AK20">
+      <c r="AH20">
+        <v>421578000.0</v>
+      </c>
+      <c r="AI20">
+        <v>421578000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>421578000.0</v>
+      </c>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20">
         <v>421579000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>108539257.0</v>
+      </c>
+      <c r="C21">
+        <v>111062000.0</v>
+      </c>
+      <c r="D21">
+        <v>98899019.0</v>
+      </c>
+      <c r="E21">
         <v>98869000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>98232000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>97872006.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>97509000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>97452000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>99278000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>98696000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>98696000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>97769000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>98781000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>99391000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>99391000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>103415000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>103170000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>102814000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>103627000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>107346000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>112237000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>113786000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>111954000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>113960000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>113396909.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>110807000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>110807000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>112355000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>113507000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>115444000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>115444000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>116470000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>117161000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>118028000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>118619000.0</v>
       </c>
-      <c r="AH21"/>
-[...2 lines deleted...]
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21">
         <v>546115000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22">
         <v>0.95</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="H22"/>
+      <c r="I22">
         <v>8260750.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-4703.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-4703.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>167403000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>167403000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="R22"/>
+      <c r="S22">
         <v>297571000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>297571000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>24000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>21000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>21000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>9061000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>178000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>184001.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>7752000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>7752000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>1932000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>14371000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>14371000.0</v>
       </c>
-      <c r="AD22"/>
-      <c r="AE22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>3041000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>2529000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>2404000.0</v>
       </c>
-      <c r="AH22"/>
-[...1 lines deleted...]
-      <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>1162183590.0</v>
+      </c>
+      <c r="C23">
+        <v>1140948000.0</v>
+      </c>
+      <c r="D23">
+        <v>1143262785.0</v>
+      </c>
+      <c r="E23">
         <v>1059790000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>1069688000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>1043045779.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>1055585000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>1012665000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>1007904000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>997984000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>998007899.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>900959000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>908543000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>911550000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>911550000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>1072270000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>1053750000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>1074284000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>1121391000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>1212492000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>1190028000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>1126452000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>1107652000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>1088721000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>963604728.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>1060620000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>1060620000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>984031000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>852333000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>825303000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>825303000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>829629000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>651491000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>641991000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>636300000.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-      <c r="AJ23">
+      <c r="AK23"/>
+      <c r="AL23"/>
+      <c r="AM23">
         <v>568197000.0</v>
       </c>
-      <c r="AK23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:37">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...4 lines deleted...]
-      </c>
+      <c r="G24"/>
+      <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
+        <v>6038000.0</v>
+      </c>
+      <c r="K24">
+        <v>6942000.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24">
         <v>5594000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>5273000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>4485000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>4723000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>556000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>811000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>1332000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>2081000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>2195000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>2745000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>4529000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>3584000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>3908000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>4452000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>9720000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>1803000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>9750000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>10053000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>11981000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>2238000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>2694000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>3237000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>2138000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>4032000.0</v>
       </c>
-      <c r="AH24"/>
-[...2 lines deleted...]
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>1724000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>9720000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>9181000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>9750000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>10053000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>11981000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>2271000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>2695000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>3237000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>2138000.0</v>
       </c>
-      <c r="AG25"/>
-[...1 lines deleted...]
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>308736000.0</v>
+      </c>
+      <c r="C26">
+        <v>301508000.0</v>
+      </c>
+      <c r="D26">
+        <v>300241000.0</v>
+      </c>
+      <c r="E26">
         <v>263669000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>262708000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>262630000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>261308000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>255926000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>255885000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>256362000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>256349000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>2530000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>2589000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>2573000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>2643000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>2620000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>2750000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>2823000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>319002000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>399858000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>374407000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>371832000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>361066000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>349345000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>83998000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>78326000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>77651000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>70249000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>47017000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>38933000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>37085000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>4594000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>6786000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>7692000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>7374000.0</v>
       </c>
-      <c r="AH26"/>
-[...2 lines deleted...]
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>2885000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-137217383.0</v>
+      </c>
+      <c r="C28">
+        <v>-133039000.0</v>
+      </c>
+      <c r="D28">
+        <v>-142513471.0</v>
+      </c>
+      <c r="E28">
         <v>-110218000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-124097000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-93991204.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-117211000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-97044000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-94677000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-80615000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-80616931.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-75023000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-90095000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-77890000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-77890000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-162137000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-136040000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-113163000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-89368000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-60675000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-171762000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-134237000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-125195000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-55323000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-97006777.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-82513000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-82513000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-134476000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-117114000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-173112000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-173112000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-212638000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-38167000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-34057000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-26864000.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-      <c r="AJ28">
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28">
         <v>34181000.0</v>
       </c>
-      <c r="AK28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:37">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>1013383000.0</v>
+      </c>
+      <c r="C29">
+        <v>988975000.0</v>
+      </c>
+      <c r="D29">
+        <v>1010716000.0</v>
+      </c>
+      <c r="E29">
         <v>947644000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>955761000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>929576000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>940100000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>911692000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>932124000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>912880000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>919961000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>827940000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>824553000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>840408000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>896048000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>997522000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>992614000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>1007089000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>1054728000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>1151256000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>1102936000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>1062109000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>1055680000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>1036913000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>899332000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>942379000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>129105064.0</v>
+      </c>
+      <c r="C30">
+        <v>114439000.0</v>
+      </c>
+      <c r="D30">
+        <v>119627233.0</v>
+      </c>
+      <c r="E30">
         <v>108245000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>103287000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>108473465.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>92823000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>79156608.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>78456000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>76623000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>76624834.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>97686000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>84684000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>85534000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>85534000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>94697000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>125974000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>108437000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>62402000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>47536087.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>43790000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>39643000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>43424000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>42812000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>116903937.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>201598000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>201598000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>107422000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>67119000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>44591000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>44591000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>53241000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>44601000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>38832000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>38939000.0</v>
       </c>
-      <c r="AH30"/>
-[...2 lines deleted...]
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30">
         <v>34580000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>292180000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>293230000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>304465000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>358785000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>461340000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>456592000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>469531000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>508005000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>581123000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>552547000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>507872000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>511980000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>488278000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>351911000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>346545000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>379821000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>344221000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>244557000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>239800000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>238438000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>238955000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>59846000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>51660000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>43305000.0</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-      <c r="AJ31">
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31">
         <v>22083000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>22083000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>143762000.0</v>
+      </c>
+      <c r="C32">
+        <v>122890000.0</v>
+      </c>
+      <c r="D32">
+        <v>160691000.0</v>
+      </c>
+      <c r="E32">
         <v>132044000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>142828000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>117642000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>130811000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>101495000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>112336000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>91759000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>127050000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>279271000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>272035000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>272309000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>275883000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>318739000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>349293000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>402361000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>181071000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>176732000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>174516000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>131370000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>141960000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>132457000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>252861000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>261129000.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>881198568.0</v>
+      </c>
+      <c r="C33">
+        <v>877845000.0</v>
+      </c>
+      <c r="D33">
+        <v>863800904.0</v>
+      </c>
+      <c r="E33">
         <v>826568000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>826683000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>824478931.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>823681000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>819241000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>821224000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>822794000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>822813704.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>546081000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>553997000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>573769000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>573769000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>684411000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>648669000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>607751000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>868784000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>958106000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>936748000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>937592000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>920144000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>912389000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>656432264.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>642293000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>642293000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>631870000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>610140000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>587213000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>587213000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>556165000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>559855000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>561332000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>561989000.0</v>
       </c>
-      <c r="AH33"/>
-[...1 lines deleted...]
-      <c r="AJ33">
+      <c r="AK33"/>
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-34181000.0</v>
       </c>
-      <c r="AK33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:37">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>1000.0</v>
+      </c>
+      <c r="C34">
+        <v>7000.0</v>
+      </c>
+      <c r="D34">
+        <v>11000.0</v>
+      </c>
+      <c r="E34">
         <v>12000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>11000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>73000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>72000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>69000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>47000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>85000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>93000.0</v>
       </c>
-      <c r="J34">
+      <c r="M34">
         <v>67000.0</v>
       </c>
-      <c r="K34">
+      <c r="N34">
         <v>59000.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>47000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>68000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>29000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>21000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>26000.0</v>
       </c>
-      <c r="Q34">
+      <c r="T34">
         <v>22000.0</v>
       </c>
-      <c r="R34">
+      <c r="U34">
         <v>24000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>1413000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>193000.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>68000.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>96000.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>1417000.0</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>80000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>137000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AC34">
         <v>130000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AD34">
         <v>197000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AE34">
         <v>368000.0</v>
       </c>
-      <c r="AC34"/>
-[...1 lines deleted...]
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>11543452.0</v>
+      </c>
+      <c r="C35">
+        <v>11761000.0</v>
+      </c>
+      <c r="D35">
+        <v>13766141.0</v>
+      </c>
+      <c r="E35">
         <v>10968000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>13750000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>12586357.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>14392000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>9044000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>11114000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>12396000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>12396296.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>5893000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>9539000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>12623000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>12623000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>9562000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>8708000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>7646000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>8635000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>12871000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>15047000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>15914000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>15397000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>17026000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>18407147.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>19844000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>19844000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>23534000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>24006000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>15841000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>15841000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>17977000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>17865000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>15526000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>15947000.0</v>
       </c>
-      <c r="AH35"/>
-[...1 lines deleted...]
-      <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="C36"/>
+        <v>45</v>
+      </c>
+      <c r="B36">
+        <v>3.0</v>
+      </c>
+      <c r="C36">
+        <v>-1000.0</v>
+      </c>
       <c r="D36">
-        <v>1000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1001.0</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
       <c r="G36">
         <v>1000.0</v>
       </c>
       <c r="H36">
+        <v>1064000.0</v>
+      </c>
+      <c r="I36">
+        <v>47350.0</v>
+      </c>
+      <c r="J36">
+        <v>1000.0</v>
+      </c>
+      <c r="K36">
         <v>12658.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>12658.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="M36"/>
+      <c r="N36">
         <v>7546000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>27532000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>27532000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>136141000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>99707000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>58689000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>1981000.0</v>
       </c>
-      <c r="R36"/>
-[...6 lines deleted...]
-      </c>
+      <c r="U36"/>
       <c r="V36">
         <v>1000.0</v>
       </c>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
+        <v>3000.0</v>
+      </c>
+      <c r="Y36">
+        <v>1000.0</v>
+      </c>
+      <c r="Z36">
         <v>-1000.01</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>25032000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>92000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>-1000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>27361000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>1000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>1000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>12396000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>13213000.0</v>
       </c>
-      <c r="AF36"/>
-[...1 lines deleted...]
-      <c r="AH36"/>
       <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-34181000.0</v>
       </c>
-      <c r="AK36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:37">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="C38">
+        <v>1000.0</v>
+      </c>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>1.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="H38"/>
+      <c r="I38">
         <v>-30592.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="J38">
         <v>-1000.0</v>
       </c>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
         <v>-1000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
+        <v>-1000.0</v>
+      </c>
+      <c r="O38">
         <v>29023000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>79525000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>138209000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>101913000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>-1000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>4304000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>3653000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>3825000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>1000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>4383000.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>3946000.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>10164000.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>4682000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>6204000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>-1000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>-1000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>586000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>944000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>1127000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>1117000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>-1000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>548529000.0</v>
       </c>
-      <c r="AH38"/>
-[...2 lines deleted...]
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38">
         <v>549724000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>6660262.0</v>
+      </c>
+      <c r="C39">
+        <v>6759000.0</v>
+      </c>
+      <c r="D39">
+        <v>4367045.0</v>
+      </c>
+      <c r="E39">
         <v>5935000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>5895000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>6547382.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>12284000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>8262392.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>3869000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>7229000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>7229000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>173688000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>171707000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>167404000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>167404000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>91818000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>92235000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>175744000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>2000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>10601913.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>8213000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>5898000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>-1000.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>13706000.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>28162225.01</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>78903000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>78903000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>26857000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>24034000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>1000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>14372000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>2581000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>3042000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>7663938.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>2403000.0</v>
       </c>
-      <c r="AH39"/>
-[...2 lines deleted...]
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39">
         <v>2030000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>26895056.0</v>
+      </c>
+      <c r="C40">
+        <v>21119000.0</v>
+      </c>
+      <c r="D40">
+        <v>20883217.0</v>
+      </c>
+      <c r="E40">
         <v>11353000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>9872000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>23856575.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>21853000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>13080924.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>9080000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>13962000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>13963872.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>12323000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>21409000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>9846000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>9846000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>16145000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>9036000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>8847000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>20264000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>12610000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>30571000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>19274000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>14360000.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>8975000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>13027104.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>22944000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>22944000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>11471000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>7581000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>11623000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>13370000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>6053000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>6103000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>4853000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>8194000.0</v>
       </c>
-      <c r="AH40"/>
-[...2 lines deleted...]
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40"/>
+      <c r="AN40">
         <v>17104000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>299000.0</v>
       </c>
-      <c r="K41">
+      <c r="N41">
         <v>302000.0</v>
       </c>
-      <c r="L41">
+      <c r="O41">
         <v>8138000.0</v>
       </c>
-      <c r="M41">
+      <c r="P41">
         <v>7420000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>9006000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>7897000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>6314000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>6554000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>10676000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>12302000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>11385000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>11813000.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>13118000.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>13952000.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>12904000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>10663000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>13784000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>13953000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>14456000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>13570000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>15282000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>14628000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>13388000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>87000.0</v>
       </c>
-      <c r="AH41"/>
-[...2 lines deleted...]
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41">
         <v>1683000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>273281720.0</v>
+      </c>
+      <c r="C42">
+        <v>284378000.0</v>
+      </c>
+      <c r="D42">
+        <v>337234477.0</v>
+      </c>
+      <c r="E42">
         <v>337231000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>373002000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>372983968.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>408397000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>408389914.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>443788000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>443788000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>443798627.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>599018000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>616248000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>615854000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>615854000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>750134000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>754513000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>761336000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>764378000.0</v>
       </c>
       <c r="T42">
         <v>764380000.0</v>
       </c>
       <c r="U42">
+        <v>764380999.0</v>
+      </c>
+      <c r="V42">
+        <v>764378000.0</v>
+      </c>
+      <c r="W42">
+        <v>764380000.0</v>
+      </c>
+      <c r="X42">
         <v>765129000.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>773323000.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>795714381.01</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>814177000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>814177000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>803896000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>732910000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>716700000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>738690000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>194000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>371000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>2009000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>568506000.0</v>
       </c>
-      <c r="AH42"/>
-[...2 lines deleted...]
-      <c r="AK42">
+      <c r="AK42"/>
+      <c r="AL42"/>
+      <c r="AM42"/>
+      <c r="AN42">
         <v>-630000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D45">
+        <v>88329000.0</v>
+      </c>
+      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H45">
+        <v>80514000.0</v>
+      </c>
+      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L45">
+        <v>54742000.0</v>
+      </c>
+      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-      <c r="P45"/>
+      <c r="P45">
+        <v>50376000.0</v>
+      </c>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>14846000.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>16650000.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>18167000.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>19556000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>7967000.0</v>
       </c>
       <c r="Z45"/>
       <c r="AA45"/>
-      <c r="AB45"/>
+      <c r="AB45">
+        <v>7967000.0</v>
+      </c>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-      <c r="AF45">
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45">
         <v>12886000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AJ45">
         <v>13460000.0</v>
       </c>
-      <c r="AH45"/>
-[...1 lines deleted...]
-      <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>32115259.0</v>
+      </c>
+      <c r="C46">
+        <v>33480000.0</v>
+      </c>
+      <c r="D46">
+        <v>32744337.0</v>
+      </c>
+      <c r="E46">
         <v>32438000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>33949000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>32895321.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>34058000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>34490000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>35038000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>36781000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>36781880.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>14565000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>13852000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>13183000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>13183000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>11334000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>11344000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>10977000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>12263000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>13751000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>14846000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>16650000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>18167000.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>19556000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>23292186.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>26053000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>26053000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>27689000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>27362000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>12162000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>12162000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>12396000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>13213000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>12886000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>13460000.0</v>
       </c>
-      <c r="AH46"/>
-[...1 lines deleted...]
-      <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+      <c r="AM46"/>
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>14565000.0</v>
       </c>
-      <c r="K47">
+      <c r="N47">
         <v>13852000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>13183000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>14623000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>11334000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>11344000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>10977000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>12263000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>13751000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>14846000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>16650000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>18167000.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>19556000.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>23292000.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>25032000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>26053000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>27689000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>27362000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>26293000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>12162000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>12396000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>13213000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>12886000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>13460000.0</v>
       </c>
-      <c r="AH47"/>
-[...2 lines deleted...]
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47">
         <v>11788000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>741218076.0</v>
+      </c>
+      <c r="C48">
+        <v>705706000.0</v>
+      </c>
+      <c r="D48">
+        <v>674741955.0</v>
+      </c>
+      <c r="E48">
         <v>612137000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>584566000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>560312410.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>536623000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>506107000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>482931000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>462724000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>462735081.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>225937000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>204780000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>220917000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>220917000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>248495000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>237370000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>241686000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>277335000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>357873000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>330710000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>288618000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>280211000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>253796000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>98025786.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>99513000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>99513000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>76044000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>46538000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>36432000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>36432000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>33122000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>21683000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>12726000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>5366000.0</v>
       </c>
-      <c r="AH48"/>
-[...2 lines deleted...]
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-7704000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50">
         <v>3641000.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>3781000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>111000.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>2888000.0</v>
       </c>
-      <c r="K50">
+      <c r="N50">
         <v>2787000.0</v>
       </c>
-      <c r="L50">
+      <c r="O50">
         <v>2468000.0</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>3112000.0</v>
       </c>
-      <c r="N50">
+      <c r="Q50">
         <v>3378000.0</v>
       </c>
-      <c r="O50">
+      <c r="R50">
         <v>2549000.0</v>
       </c>
-      <c r="P50">
+      <c r="S50">
         <v>3291000.0</v>
       </c>
-      <c r="Q50">
+      <c r="T50">
         <v>11427000.0</v>
       </c>
-      <c r="R50">
+      <c r="U50">
         <v>27094000.0</v>
       </c>
-      <c r="S50">
+      <c r="V50">
         <v>3974000.0</v>
       </c>
-      <c r="T50">
+      <c r="W50">
         <v>4531000.0</v>
       </c>
-      <c r="U50">
+      <c r="X50">
         <v>5389000.0</v>
       </c>
-      <c r="V50">
+      <c r="Y50">
         <v>5185000.0</v>
       </c>
-      <c r="W50">
+      <c r="Z50">
         <v>3996000.0</v>
       </c>
-      <c r="X50">
+      <c r="AA50">
         <v>48420000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AB50">
         <v>43169000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AC50">
         <v>26471000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AD50">
         <v>6988000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AE50">
         <v>6356000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AF50">
         <v>2294000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>5826000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AI50">
         <v>5243000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AJ50">
         <v>6105000.0</v>
       </c>
-      <c r="AH50"/>
-[...1 lines deleted...]
-      <c r="AJ50">
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50">
         <v>12045000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>5512000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>8002313.0</v>
+      </c>
+      <c r="C51">
+        <v>8865000.0</v>
+      </c>
+      <c r="D51">
+        <v>12954131.0</v>
+      </c>
+      <c r="E51">
         <v>8824000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>9726000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>9550000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>9586000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>8961000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>9679000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>10723000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>10723256.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>8482000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>8060000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>6953000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>6953000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>3934000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>3360000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>4623000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>13508000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>29289000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>6719000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>9060000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>8973000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>9093000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>8448067.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>57513000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>56974000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>36221000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>17041000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>14471000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>4761000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>5004000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>5826000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>5243000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>6105000.0</v>
       </c>
-      <c r="AH51"/>
-[...1 lines deleted...]
-      <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>4764186.0</v>
+      </c>
+      <c r="C52">
+        <v>4861000.0</v>
+      </c>
+      <c r="D52">
+        <v>3866039.0</v>
+      </c>
+      <c r="E52">
         <v>4167000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>4473000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>4095000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>3955000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>3523000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>3641000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>3781000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>3781000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>2888000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>2787000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>2468000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>2468000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>3378000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>2549000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>3291000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>11427000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>27094000.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>3974000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>4531000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>5389000.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>5185000.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>3996032.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>47793000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>47793000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>26471000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>6988000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>2490000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>2490000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AG52">
         <v>2309000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>2589000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>3105000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>2073000.0</v>
       </c>
-      <c r="AH52"/>
-[...1 lines deleted...]
-      <c r="AJ52">
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52">
         <v>12045000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>5512000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
+      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53">
+        <v>-3203.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="J53">
+      <c r="M53">
         <v>0.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>0.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>66248344.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>66250000.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>35273000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>47472000.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>64566000.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>78135000.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>106260000.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>22775000.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>856030.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>856000.0</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>55220000.0</v>
       </c>
-      <c r="W53">
+      <c r="Z53">
         <v>56464452.0</v>
       </c>
-      <c r="X53">
+      <c r="AA53">
         <v>43681000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>43681000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AC53">
         <v>45253000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AD53">
         <v>16886000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AE53">
         <v>1254000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AF53">
         <v>1254000.0</v>
       </c>
-      <c r="AD53"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53">
+        <v>2508000.0</v>
+      </c>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53">
         <v>68362000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>8177000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>1162183590.0</v>
+      </c>
+      <c r="C55">
+        <v>1140948000.0</v>
+      </c>
+      <c r="D55">
+        <v>1143262785.0</v>
+      </c>
+      <c r="E55">
         <v>1059790000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>1069688000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>1043045779.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>1055585000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>1012665000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>1007904000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>997984000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>998007899.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>900959000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>908543000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>911550000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>911550000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>1072270000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>1053750000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>1074284000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>1121391000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>1212492000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>1190028000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>1126452000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>1107652000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>1088721000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>963601728.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>1060620000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>1060620000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>984031000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>852333000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>825303000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>825303000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>829629000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>651491000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>641991000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>636300000.0</v>
       </c>
-      <c r="AH55"/>
-[...2 lines deleted...]
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55"/>
+      <c r="AN55">
         <v>640479000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>280985022.0</v>
+      </c>
+      <c r="C56">
+        <v>263102000.0</v>
+      </c>
+      <c r="D56">
+        <v>279461880.0</v>
+      </c>
+      <c r="E56">
         <v>233222000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>243005000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>218566847.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>231904000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>193424000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>186681000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>175190000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>175194195.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>354879000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>354546000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>337781000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>337781000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>387859000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>405081000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>466533000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>252607000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>254386000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>253280000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>188859000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>187508000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>176332000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>307169463.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>418327000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>418327000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>352161000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>242194000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>238090000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>238090000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>273464000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>91636000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>80660000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>74311000.0</v>
       </c>
-      <c r="AH56"/>
-[...1 lines deleted...]
-      <c r="AJ56">
+      <c r="AK56"/>
+      <c r="AL56"/>
+      <c r="AM56">
         <v>34181000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>78968000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>137217382.0</v>
+      </c>
+      <c r="C57">
+        <v>140212000.0</v>
+      </c>
+      <c r="D57">
+        <v>118769224.0</v>
+      </c>
+      <c r="E57">
         <v>101178000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>100177000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>100930850.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>101093000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>91929000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>74345000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>83431000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>83432998.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>75608000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>82511000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>65472000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>65472000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>69120000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>55788000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>64172000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>71536000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>77654000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>78764000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>57489000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>45548000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>43875000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>54306435.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>128570000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>128570000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>82343000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>48685000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>34002000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>34002000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>34649000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>35041000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>35199000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>36850000.0</v>
       </c>
-      <c r="AH57"/>
-[...2 lines deleted...]
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57"/>
+      <c r="AN57">
         <v>53272000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>148760835.0</v>
+      </c>
+      <c r="C58">
+        <v>151973000.0</v>
+      </c>
+      <c r="D58">
+        <v>132535366.0</v>
+      </c>
+      <c r="E58">
         <v>112146000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>113927000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>113517207.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>115485000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>100973000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>85459000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>95827000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>95829294.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>81501000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>92050000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>78095000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>78095000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>78682000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>64496000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>71818000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>80171000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>90525000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>93811000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>73403000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>60945000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>60901000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>72713583.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>148414000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>148414000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>105877000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>72691000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>49843000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>49843000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>52626000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>52906000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>50725000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>52797000.0</v>
       </c>
-      <c r="AH58"/>
-[...2 lines deleted...]
-      <c r="AK58">
+      <c r="AK58"/>
+      <c r="AL58"/>
+      <c r="AM58"/>
+      <c r="AN58">
         <v>72282000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>1013422755.0</v>
+      </c>
+      <c r="C60">
+        <v>988975000.0</v>
+      </c>
+      <c r="D60">
+        <v>1010726419.0</v>
+      </c>
+      <c r="E60">
         <v>947644000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>955761000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>929528571.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>940100000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>911692000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>922445000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>902157000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>902178604.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>819458000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>816493000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>833455000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>833455000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>993588000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>989254000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>1002466000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>1041220000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>1121967000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>1096217000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>1053049000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>1046707000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>1027820000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>890891144.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>912206000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>912206000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>878154000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>779642000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>775460000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>775460000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>777003000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>598585000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>591266000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>583503000.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-      <c r="AJ60">
+      <c r="AK60"/>
+      <c r="AL60"/>
+      <c r="AM60">
         <v>568197000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>568197000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>350716913.0</v>
+      </c>
+      <c r="C2">
         <v>132559000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>93250000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>54588000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13691000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8327000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2549000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13316000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42491300.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42572000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>18919471.0</v>
+      </c>
+      <c r="C3">
         <v>15582000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13165000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13939000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19600000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20390000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18934000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12656695.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16663727.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12668000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141742000.0</v>
       </c>
       <c r="G4">
         <v>141742000.0</v>
       </c>
       <c r="H4">
         <v>141742000.0</v>
       </c>
       <c r="I4">
+        <v>141742000.0</v>
+      </c>
+      <c r="J4">
         <v>941000.0</v>
       </c>
-      <c r="J4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>126216078.0</v>
+      </c>
+      <c r="C5">
         <v>98942000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>160366000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>66759000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-42790000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>37954000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>43958000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>43727305.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>9445858.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3373000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>145135549.0</v>
+      </c>
+      <c r="C6">
         <v>114524000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>173531000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>80698000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-23190000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>58344000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>62892000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>56384000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>26109585.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9295000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>266014134.0</v>
+      </c>
+      <c r="C9">
         <v>348089000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>303577000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>276449000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>237299000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>156729000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>174529000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>158960000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>86400700.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>64713000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>125604187.0</v>
+      </c>
+      <c r="C10">
         <v>98412000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>159997000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23870000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-43106000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>37507000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>43396000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>41641000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7504000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-18649000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>16986497.0</v>
+      </c>
+      <c r="C11">
         <v>17642000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6697000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8835000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>43000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>75000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2658000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6481000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1440000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2839000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>611891.0</v>
+      </c>
+      <c r="C12">
         <v>530000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>645659.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>39729000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6888869.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>518232.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>655365.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1695000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>238856.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>3294000.0</v>
+      </c>
+      <c r="C13">
         <v>3577000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8245000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>21454000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>123000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>13633000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2045000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1386000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>54000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5266000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
-      <c r="H14"/>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>108617690.0</v>
+      </c>
+      <c r="C15">
         <v>80771000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>153301000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15035000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-43964000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>179174000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>57899000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>35160000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6064000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-15810000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>15035000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-15784000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>179174000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>57899000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>35160000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6064000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-15810000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>108282000.0</v>
+      </c>
+      <c r="C17">
         <v>80770000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>66772000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>15035000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-14968000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>34308000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>57898000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>35160000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6064000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-15810000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>2684000.0</v>
+      </c>
+      <c r="C18">
         <v>2991000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>36086000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19432000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8603000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13950000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>548000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-59000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>816000.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>92682441.0</v>
+      </c>
+      <c r="C21">
         <v>92262000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>62890000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>66759000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6211000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2448000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-536000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>45301000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10239000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3373000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>524048606.0</v>
+      </c>
+      <c r="C23">
         <v>388386000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>333937000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>285726000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>257201000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>167504000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>177614000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>126967000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>115414000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>124569000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>18861000.0</v>
+      </c>
+      <c r="C25">
         <v>15582000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13430000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13939000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20390000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18934000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12694000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16604000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>125</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>46495575.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>41553456.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>45930000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>39061845.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>31762807.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>30103786.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21808720.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>19954522.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19236000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>126</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>131951000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>109947000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>114988000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>120944000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>47860000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>65074000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>31581000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>30971000.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>260952000.0</v>
+      </c>
+      <c r="C28">
         <v>89649000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>94120000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>85188000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>84182000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>76284000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>73239000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>55914000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>52232000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>71995000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>16934000.0</v>
+      </c>
+      <c r="C29">
         <v>17642000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3954000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8835000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>43000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>689000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5602000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6481000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1440000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2839000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>173331693.0</v>
+      </c>
+      <c r="C30">
         <v>255827000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>240687000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>231138000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>243510000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>159177000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>175065000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>113651000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>115414000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>81997000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>32921746.0</v>
+      </c>
+      <c r="C31">
         <v>6150000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>97107000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-42889000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-36895000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>39955000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>43932000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3681000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-515000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-15276000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>616731048.0</v>
+      </c>
+      <c r="C32">
         <v>480648000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>396827000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>331037000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>250990000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>165056000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>177078000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>172276000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>128892000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>107285000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AF1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AJ1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>103486395.0</v>
+      </c>
+      <c r="C2">
+        <v>64755000.0</v>
+      </c>
+      <c r="D2">
+        <v>100482737.0</v>
+      </c>
+      <c r="E2">
         <v>52642000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>50862000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>50693000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>65540000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>33115000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>27656000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>24018000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>45531944.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>25249000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>22565000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>16895000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>16895000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>15746000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>11842000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>8048000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>5540000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>3337000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>2651000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>2164000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>2710000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>2298000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>2144000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>1671000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>32650000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>15023000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>10087000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>7796000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>7584000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>13041000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>10757000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>11788000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>12666000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>12870000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>11253000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>8830000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>42572000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>5413340.0</v>
+      </c>
+      <c r="C3">
+        <v>5205000.0</v>
+      </c>
+      <c r="D3">
+        <v>4933849.0</v>
+      </c>
+      <c r="E3">
         <v>4854000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>4634000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>4434000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>4353000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>4146000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>4012000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>3072000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>3039816.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>3205000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>3356000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>3380000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>3374252.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>3389518.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>3421000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>3590000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>4555000.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>4928000.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>5080000.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>5037000.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>5879000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>4955000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>4817000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>4739000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>6000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>4511000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>4281000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>4142000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>2876000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>3051000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>3378000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>3388000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>4214000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>4984000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>3605000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>3802000.0</v>
       </c>
-      <c r="AK3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:37">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
-[...7 lines deleted...]
-      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
       <c r="T4">
         <v>-816000.0</v>
       </c>
       <c r="U4">
+        <v>-816000.0</v>
+      </c>
+      <c r="V4">
+        <v>-816000.0</v>
+      </c>
+      <c r="W4">
+        <v>-816000.0</v>
+      </c>
+      <c r="X4">
         <v>-2275000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>148113000.0</v>
       </c>
       <c r="Y4">
         <v>148113000.0</v>
       </c>
-      <c r="Z4"/>
-[...10 lines deleted...]
-      </c>
+      <c r="Z4">
+        <v>148113000.0</v>
+      </c>
+      <c r="AA4">
+        <v>148113000.0</v>
+      </c>
+      <c r="AB4">
+        <v>148113000.0</v>
+      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>29068170.0</v>
+      </c>
+      <c r="C5">
+        <v>30002000.0</v>
+      </c>
+      <c r="D5">
+        <v>64152025.0</v>
+      </c>
+      <c r="E5">
         <v>22699000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>17986000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>20911000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>27668000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>22903000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>22301000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>19610000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>19029534.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>17146000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>14764000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>19119000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>19124748.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>19346482.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>13247000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>1119000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-111882000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>24667000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>45882000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>253000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>18951000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>7666000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>14334000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-8489000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>54739000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>25568000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>2579000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>4847000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>14158000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>10741000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>9989000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>8943000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>144000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>9177000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>-1965000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>2191000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-3373000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>34481510.0</v>
+      </c>
+      <c r="C6">
+        <v>35207000.0</v>
+      </c>
+      <c r="D6">
+        <v>69085874.0</v>
+      </c>
+      <c r="E6">
         <v>27553000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>22620000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>25345000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>32021000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>27049000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>26313000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>22682000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>22069350.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>20351000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>18120000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>22499000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>22499000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>22736000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>16668000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>4709000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-107327000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>29595000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>50962000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>5290000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>24830000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>12621000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>19151000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-3750000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>60739000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>30079000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>6860000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>8989000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>17034000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>13792000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>13367000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>12331000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>4358000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>14161000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>1640000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>5993000.0</v>
       </c>
-      <c r="AK6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:37">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...7 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...7 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>74002580.0</v>
+      </c>
+      <c r="C9">
+        <v>111017000.0</v>
+      </c>
+      <c r="D9">
+        <v>76506626.0</v>
+      </c>
+      <c r="E9">
         <v>99295000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>92100000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>92023000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>80293000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>90094000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>82078000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>77853000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>55271826.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>77390000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>71569000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>70156000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>70156000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>69601000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>65993000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>63535000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>67086000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>63283000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>57510000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>49419000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>47736000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>40118000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>30073000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>38523000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>96959000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>78655000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>51638000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>43479000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>42623000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>31626000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>29071000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>27658000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>26203000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>25187000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>15238000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>16645000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>64713000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>33579452.0</v>
+      </c>
+      <c r="C10">
+        <v>29886000.0</v>
+      </c>
+      <c r="D10">
+        <v>63999216.0</v>
+      </c>
+      <c r="E10">
         <v>22584000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>17763000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>20791000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>34030000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>22786000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>22128000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>19468000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>19264047.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>17054000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>14684000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>18747000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>18747000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>14551000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-2094000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-8828000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-109140000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>23888000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>42334000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-189000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>27735000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>7543000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>14138000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-14420000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>26601000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>29797000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>2406000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>6126000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>12099000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>10687000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>9945000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>8909000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>139000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>9146000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>-1853000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>73000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>-18649000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>6119037.0</v>
+      </c>
+      <c r="C11">
+        <v>5100000.0</v>
+      </c>
+      <c r="D11">
+        <v>8362575.0</v>
+      </c>
+      <c r="E11">
         <v>3966000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>2087000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>2508000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>5342000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>4846000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>2825000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>4629000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>4580505.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>218000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>1148000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>3269000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>3269000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>5167000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>3742000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>608000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>2435000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>388000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>-1953000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>-828000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>56000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>1290000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-2206000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>1549000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>4628000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>1677000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>-1016000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>742000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>687000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>970000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>2535000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>2289000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>-1113000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>1615000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>697000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>241000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>-2839000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>108645.0</v>
+      </c>
+      <c r="C12">
+        <v>116000.0</v>
+      </c>
+      <c r="D12">
+        <v>152809.0</v>
+      </c>
+      <c r="E12">
         <v>115000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>223000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>120000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>98000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>117000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>173000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>142000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>142000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>92000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>80000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>372000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>372000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>4747000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>15341000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>9947000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>3828302.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>779000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>3548000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>442000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>30000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>123000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>196000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>7698000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>957000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>154000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>173000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>154000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>1565000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>54000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>43000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>34000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>5000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>31000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>140000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>62000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>1402000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>885000.0</v>
+      </c>
+      <c r="C13">
+        <v>824000.0</v>
+      </c>
+      <c r="D13">
+        <v>928000.0</v>
+      </c>
+      <c r="E13">
         <v>794000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>894000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>678000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>994000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>784000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>936000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>863000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>3332000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>1154000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>1361000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>5362000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>43606000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>2545000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>2282000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>155000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>97000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>4000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>16000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>1717000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>5166000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>4668000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>10553000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>10000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>1925000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>611000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>1668000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>669000.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
-[...7 lines deleted...]
-      </c>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
-[...1 lines deleted...]
-      <c r="Y14"/>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
+      <c r="Y14">
+        <v>0.0</v>
+      </c>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...7 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>27460415.0</v>
+      </c>
+      <c r="C15">
+        <v>24786000.0</v>
+      </c>
+      <c r="D15">
+        <v>55635644.0</v>
+      </c>
+      <c r="E15">
         <v>18618000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>15676000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>18283000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>28688000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>17940000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>19303000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>14839000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>14839000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>16836000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>13537000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>15478000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>15478000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>9384000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-5836000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-9436000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-112390000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>23500000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>44287000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>639000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>25404000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>154367000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>17141000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-20859000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>21973000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>28120000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>3422000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>5384000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>11412000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>9717000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>7411000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>6619000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>1252000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>7531000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>-2551000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>-168000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>-15810000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>16836000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>16714000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>15478000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>20922000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>9384000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-5836000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>-9436000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-84209000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>23500000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>44287000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>639000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>28526000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>154367000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>17141000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-20859000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>21973000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>28120000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>3422000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>4381000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>11413000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>9717000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>7411000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>6619000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>1252000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>7531000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>-2047000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>-168000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>-7704000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>27550000.0</v>
+      </c>
+      <c r="C17">
+        <v>24786000.0</v>
+      </c>
+      <c r="D17">
+        <v>55706000.0</v>
+      </c>
+      <c r="E17">
         <v>18618000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>15676000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>18283000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>28688000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>17940000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>19303000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>14839000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>107450000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>16836000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>13536000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>15478000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>20922000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>9384000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>-5836000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>-9436000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-83394000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>23500000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>44287000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>639000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>27679000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>6253000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>17140000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-20859000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>21975000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>28120000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>3422000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>5384000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>11413000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>9717000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>7411000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>6619000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>-1467000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>9746000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>-2047000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>-168000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>-15810000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>776000.0</v>
+      </c>
+      <c r="C18">
+        <v>708000.0</v>
+      </c>
+      <c r="D18">
+        <v>775000.0</v>
+      </c>
+      <c r="E18">
         <v>679000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>671000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>558000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>840000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>667000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>763000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>721000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-3427000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>1062000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>1281000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>4990000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>7986000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-2202000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-13059000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-9792000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-3756000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-775000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-3532000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>1275000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>5136000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>4545000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>9793000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-7698000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-2874000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>389000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>1495000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>1538000.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...7 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>29068170.0</v>
+      </c>
+      <c r="C21">
+        <v>30432000.0</v>
+      </c>
+      <c r="D21">
+        <v>29456279.0</v>
+      </c>
+      <c r="E21">
         <v>22377000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>18109000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>21075000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>27559000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>23185000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>21943000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>19575000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>19029530.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>16078000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>12535000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>13950000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>19312000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>16175000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>11240000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>1342000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>3780000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-618000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-7916000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-1457000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>7990000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>3001000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-265000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-7544000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>12744000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>6652000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-2762000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>5460000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>13215000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>11841000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>10469000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>9776000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>1295000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>10683000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>-2531000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>792000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>-3373000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...7 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>148420805.0</v>
+      </c>
+      <c r="C23">
+        <v>145340000.0</v>
+      </c>
+      <c r="D23">
+        <v>147533083.0</v>
+      </c>
+      <c r="E23">
         <v>129560000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>124853000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>121641000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>118274000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>100024000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>87791000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>82296000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>81774239.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>86561000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>81599000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>73101000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>73101000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>69171000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>66595000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>70241000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>68846000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>67238000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>68077000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>53040000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>45760000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>39415000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>32482000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>47738000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>89261000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>87026000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>64487000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>45817000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>36993000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>32827000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>29360000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>29670000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>31848000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>31972000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>28653000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>22942000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>52305000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>5431000.0</v>
+      </c>
+      <c r="C25">
+        <v>5205000.0</v>
+      </c>
+      <c r="D25">
+        <v>4940000.0</v>
+      </c>
+      <c r="E25">
         <v>4854000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>4634000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>4434000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>4353000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>4146000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>4012000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>3072000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>3225000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>3205000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>3356000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>3380000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>3490000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>3438000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>3421000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>3590000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>4555000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>4928000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>5080000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>5037000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>5879000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>4955000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>4817000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>4739000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>5999000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>4511000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>4281000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>4142000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>2877000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>3051000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>3378000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>3388000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>4214000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>4984000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>3605000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>3802000.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G26">
+        <v>46786000.0</v>
+      </c>
+      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K26">
+        <v>42192000.0</v>
+      </c>
+      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26"/>
+      <c r="O26">
+        <v>45933000.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
+      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26"/>
+      <c r="W26">
+        <v>38300000.0</v>
+      </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>25967000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>23916000.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
-        <v>0.0</v>
+        <v>23916000.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>126</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>38517000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>35893000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>33994000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>34204000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>40943000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>32516000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>29026000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>29466000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>29466000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>28406000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>26996000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>24396000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>24396000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>26005000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>25285000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>34140000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>29969000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>32317000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>35301000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>23357000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>12318000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>11038000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>9978000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>14526000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>17540000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>20029000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>21084000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>14686000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>8696000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>7709000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>7838000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>7338000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>30971000.0</v>
       </c>
-      <c r="AH27"/>
-[...1 lines deleted...]
-      <c r="AJ27">
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27">
         <v>3691000.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>68957000.0</v>
+      </c>
+      <c r="C28">
+        <v>28984000.0</v>
+      </c>
+      <c r="D28">
+        <v>69775000.0</v>
+      </c>
+      <c r="E28">
         <v>31058000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>29626000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>26401000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>532000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>25377000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>22944000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>21120000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>21120000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>23401000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>23971000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>21915000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>21915000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>19667000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>21567000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>20312000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>19804000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>23255000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>21666000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>19457000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>15606000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>17756000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>17300000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>16453000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>28166000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>23170000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>19168000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>13862000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>14388000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>12275000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>13201000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>14480000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>19902000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>12459000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>11145000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>10262000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>3113000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>6139000.0</v>
+      </c>
+      <c r="C29">
+        <v>5100000.0</v>
+      </c>
+      <c r="D29">
+        <v>8373000.0</v>
+      </c>
+      <c r="E29">
         <v>3966000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>2087000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>2508000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>5342000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>4846000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>2825000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>4629000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>2062000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>218000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>1148000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>3269000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-681000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>5167000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>3742000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>608000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>2435000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>388000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-1953000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-828000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>56000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>1290000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-23000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-3957000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>4628000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>1677000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>-1016000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>313000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>687000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>970000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>2535000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>2289000.0</v>
       </c>
-      <c r="AG29"/>
-[...1 lines deleted...]
-      <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>44934410.0</v>
+      </c>
+      <c r="C30">
+        <v>80585000.0</v>
+      </c>
+      <c r="D30">
+        <v>47050346.0</v>
+      </c>
+      <c r="E30">
         <v>76918000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>73991000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>70948000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>52734000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>66909000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>60135000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>58278000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>36242295.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>61312000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>59034000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>56206000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>56206000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>53425000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>54753000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>62193000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>63306000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>63901000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>65426000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>50876000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>43050000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>37117000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>30338000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>46067000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>56611000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>72003000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>54400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>38021000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>29409000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>32827000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>29360000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>29670000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>31848000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>31972000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>28653000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>22942000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>110658000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>4511282.0</v>
+      </c>
+      <c r="C31">
+        <v>-546000.0</v>
+      </c>
+      <c r="D31">
+        <v>34542937.0</v>
+      </c>
+      <c r="E31">
         <v>207000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-346000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-284000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>6471000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-399000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>185000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-107000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-308953.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>976000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>2149000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>4797000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-565000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-1624000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-13334000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-10170000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-112920000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>24506000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>50250000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>1268000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>17911000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>4542000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>14403000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-6876000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-19352000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>27621000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>5168000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>633726.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>-1115000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-1154000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>-524000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-867000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-1156000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>3061000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>678000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-2459000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-15276000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>177488976.0</v>
+      </c>
+      <c r="C32">
+        <v>175772000.0</v>
+      </c>
+      <c r="D32">
+        <v>176989363.0</v>
+      </c>
+      <c r="E32">
         <v>151937000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>142962000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>142716000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>145833000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>123209000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>109734000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>101871000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>100803770.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>102639000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>94134000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>87051000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>87051000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>85347000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>77835000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>71583000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>72626000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>66620000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>60161000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>51583000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>50446000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>42416000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>32217000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>40194000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>129609000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>93678000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>61725000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>51275000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>50207000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>44667000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>39828000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>39446000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>38869000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>38057000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>26491000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>25475000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>107285000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>126798859.0</v>
+      </c>
+      <c r="C2">
         <v>93863000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52414000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>102876000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>134168000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>139487000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>177873000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>33207000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34181000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30603000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>5563194</v>
+      </c>
+      <c r="C3">
         <v>30607000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6404000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9976000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5896000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11323000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13041000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6748000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7026000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2883000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>28668743.0</v>
+      </c>
+      <c r="C6">
         <v>32934000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>41449000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-50462000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-31292000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5319000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-38386000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>144666000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-974000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>20751000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>-9891570.0</v>
+      </c>
+      <c r="C7">
         <v>-3897000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2711770.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6581000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6853000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>87374000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-79307000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-25811000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-12469000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-9338000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>-22785419.0</v>
+      </c>
+      <c r="C9">
         <v>-20199000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-17974364.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-17811000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7383000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>19572000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-14206000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9635000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-235000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-9338000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>1.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1488000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7752000.0</v>
       </c>
       <c r="H10">
         <v>-7752000.0</v>
       </c>
       <c r="I10">
         <v>-7752000.0</v>
       </c>
-      <c r="J10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:10">
+      <c r="J10">
+        <v>-7752000.0</v>
+      </c>
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>8462000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14047000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-25481000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>37944000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-5175000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-10615000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13990000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>34269000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15895000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-196226000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-118144000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11482000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1373000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2594000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4256000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>165000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>85614000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-96019000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-10698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1538000.0</v>
       </c>
       <c r="J13">
         <v>-1538000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>-1538000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>18919471.0</v>
+      </c>
+      <c r="C14">
         <v>15582000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13165000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13939000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>20390000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18934000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12694000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16604000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12668000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>71387628.0</v>
+      </c>
+      <c r="C15">
         <v>37435000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>23105000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>12273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
         <v>40676000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>155467602.0</v>
+      </c>
+      <c r="C16">
         <v>126797000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>93863000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>52414000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>102876000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>134168000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>139487000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>177873000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>33207000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>51354000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>115222100.0</v>
+      </c>
+      <c r="C18">
         <v>74370000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>76357000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>46686000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>20668000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>82001000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-54353000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27080000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4627000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1618000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-27112000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>16310000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>44450000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-34835000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>58095000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-106987000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-47250000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6896000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9536000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>10778000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>82630000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>170871000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-4776000.0</v>
+      </c>
+      <c r="C21">
         <v>-4181000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4068000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4215000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5618000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-50171000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>38899000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4058000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-10031000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>386000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>108617690.0</v>
+      </c>
+      <c r="C22">
         <v>98412000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>159997000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>23870000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-15978000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>174789000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>63500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>41641000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7504000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-15810000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-4789803.0</v>
+      </c>
+      <c r="C23">
         <v>-530000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>25000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-295000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-316000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1752000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>79987000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3003926.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3305000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1966000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-3851000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>21872000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>17547000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-50080570.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-38745306.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-108832000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1678000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10617000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-11464000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>3139703.0</v>
+      </c>
+      <c r="C25">
         <v>-13751000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-104639230.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16361000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6771000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-27950000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-46657000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1619000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12831000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-32695000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-146068000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-749000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-49049000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-5780000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-4875000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>1580000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B27">
+        <v>30079000.0</v>
+      </c>
+      <c r="C27">
         <v>8631000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16950000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9073000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9785000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4521000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5118000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6439000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7006000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>914000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-76177431.0</v>
+      </c>
+      <c r="C28">
         <v>-42146000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-59843000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-150578000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6683000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-100972000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>111897000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>158946000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10031000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1966000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>120785294.0</v>
+      </c>
+      <c r="C29">
         <v>104977000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>82761000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>56662000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>26564000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>93324000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-41312000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33828000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11653000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1265000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-17800012.0</v>
+      </c>
+      <c r="C30">
         <v>-27112000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19999000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44450000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-49703000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2956000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-108832000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-47250000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3305000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17308000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AF1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AJ1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>141904841.0</v>
+      </c>
+      <c r="C2">
+        <v>155466000.0</v>
+      </c>
+      <c r="D2">
+        <v>119039037.0</v>
+      </c>
+      <c r="E2">
         <v>133823000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>103546000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>126797000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>106005000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>104356000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>91338000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>93863000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>93865982.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>98155270.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>84842000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>166071000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>52414000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>139400000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>117786000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>102876000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>89964000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>178482836.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>143301786.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>134168000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>64416000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>105453000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>169826000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>139487000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>170697000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>134155000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>169846000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>177873000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>217642000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>43993000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>39300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>33207000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>33841000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>21099000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>23126000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>34181000.0</v>
       </c>
-      <c r="AK2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:37">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>938102</v>
+      </c>
+      <c r="C3">
+        <v>5347000</v>
+      </c>
+      <c r="D3">
+        <v>1337646</v>
+      </c>
+      <c r="E3">
         <v>5978000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>2865000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>596000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>34000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>4116000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>2961000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>20234000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>21397460</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>733921</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>1267000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>2307000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>1384000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>2153000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>4558000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>958000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>1551000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>103848</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>137213</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>1022999</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>788000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>3007000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>4183000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>3346000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>4248000</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>1382000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>2616000</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>2616000</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>1753000</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>2386000</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>3523000</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>1340000</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>1340000</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>1882000</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>2883000</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>3314855.0</v>
+      </c>
+      <c r="C6">
+        <v>-13562000.0</v>
+      </c>
+      <c r="D6">
+        <v>36428565.0</v>
+      </c>
+      <c r="E6">
         <v>-14781000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>30277000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-23251000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>20792000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>1649000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>13018000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-2525000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-2525795.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-14648009.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>13313000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-113657000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>32429000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>26671000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>21614000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>14910000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>12912000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-88516778.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>35181050.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>9129000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>69752000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-41037000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-64372000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>30339000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-31210000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>36542000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-35691000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-8027000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-39769000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>173649000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>4693000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>12742000.0</v>
       </c>
       <c r="AI6">
         <v>6093000.0</v>
       </c>
       <c r="AJ6">
+        <v>-634000.0</v>
+      </c>
+      <c r="AK6">
+        <v>12742000.0</v>
+      </c>
+      <c r="AL6">
+        <v>6093000.0</v>
+      </c>
+      <c r="AM6">
         <v>-11055000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>20752000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>-11593590.0</v>
+      </c>
+      <c r="C7">
+        <v>4392000.0</v>
+      </c>
+      <c r="D7">
+        <v>4546810.0</v>
+      </c>
+      <c r="E7">
         <v>-6519000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>7345000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-15276720.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-21075000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>4378225.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-7749000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>9057000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>6885105.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-6637917.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-1257000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>3378000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>5453000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-2484000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-13816000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>6338000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>5471000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-11215686.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>7629521.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-3358000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>5351000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>13011000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>5866000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>61616000.0</v>
       </c>
-      <c r="Y7"/>
-[...1 lines deleted...]
-      <c r="AA7">
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7">
         <v>-18032000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>-5870000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>-20333000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7">
+      <c r="AG7"/>
+      <c r="AH7">
         <v>-3471000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>-9685000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>-1773000.0</v>
       </c>
-      <c r="AH7"/>
-[...1 lines deleted...]
-      <c r="AJ7">
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7">
         <v>-14683000.0</v>
       </c>
-      <c r="AK7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:37">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>-14511066.0</v>
+      </c>
+      <c r="C9">
+        <v>5523000.0</v>
+      </c>
+      <c r="D9">
+        <v>-11509923.0</v>
+      </c>
+      <c r="E9">
         <v>-5503000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>5311000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>-11089693.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-18212000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-8486963.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-1759000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>8291000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>8204141.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-4771700.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-3956000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-7669000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>6341000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-4961000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-6029000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>711000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>541000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-3768780.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-4361168.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>214000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-544000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>14555000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>149000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>5413000.0</v>
       </c>
-      <c r="Y9"/>
-[...1 lines deleted...]
-      <c r="AA9">
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9">
         <v>-2641000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>-605000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>-6543000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-9635000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>-3566000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-5901000.0</v>
       </c>
       <c r="AI9">
         <v>-5901000.0</v>
       </c>
       <c r="AJ9">
+        <v>-235000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-5901000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-5901000.0</v>
+      </c>
+      <c r="AM9">
         <v>-256000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>-9338000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>638000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>632320.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-285472.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>103000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>98000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-451000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-888000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-113000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-586000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>24000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>20891.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-23873.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>3000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>179000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>6000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>7145000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>423000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10"/>
+      <c r="AD10">
+        <v>0.0</v>
+      </c>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2064000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>2255000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>1900000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>5411000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>1901000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-9891000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>11040000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>2667000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>-6320000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>10716000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>6984000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>-3009000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>2500000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-39720000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>14747000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>37944000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>13503000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
-        <v>319000.0</v>
+        <v>-5175000.0</v>
       </c>
       <c r="AG11">
-        <v>-10615000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>319000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-10615000.0</v>
+      </c>
+      <c r="AK11">
         <v>0.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>-13527000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>13990000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2879000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>-3292000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>1416000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>-4247000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>7694000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>17855000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>12971000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>90656000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>-20324000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>-52410000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>-2027000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>-26387000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>-158162000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>-17845000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>1143000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>-44825000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>-50170000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>-2907000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>583000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>23333000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>-5948000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>-5948000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-3378000.0</v>
       </c>
       <c r="AI12">
         <v>2816000.0</v>
       </c>
       <c r="AJ12">
+        <v>-165000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-3378000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2816000.0</v>
+      </c>
+      <c r="AM12">
         <v>-1362000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>2594000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>474000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>339000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-2337000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>5401000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>1464000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>2217000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-4826000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>2239000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>-1488000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>2987000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-3575000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>10313000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>-851000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>35360000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>45816000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>-96019000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>-96019000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>-30960000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>-30960000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>-10698000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>-10698000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>-10698000.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>-3104000.0</v>
       </c>
       <c r="AI13">
         <v>-3104000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AJ13"/>
+      <c r="AK13">
+        <v>-3104000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-3104000.0</v>
+      </c>
+      <c r="AM13">
         <v>243000.0</v>
       </c>
-      <c r="AK13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:37">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>5413340.0</v>
+      </c>
+      <c r="C14">
+        <v>5205000.0</v>
+      </c>
+      <c r="D14">
+        <v>4933849.0</v>
+      </c>
+      <c r="E14">
         <v>4854000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>4634000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>4434000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>4353000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>4146000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>4012000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>3072000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>3039816.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>3212354.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>3356000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>3490000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>3380000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>3438000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>3421000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>3590000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>4555000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>4932845.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>5058563.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>5037000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>5879000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>4955000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>4817000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>4739000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>6000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>4511000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>4281000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>4142000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>2876000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>3051000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>3378000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4984000.0</v>
       </c>
       <c r="AI14">
         <v>3388000.0</v>
       </c>
       <c r="AJ14">
+        <v>4214000.0</v>
+      </c>
+      <c r="AK14">
+        <v>4984000.0</v>
+      </c>
+      <c r="AL14">
+        <v>3388000.0</v>
+      </c>
+      <c r="AM14">
         <v>3802000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>11511000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>282140.0</v>
+      </c>
+      <c r="C15">
+        <v>35878000.0</v>
+      </c>
+      <c r="D15">
+        <v>93155.0</v>
+      </c>
+      <c r="E15">
         <v>35772000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>59088.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>35395000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>8000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>27569000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>63860.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>9874000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>9770557.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>10702000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>10832000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>12273000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>12273000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>12273000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
+        <v>0.0</v>
+      </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15"/>
+      <c r="AD15">
+        <v>0.0</v>
+      </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>145219696.0</v>
+      </c>
+      <c r="C16">
+        <v>141904000.0</v>
+      </c>
+      <c r="D16">
+        <v>155467602.0</v>
+      </c>
+      <c r="E16">
         <v>119042000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>133823000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>103546000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>126797000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>106005000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>104356000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>91338000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>91340187.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>83507261.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>98155000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>52414000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>84843000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>166071000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>139400000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>117786000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>102876000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>89966058.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>178482836.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>143297000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>134168000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>64416000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>105454000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>169826000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>139487000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>170697000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>134155000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>169846000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>177873000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>217642000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>43993000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>39300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>33207000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>33841000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>23126000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>23126000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>34181000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>21776770.0</v>
+      </c>
+      <c r="C18">
+        <v>36798000.0</v>
+      </c>
+      <c r="D18">
+        <v>39637300.0</v>
+      </c>
+      <c r="E18">
         <v>22476000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>30254000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>15349000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>21609000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>30780000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>14455000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>10787999.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>9925913.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>15979650.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>14250000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>21235000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>24343000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>15879000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-2934000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>12506000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>14922000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-3552980.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>6290880.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>6252000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>16699000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>14363000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>2864000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>48076000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-16852000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-17539000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-20274000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>7724000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>9498000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>6820000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>9003000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>1751000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>6845000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>9137000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>-13150000.0</v>
       </c>
-      <c r="AK18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:37">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>149</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-6433000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>-1971000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-3399000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-1328000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-3343000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-1592000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-20849000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-1106000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-1090000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-389000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>22583000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-4795000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>16191000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>33126000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>6797000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-1537000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-81313000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>32561000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>13917000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>61184000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-35849000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-6185000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-15202000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-44193000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-35311000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-17789000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-9694000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>-35055000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AG19">
         <v>-35055000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AH19">
         <v>-35055000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-694000.0</v>
       </c>
       <c r="AI19">
         <v>-694000.0</v>
       </c>
       <c r="AJ19">
+        <v>-6896000.0</v>
+      </c>
+      <c r="AK19">
         <v>-694000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
+        <v>-694000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-694000.0</v>
+      </c>
+      <c r="AN19">
         <v>-9536000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-1336000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1293000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1285000.0</v>
+      </c>
+      <c r="E21">
         <v>-1219000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-1181000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-1091000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-1103000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-1041000.0</v>
       </c>
-      <c r="G21"/>
-[...2 lines deleted...]
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-930000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-1120000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-1097000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-1023000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-972000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-1136000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-1085000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-1421000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-1941000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-2341000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>87000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-119000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-1525000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-49053000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>526000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>38899000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>38899000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-3385000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-3385000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-4058000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-4058000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-4058000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-1049000.0</v>
       </c>
       <c r="AI21">
         <v>-1049000.0</v>
       </c>
       <c r="AJ21">
+        <v>-10031000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-1049000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-1049000.0</v>
+      </c>
+      <c r="AM21">
         <v>-4626000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>386000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>27460415.0</v>
+      </c>
+      <c r="C22">
+        <v>29886000.0</v>
+      </c>
+      <c r="D22">
+        <v>55635644.0</v>
+      </c>
+      <c r="E22">
         <v>22584000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>17763000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>20791000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>28688000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>17940000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>22128000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>14839000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>14683542.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>16874634.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>14684000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>20241000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>18747000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>14551000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-2094000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-8828000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-82012000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>23523104.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>44100119.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>639000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>27001000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>155489000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>17117000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-24816000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>21976000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>28120000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>2406000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>5384000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>11413000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>9717000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>9945000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>8909000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>1252000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>7531000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>-2551000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>73000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>-15810000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-1330709.0</v>
+      </c>
+      <c r="C23">
+        <v>-116000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1283410.0</v>
+      </c>
+      <c r="E23">
         <v>-115000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-129912.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-120000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-130000.0</v>
       </c>
       <c r="H23">
         <v>-142000.0</v>
       </c>
       <c r="I23">
+        <v>-116000.0</v>
+      </c>
+      <c r="J23">
+        <v>-130000.0</v>
+      </c>
+      <c r="K23">
+        <v>-142000.0</v>
+      </c>
+      <c r="L23">
         <v>116214.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-871492.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>228000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-148000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-71000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-42000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-34000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-69000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-74000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-1886094.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-843738.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-79000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>230000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>29000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-939000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-767000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>30855000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-970000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-144000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-156000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-8171000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>169463000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>1000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-897000.0</v>
       </c>
       <c r="AI23">
         <v>-1000.0</v>
       </c>
       <c r="AJ23">
+        <v>-1626000.0</v>
+      </c>
+      <c r="AK23">
+        <v>-897000.0</v>
+      </c>
+      <c r="AL23">
+        <v>-1000.0</v>
+      </c>
+      <c r="AM23">
         <v>4673000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>158946000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>-1011.0</v>
+      </c>
+      <c r="C24">
+        <v>-2057000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>-1961000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-1582000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-2803000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-1294000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-1498532.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>-860000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>-615000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>-615000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>991.09</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>878000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>553000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>23967000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>12957000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>279000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>5957000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>14000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-1300236.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>-1209625.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>13069999.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-205000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-32842000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>1281000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>935000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-46038000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>-35311000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>-4718000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>-9694000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>-43537000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>-2426000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>1664000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4151000.0</v>
       </c>
       <c r="AI24">
         <v>2586000.0</v>
       </c>
       <c r="AJ24">
+        <v>-9282000.0</v>
+      </c>
+      <c r="AK24">
+        <v>4151000.0</v>
+      </c>
+      <c r="AL24">
+        <v>2586000.0</v>
+      </c>
+      <c r="AM24">
         <v>6555000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>5402000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>1434707.0</v>
+      </c>
+      <c r="C25">
+        <v>-3372000.0</v>
+      </c>
+      <c r="D25">
+        <v>-24141357.0</v>
+      </c>
+      <c r="E25">
         <v>-824000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>-4882000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>5996720.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>8616000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>4877775.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-3039000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>1444000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>4125324.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>3264499.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-1610000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-7413000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>-5286000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>787000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>12593000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>10397000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>3350000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-20689394.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-50634537.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>3903000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-14557000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-4384000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>-15802000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>8292000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-38828000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>-50170000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>-1187000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>-420000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-2175000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>-5948000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>-885000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>-999000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>4902000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>-3378000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>-256000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>-460000.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>155</v>
+      </c>
+      <c r="B26">
+        <v>-14182946.0</v>
+      </c>
+      <c r="C26">
+        <v>-12846000.0</v>
+      </c>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-13001000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>-13209819.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>-17069829.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>-17230000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>-131822000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>-2464000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-4379000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-6823000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-3045000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-4316.19</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>-781.6</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>-748000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>-8194000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>-22384000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>-12980000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>-5490000.0</v>
       </c>
-      <c r="Y26"/>
-[...1 lines deleted...]
-      <c r="AA26">
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
         <v>0.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>-5780000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>-4875000.0</v>
       </c>
-      <c r="AD26"/>
-[...1 lines deleted...]
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B27">
+        <v>6916000.0</v>
+      </c>
+      <c r="C27">
+        <v>6034000.0</v>
+      </c>
+      <c r="D27">
+        <v>7700000.0</v>
+      </c>
+      <c r="E27">
         <v>8359000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>8259000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>856000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>1061000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>3554000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>2064000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>2610000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>2158000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>3815000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>3741000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>3846000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>3433000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>1740000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>1520000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>1967000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>3672000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>3663000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>1717000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>1054000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>886000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>1401000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>1277000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>957000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>1483000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>1104000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>1437000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>3012000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>761000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>1547000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>1369000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>3267000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>3422000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>2807000.0</v>
       </c>
-      <c r="AJ27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-15231515.0</v>
+      </c>
+      <c r="C28">
+        <v>-50133000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1190255.0</v>
+      </c>
+      <c r="E28">
         <v>-37106000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-1370000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-36606000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-1236000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-28726000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-949000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-11235000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-10976786.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-28688566.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-806000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-132993000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-15905000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-5393000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-7992000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-4199000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-1495000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-1954908.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-2330612.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-740000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-8390000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-23880000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-62972000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-5731000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>30855000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>90206000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-1670000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-7495000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-8171000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>169463000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-1296000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-897000.0</v>
       </c>
       <c r="AI28">
         <v>-1050000.0</v>
       </c>
       <c r="AJ28">
+        <v>-1626000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-897000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-1050000.0</v>
+      </c>
+      <c r="AM28">
         <v>-4626000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>1966000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>22714872.0</v>
+      </c>
+      <c r="C29">
+        <v>42145000.0</v>
+      </c>
+      <c r="D29">
+        <v>40974946.0</v>
+      </c>
+      <c r="E29">
         <v>28454000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>33119000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>15945000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>21643000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>34896000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>17416000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>31022000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>31323373.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>16713571.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>15517000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>23542000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>25727000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>18032000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>1624000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>13464000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>16473000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>-3449131.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>6153666.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>7275000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>17487000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>17370000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>7047000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>51422000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-16852000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-17539000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>-16026000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>9106000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>12114000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>6820000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>10756000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>9137000.0</v>
       </c>
       <c r="AI29">
         <v>4137000.0</v>
       </c>
       <c r="AJ29">
+        <v>10368000.0</v>
+      </c>
+      <c r="AK29">
+        <v>9137000.0</v>
+      </c>
+      <c r="AL29">
+        <v>4137000.0</v>
+      </c>
+      <c r="AM29">
         <v>-11268000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>1265000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-3907534.0</v>
+      </c>
+      <c r="C30">
+        <v>-5772000.0</v>
+      </c>
+      <c r="D30">
+        <v>-3568539.0</v>
+      </c>
+      <c r="E30">
         <v>-6433000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-1971000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-3399000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-3343000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-1592000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-20849000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-1970541.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-389000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>22583000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-4795000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>14804000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>28600000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>5841000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-1537000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-82492185.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>31325807.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>3039000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>60191000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-35849000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-6185000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-15202000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-46038000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-35311000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-17789000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-9694000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-43537000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-2426000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-3738000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4151000.0</v>
       </c>
       <c r="AI30">
         <v>2451000.0</v>
       </c>
       <c r="AJ30">
+        <v>-9282000.0</v>
+      </c>
+      <c r="AK30">
+        <v>4151000.0</v>
+      </c>
+      <c r="AL30">
+        <v>2451000.0</v>
+      </c>
+      <c r="AM30">
         <v>4673000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>17308000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>