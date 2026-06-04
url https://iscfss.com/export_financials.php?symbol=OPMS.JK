--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -839,2118 +842,2267 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="C2">
+        <v>10</v>
+      </c>
+      <c r="B2">
+        <v>386462454.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>817638150.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>1249714.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1043548455.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5040368214.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12936125710.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>307165667.0</v>
+      </c>
+      <c r="C5">
         <v>351527298.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>21719946.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-246485000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>205479955.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>264618703.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>230831246.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>66038319.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15156324.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>10336806950.0</v>
       </c>
       <c r="E9">
         <v>10336806950.0</v>
       </c>
       <c r="F9">
         <v>10336806950.0</v>
       </c>
       <c r="G9">
         <v>10336806950.0</v>
       </c>
       <c r="H9">
-        <v>4700000000.0</v>
+        <v>10336806950.0</v>
       </c>
       <c r="I9">
         <v>4700000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9">
+        <v>4700000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>12035651937.0</v>
+      </c>
+      <c r="C10">
         <v>9549418362.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7363282112.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16348277000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>35725349854.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>62044520450.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37208131922.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3401254979.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4242889875.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
+        <v>7363282110.0</v>
+      </c>
+      <c r="E11">
         <v>16348276910.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>12035651937.0</v>
+      </c>
+      <c r="C12">
         <v>9549418362.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7363282112.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16348277000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>35725349854.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>62044520450.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>37208131922.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3401254979.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4242889875.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>100000000000.0</v>
       </c>
       <c r="C13">
         <v>100000000000.0</v>
       </c>
       <c r="D13">
         <v>100000000000.0</v>
       </c>
       <c r="E13">
         <v>100000000000.0</v>
       </c>
       <c r="F13">
         <v>100000000000.0</v>
       </c>
       <c r="G13">
         <v>100000000000.0</v>
       </c>
       <c r="H13">
-        <v>9500000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="I13">
         <v>9500000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>9500000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
-        <v>801627000.0</v>
+        <v>801644317.0</v>
       </c>
       <c r="C14">
         <v>801627000.0</v>
       </c>
       <c r="D14">
         <v>801627000.0</v>
       </c>
       <c r="E14">
         <v>801627000.0</v>
       </c>
       <c r="F14">
+        <v>801627000.0</v>
+      </c>
+      <c r="G14">
         <v>854100000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>546328767.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="I14">
         <v>1000000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>1000000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>4090909091.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>2879123781.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>78869417.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>260000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>165000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>107886000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>504084772.0</v>
+      </c>
+      <c r="C22">
         <v>403068291.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1935731549.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1263713000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1420952643.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3732927179.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19292422948.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>20754283183.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>16569661734.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>74170070000.0</v>
+      </c>
+      <c r="C23">
         <v>80023077233.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>89202406478.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>94312419000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>93904738720.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>99117797294.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>116186694297.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>69378201103.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>30770911018.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-11935651937.0</v>
+      </c>
+      <c r="C28">
         <v>-9549418362.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7260704612.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-16348277000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-35725349854.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-61947807308.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-37208131922.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>31331745021.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4209889875.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>30421308.0</v>
+      </c>
+      <c r="C30">
         <v>17641578.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>436956873.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>107886000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>73658038.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>167427514.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4813176070.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>44904568037.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2159850000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>93212363136.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>93625311745.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>114314636361.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>25181999226.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>16418471145.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>52322567474.0</v>
+      </c>
+      <c r="C33">
         <v>55541895473.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>64882106103.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>66378942000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>45607036123.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4432027033.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1708569943.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>318094903.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4498509408.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>690217951.0</v>
+      </c>
+      <c r="C35">
         <v>524844264.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>614560211.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>580301000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>409530529.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>396050508.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>317472434.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>78912576.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>109270472.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>2409586925.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>290930000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>10109618045.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="G36">
         <v>-1.0</v>
       </c>
       <c r="H36">
+        <v>-1.0</v>
+      </c>
+      <c r="I36">
         <v>260000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>165000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
-        <v>0.0</v>
+        <v>2409586930.0</v>
       </c>
       <c r="E38">
-        <v>1.0</v>
+        <v>1397871520.0</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38">
         <v>1.0</v>
       </c>
       <c r="I38">
+        <v>1.0</v>
+      </c>
+      <c r="J38">
         <v>192317618.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>9277344509.0</v>
+      </c>
+      <c r="C39">
         <v>14511053529.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14584329841.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10213600000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11077742061.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>28740895117.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>53164393413.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>548473900.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3300000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>276763043.0</v>
+      </c>
+      <c r="C40">
         <v>195114498.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>251432499.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1832579000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>282845055.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>905554274.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>507707856.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1464797306.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1195174274.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>409530529.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>396050508.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>317472435.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>78912576.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>109270472.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>-11379180402.0</v>
+      </c>
+      <c r="C42">
         <v>-11418106550.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-11718106550.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-11418106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11418106550.0</v>
       </c>
       <c r="F42">
         <v>-11418106550.0</v>
       </c>
       <c r="G42">
+        <v>-11418106550.0</v>
+      </c>
+      <c r="H42">
         <v>10336806945.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000000.0</v>
       </c>
       <c r="I42">
         <v>4700000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:9">
+      <c r="J42">
+        <v>4700000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>51383460622.0</v>
+      </c>
+      <c r="C46">
         <v>54605385720.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>56547519178.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>56123568000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>35556186901.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4332417058.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1629201835.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>38366760.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4306191791.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47">
+        <v>56547519180.0</v>
+      </c>
+      <c r="E47">
         <v>55854945570.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>25956918079.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4332417058.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1629201835.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>38366760.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>4306191791.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-16211358713.0</v>
+      </c>
+      <c r="C48">
         <v>-9630302278.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-887415280.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3564130000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4424989731.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4778799591.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3746998170.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>10915960907.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2203314821.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="C51">
+        <v>59</v>
+      </c>
+      <c r="B51">
+        <v>100000000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>102577500.0</v>
       </c>
-      <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>96713142.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>34733000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="C52">
+        <v>60</v>
+      </c>
+      <c r="B52">
+        <v>100000000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>102577500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
         <v>96713142.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>34733000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>30681242820.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>55500000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>27500000000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>74170070000.0</v>
+      </c>
+      <c r="C55">
         <v>80023077233.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>89202406478.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>94312419000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>93904738720.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>99117797294.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>116186694297.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>69378201103.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>30770911018.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>21847502526.0</v>
+      </c>
+      <c r="C56">
         <v>24481181760.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>24320300375.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>27933476000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>48297702596.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>94685770260.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>114478124353.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>69060106199.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>26272401609.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>763225497.0</v>
+      </c>
+      <c r="C57">
         <v>195114498.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1171648149.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1832579000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>282845055.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5096435041.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1554585501.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>44117289301.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>14243169401.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>1453443448.0</v>
+      </c>
+      <c r="C58">
         <v>719958763.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1786208361.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2412880000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>692375584.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5492485549.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1872057936.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>44196201877.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>14352439873.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>72716626552.0</v>
+      </c>
+      <c r="C60">
         <v>79303118470.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>87416198117.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>91899539000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>93212363136.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>93625311745.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>114314636361.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>25181999226.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>16418471145.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-21754913500.0</v>
       </c>
-      <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>386462454.0</v>
+      </c>
+      <c r="C2">
         <v>96275801.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4133333.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53246260.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>33604000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16053276.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>110879000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>817638150.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>2213173376.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>258234670.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>209456130.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29725000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>60210471.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1249714.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>280032823.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>315191454.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>899248292.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1043548455.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1714580524.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>5040368214.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>307165667.0</v>
+      </c>
+      <c r="C5">
         <v>437129337.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>137129338.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>51527298.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>351527298.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>208301000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>208300522.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>21719947.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21719946.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195220528.0</v>
       </c>
       <c r="K5">
         <v>195220528.0</v>
       </c>
       <c r="L5">
-        <v>-546484661.0</v>
+        <v>195220528.0</v>
       </c>
       <c r="M5">
         <v>-546484661.0</v>
       </c>
       <c r="N5">
-        <v>-468959699.0</v>
+        <v>-546484661.0</v>
       </c>
       <c r="O5">
         <v>-468959699.0</v>
       </c>
       <c r="P5">
-        <v>205479955.0</v>
+        <v>-468959699.0</v>
       </c>
       <c r="Q5">
         <v>205479955.0</v>
       </c>
       <c r="R5">
-        <v>205702302.0</v>
+        <v>205479955.0</v>
       </c>
       <c r="S5">
         <v>205702302.0</v>
       </c>
       <c r="T5">
+        <v>205702302.0</v>
+      </c>
+      <c r="U5">
         <v>264618703.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-35381295.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-181841365.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-136772290.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-102970523.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-69168754.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-150444533.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>25181999226.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4766038318.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9">
-        <v>10336806950.0</v>
+        <v>10350060120.0</v>
       </c>
       <c r="C9">
         <v>10336806950.0</v>
       </c>
       <c r="D9">
         <v>10336806950.0</v>
       </c>
       <c r="E9">
         <v>10336806950.0</v>
       </c>
       <c r="F9">
         <v>10336806950.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9">
+        <v>10336806950.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>10336806950.0</v>
       </c>
       <c r="L9">
         <v>10336806950.0</v>
       </c>
       <c r="M9">
         <v>10336806950.0</v>
       </c>
       <c r="N9">
         <v>10336806950.0</v>
       </c>
       <c r="O9">
         <v>10336806950.0</v>
       </c>
       <c r="P9">
         <v>10336806950.0</v>
       </c>
       <c r="Q9">
         <v>10336806950.0</v>
       </c>
       <c r="R9">
         <v>10336806950.0</v>
       </c>
       <c r="S9">
         <v>10336806950.0</v>
       </c>
       <c r="T9">
         <v>10336806950.0</v>
       </c>
       <c r="U9">
         <v>10336806950.0</v>
       </c>
       <c r="V9">
         <v>10336806950.0</v>
       </c>
       <c r="W9">
         <v>10336806950.0</v>
       </c>
       <c r="X9">
         <v>10336806950.0</v>
       </c>
       <c r="Y9">
         <v>10336806950.0</v>
       </c>
       <c r="Z9">
+        <v>10336806950.0</v>
+      </c>
+      <c r="AA9">
         <v>11353982530.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>12035651937.0</v>
+      </c>
+      <c r="C10">
         <v>12419442096.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13031978950.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13263002695.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9549418362.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7043038000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10425105435.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16227038209.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7363282112.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8511143711.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13037090144.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14874474764.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16348276913.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17030456130.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>32261440822.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29788069181.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>35725349854.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>34244112455.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>38390362045.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>43221854097.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>62044520450.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>65178817030.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>59927008906.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>60123083063.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>37208131922.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>37000747433.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>-3401254979.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3401254979.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11">
+        <v>12035651940.0</v>
+      </c>
+      <c r="C11">
         <v>12419442100.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>13031978950.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13263002700.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9549418360.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7043038340.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>8511143710.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>13037090140.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>14874474760.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>16348276910.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>17030456130.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>32261440820.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>29788069180.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>12035651937.0</v>
+      </c>
+      <c r="C12">
         <v>12419442096.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13031978950.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13263002695.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9549418362.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7043038000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10425105435.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16227038209.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7363282112.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8511143711.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13037090144.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14874474764.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16348276913.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17030456130.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>32261440822.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>29788069181.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>35725349854.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>34244112455.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>38390362045.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>43221854097.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>62044520450.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>65178817030.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>59927008906.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>60123083063.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>37208131922.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>90000747433.0</v>
       </c>
-      <c r="AA12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB12"/>
       <c r="AC12">
         <v>3401254979.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12">
+        <v>3401254979.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>100000000000.0</v>
       </c>
       <c r="C13">
         <v>100000000000.0</v>
       </c>
       <c r="D13">
         <v>100000000000.0</v>
       </c>
       <c r="E13">
         <v>100000000000.0</v>
       </c>
       <c r="F13">
         <v>100000000000.0</v>
       </c>
       <c r="G13">
         <v>100000000000.0</v>
       </c>
       <c r="H13">
         <v>100000000000.0</v>
       </c>
       <c r="I13">
         <v>100000000000.0</v>
       </c>
@@ -2983,62 +3135,65 @@
       </c>
       <c r="S13">
         <v>100000000000.0</v>
       </c>
       <c r="T13">
         <v>100000000000.0</v>
       </c>
       <c r="U13">
         <v>100000000000.0</v>
       </c>
       <c r="V13">
         <v>100000000000.0</v>
       </c>
       <c r="W13">
         <v>100000000000.0</v>
       </c>
       <c r="X13">
         <v>100000000000.0</v>
       </c>
       <c r="Y13">
         <v>100000000000.0</v>
       </c>
       <c r="Z13">
         <v>100000000000.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>100000000000.0</v>
+      </c>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>9500000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
-        <v>801627000.0</v>
+        <v>801695229.0</v>
       </c>
       <c r="C14">
         <v>801627000.0</v>
       </c>
       <c r="D14">
         <v>801627000.0</v>
       </c>
       <c r="E14">
         <v>801627000.0</v>
       </c>
       <c r="F14">
         <v>801627000.0</v>
       </c>
       <c r="G14">
         <v>801627000.0</v>
       </c>
       <c r="H14">
         <v>801627000.0</v>
       </c>
       <c r="I14">
         <v>801627000.0</v>
       </c>
       <c r="J14">
         <v>801627000.0</v>
       </c>
@@ -3048,8373 +3203,8730 @@
       <c r="L14">
         <v>801627000.0</v>
       </c>
       <c r="M14">
         <v>801627000.0</v>
       </c>
       <c r="N14">
         <v>801627000.0</v>
       </c>
       <c r="O14">
         <v>801627000.0</v>
       </c>
       <c r="P14">
         <v>801627000.0</v>
       </c>
       <c r="Q14">
         <v>801627000.0</v>
       </c>
       <c r="R14">
         <v>801627000.0</v>
       </c>
       <c r="S14">
         <v>801627000.0</v>
       </c>
       <c r="T14">
+        <v>801627000.0</v>
+      </c>
+      <c r="U14">
         <v>854100385.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>695577913.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>906941209.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>817647880.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>996234538.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1556648901.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1000000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1090969834.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000000.0</v>
       </c>
       <c r="AC14">
         <v>95000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>95000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>2008820.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>260000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>504084772.0</v>
+      </c>
+      <c r="C22">
         <v>594994132.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>328915686.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>336404285.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>403068291.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3039207000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>424978816.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>428838919.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1935731549.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6741378939.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1063917027.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1139814567.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1263713249.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5506422717.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1046759184.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5029803984.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1420952643.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7520341054.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9785897757.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11399764830.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3726727179.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9395924505.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14655867491.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15916593483.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>19292422948.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9629505000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>20205809283.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>74170070000.0</v>
+      </c>
+      <c r="C23">
         <v>75446954992.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>76844160551.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>78251488426.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>80023077233.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>83098358000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>85708815735.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>87548916385.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>89202406478.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>89851325584.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>91824977919.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>92034756583.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>93732117379.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>94228202078.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>93261770715.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>93413991477.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>93904738720.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>93868479199.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>94837415797.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>94212298903.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>98721746786.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>94873693125.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>94400831389.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>112341087462.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>115869221862.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>117505385862.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>25181999226.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>69299288527.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
-[...1 lines deleted...]
-      </c>
+      <c r="J25"/>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-11935651937.0</v>
+      </c>
+      <c r="C28">
         <v>-12314354903.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12926891757.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-13263002695.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9549418362.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7043038000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10425105435.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-16124460709.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7260704612.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8400082603.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12864637104.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-14874474764.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-16348276913.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-17030456130.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-32261440822.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-29788069181.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-35725349854.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-34244112455.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-38390362045.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-43125140955.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-62044520450.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-65178817030.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-59927008906.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-60123083063.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-37208131922.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-37000747433.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>3401254979.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>31331745021.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>30421308.0</v>
+      </c>
+      <c r="C30">
         <v>178251108.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4650000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35382098.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17641578.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8475072000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>133973115.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2252121004.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>436956873.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65171414.0</v>
       </c>
       <c r="K30">
         <v>65171414.0</v>
       </c>
       <c r="L30">
+        <v>65171414.0</v>
+      </c>
+      <c r="M30">
         <v>156691374.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>107886044.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>182080182.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>482040412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73658038.0</v>
       </c>
       <c r="Q30">
         <v>73658038.0</v>
       </c>
       <c r="R30">
+        <v>73658038.0</v>
+      </c>
+      <c r="S30">
         <v>179137563.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>463531563.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1007206066.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>167427514.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>896628644.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>555526228.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3587410520.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4813176070.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15963180020.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>44904568037.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>89925710468.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>91397544267.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>92642951631.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>92603466669.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>93212363136.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>93093272968.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>93922508011.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>93536484544.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>93625311745.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>94194441825.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>93564043508.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>110956520920.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>114314636361.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31">
-[...1 lines deleted...]
-      </c>
+      <c r="AB31"/>
       <c r="AC31">
         <v>25181999226.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31">
+        <v>25181999226.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>52322567474.0</v>
+      </c>
+      <c r="C33">
         <v>53012001516.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>53752144949.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>54863362506.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>55541895473.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>58410041000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>59258146240.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>61140441395.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>64882106103.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>65697784896.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>69571629657.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>65577814879.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>66378942091.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>60172949244.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>50084743807.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>47745347189.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>45607036123.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>13707535264.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>7361425489.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4162870095.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>16327112659.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1925299652.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1944498879.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1986920490.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1708569944.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1767926546.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33">
         <v>-3401254979.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>318094904.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>690217951.0</v>
+      </c>
+      <c r="C35">
         <v>479986293.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>479986292.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>524844265.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>524844264.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>631690000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>631689755.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>614560212.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>614560211.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>665686420.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>714546515.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>580301122.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>580301123.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416270539.0</v>
       </c>
       <c r="O35">
         <v>416270539.0</v>
       </c>
       <c r="P35">
-        <v>409530529.0</v>
+        <v>416270539.0</v>
       </c>
       <c r="Q35">
         <v>409530529.0</v>
       </c>
       <c r="R35">
+        <v>409530529.0</v>
+      </c>
+      <c r="S35">
         <v>346232646.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>346232645.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>396050507.0</v>
       </c>
-      <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>-1.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2409586925.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290930000.0</v>
       </c>
       <c r="K36">
         <v>290930000.0</v>
       </c>
       <c r="L36">
+        <v>290930000.0</v>
+      </c>
+      <c r="M36">
         <v>1129249121.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1397871521.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>523939634.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>0.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>12416953380.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10109618045.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>59775153.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>59775152.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>0.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>11994695601.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>109344340.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>109344341.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>94356225.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>79368109.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>108934472.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>-3401254979.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>279728144.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38">
-        <v>915027520.0</v>
+        <v>939106850.0</v>
       </c>
       <c r="C38">
         <v>915027520.0</v>
       </c>
       <c r="D38">
-        <v>936509750.0</v>
+        <v>915027520.0</v>
       </c>
       <c r="E38">
         <v>936509750.0</v>
       </c>
       <c r="F38">
+        <v>936509750.0</v>
+      </c>
+      <c r="G38">
         <v>3183717810.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>2188745810.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1129249120.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>0.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>0.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12416953380.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>0.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>59775153.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>59775152.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99609976.0</v>
       </c>
       <c r="U38">
         <v>99609976.0</v>
       </c>
       <c r="V38">
+        <v>99609976.0</v>
+      </c>
+      <c r="W38">
         <v>109344340.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>109344341.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>94356225.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>79368109.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>108934470.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
-      <c r="AC38">
+      <c r="AC38"/>
+      <c r="AD38">
         <v>279728144.0</v>
       </c>
     </row>
-    <row r="39" spans="1:29">
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>9277344509.0</v>
+      </c>
+      <c r="C39">
         <v>9242266140.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9726470966.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9753336842.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14511053529.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6131000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>15466612129.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7500476856.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>14584329841.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8835846624.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8087169676.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>10866262121.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10213600204.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11346643802.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>9386786489.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10777113085.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11077742061.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>38217352862.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>38836198943.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>34420603815.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>17073001511.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17959469734.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17755307250.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>31104504806.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>53164393413.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>53579764751.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
-      <c r="AC39">
+      <c r="AC39"/>
+      <c r="AD39">
         <v>548473900.0</v>
       </c>
     </row>
-    <row r="40" spans="1:29">
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>276763043.0</v>
+      </c>
+      <c r="C40">
         <v>287524649.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>160099312.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>68070381.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>195114498.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>45543000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>108031972.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>669850475.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>251432499.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>438973092.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1061127990.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1781112145.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1832578773.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>211213896.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>202548545.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>142759609.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>282845055.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>219517455.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>538950140.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>120831419.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5097194147.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>402547667.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>739186697.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>596284190.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>514366236.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1197511230.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40">
         <v>7223044868.0</v>
       </c>
     </row>
-    <row r="41" spans="1:29">
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>665686421.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>416620538.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>416270539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409530529.0</v>
       </c>
       <c r="Q41">
         <v>409530529.0</v>
       </c>
       <c r="R41">
-        <v>346232646.0</v>
+        <v>409530529.0</v>
       </c>
       <c r="S41">
         <v>346232646.0</v>
       </c>
       <c r="T41">
+        <v>346232646.0</v>
+      </c>
+      <c r="U41">
         <v>396050507.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>396050508.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>482446440.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>437377365.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>377424900.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>317472435.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
+      <c r="AC41"/>
+      <c r="AD41">
         <v>78912576.0</v>
       </c>
     </row>
-    <row r="42" spans="1:29">
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
-        <v>-11418106550.0</v>
+        <v>-11379180402.0</v>
       </c>
       <c r="C42">
         <v>-11418106550.0</v>
       </c>
       <c r="D42">
         <v>-11418106550.0</v>
       </c>
       <c r="E42">
         <v>-11418106550.0</v>
       </c>
       <c r="F42">
+        <v>-11418106550.0</v>
+      </c>
+      <c r="G42">
         <v>-11418106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11418106550.0</v>
       </c>
       <c r="H42">
         <v>-11418106550.0</v>
       </c>
       <c r="I42">
         <v>-11418106550.0</v>
       </c>
       <c r="J42">
         <v>-11418106550.0</v>
       </c>
       <c r="K42">
         <v>-11418106550.0</v>
       </c>
       <c r="L42">
-        <v>-11418106551.0</v>
+        <v>-11418106550.0</v>
       </c>
       <c r="M42">
         <v>-11418106551.0</v>
       </c>
       <c r="N42">
+        <v>-11418106551.0</v>
+      </c>
+      <c r="O42">
         <v>-11428106550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11418106550.0</v>
       </c>
       <c r="P42">
         <v>-11418106550.0</v>
       </c>
       <c r="Q42">
         <v>-11418106550.0</v>
       </c>
       <c r="R42">
         <v>-11418106550.0</v>
       </c>
       <c r="S42">
         <v>-11418106550.0</v>
       </c>
       <c r="T42">
-        <v>-11718106550.0</v>
+        <v>-11418106550.0</v>
       </c>
       <c r="U42">
         <v>-11718106550.0</v>
       </c>
       <c r="V42">
-        <v>-11418106550.0</v>
+        <v>-11718106550.0</v>
       </c>
       <c r="W42">
         <v>-11418106550.0</v>
       </c>
       <c r="X42">
+        <v>-11418106550.0</v>
+      </c>
+      <c r="Y42">
         <v>6442494901.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>10336806945.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>11353982527.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
-      <c r="AC42">
+      <c r="AC42"/>
+      <c r="AD42">
         <v>4766038319.0</v>
       </c>
     </row>
-    <row r="43" spans="1:29">
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>51383460622.0</v>
+      </c>
+      <c r="C46">
         <v>52096973995.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>52837117428.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>53926852753.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>54605385720.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>55226323000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>56074428428.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>55891596471.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>56547519178.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>57413664086.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>58029747717.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>55322440758.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>55854945570.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>50795884611.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>40708029175.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>37651133046.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>35556186901.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4147760112.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3804275337.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4063260119.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4332417058.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1815955312.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1835154538.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1892564265.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1629201835.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1658992074.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
-      <c r="AC46">
+      <c r="AC46"/>
+      <c r="AD46">
         <v>38366760.0</v>
       </c>
     </row>
-    <row r="47" spans="1:29">
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47">
+        <v>51383460620.0</v>
+      </c>
+      <c r="C47">
         <v>52096974000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>52837117430.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>53926852750.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>54605385720.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>55226322790.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47">
         <v>57413664090.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>58029747717.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>55322440760.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>55854945570.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>50795884611.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>31058560352.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>25744528889.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>25956918079.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4147760112.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3804275337.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4063260119.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4332417058.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1815955312.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1835154538.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1892564265.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1629201835.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1658992070.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
-      <c r="AC47">
+      <c r="AC47"/>
+      <c r="AD47">
         <v>38366760.0</v>
       </c>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-16211358713.0</v>
+      </c>
+      <c r="C48">
         <v>-14540941733.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-12624168368.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-11028093228.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-9630302278.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6402673000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3837153240.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2552564200.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1187415280.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-141509015.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1148596490.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2218235650.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3864129818.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3284610516.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>4530017880.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3816093264.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>4424989731.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>4305677216.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>5134912259.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>4689972390.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>5078799591.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5794389741.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5118922349.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4916996543.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4046998170.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>3615034322.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
-      <c r="AC48">
+      <c r="AC48"/>
+      <c r="AD48">
         <v>10915960907.0</v>
       </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
-        <v>105087193.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="C51">
         <v>105087193.0</v>
       </c>
-      <c r="D51"/>
+      <c r="D51">
+        <v>105087193.0</v>
+      </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-      <c r="H51">
-[...1 lines deleted...]
-      </c>
+      <c r="H51"/>
       <c r="I51">
         <v>102577500.0</v>
       </c>
       <c r="J51">
+        <v>102577500.0</v>
+      </c>
+      <c r="K51">
         <v>111061108.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>172453040.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>96713142.0</v>
       </c>
-      <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
-      <c r="AC51">
+      <c r="AC51"/>
+      <c r="AD51">
         <v>34733000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:29">
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
-        <v>105087193.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="C52">
         <v>105087193.0</v>
       </c>
       <c r="D52">
-        <v>0.0</v>
+        <v>105087193.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52"/>
       <c r="I52">
         <v>102577500.0</v>
       </c>
       <c r="J52">
+        <v>102577500.0</v>
+      </c>
+      <c r="K52">
         <v>111061108.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>123592945.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
         <v>96713142.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>34733000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:29">
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>30681242820.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>17114625150.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>30000000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>38621667000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>55500000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>49000000000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>53000000000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>6802509958.0</v>
       </c>
-      <c r="AC53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>74170070000.0</v>
+      </c>
+      <c r="C55">
         <v>75446954992.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>76844160551.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>78251488426.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>80023077233.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>83098358000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>85708815735.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>87548916384.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>89202406478.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>89851325584.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>91824977919.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>92615057706.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>94312418502.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>94238552077.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>93261770715.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>93413991477.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>93904738720.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>93868479199.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>94837415797.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>94212298903.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>99117797294.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>95356139565.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>94838208754.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>112718512362.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>116186694297.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>117941123751.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55"/>
-      <c r="AC55">
+      <c r="AC55"/>
+      <c r="AD55">
         <v>69378201103.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>21847502526.0</v>
+      </c>
+      <c r="C56">
         <v>22434953476.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23092015602.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>23388125920.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>24481181760.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>24688318000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>26450669495.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>26408474988.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>24320300375.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>24153540688.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>22253348261.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>27037242827.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>27933476411.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>34065602832.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>43177026908.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>45668644288.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>48297702596.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>80160943934.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>87475990308.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>90049428808.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>82790684635.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>93430839913.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>92893709875.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>110731591872.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>114478124353.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>116173197205.0</v>
       </c>
-      <c r="AA56"/>
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56">
         <v>3401254979.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>69060106199.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>763225497.0</v>
+      </c>
+      <c r="C57">
         <v>488887643.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>269319838.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>121316641.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>195114498.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>79147000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>124085248.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>883306975.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1171648149.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>550034200.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1184720935.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1781112145.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1832578773.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2424387272.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>202548545.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>400994279.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>282845055.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>428973585.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>568675140.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>279763852.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5096435041.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>679251300.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>836787881.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1384566542.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1554585501.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2686813546.0</v>
       </c>
-      <c r="AA57"/>
       <c r="AB57"/>
-      <c r="AC57">
+      <c r="AC57"/>
+      <c r="AD57">
         <v>44117289301.0</v>
       </c>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>1453443448.0</v>
+      </c>
+      <c r="C58">
         <v>968873937.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>749306130.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>646160906.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>719958763.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>710837000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>755775003.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1497867187.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1786208361.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1215720621.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1899267451.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1781112145.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1832578773.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2840657811.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>618819084.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>810524808.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>692375584.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>775206231.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>914907786.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>675814359.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5096435041.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>679251300.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>836787881.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1384566542.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1554585501.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2686813546.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58"/>
-      <c r="AC58">
+      <c r="AC58"/>
+      <c r="AD58">
         <v>44117289301.0</v>
       </c>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>72716626552.0</v>
+      </c>
+      <c r="C60">
         <v>74478081055.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>76094854421.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>77605327520.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>79303118470.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>82387521000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>84953040732.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>86051049198.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>87416198117.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>88635604963.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>89925710468.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>90253644438.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>91899538606.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>91387544267.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>92642951631.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>92603466669.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>93212363136.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>93093272968.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>93922508011.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>93536484544.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>93625311745.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>94194441825.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>93564043508.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>110956520920.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>114314636361.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>114818572316.0</v>
       </c>
-      <c r="AA60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB60"/>
       <c r="AC60">
         <v>25181999226.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:29">
+      <c r="AD60">
+        <v>25181999226.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-21754913500.0</v>
       </c>
       <c r="T61">
         <v>-21754913500.0</v>
       </c>
       <c r="U61">
         <v>-21754913500.0</v>
       </c>
       <c r="V61">
         <v>-21754913500.0</v>
       </c>
       <c r="W61">
         <v>-21754913500.0</v>
       </c>
       <c r="X61">
+        <v>-21754913500.0</v>
+      </c>
+      <c r="Y61">
         <v>-4194312050.0</v>
       </c>
-      <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>9238779375.0</v>
+      </c>
+      <c r="C2">
         <v>42478331897.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10729121000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18608053089.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38233813623.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30781261000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>79532931239.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>102785519393.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>59568919326.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>3032289752.0</v>
+      </c>
+      <c r="C3">
         <v>3328197944.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3036253000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1273279813.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1243943750.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>467102000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>197770793.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1058115141.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1390611400.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-7191881258.0</v>
+      </c>
+      <c r="C5">
         <v>-6852152287.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-6320752000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1172070423.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-764993779.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1230373000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4589637386.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11657150624.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>511268097.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-4159591506.0</v>
+      </c>
+      <c r="C6">
         <v>-3523954343.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3284499000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>101209390.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>478949971.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1697475000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4787408179.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12715265765.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1901879497.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>-2776867510.0</v>
+      </c>
+      <c r="C9">
         <v>-1694163169.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1611956000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3902341915.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2950751183.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3991986000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8861056106.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>16743681152.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2331699764.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-6571141279.0</v>
+      </c>
+      <c r="C10">
         <v>-6859494886.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6338595000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1178227611.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-773605409.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1219383000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4507849073.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11657052395.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>509370092.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>9915156.0</v>
+      </c>
+      <c r="C11">
         <v>1424788842.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1587050000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-317367698.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-419795549.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>187581000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1376811810.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2944406309.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>146198307.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
+        <v>11013619.0</v>
+      </c>
+      <c r="C12">
         <v>7342604.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17843000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6157189.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8611625.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10990000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>81788309.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>98233.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1898000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>532225560.0</v>
+      </c>
+      <c r="C13">
         <v>458890910.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>886457470.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1231041310.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1932495600.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2656266060.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>562780570.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>27515200.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>22432110.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-6581056435.0</v>
+      </c>
+      <c r="C15">
         <v>-8284283728.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-4751545000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-860859913.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-353809860.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1031801000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3131037263.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8712646086.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>363171785.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16">
+        <v>-6581056440.0</v>
+      </c>
+      <c r="C16">
         <v>-8284283730.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-4751545100.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-860859910.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-353809860.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1031801421.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3131037263.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8712646086.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>363171785.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>8712646086.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>363171785.0</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-7191881258.0</v>
+      </c>
+      <c r="C21">
         <v>-7494576961.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7598385000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3057393650.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2675138620.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1007736000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4137798600.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11188231940.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>498640810.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>13653793123.0</v>
+      </c>
+      <c r="C23">
         <v>48278745689.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16756156000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25567788648.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>43859703424.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>35780984000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>84256188743.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>108340968610.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>61401978279.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>117</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>885911964.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>120104000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>48733358.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>75037255.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15643000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>226351973.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>77415099.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>105000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>4451739880.0</v>
+      </c>
+      <c r="C28">
         <v>5838768813.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5836101000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7070556625.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6282884109.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5185876000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4425846382.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5399971617.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1754870962.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
+        <v>9915160.0</v>
+      </c>
+      <c r="C29">
         <v>1424788840.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1587049870.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-317367700.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-419795550.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>187581170.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1376811810.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2944406310.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>146198310.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>4415013748.0</v>
+      </c>
+      <c r="C30">
         <v>5800413788.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6027036000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6959735562.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5625889804.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4999723000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4723257504.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5555449217.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1833058953.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>620739979.0</v>
+      </c>
+      <c r="C31">
         <v>635082075.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1259790000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1879166039.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1901533211.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2227119000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>370050473.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>468820455.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10729282.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>6461911865.0</v>
+      </c>
+      <c r="C32">
         <v>40784168728.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9117164000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>22510395004.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>41184564806.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>34773247000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>88393987345.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>119529200545.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>61900619090.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>4393086255.0</v>
+      </c>
+      <c r="C2">
         <v>950093787.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1641594558.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1789661436.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5873388408.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12558423191.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1278277906.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22768242392.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9220313646.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>830885119.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1067387845.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>148358141.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5713755441.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>775091626.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6147590198.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5992131811.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7815925518.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9346494688.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15075277574.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5877365844.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15153194318.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7308308187.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2252539659.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5776758580.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16609346732.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>22094101923.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14707055840.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>26040634075.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>34753513321.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>729173023.0</v>
+      </c>
+      <c r="C3">
         <v>742643434.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>745981754.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>761866297.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>822149620.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>860995184.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>829271802.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>815781338.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>821292092.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>812383631.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>699309963.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>674356420.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>267261350.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>248317869.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12276343.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>722082457.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>381871808.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>256482190.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>327376479.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>278213273.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>112439863.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>76292859.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>73909727.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>70162114.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>62784741.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>25482226.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>88411307.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21092519.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1034731447.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-1815807717.0</v>
+      </c>
+      <c r="C5">
         <v>-1616773367.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1889127623.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1789959636.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-860902930.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2565519677.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2060369579.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1362933291.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1573006059.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1520669666.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1581182143.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1863327777.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1075054432.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1245407365.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>697035774.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-608896472.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-326091583.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-829235042.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>482446897.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-88827201.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-509586839.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>675477400.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>90568199.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>973914259.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>857849816.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-112541586.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1794766253.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2049562904.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8392131664.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-1086634694.0</v>
+      </c>
+      <c r="C6">
         <v>-874129933.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1143145869.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1028093339.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-38753310.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1704524493.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1231097777.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-547151953.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-751713967.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-708286035.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-881872180.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1188971357.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-807793082.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-997089496.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>709312117.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>113185985.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>55780225.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-572752852.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>809823376.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>189386072.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-397146976.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>751770259.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>164477926.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1044076373.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>920634557.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-87059360.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1883177560.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2070655423.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9426863111.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>-595957006.0</v>
+      </c>
+      <c r="C9">
         <v>-724913274.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-494481012.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-497172879.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>87554254.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1457063215.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-809148223.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>484494015.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-553147135.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-711874312.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-917414984.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>32656141.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1621833967.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-54996434.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2245457695.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>69530700.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>816640955.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>66993865.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1622483050.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>563383311.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1325745497.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>967099282.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>426725507.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1562876328.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1065657714.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1870369545.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3139268858.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2867552658.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12808453299.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-1657839892.0</v>
+      </c>
+      <c r="C10">
         <v>-1616773364.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1598737073.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1697790950.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-862215331.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2565519673.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2066610962.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1365148920.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1579116344.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1523238579.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1590345878.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1645894171.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-20959556.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1245407364.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>697035778.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-608896469.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-334703208.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-829235044.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>479160044.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-88827201.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-520577262.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>675477392.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>90568196.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>973914263.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>776121035.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-112601119.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1794766249.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2049562907.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9013663857.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>101</v>
+      </c>
+      <c r="B11">
+        <v>12577089.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>2661933.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>2206810764.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-782021922.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-533210078.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-233133074.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-820706721.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-187866770.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-300478858.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-172704125.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-16888840.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-209988618.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-454015723.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>34220175.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>195022888.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-111357610.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>103915890.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>344157187.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-13737335.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>509883000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>536508958.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2267967452.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="C12">
+        <v>102</v>
+      </c>
+      <c r="B12">
+        <v>5236290.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>5804990.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>165372.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1312404.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>6241388.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2215631.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6110281.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2568915.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9163739.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>6157189.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>8611625.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>3286858.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>219577390.0</v>
+      </c>
+      <c r="C13">
         <v>62650030.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>228123010.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>21875140.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>98774560.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>55145810.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>188436040.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>329961000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>187866770.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>412623040.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>172704130.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>435725530.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>209988620.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>445186670.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>374064250.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>418293700.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>691664110.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>465630280.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>813114440.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>721292090.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>656229240.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>284925950.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>277854630.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-1670416981.0</v>
+      </c>
+      <c r="C15">
         <v>-1616773364.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1596075140.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1697790950.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-3069026095.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2565519673.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1284589040.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1365148920.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1045906265.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1290105505.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-769639157.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1645894171.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>279519302.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1245407364.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>713924618.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-608896469.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>119312515.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-829235043.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>444939869.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-88827201.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-715600150.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>675477392.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>201925806.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>869998373.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>431963848.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-98863784.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1284883249.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1513053950.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6745696405.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16">
+        <v>-1670416980.0</v>
+      </c>
+      <c r="C16">
         <v>-1616773360.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-1596075140.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1697790950.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-3069026100.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2565519670.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-1290105510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-769639157.0</v>
       </c>
       <c r="L16">
         <v>-769639157.0</v>
       </c>
       <c r="M16">
         <v>-769639157.0</v>
       </c>
       <c r="N16">
+        <v>-769639157.0</v>
+      </c>
+      <c r="O16">
         <v>-1245407364.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>713924618.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-608896469.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>119312515.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-829235043.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>444939869.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-88827201.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-715600150.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>675477392.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>201925806.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>869998373.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>431963848.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2699073420.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1284883249.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1513053950.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6745696405.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-1815807717.0</v>
+      </c>
+      <c r="C21">
         <v>-1753678873.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3679087259.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1776313443.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1040044840.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2642644891.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2415994990.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1395892240.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2029076380.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1711878610.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1994102180.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1863327777.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1075054432.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1422641940.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>352749220.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-941916540.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-766292030.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1303622740.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>154872620.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-780491310.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-982132361.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>26404836.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-484083769.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>415182830.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>378637974.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-137062360.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2029403960.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1860070845.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8392131664.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>5612936966.0</v>
+      </c>
+      <c r="C23">
         <v>1978859386.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4826200805.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3068802000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7000987502.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13744004867.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2885124679.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24648628641.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10696242892.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1830889421.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2144075040.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2014775217.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7769172000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2142737136.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8040298677.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7003579052.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9398858508.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10717111289.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16542888007.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7221240470.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17465147358.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8413044518.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3309989063.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7021949889.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>17183809357.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>24189284245.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16182511601.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>26893313641.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>38559008061.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>63808135.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>819754535.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>33240997.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>35074998.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>26563674.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25224773.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12934000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16757245.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5257933.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>13784179.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13966944.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>28683948.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>132249811.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>32386363.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2040909.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8487400.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2615000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2500000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>180815796.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>26978577.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>13720000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4837600.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>8015100.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>1219850710.0</v>
+      </c>
+      <c r="C28">
         <v>1008799140.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1408292804.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1279140564.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1292558629.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1359196827.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2081664632.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1105348724.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1698189756.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1202293305.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1066428318.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1869189377.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2021344837.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1558713097.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2128518355.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1361980336.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1731435520.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1519055855.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1599860244.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1432532490.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2200281393.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>932207046.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>983194276.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1070193498.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>525046193.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1807611078.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1090544898.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1002644213.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4304251535.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
+        <v>12577090.0</v>
+      </c>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2661930.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2206810760.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>-233133070.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-820706720.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-300478860.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-16888840.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>0.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-454015720.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>34220180.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>0.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>195022890.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-111357610.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>103915890.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>344157190.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1032654620.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>1219850712.0</v>
+      </c>
+      <c r="C30">
         <v>1028765598.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3184606247.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1279140564.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1402204897.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1185581679.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1606846769.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1880386253.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1475929246.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1000004302.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1076687195.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1866417076.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2055416558.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1367645507.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1892708480.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1011447242.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1582932990.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1370616601.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1467610433.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1343874626.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2311953040.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1104736331.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1057449404.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1245191309.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>574462625.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2095182322.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1475455761.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>852679566.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3805494740.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>157967825.0</v>
+      </c>
+      <c r="C31">
         <v>136905509.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2080350186.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>78522493.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>177829509.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>77125218.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>349384028.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>30743320.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>449960036.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>188640031.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>403756302.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>217433606.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1054094876.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>177234576.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>344286558.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>333020072.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>431588822.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>474387696.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>324287424.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>691664109.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>461555099.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>649072556.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>574651965.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>558731433.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>397483061.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>24461241.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-234637711.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>189492062.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>621532193.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>3797129249.0</v>
+      </c>
+      <c r="C32">
         <v>225180513.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1147113546.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1292488557.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5960942662.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11101359976.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>469129683.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>23252736407.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8667166511.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>119010807.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>149972861.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>181014282.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7335589408.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>720095192.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>8393047893.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6061662511.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8632566473.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9413488553.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>16697760624.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6440749155.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>16478939815.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>8275407469.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2679265166.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>7339634908.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>17675004446.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>23964471468.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>17846324698.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>28908186733.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>47561966620.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>9549418362.0</v>
+      </c>
+      <c r="C2">
         <v>7363282112.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16348277000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>35725349854.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>62044520450.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37208132000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3401255000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4242889875.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4980939564.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>54486692</v>
+      </c>
+      <c r="C3">
         <v>1607254227</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3361405000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22052169472</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20612161301</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13859099000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1788606000</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000</v>
       </c>
       <c r="I3">
         <v>7500000</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3">
+        <v>7500000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>2486233575.0</v>
+      </c>
+      <c r="C6">
         <v>2186136250.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8984995000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19377072941.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-26319170596.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24836389000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>33806877000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-841634896.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-738049689.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-5280611360.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4771518830.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2692215440.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5394646220.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7426411070.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4462057620.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-237323369.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-3159756821.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22675230062.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>33862867810.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-49054896123.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-2524832874.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>3032289752.0</v>
+      </c>
+      <c r="C14">
         <v>3328197944.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3036253000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1273279813.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1243943750.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>467102000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>197771000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1058115141.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1390611400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>12035651937.0</v>
+      </c>
+      <c r="C16">
         <v>9549418362.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7363282000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16348276913.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>35725349854.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>62044520000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>37208132000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3401254979.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4242889875.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>2071442990.0</v>
+      </c>
+      <c r="C18">
         <v>-4330048130.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13663697000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-21877072941.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22881784232.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>10315034000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>35403070000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-39291634896.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-771049689.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
-[...1 lines deleted...]
-      </c>
+      <c r="E19"/>
       <c r="F19">
         <v>-9623750000.0</v>
       </c>
       <c r="G19">
         <v>-9623750000.0</v>
       </c>
       <c r="H19">
         <v>-9623750000.0</v>
       </c>
-      <c r="I19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:9">
+      <c r="I19">
+        <v>-9623750000.0</v>
+      </c>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1042714390.0</v>
       </c>
       <c r="G21">
         <v>-1042714390.0</v>
       </c>
       <c r="H21">
+        <v>-1042714390.0</v>
+      </c>
+      <c r="I21">
         <v>34700000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-6581056435.0</v>
+      </c>
+      <c r="C22">
         <v>-8284283728.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-4751545000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-860859913.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-353809860.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1031801000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3131037000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8712646086.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>363171785.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>143</v>
+      </c>
+      <c r="B23">
+        <v>-89450878.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>1411987484.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-19552169472.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-23949547665.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>950000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>51403806945.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>34700000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>150000000.0</v>
+      </c>
+      <c r="C24">
         <v>500000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4773392000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2500000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6250000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>36368983000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-53000000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3750000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-53000000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>5674696365.0</v>
+      </c>
+      <c r="C25">
         <v>2233291881.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-8587000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-237323369.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3159756821.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22675230000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>33862868000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-46938665841.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>256389926.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-21754913000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>55067000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-50524730.0</v>
+      </c>
+      <c r="C28">
         <v>-102577500.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-94690000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-100000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21847628000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>51403807000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>34700000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>2125929682.0</v>
+      </c>
+      <c r="C29">
         <v>-2722793903.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-10302292000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>175096531.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2269622931.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24174133000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>37191676000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-39284134896.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-771049689.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>410828622.0</v>
+      </c>
+      <c r="C30">
         <v>5011507653.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1411987000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-19552169472.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-23949547665.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22509883000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-54788606000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3742500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3742500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>12419442096.0</v>
+      </c>
+      <c r="C2">
         <v>13031978950.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13263002695.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9549418362.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7043038342.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10425105435.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16227038209.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7363282112.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8511143711.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13037090144.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14874474764.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16348276913.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17030456133.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32261440822.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29788069181.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35725349854.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>34244112455.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38390362045.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>43221854097.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>62044520450.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>65178817030.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>59927008906.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>60123083063.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>37208131922.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37000747434.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9848536857.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4536231716.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3401254979.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1367304619.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>46898941</v>
+      </c>
+      <c r="C3">
         <v>7587760</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5087756</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>237481871</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>191528718</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1136296120</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>41947520</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>167123909</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>394300000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>541142153</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2258838926</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2786797057</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19133590330</v>
-      </c>
-[...1 lines deleted...]
-        <v>5705376199</v>
       </c>
       <c r="P3">
         <v>5705376199</v>
       </c>
       <c r="Q3">
+        <v>5705376199</v>
+      </c>
+      <c r="R3">
         <v>19880780073</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5058165224</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5270087141</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>519459310</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12501981080</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>57093636</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16500000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>333524544</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>32994501</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>91932272</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14629094</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1649050000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7500000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-383790159.0</v>
+      </c>
+      <c r="C6">
         <v>2870023710.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-231023745.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3713584333.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2506380020.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3382067093.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5801932774.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8863756097.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1147861599.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4525946433.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1837384620.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1473802149.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-682179220.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-15230984692.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2473371641.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5937280673.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1481237399.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4146249590.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4831492052.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-18822666353.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3134296580.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5251808124.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-196074157.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>22914951141.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>207384488.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>27152210577.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5312305141.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1134976737.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2033950360.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-3425822150.0</v>
+      </c>
+      <c r="C7">
         <v>2476350160.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2955332140.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2399947370.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4959311410.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4125547990.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>628481950.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5280611360.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-6812446670.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2555386940.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1999131310.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4771518830.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4561863320.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3390319280.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3605609890.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2692215440.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1706527940.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1213562200.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-690272230.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5394646220.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-4985524690.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11">
+      <c r="Z11">
         <v>0.0</v>
       </c>
+      <c r="AA11"/>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-1141009852.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1667574528.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5323902125.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-5444130586.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6102396025.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-6219490933.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6516176302.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2511281744.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3305378277.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-15492593144.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10019262081.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4557131506.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3625191760.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4473644715.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>762805984.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>6827256453.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1098880268.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-26221977492.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="C14">
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>729173023.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>770829217.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>789644078.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>822149620.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>860995184.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>829271802.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>815781338.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>821292092.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>812383631.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>699309963.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>763356420.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>371428018.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>248317869.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12276343.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>722082457.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>381871808.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>256482190.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>327376479.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>278213273.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>246736962.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>76292859.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>73909727.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>70162114.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>62784741.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>25482226.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>88411307.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21092519.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1034731446.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>137</v>
+      </c>
+      <c r="B16">
+        <v>12035651937.0</v>
+      </c>
       <c r="C16">
+        <v>12419442096.0</v>
+      </c>
+      <c r="D16">
         <v>13031978950.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13263002695.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9549418362.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7043038342.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10425105435.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16227038209.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7363282112.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8511143711.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13037090144.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14874474764.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16348276913.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17030456130.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>32261440822.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29788069181.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>35725349854.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>34244112455.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>38390362045.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>43221854097.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>62044520450.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>65178817030.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>59927008906.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>60123083063.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>37208131922.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>37000747434.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9848536857.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4536231716.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3401254979.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="C18">
+        <v>139</v>
+      </c>
+      <c r="B18">
+        <v>-313679190.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18">
         <v>-552036354.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3674695409.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2477502660.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3381648345.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9371827654.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5945925207.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1451858170.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8925466794.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1812570088.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1473802148.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8682287514.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-25495451423.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1042395913.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6106304945.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12920415983.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7053690650.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1192392546.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15822666352.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2951582190.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5251808124.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3884527293.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5080280658.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1224560072.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>25008611275.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8185921915.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>983976737.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-18449049640.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
-[...1 lines deleted...]
-      </c>
+      <c r="N19"/>
       <c r="O19">
         <v>12935346.0</v>
       </c>
       <c r="P19">
         <v>12935346.0</v>
       </c>
       <c r="Q19">
+        <v>12935346.0</v>
+      </c>
+      <c r="R19">
         <v>-123750000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5921250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3578750000.0</v>
       </c>
       <c r="T19">
         <v>-3578750000.0</v>
       </c>
       <c r="U19">
         <v>-3578750000.0</v>
       </c>
       <c r="V19">
         <v>-3578750000.0</v>
       </c>
-      <c r="W19"/>
+      <c r="W19">
+        <v>-3578750000.0</v>
+      </c>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="P21">
         <v>-100000000.0</v>
       </c>
       <c r="Q21">
-        <v>-3286858.0</v>
+        <v>-100000000.0</v>
       </c>
       <c r="R21">
         <v>-3286858.0</v>
       </c>
       <c r="S21">
-        <v>-96713142.0</v>
+        <v>-3286858.0</v>
       </c>
       <c r="T21">
         <v>-96713142.0</v>
       </c>
       <c r="U21">
-        <v>-92714390.0</v>
+        <v>-96713142.0</v>
       </c>
       <c r="V21">
         <v>-92714390.0</v>
       </c>
       <c r="W21">
         <v>-92714390.0</v>
       </c>
       <c r="X21">
         <v>-92714390.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>-92714390.0</v>
+      </c>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-38673616774.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>151000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>16733000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="C22">
+        <v>105</v>
+      </c>
+      <c r="B22">
+        <v>-1670416981.0</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22">
         <v>-1596075140.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1697790950.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3069026095.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2565519673.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1284589040.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1365148920.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1045906265.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1290105505.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-769639157.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1645894171.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>279519302.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1245407364.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>713924618.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-608896469.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>119312515.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-829235043.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>444939869.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-88827201.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-715600150.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>675477392.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>201925806.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>869998373.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>431963848.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-98863784.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1284883249.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1513053950.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6745696405.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>143</v>
+      </c>
+      <c r="B23">
+        <v>15962904.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>2993794480.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>145356270.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-61391932.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-24814532.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2258838926.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6577669677.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>100000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-100000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>169024273.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3286858.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6141775017.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-96713142.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3519459311.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1042714390.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-1017175583.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>38522616774.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2873616774.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>151000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16733000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-125000000.0</v>
+      </c>
+      <c r="C24">
         <v>590315320.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>315315315.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>150000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6618761880.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6589884520.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>500000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>280000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>970017472.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-9364466734.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1000000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1700000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>169024273.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14492326605.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-5242326605.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-3533330000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-3000000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>860000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-90000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13480000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22028982528.0</v>
       </c>
       <c r="Y24">
         <v>22028982528.0</v>
       </c>
       <c r="Z24">
+        <v>22028982528.0</v>
+      </c>
+      <c r="AA24">
         <v>-53000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22028982528.0</v>
       </c>
       <c r="AB24">
         <v>22028982528.0</v>
       </c>
       <c r="AC24">
+        <v>22028982528.0</v>
+      </c>
+      <c r="AD24">
         <v>3750000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="C25">
+        <v>145</v>
+      </c>
+      <c r="B25">
+        <v>674463709.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>278297325.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4582842281.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4961861006.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1485595138.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7780214296.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6537240309.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1060120088.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-6428677658.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>197521185.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1667574528.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5244543137.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-4868135860.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6046123837.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4775326019.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7222923383.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3081242659.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3960131205.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-14936166568.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10019262078.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4557131509.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3625191760.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4473644715.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>762805984.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>25173925105.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6827256453.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1098880268.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-26221977491.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>146</v>
+      </c>
+      <c r="B26">
+        <v>38926150.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
+      <c r="P26"/>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
-        <v>-21754913500.0</v>
+        <v>0.0</v>
       </c>
       <c r="V26">
         <v>-21754913500.0</v>
       </c>
       <c r="W26">
+        <v>-21754913500.0</v>
+      </c>
+      <c r="X26">
         <v>-17560601450.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-4194312044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55067000000.0</v>
       </c>
       <c r="Z26">
         <v>55067000000.0</v>
       </c>
-      <c r="AA26"/>
+      <c r="AA26">
+        <v>55067000000.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>54889052.0</v>
+      </c>
+      <c r="C28">
         <v>-105413780.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5697329.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-111111111.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102577500.0</v>
       </c>
       <c r="F28">
         <v>-102577500.0</v>
       </c>
       <c r="G28">
+        <v>-102577500.0</v>
+      </c>
+      <c r="H28">
         <v>15333611.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-117911111.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-8483608.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-61391932.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24814532.0</v>
       </c>
       <c r="L28">
         <v>-24814532.0</v>
       </c>
       <c r="M28">
         <v>-24814532.0</v>
       </c>
       <c r="N28">
+        <v>-24814532.0</v>
+      </c>
+      <c r="O28">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="P28">
         <v>-100000000.0</v>
       </c>
       <c r="Q28">
-        <v>-3286858.0</v>
+        <v>-100000000.0</v>
       </c>
       <c r="R28">
         <v>-3286858.0</v>
       </c>
       <c r="S28">
-        <v>-96713142.0</v>
+        <v>-3286858.0</v>
       </c>
       <c r="T28">
         <v>-96713142.0</v>
       </c>
       <c r="U28">
+        <v>-96713142.0</v>
+      </c>
+      <c r="V28">
         <v>-1042714390.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-92714390.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-17560601450.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4194312044.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1017175583.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>55143599302.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2873616774.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>151000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16733000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-266780249.0</v>
+      </c>
+      <c r="C29">
         <v>2392709930.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-546948598.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3674695409.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2714984531.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3190119627.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8235531534.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5987872727.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1284734261.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8531166794.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1271427935.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>785036777.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5895490457.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-6361861093.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6747772112.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6106304945.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6960364090.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1995525426.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4077694595.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15303207042.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9550398890.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5308901760.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3901027293.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5413805202.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1257554573.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>25100543547.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8200551009.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2633026737.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-18441549640.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-171898937.0</v>
+      </c>
+      <c r="C30">
         <v>582727560.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>310227559.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>150000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-208604509.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-191947468.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2418265150.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2993794480.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>145356270.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4066612293.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-541142153.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2258838926.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6577669677.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-8969123596.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4174400472.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>169024273.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5475839832.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6141775017.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-8812473505.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3519459311.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11641981080.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-57093636.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>13463500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>21695457984.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-32994501.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-53091932272.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-14629094.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1649050000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3742500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>