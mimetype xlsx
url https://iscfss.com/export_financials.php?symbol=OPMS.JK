--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2299,808 +2302,830 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>581446667.0</v>
+      </c>
+      <c r="C2">
         <v>386462454.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>96275801.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4133333.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>53246260.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>33604000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16053276.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>110879000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>817638150.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>2213173376.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>258234670.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>209456130.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29725000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60210471.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1249714.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>280032823.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>315191454.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>899248292.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1043548455.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1714580524.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>5040368214.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
         <v>307165667.0</v>
       </c>
       <c r="C5">
+        <v>307165667.0</v>
+      </c>
+      <c r="D5">
         <v>437129337.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>137129338.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>51527298.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>351527298.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>208301000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>208300522.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21719947.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>21719946.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195220528.0</v>
       </c>
       <c r="L5">
         <v>195220528.0</v>
       </c>
       <c r="M5">
-        <v>-546484661.0</v>
+        <v>195220528.0</v>
       </c>
       <c r="N5">
         <v>-546484661.0</v>
       </c>
       <c r="O5">
-        <v>-468959699.0</v>
+        <v>-546484661.0</v>
       </c>
       <c r="P5">
         <v>-468959699.0</v>
       </c>
       <c r="Q5">
-        <v>205479955.0</v>
+        <v>-468959699.0</v>
       </c>
       <c r="R5">
         <v>205479955.0</v>
       </c>
       <c r="S5">
-        <v>205702302.0</v>
+        <v>205479955.0</v>
       </c>
       <c r="T5">
         <v>205702302.0</v>
       </c>
       <c r="U5">
+        <v>205702302.0</v>
+      </c>
+      <c r="V5">
         <v>264618703.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-35381295.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-181841365.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-136772290.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-102970523.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-69168754.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-150444533.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>25181999226.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4766038318.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>17</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>10350060120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10336806950.0</v>
       </c>
       <c r="D9">
         <v>10336806950.0</v>
       </c>
       <c r="E9">
         <v>10336806950.0</v>
       </c>
       <c r="F9">
         <v>10336806950.0</v>
       </c>
       <c r="G9">
         <v>10336806950.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>10336806950.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>10336806950.0</v>
       </c>
       <c r="M9">
         <v>10336806950.0</v>
       </c>
       <c r="N9">
         <v>10336806950.0</v>
       </c>
       <c r="O9">
         <v>10336806950.0</v>
       </c>
       <c r="P9">
         <v>10336806950.0</v>
       </c>
       <c r="Q9">
         <v>10336806950.0</v>
       </c>
       <c r="R9">
         <v>10336806950.0</v>
       </c>
       <c r="S9">
         <v>10336806950.0</v>
       </c>
       <c r="T9">
         <v>10336806950.0</v>
       </c>
       <c r="U9">
         <v>10336806950.0</v>
       </c>
       <c r="V9">
         <v>10336806950.0</v>
       </c>
       <c r="W9">
         <v>10336806950.0</v>
       </c>
       <c r="X9">
         <v>10336806950.0</v>
       </c>
       <c r="Y9">
         <v>10336806950.0</v>
       </c>
       <c r="Z9">
         <v>10336806950.0</v>
       </c>
       <c r="AA9">
+        <v>10336806950.0</v>
+      </c>
+      <c r="AB9">
         <v>11353982530.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>14360572430.0</v>
+      </c>
+      <c r="C10">
         <v>12035651937.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12419442096.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13031978950.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13263002695.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9549418362.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7043038000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10425105435.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16227038209.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7363282112.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8511143711.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13037090144.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14874474764.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16348276913.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>17030456130.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>32261440822.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>29788069181.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>35725349854.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>34244112455.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>38390362045.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>43221854097.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>62044520450.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>65178817030.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>59927008906.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>60123083063.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>37208131922.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>37000747433.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-3401254979.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3401254979.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>19</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>12035651940.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>12419442100.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13031978950.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13263002700.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9549418360.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7043038340.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>8511143710.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>13037090140.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14874474760.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>16348276910.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>17030456130.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>32261440820.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>29788069180.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>14360572430.0</v>
+      </c>
+      <c r="C12">
         <v>12035651937.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12419442096.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13031978950.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13263002695.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9549418362.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7043038000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10425105435.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16227038209.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7363282112.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8511143711.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13037090144.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14874474764.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16348276913.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>17030456130.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>32261440822.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>29788069181.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>35725349854.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>34244112455.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>38390362045.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>43221854097.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>62044520450.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>65178817030.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>59927008906.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>60123083063.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>37208131922.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>90000747433.0</v>
       </c>
-      <c r="AB12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC12"/>
       <c r="AD12">
         <v>3401254979.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>3401254979.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>100000000000.0</v>
       </c>
       <c r="C13">
         <v>100000000000.0</v>
       </c>
       <c r="D13">
         <v>100000000000.0</v>
       </c>
       <c r="E13">
         <v>100000000000.0</v>
       </c>
       <c r="F13">
         <v>100000000000.0</v>
       </c>
       <c r="G13">
         <v>100000000000.0</v>
       </c>
       <c r="H13">
         <v>100000000000.0</v>
       </c>
       <c r="I13">
@@ -3138,65 +3163,68 @@
       </c>
       <c r="T13">
         <v>100000000000.0</v>
       </c>
       <c r="U13">
         <v>100000000000.0</v>
       </c>
       <c r="V13">
         <v>100000000000.0</v>
       </c>
       <c r="W13">
         <v>100000000000.0</v>
       </c>
       <c r="X13">
         <v>100000000000.0</v>
       </c>
       <c r="Y13">
         <v>100000000000.0</v>
       </c>
       <c r="Z13">
         <v>100000000000.0</v>
       </c>
       <c r="AA13">
         <v>100000000000.0</v>
       </c>
-      <c r="AB13"/>
+      <c r="AB13">
+        <v>100000000000.0</v>
+      </c>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>9500000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>801644317.0</v>
+      </c>
+      <c r="C14">
         <v>801695229.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>801627000.0</v>
       </c>
       <c r="D14">
         <v>801627000.0</v>
       </c>
       <c r="E14">
         <v>801627000.0</v>
       </c>
       <c r="F14">
         <v>801627000.0</v>
       </c>
       <c r="G14">
         <v>801627000.0</v>
       </c>
       <c r="H14">
         <v>801627000.0</v>
       </c>
       <c r="I14">
         <v>801627000.0</v>
       </c>
       <c r="J14">
         <v>801627000.0</v>
       </c>
       <c r="K14">
         <v>801627000.0</v>
       </c>
@@ -3206,2895 +3234,2982 @@
       <c r="M14">
         <v>801627000.0</v>
       </c>
       <c r="N14">
         <v>801627000.0</v>
       </c>
       <c r="O14">
         <v>801627000.0</v>
       </c>
       <c r="P14">
         <v>801627000.0</v>
       </c>
       <c r="Q14">
         <v>801627000.0</v>
       </c>
       <c r="R14">
         <v>801627000.0</v>
       </c>
       <c r="S14">
         <v>801627000.0</v>
       </c>
       <c r="T14">
         <v>801627000.0</v>
       </c>
       <c r="U14">
+        <v>801627000.0</v>
+      </c>
+      <c r="V14">
         <v>854100385.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>695577913.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>906941209.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>817647880.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>996234538.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1556648901.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1000000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1090969834.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000000.0</v>
       </c>
       <c r="AD14">
         <v>95000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>95000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>2008820.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>260000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>398736766.0</v>
+      </c>
+      <c r="C22">
         <v>504084772.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>594994132.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>328915686.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>336404285.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>403068291.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3039207000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>424978816.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>428838919.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1935731549.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6741378939.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1063917027.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1139814567.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1263713249.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5506422717.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1046759184.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5029803984.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1420952643.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7520341054.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9785897757.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11399764830.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3726727179.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9395924505.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14655867491.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>15916593483.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19292422948.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9629505000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>20205809283.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>75376610735.0</v>
+      </c>
+      <c r="C23">
         <v>74170070000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>75446954992.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>76844160551.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>78251488426.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>80023077233.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>83098358000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>85708815735.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>87548916385.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>89202406478.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>89851325584.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>91824977919.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>92034756583.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>93732117379.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>94228202078.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>93261770715.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>93413991477.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>93904738720.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>93868479199.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>94837415797.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>94212298903.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>98721746786.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>94873693125.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>94400831389.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>112341087462.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>115869221862.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>117505385862.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>25181999226.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>69299288527.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>33</v>
       </c>
-      <c r="B25">
-[...1 lines deleted...]
-      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
+      <c r="K25"/>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-14260572430.0</v>
+      </c>
+      <c r="C28">
         <v>-11935651937.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12314354903.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-12926891757.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13263002695.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9549418362.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7043038000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10425105435.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-16124460709.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-7260704612.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8400082603.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-12864637104.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-14874474764.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-16348276913.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-17030456130.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-32261440822.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-29788069181.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-35725349854.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-34244112455.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-38390362045.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-43125140955.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-62044520450.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-65178817030.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-59927008906.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-60123083063.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-37208131922.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-37000747433.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>3401254979.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>31331745021.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>94803903.0</v>
+      </c>
+      <c r="C30">
         <v>30421308.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>178251108.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4650000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>35382098.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17641578.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8475072000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>133973115.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2252121004.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>436956873.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65171414.0</v>
       </c>
       <c r="L30">
         <v>65171414.0</v>
       </c>
       <c r="M30">
+        <v>65171414.0</v>
+      </c>
+      <c r="N30">
         <v>156691374.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>107886044.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>182080182.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>482040412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73658038.0</v>
       </c>
       <c r="R30">
         <v>73658038.0</v>
       </c>
       <c r="S30">
+        <v>73658038.0</v>
+      </c>
+      <c r="T30">
         <v>179137563.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>463531563.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1007206066.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>167427514.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>896628644.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>555526228.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3587410520.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4813176070.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15963180020.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>44904568037.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>89925710468.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>91397544267.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>92642951631.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>92603466669.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>93212363136.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>93093272968.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>93922508011.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>93536484544.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>93625311745.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>94194441825.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>93564043508.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>110956520920.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>114314636361.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
-      <c r="AC31">
-[...1 lines deleted...]
-      </c>
+      <c r="AC31"/>
       <c r="AD31">
         <v>25181999226.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31">
+        <v>25181999226.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>51689682336.0</v>
+      </c>
+      <c r="C33">
         <v>52322567474.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>53012001516.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>53752144949.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>54863362506.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>55541895473.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>58410041000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>59258146240.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>61140441395.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>64882106103.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>65697784896.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>69571629657.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>65577814879.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>66378942091.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>60172949244.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>50084743807.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>47745347189.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>45607036123.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13707535264.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>7361425489.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4162870095.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>16327112659.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1925299652.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1944498879.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1986920490.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1708569944.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1767926546.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-3401254979.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>318094904.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
         <v>690217951.0</v>
       </c>
       <c r="C35">
+        <v>690217951.0</v>
+      </c>
+      <c r="D35">
         <v>479986293.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>479986292.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>524844265.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>524844264.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>631690000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>631689755.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>614560212.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>614560211.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>665686420.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>714546515.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>580301122.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>580301123.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416270539.0</v>
       </c>
       <c r="P35">
         <v>416270539.0</v>
       </c>
       <c r="Q35">
-        <v>409530529.0</v>
+        <v>416270539.0</v>
       </c>
       <c r="R35">
         <v>409530529.0</v>
       </c>
       <c r="S35">
+        <v>409530529.0</v>
+      </c>
+      <c r="T35">
         <v>346232646.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>346232645.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>396050507.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>-1.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2409586925.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290930000.0</v>
       </c>
       <c r="L36">
         <v>290930000.0</v>
       </c>
       <c r="M36">
+        <v>290930000.0</v>
+      </c>
+      <c r="N36">
         <v>1129249121.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1397871521.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>523939634.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>0.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>12416953380.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10109618045.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>59775153.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>59775152.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>0.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>11994695601.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>109344340.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>109344341.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>94356225.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>79368109.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>108934472.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-3401254979.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>279728144.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>46</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>939106850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>915027520.0</v>
       </c>
       <c r="D38">
         <v>915027520.0</v>
       </c>
       <c r="E38">
-        <v>936509750.0</v>
+        <v>915027520.0</v>
       </c>
       <c r="F38">
         <v>936509750.0</v>
       </c>
       <c r="G38">
+        <v>936509750.0</v>
+      </c>
+      <c r="H38">
         <v>3183717810.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>2188745810.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1129249120.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>0.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>12416953380.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>0.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>59775153.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>59775152.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99609976.0</v>
       </c>
       <c r="V38">
         <v>99609976.0</v>
       </c>
       <c r="W38">
+        <v>99609976.0</v>
+      </c>
+      <c r="X38">
         <v>109344340.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>109344341.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>94356225.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>79368109.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>108934470.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38">
         <v>279728144.0</v>
       </c>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>8832815300.0</v>
+      </c>
+      <c r="C39">
         <v>9277344509.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9242266140.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9726470966.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9753336842.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>14511053529.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6131000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>15466612129.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7500476856.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14584329841.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8835846624.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8087169676.0</v>
       </c>
-      <c r="M39">
-[...1 lines deleted...]
-      </c>
       <c r="N39">
-        <v>10213600204.0</v>
+        <v>13851506771.0</v>
       </c>
       <c r="O39">
+        <v>12546182937.0</v>
+      </c>
+      <c r="P39">
         <v>11346643802.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9386786489.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10777113085.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11077742061.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>38217352862.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>38836198943.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>34420603815.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17073001511.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17959469734.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>17755307250.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>31104504806.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>53164393413.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>53579764751.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>548473900.0</v>
       </c>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>73564750.0</v>
+      </c>
+      <c r="C40">
         <v>276763043.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>287524649.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>160099312.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>68070381.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>195114498.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>45543000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>108031972.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>669850475.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>251432499.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>438973092.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1061127990.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1781112145.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1832578773.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>211213896.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>202548545.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>142759609.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>282845055.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>219517455.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>538950140.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>120831419.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5097194147.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>402547667.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>739186697.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>596284190.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>514366236.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1197511230.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>7223044868.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>665686421.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>416620538.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>416270539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409530529.0</v>
       </c>
       <c r="R41">
         <v>409530529.0</v>
       </c>
       <c r="S41">
-        <v>346232646.0</v>
+        <v>409530529.0</v>
       </c>
       <c r="T41">
         <v>346232646.0</v>
       </c>
       <c r="U41">
+        <v>346232646.0</v>
+      </c>
+      <c r="V41">
         <v>396050507.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>396050508.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>482446440.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>437377365.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>377424900.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>317472435.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>78912576.0</v>
       </c>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>-8459748402.0</v>
+      </c>
+      <c r="C42">
         <v>-11379180402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11418106550.0</v>
       </c>
       <c r="D42">
         <v>-11418106550.0</v>
       </c>
       <c r="E42">
         <v>-11418106550.0</v>
       </c>
       <c r="F42">
         <v>-11418106550.0</v>
       </c>
       <c r="G42">
+        <v>-11418106550.0</v>
+      </c>
+      <c r="H42">
         <v>-11418106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11418106550.0</v>
       </c>
       <c r="I42">
         <v>-11418106550.0</v>
       </c>
       <c r="J42">
         <v>-11418106550.0</v>
       </c>
       <c r="K42">
         <v>-11418106550.0</v>
       </c>
       <c r="L42">
         <v>-11418106550.0</v>
       </c>
       <c r="M42">
-        <v>-11418106551.0</v>
+        <v>-11418106550.0</v>
       </c>
       <c r="N42">
-        <v>-11418106551.0</v>
+        <v>-22836213101.0</v>
       </c>
       <c r="O42">
+        <v>-22836213101.0</v>
+      </c>
+      <c r="P42">
         <v>-11428106550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11418106550.0</v>
       </c>
       <c r="Q42">
         <v>-11418106550.0</v>
       </c>
       <c r="R42">
         <v>-11418106550.0</v>
       </c>
       <c r="S42">
         <v>-11418106550.0</v>
       </c>
       <c r="T42">
         <v>-11418106550.0</v>
       </c>
       <c r="U42">
-        <v>-11718106550.0</v>
+        <v>-11418106550.0</v>
       </c>
       <c r="V42">
         <v>-11718106550.0</v>
       </c>
       <c r="W42">
-        <v>-11418106550.0</v>
+        <v>-11718106550.0</v>
       </c>
       <c r="X42">
         <v>-11418106550.0</v>
       </c>
       <c r="Y42">
+        <v>-11418106550.0</v>
+      </c>
+      <c r="Z42">
         <v>6442494901.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>10336806945.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>11353982527.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
-      <c r="AD42">
+      <c r="AD42"/>
+      <c r="AE42">
         <v>4766038319.0</v>
       </c>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>50750575484.0</v>
+      </c>
+      <c r="C46">
         <v>51383460622.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>52096973995.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>52837117428.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>53926852753.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>54605385720.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>55226323000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>56074428428.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>55891596471.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>56547519178.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>57413664086.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>58029747717.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>55322440758.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>55854945570.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>50795884611.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>40708029175.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>37651133046.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>35556186901.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4147760112.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3804275337.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4063260119.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4332417058.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1815955312.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1835154538.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1892564265.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1629201835.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1658992074.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>38366760.0</v>
       </c>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>55</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>51383460620.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>52096974000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>52837117430.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>53926852750.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>54605385720.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>55226322790.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>57413664090.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>58029747717.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>55322440760.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>55854945570.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>50795884611.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>31058560352.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>25744528889.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>25956918079.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4147760112.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3804275337.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4063260119.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4332417058.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1815955312.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1835154538.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1892564265.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1629201835.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1658992070.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
-      <c r="AD47">
+      <c r="AD47"/>
+      <c r="AE47">
         <v>38366760.0</v>
       </c>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-17916035898.0</v>
+      </c>
+      <c r="C48">
         <v>-16211358713.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-14540941733.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-12624168368.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-11028093228.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-9630302278.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-6402673000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-3837153240.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2552564200.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1187415280.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-141509015.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1148596490.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2218235650.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3864129818.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3284610516.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>4530017880.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3816093264.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>4424989731.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>4305677216.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>5134912259.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>4689972390.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5078799591.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5794389741.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>5118922349.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4916996543.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4046998170.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>3615034322.0</v>
       </c>
-      <c r="AB48"/>
       <c r="AC48"/>
-      <c r="AD48">
+      <c r="AD48"/>
+      <c r="AE48">
         <v>10915960907.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
         <v>100000000.0</v>
       </c>
       <c r="C51">
-        <v>105087193.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="D51">
         <v>105087193.0</v>
       </c>
-      <c r="E51"/>
+      <c r="E51">
+        <v>105087193.0</v>
+      </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
-      <c r="I51">
-[...1 lines deleted...]
-      </c>
+      <c r="I51"/>
       <c r="J51">
         <v>102577500.0</v>
       </c>
       <c r="K51">
+        <v>102577500.0</v>
+      </c>
+      <c r="L51">
         <v>111061108.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>172453040.0</v>
       </c>
-      <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>96713142.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>34733000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:30">
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
         <v>100000000.0</v>
       </c>
       <c r="C52">
-        <v>105087193.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="D52">
         <v>105087193.0</v>
       </c>
       <c r="E52">
-        <v>0.0</v>
+        <v>105087193.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52"/>
       <c r="J52">
         <v>102577500.0</v>
       </c>
       <c r="K52">
+        <v>102577500.0</v>
+      </c>
+      <c r="L52">
         <v>111061108.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>123592945.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
         <v>96713142.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>34733000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>30681242820.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>17114625150.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>30000000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>38621667000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>55500000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>49000000000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>53000000000.0</v>
       </c>
-      <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>6802509958.0</v>
       </c>
-      <c r="AD53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>75376610735.0</v>
+      </c>
+      <c r="C55">
         <v>74170070000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>75446954992.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>76844160551.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>78251488426.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>80023077233.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>83098358000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>85708815735.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>87548916384.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>89202406478.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>89851325584.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>91824977919.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>92615057706.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>94312418502.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>94238552077.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>93261770715.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>93413991477.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>93904738720.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>93868479199.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>94837415797.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>94212298903.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>99117797294.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>95356139565.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>94838208754.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>112718512362.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>116186694297.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>117941123751.0</v>
       </c>
-      <c r="AB55"/>
       <c r="AC55"/>
-      <c r="AD55">
+      <c r="AD55"/>
+      <c r="AE55">
         <v>69378201103.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>23686928399.0</v>
+      </c>
+      <c r="C56">
         <v>21847502526.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>22434953476.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>23092015602.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>23388125920.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>24481181760.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>24688318000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>26450669495.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>26408474988.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>24320300375.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>24153540688.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>22253348261.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>27037242827.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>27933476411.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>34065602832.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>43177026908.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>45668644288.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>48297702596.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>80160943934.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>87475990308.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>90049428808.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>82790684635.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>93430839913.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>92893709875.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>110731591872.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>114478124353.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>116173197205.0</v>
       </c>
-      <c r="AB56"/>
-      <c r="AC56">
+      <c r="AC56"/>
+      <c r="AD56">
         <v>3401254979.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>69060106199.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>755011417.0</v>
+      </c>
+      <c r="C57">
         <v>763225497.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>488887643.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>269319838.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>121316641.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>195114498.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>79147000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>124085248.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>883306975.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1171648149.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>550034200.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1184720935.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1781112145.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1832578773.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2424387272.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>202548545.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>400994279.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>282845055.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>428973585.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>568675140.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>279763852.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5096435041.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>679251300.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>836787881.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1384566542.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1554585501.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2686813546.0</v>
       </c>
-      <c r="AB57"/>
       <c r="AC57"/>
-      <c r="AD57">
+      <c r="AD57"/>
+      <c r="AE57">
         <v>44117289301.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>1445229368.0</v>
+      </c>
+      <c r="C58">
         <v>1453443448.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>968873937.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>749306130.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>646160906.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>719958763.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>710837000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>755775003.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1497867187.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1786208361.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1215720621.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1899267451.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1781112145.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1832578773.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2840657811.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>618819084.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>810524808.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>692375584.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>775206231.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>914907786.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>675814359.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5096435041.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>679251300.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>836787881.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1384566542.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1554585501.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2686813546.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
-      <c r="AD58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>44117289301.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>73931381367.0</v>
+      </c>
+      <c r="C60">
         <v>72716626552.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>74478081055.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>76094854421.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>77605327520.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>79303118470.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>82387521000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>84953040732.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>86051049198.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>87416198117.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>88635604963.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>89925710468.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>90253644438.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>91899538606.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>91387544267.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>92642951631.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>92603466669.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>93212363136.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>93093272968.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>93922508011.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>93536484544.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>93625311745.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>94194441825.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>93564043508.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>110956520920.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>114314636361.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>114818572316.0</v>
       </c>
-      <c r="AB60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC60"/>
       <c r="AD60">
         <v>25181999226.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60">
+        <v>25181999226.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-21754913500.0</v>
       </c>
       <c r="U61">
         <v>-21754913500.0</v>
       </c>
       <c r="V61">
         <v>-21754913500.0</v>
       </c>
       <c r="W61">
         <v>-21754913500.0</v>
       </c>
       <c r="X61">
         <v>-21754913500.0</v>
       </c>
       <c r="Y61">
+        <v>-21754913500.0</v>
+      </c>
+      <c r="Z61">
         <v>-4194312050.0</v>
       </c>
-      <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6127,3017 +6242,3079 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>9238779375.0</v>
       </c>
       <c r="C2">
         <v>42478331897.0</v>
       </c>
       <c r="D2">
         <v>10729121000.0</v>
       </c>
       <c r="E2">
         <v>18608053089.0</v>
       </c>
       <c r="F2">
         <v>38233813623.0</v>
       </c>
       <c r="G2">
         <v>30781261000.0</v>
       </c>
       <c r="H2">
         <v>79532931239.0</v>
       </c>
       <c r="I2">
         <v>102785519393.0</v>
       </c>
       <c r="J2">
         <v>59568919326.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>3032289752.0</v>
       </c>
       <c r="C3">
         <v>3328197944.0</v>
       </c>
       <c r="D3">
         <v>3036253000.0</v>
       </c>
       <c r="E3">
         <v>1273279813.0</v>
       </c>
       <c r="F3">
         <v>1243943750.0</v>
       </c>
       <c r="G3">
         <v>467102000.0</v>
       </c>
       <c r="H3">
         <v>197770793.0</v>
       </c>
       <c r="I3">
         <v>1058115141.0</v>
       </c>
       <c r="J3">
         <v>1390611400.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-7191881258.0</v>
       </c>
       <c r="C5">
         <v>-6852152287.0</v>
       </c>
       <c r="D5">
         <v>-6320752000.0</v>
       </c>
       <c r="E5">
         <v>-1172070423.0</v>
       </c>
       <c r="F5">
         <v>-764993779.0</v>
       </c>
       <c r="G5">
         <v>1230373000.0</v>
       </c>
       <c r="H5">
         <v>4589637386.0</v>
       </c>
       <c r="I5">
         <v>11657150624.0</v>
       </c>
       <c r="J5">
         <v>511268097.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-4159591506.0</v>
       </c>
       <c r="C6">
         <v>-3523954343.0</v>
       </c>
       <c r="D6">
         <v>-3284499000.0</v>
       </c>
       <c r="E6">
         <v>101209390.0</v>
       </c>
       <c r="F6">
         <v>478949971.0</v>
       </c>
       <c r="G6">
         <v>1697475000.0</v>
       </c>
       <c r="H6">
         <v>4787408179.0</v>
       </c>
       <c r="I6">
         <v>12715265765.0</v>
       </c>
       <c r="J6">
         <v>1901879497.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>-2776867510.0</v>
       </c>
       <c r="C9">
         <v>-1694163169.0</v>
       </c>
       <c r="D9">
         <v>-1611956000.0</v>
       </c>
       <c r="E9">
         <v>3902341915.0</v>
       </c>
       <c r="F9">
         <v>2950751183.0</v>
       </c>
       <c r="G9">
         <v>3991986000.0</v>
       </c>
       <c r="H9">
         <v>8861056106.0</v>
       </c>
       <c r="I9">
         <v>16743681152.0</v>
       </c>
       <c r="J9">
         <v>2331699764.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-6571141279.0</v>
       </c>
       <c r="C10">
         <v>-6859494886.0</v>
       </c>
       <c r="D10">
         <v>-6338595000.0</v>
       </c>
       <c r="E10">
         <v>-1178227611.0</v>
       </c>
       <c r="F10">
         <v>-773605409.0</v>
       </c>
       <c r="G10">
         <v>1219383000.0</v>
       </c>
       <c r="H10">
         <v>4507849073.0</v>
       </c>
       <c r="I10">
         <v>11657052395.0</v>
       </c>
       <c r="J10">
         <v>509370092.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>9915156.0</v>
       </c>
       <c r="C11">
         <v>1424788842.0</v>
       </c>
       <c r="D11">
         <v>-1587050000.0</v>
       </c>
       <c r="E11">
         <v>-317367698.0</v>
       </c>
       <c r="F11">
         <v>-419795549.0</v>
       </c>
       <c r="G11">
         <v>187581000.0</v>
       </c>
       <c r="H11">
         <v>1376811810.0</v>
       </c>
       <c r="I11">
         <v>2944406309.0</v>
       </c>
       <c r="J11">
         <v>146198307.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>11013619.0</v>
       </c>
       <c r="C12">
         <v>7342604.0</v>
       </c>
       <c r="D12">
         <v>17843000.0</v>
       </c>
       <c r="E12">
         <v>6157189.0</v>
       </c>
       <c r="F12">
         <v>8611625.0</v>
       </c>
       <c r="G12">
         <v>10990000.0</v>
       </c>
       <c r="H12">
         <v>81788309.0</v>
       </c>
       <c r="I12">
         <v>98233.0</v>
       </c>
       <c r="J12">
         <v>1898000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
         <v>532225560.0</v>
       </c>
       <c r="C13">
         <v>458890910.0</v>
       </c>
       <c r="D13">
         <v>886457470.0</v>
       </c>
       <c r="E13">
         <v>1231041310.0</v>
       </c>
       <c r="F13">
         <v>1932495600.0</v>
       </c>
       <c r="G13">
         <v>2656266060.0</v>
       </c>
       <c r="H13">
         <v>562780570.0</v>
       </c>
       <c r="I13">
         <v>27515200.0</v>
       </c>
       <c r="J13">
         <v>22432110.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-6581056435.0</v>
       </c>
       <c r="C15">
         <v>-8284283728.0</v>
       </c>
       <c r="D15">
         <v>-4751545000.0</v>
       </c>
       <c r="E15">
         <v>-860859913.0</v>
       </c>
       <c r="F15">
         <v>-353809860.0</v>
       </c>
       <c r="G15">
         <v>1031801000.0</v>
       </c>
       <c r="H15">
         <v>3131037263.0</v>
       </c>
       <c r="I15">
         <v>8712646086.0</v>
       </c>
       <c r="J15">
         <v>363171785.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16">
         <v>-6581056440.0</v>
       </c>
       <c r="C16">
         <v>-8284283730.0</v>
       </c>
       <c r="D16">
         <v>-4751545100.0</v>
       </c>
       <c r="E16">
         <v>-860859910.0</v>
       </c>
       <c r="F16">
         <v>-353809860.0</v>
       </c>
       <c r="G16">
         <v>1031801421.0</v>
       </c>
       <c r="H16">
         <v>3131037263.0</v>
       </c>
       <c r="I16">
         <v>8712646086.0</v>
       </c>
       <c r="J16">
         <v>363171785.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>8712646086.0</v>
       </c>
       <c r="J17">
         <v>363171785.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-7191881258.0</v>
       </c>
       <c r="C21">
         <v>-7494576961.0</v>
       </c>
       <c r="D21">
         <v>-7598385000.0</v>
       </c>
       <c r="E21">
         <v>-3057393650.0</v>
       </c>
       <c r="F21">
         <v>-2675138620.0</v>
       </c>
       <c r="G21">
         <v>-1007736000.0</v>
       </c>
       <c r="H21">
         <v>4137798600.0</v>
       </c>
       <c r="I21">
         <v>11188231940.0</v>
       </c>
       <c r="J21">
         <v>498640810.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>13653793123.0</v>
       </c>
       <c r="C23">
         <v>48278745689.0</v>
       </c>
       <c r="D23">
         <v>16756156000.0</v>
       </c>
       <c r="E23">
         <v>25567788648.0</v>
       </c>
       <c r="F23">
         <v>43859703424.0</v>
       </c>
       <c r="G23">
         <v>35780984000.0</v>
       </c>
       <c r="H23">
         <v>84256188743.0</v>
       </c>
       <c r="I23">
         <v>108340968610.0</v>
       </c>
       <c r="J23">
         <v>61401978279.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>885911964.0</v>
       </c>
       <c r="D27">
         <v>120104000.0</v>
       </c>
       <c r="E27">
         <v>48733358.0</v>
       </c>
       <c r="F27">
         <v>75037255.0</v>
       </c>
       <c r="G27">
         <v>15643000.0</v>
       </c>
       <c r="H27">
         <v>226351973.0</v>
       </c>
       <c r="I27">
         <v>77415099.0</v>
       </c>
       <c r="J27">
         <v>105000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>4451739880.0</v>
       </c>
       <c r="C28">
         <v>5838768813.0</v>
       </c>
       <c r="D28">
         <v>5836101000.0</v>
       </c>
       <c r="E28">
         <v>7070556625.0</v>
       </c>
       <c r="F28">
         <v>6282884109.0</v>
       </c>
       <c r="G28">
         <v>5185876000.0</v>
       </c>
       <c r="H28">
         <v>4425846382.0</v>
       </c>
       <c r="I28">
         <v>5399971617.0</v>
       </c>
       <c r="J28">
         <v>1754870962.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>9915160.0</v>
       </c>
       <c r="C29">
         <v>1424788840.0</v>
       </c>
       <c r="D29">
         <v>-1587049870.0</v>
       </c>
       <c r="E29">
         <v>-317367700.0</v>
       </c>
       <c r="F29">
         <v>-419795550.0</v>
       </c>
       <c r="G29">
         <v>187581170.0</v>
       </c>
       <c r="H29">
         <v>1376811810.0</v>
       </c>
       <c r="I29">
         <v>2944406310.0</v>
       </c>
       <c r="J29">
         <v>146198310.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>4415013748.0</v>
       </c>
       <c r="C30">
         <v>5800413788.0</v>
       </c>
       <c r="D30">
         <v>6027036000.0</v>
       </c>
       <c r="E30">
         <v>6959735562.0</v>
       </c>
       <c r="F30">
         <v>5625889804.0</v>
       </c>
       <c r="G30">
         <v>4999723000.0</v>
       </c>
       <c r="H30">
         <v>4723257504.0</v>
       </c>
       <c r="I30">
         <v>5555449217.0</v>
       </c>
       <c r="J30">
         <v>1833058953.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>620739979.0</v>
       </c>
       <c r="C31">
         <v>635082075.0</v>
       </c>
       <c r="D31">
         <v>1259790000.0</v>
       </c>
       <c r="E31">
         <v>1879166039.0</v>
       </c>
       <c r="F31">
         <v>1901533211.0</v>
       </c>
       <c r="G31">
         <v>2227119000.0</v>
       </c>
       <c r="H31">
         <v>370050473.0</v>
       </c>
       <c r="I31">
         <v>468820455.0</v>
       </c>
       <c r="J31">
         <v>10729282.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>6461911865.0</v>
       </c>
       <c r="C32">
         <v>40784168728.0</v>
       </c>
       <c r="D32">
         <v>9117164000.0</v>
       </c>
       <c r="E32">
         <v>22510395004.0</v>
       </c>
       <c r="F32">
         <v>41184564806.0</v>
       </c>
       <c r="G32">
         <v>34773247000.0</v>
       </c>
       <c r="H32">
         <v>88393987345.0</v>
       </c>
       <c r="I32">
         <v>119529200545.0</v>
       </c>
       <c r="J32">
         <v>61900619090.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>1748967783.0</v>
+      </c>
+      <c r="C2">
         <v>4393086255.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>950093787.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1641594558.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1789661436.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5873388408.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12558423191.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1278277906.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22768242392.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9220313646.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>830885119.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1067387845.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>148358141.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5713755441.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>775091626.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6147590198.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5992131811.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7815925518.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9346494688.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15075277574.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5877365844.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15153194318.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7308308187.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2252539659.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5776758580.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16609346732.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>22094101923.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14707055840.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>26040634075.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>34753513321.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>743996249.0</v>
+      </c>
+      <c r="C3">
         <v>729173023.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>742643434.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>745981754.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>761866297.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>822149620.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>860995184.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>829271802.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>815781338.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>821292092.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>812383631.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>699309963.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>674356420.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>267261350.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>248317869.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12276343.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>722082457.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>381871808.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>256482190.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>327376479.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>278213273.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>112439863.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>76292859.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>73909727.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>70162114.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>62784741.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>25482226.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>88411307.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>21092519.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1034731447.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-1739464408.0</v>
+      </c>
+      <c r="C5">
         <v>-1815807717.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1616773367.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1889127623.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1789959636.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-860902930.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2565519677.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2060369579.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1362933291.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1573006059.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1520669666.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1581182143.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1863327777.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1075054432.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1245407365.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>697035774.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-608896472.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-326091583.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-829235042.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>482446897.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-88827201.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-509586839.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>675477400.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>90568199.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>973914259.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>857849816.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-112541586.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1794766253.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2049562904.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8392131664.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-995468159.0</v>
+      </c>
+      <c r="C6">
         <v>-1086634694.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-874129933.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1143145869.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1028093339.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-38753310.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1704524493.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1231097777.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-547151953.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-751713967.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-708286035.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-881872180.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1188971357.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-807793082.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-997089496.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>709312117.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>113185985.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>55780225.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-572752852.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>809823376.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>189386072.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-397146976.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>751770259.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>164477926.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1044076373.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>920634557.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-87059360.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1883177560.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2070655423.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9426863111.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>-687927937.0</v>
+      </c>
+      <c r="C9">
         <v>-595957006.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-724913274.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-494481012.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-497172879.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>87554254.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1457063215.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-809148223.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>484494015.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-553147135.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-711874312.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-917414984.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>32656141.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1621833967.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-54996434.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2245457695.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>69530700.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>816640955.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>66993865.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1622483050.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>563383311.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1325745497.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>967099282.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>426725507.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1562876328.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1065657714.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1870369545.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3139268858.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2867552658.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12808453299.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-1704677185.0</v>
+      </c>
+      <c r="C10">
         <v>-1657839892.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1616773364.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1598737073.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1697790950.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-862215331.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2565519673.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2066610962.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1365148920.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1579116344.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1523238579.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1590345878.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1645894171.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-20959556.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1245407364.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>697035778.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-608896469.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-334703208.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-829235044.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>479160044.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-88827201.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-520577262.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>675477392.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>90568196.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>973914263.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>776121035.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-112601119.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1794766249.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2049562907.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9013663857.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>102</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>12577089.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2661933.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>2206810764.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>-782021922.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-533210078.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-233133074.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-820706721.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-187866770.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-300478858.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-172704125.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-16888840.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-209988618.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-454015723.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>34220175.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>195022888.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-111357610.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>103915890.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>344157187.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-13737335.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>509883000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>536508958.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2267967452.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>2766342.0</v>
+      </c>
+      <c r="C12">
         <v>5236290.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5804990.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>165372.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1312404.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>6241388.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2215631.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6110281.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2568915.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9163739.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>6157189.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>8611625.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>3286858.0</v>
       </c>
-      <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>104</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>219577390.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>62650030.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>228123010.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>21875140.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>98774560.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>55145810.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>188436040.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>329961000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>187866770.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>412623040.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>172704130.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>435725530.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>209988620.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>445186670.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>374064250.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>418293700.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>691664110.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>465630280.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>813114440.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>721292090.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>656229240.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>284925950.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>277854630.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-1704677185.0</v>
+      </c>
+      <c r="C15">
         <v>-1670416981.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1616773364.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1596075140.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1697790950.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3069026095.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2565519673.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1284589040.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1365148920.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1045906265.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1290105505.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-769639157.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1645894171.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>279519302.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1245407364.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>713924618.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-608896469.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>119312515.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-829235043.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>444939869.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-88827201.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-715600150.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>675477392.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>201925806.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>869998373.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>431963848.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-98863784.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1284883249.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1513053950.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6745696405.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>107</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-1670416980.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-1616773360.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1596075140.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1697790950.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3069026100.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2565519670.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-1290105510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-769639157.0</v>
       </c>
       <c r="M16">
         <v>-769639157.0</v>
       </c>
       <c r="N16">
         <v>-769639157.0</v>
       </c>
       <c r="O16">
+        <v>-769639157.0</v>
+      </c>
+      <c r="P16">
         <v>-1245407364.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>713924618.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-608896469.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>119312515.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-829235043.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>444939869.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-88827201.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-715600150.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>675477392.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>201925806.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>869998373.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>431963848.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2699073420.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1284883249.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1513053950.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6745696405.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-1739464408.0</v>
+      </c>
+      <c r="C21">
         <v>-1815807717.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1753678873.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3679087259.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1776313443.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1040044840.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2642644891.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2415994990.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1395892240.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2029076380.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1711878610.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1994102180.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1863327777.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1075054432.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1422641940.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>352749220.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-941916540.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-766292030.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1303622740.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>154872620.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-780491310.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-982132361.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>26404836.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-484083769.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>415182830.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>378637974.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-137062360.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2029403960.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1860070845.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8392131664.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>2800504254.0</v>
+      </c>
+      <c r="C23">
         <v>5612936966.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1978859386.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4826200805.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3068802000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7000987502.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13744004867.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2885124679.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>24648628641.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10696242892.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1830889421.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2144075040.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2014775217.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7769172000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2142737136.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8040298677.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7003579052.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9398858508.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10717111289.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16542888007.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7221240470.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17465147358.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8413044518.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3309989063.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7021949889.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>17183809357.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24189284245.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>16182511601.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>26893313641.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>38559008061.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
+        <v>2349294.0</v>
+      </c>
+      <c r="H27">
         <v>63808135.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>819754535.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>33240997.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>35074998.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>26563674.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>25224773.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12934000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16757245.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5257933.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13784179.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>13966944.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>28683948.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>132249811.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>32386363.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2040909.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8487400.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2615000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2500000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>180815796.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>26978577.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>13720000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4837600.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8015100.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>119</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>1219850710.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1008799140.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1408292804.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1279140564.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1292558629.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1359196827.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2081664632.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1105348724.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1698189756.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1202293305.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1066428318.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1869189377.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2021344837.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1558713097.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2128518355.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1361980336.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1731435520.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1519055855.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1599860244.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1432532490.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2200281393.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>932207046.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>983194276.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1070193498.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>525046193.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1807611078.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1090544898.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1002644213.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4304251535.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>120</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>12577090.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2661930.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2206810760.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>-233133070.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-820706720.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-300478860.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16888840.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>0.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-454015720.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>34220180.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>195022890.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>-111357610.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>103915890.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>344157190.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1032654620.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>1051536474.0</v>
+      </c>
+      <c r="C30">
         <v>1219850712.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1028765598.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3184606247.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1279140564.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1402204897.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1185581679.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1606846769.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1880386253.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1475929246.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1000004302.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1076687195.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1866417076.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2055416558.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1367645507.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1892708480.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1011447242.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1582932990.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1370616601.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1467610433.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1343874626.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2311953040.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1104736331.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1057449404.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1245191309.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>574462625.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2095182322.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1475455761.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>852679566.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3805494740.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>34787223.0</v>
+      </c>
+      <c r="C31">
         <v>157967825.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>136905509.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2080350186.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>78522493.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>177829509.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>77125218.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>349384028.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>30743320.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>449960036.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>188640031.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>403756302.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>217433606.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1054094876.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>177234576.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>344286558.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>333020072.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>431588822.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>474387696.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>324287424.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>691664109.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>461555099.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>649072556.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>574651965.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>558731433.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>397483061.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>24461241.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-234637711.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>189492062.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>621532193.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>1061039845.0</v>
+      </c>
+      <c r="C32">
         <v>3797129249.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>225180513.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1147113546.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1292488557.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5960942662.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>11101359976.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>469129683.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>23252736407.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8667166511.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>119010807.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>149972861.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>181014282.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7335589408.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>720095192.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>8393047893.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6061662511.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>8632566473.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>9413488553.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>16697760624.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>6440749155.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>16478939815.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>8275407469.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2679265166.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>7339634908.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17675004446.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>23964471468.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>17846324698.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>28908186733.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>47561966620.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -9172,2761 +9349,2827 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>9549418362.0</v>
       </c>
       <c r="C2">
         <v>7363282112.0</v>
       </c>
       <c r="D2">
         <v>16348277000.0</v>
       </c>
       <c r="E2">
         <v>35725349854.0</v>
       </c>
       <c r="F2">
         <v>62044520450.0</v>
       </c>
       <c r="G2">
         <v>37208132000.0</v>
       </c>
       <c r="H2">
         <v>3401255000.0</v>
       </c>
       <c r="I2">
         <v>4242889875.0</v>
       </c>
       <c r="J2">
         <v>4980939564.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>54486692</v>
       </c>
       <c r="C3">
         <v>1607254227</v>
       </c>
       <c r="D3">
         <v>3361405000</v>
       </c>
       <c r="E3">
         <v>22052169472</v>
       </c>
       <c r="F3">
         <v>20612161301</v>
       </c>
       <c r="G3">
         <v>13859099000</v>
       </c>
       <c r="H3">
         <v>1788606000</v>
       </c>
       <c r="I3">
         <v>7500000</v>
       </c>
       <c r="J3">
         <v>7500000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>2486233575.0</v>
       </c>
       <c r="C6">
         <v>2186136250.0</v>
       </c>
       <c r="D6">
         <v>-8984995000.0</v>
       </c>
       <c r="E6">
         <v>-19377072941.0</v>
       </c>
       <c r="F6">
         <v>-26319170596.0</v>
       </c>
       <c r="G6">
         <v>24836389000.0</v>
       </c>
       <c r="H6">
         <v>33806877000.0</v>
       </c>
       <c r="I6">
         <v>-841634896.0</v>
       </c>
       <c r="J6">
         <v>-738049689.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7">
         <v>-5280611360.0</v>
       </c>
       <c r="F7">
         <v>-4771518830.0</v>
       </c>
       <c r="G7">
         <v>-2692215440.0</v>
       </c>
       <c r="H7">
         <v>-5394646220.0</v>
       </c>
       <c r="I7">
         <v>-7426411070.0</v>
       </c>
       <c r="J7">
         <v>-4462057620.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-237323369.0</v>
       </c>
       <c r="F12">
         <v>-3159756821.0</v>
       </c>
       <c r="G12">
         <v>22675230062.0</v>
       </c>
       <c r="H12">
         <v>33862867810.0</v>
       </c>
       <c r="I12">
         <v>-49054896123.0</v>
       </c>
       <c r="J12">
         <v>-2524832874.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>3032289752.0</v>
       </c>
       <c r="C14">
         <v>3328197944.0</v>
       </c>
       <c r="D14">
         <v>3036253000.0</v>
       </c>
       <c r="E14">
         <v>1273279813.0</v>
       </c>
       <c r="F14">
         <v>1243943750.0</v>
       </c>
       <c r="G14">
         <v>467102000.0</v>
       </c>
       <c r="H14">
         <v>197771000.0</v>
       </c>
       <c r="I14">
         <v>1058115141.0</v>
       </c>
       <c r="J14">
         <v>1390611400.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>12035651937.0</v>
       </c>
       <c r="C16">
         <v>9549418362.0</v>
       </c>
       <c r="D16">
         <v>7363282000.0</v>
       </c>
       <c r="E16">
         <v>16348276913.0</v>
       </c>
       <c r="F16">
         <v>35725349854.0</v>
       </c>
       <c r="G16">
         <v>62044520000.0</v>
       </c>
       <c r="H16">
         <v>37208132000.0</v>
       </c>
       <c r="I16">
         <v>3401254979.0</v>
       </c>
       <c r="J16">
         <v>4242889875.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>2071442990.0</v>
       </c>
       <c r="C18">
         <v>-4330048130.0</v>
       </c>
       <c r="D18">
         <v>-13663697000.0</v>
       </c>
       <c r="E18">
         <v>-21877072941.0</v>
       </c>
       <c r="F18">
         <v>-22881784232.0</v>
       </c>
       <c r="G18">
         <v>10315034000.0</v>
       </c>
       <c r="H18">
         <v>35403070000.0</v>
       </c>
       <c r="I18">
         <v>-39291634896.0</v>
       </c>
       <c r="J18">
         <v>-771049689.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-9623750000.0</v>
       </c>
       <c r="G19">
         <v>-9623750000.0</v>
       </c>
       <c r="H19">
         <v>-9623750000.0</v>
       </c>
       <c r="I19">
         <v>-9623750000.0</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>-100000000.0</v>
       </c>
       <c r="G21">
         <v>-1042714390.0</v>
       </c>
       <c r="H21">
         <v>-1042714390.0</v>
       </c>
       <c r="I21">
         <v>34700000000.0</v>
       </c>
       <c r="J21">
         <v>33000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-6581056435.0</v>
       </c>
       <c r="C22">
         <v>-8284283728.0</v>
       </c>
       <c r="D22">
         <v>-4751545000.0</v>
       </c>
       <c r="E22">
         <v>-860859913.0</v>
       </c>
       <c r="F22">
         <v>-353809860.0</v>
       </c>
       <c r="G22">
         <v>1031801000.0</v>
       </c>
       <c r="H22">
         <v>3131037000.0</v>
       </c>
       <c r="I22">
         <v>8712646086.0</v>
       </c>
       <c r="J22">
         <v>363171785.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>-89450878.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>1411987484.0</v>
       </c>
       <c r="E23">
         <v>-19552169472.0</v>
       </c>
       <c r="F23">
         <v>-23949547665.0</v>
       </c>
       <c r="G23">
         <v>950000000.0</v>
       </c>
       <c r="H23">
         <v>51403806945.0</v>
       </c>
       <c r="I23">
         <v>34700000000.0</v>
       </c>
       <c r="J23">
         <v>33000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
         <v>150000000.0</v>
       </c>
       <c r="C24">
         <v>500000000.0</v>
       </c>
       <c r="D24">
         <v>4773392000.0</v>
       </c>
       <c r="E24">
         <v>2500000000.0</v>
       </c>
       <c r="F24">
         <v>6250000000.0</v>
       </c>
       <c r="G24">
         <v>36368983000.0</v>
       </c>
       <c r="H24">
         <v>-53000000000.0</v>
       </c>
       <c r="I24">
         <v>3750000000.0</v>
       </c>
       <c r="J24">
         <v>-53000000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>5674696365.0</v>
       </c>
       <c r="C25">
         <v>2233291881.0</v>
       </c>
       <c r="D25">
         <v>-8587000000.0</v>
       </c>
       <c r="E25">
         <v>-237323369.0</v>
       </c>
       <c r="F25">
         <v>-3159756821.0</v>
       </c>
       <c r="G25">
         <v>22675230000.0</v>
       </c>
       <c r="H25">
         <v>33862868000.0</v>
       </c>
       <c r="I25">
         <v>-46938665841.0</v>
       </c>
       <c r="J25">
         <v>256389926.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-21754913000.0</v>
       </c>
       <c r="H26">
         <v>55067000000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>-50524730.0</v>
       </c>
       <c r="C28">
         <v>-102577500.0</v>
       </c>
       <c r="D28">
         <v>-94690000.0</v>
       </c>
       <c r="E28">
         <v>0.0</v>
       </c>
       <c r="F28">
         <v>-100000000.0</v>
       </c>
       <c r="G28">
         <v>-21847628000.0</v>
       </c>
       <c r="H28">
         <v>51403807000.0</v>
       </c>
       <c r="I28">
         <v>34700000000.0</v>
       </c>
       <c r="J28">
         <v>33000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>2125929682.0</v>
       </c>
       <c r="C29">
         <v>-2722793903.0</v>
       </c>
       <c r="D29">
         <v>-10302292000.0</v>
       </c>
       <c r="E29">
         <v>175096531.0</v>
       </c>
       <c r="F29">
         <v>-2269622931.0</v>
       </c>
       <c r="G29">
         <v>24174133000.0</v>
       </c>
       <c r="H29">
         <v>37191676000.0</v>
       </c>
       <c r="I29">
         <v>-39284134896.0</v>
       </c>
       <c r="J29">
         <v>-771049689.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>410828622.0</v>
       </c>
       <c r="C30">
         <v>5011507653.0</v>
       </c>
       <c r="D30">
         <v>1411987000.0</v>
       </c>
       <c r="E30">
         <v>-19552169472.0</v>
       </c>
       <c r="F30">
         <v>-23949547665.0</v>
       </c>
       <c r="G30">
         <v>22509883000.0</v>
       </c>
       <c r="H30">
         <v>-54788606000.0</v>
       </c>
       <c r="I30">
         <v>3742500000.0</v>
       </c>
       <c r="J30">
         <v>3742500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>12035651937.0</v>
+      </c>
+      <c r="C2">
         <v>12419442096.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13031978950.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13263002695.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9549418362.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7043038342.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10425105435.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16227038209.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7363282112.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8511143711.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13037090144.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14874474764.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16348276913.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17030456133.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32261440822.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29788069181.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35725349854.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34244112455.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>38390362045.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43221854097.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>62044520450.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>65178817030.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>59927008906.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>60123083063.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37208131922.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>37000747434.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9848536857.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4536231716.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3401254979.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1367304619.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3">
         <v>46898941</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>2500000</v>
+      </c>
+      <c r="E3">
         <v>5087756</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>1</v>
+      </c>
+      <c r="G3">
         <v>237481871</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>191528718</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1136296120</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41947520</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>167123909</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>394300000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>541142153</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2258838926</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2786797057</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>19133590330</v>
-      </c>
-[...1 lines deleted...]
-        <v>5705376199</v>
       </c>
       <c r="Q3">
         <v>5705376199</v>
       </c>
       <c r="R3">
+        <v>6106304945</v>
+      </c>
+      <c r="S3">
         <v>19880780073</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5058165224</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5270087141</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>519459310</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12501981080</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>57093636</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16500000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>333524544</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>32994501</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>91932272</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14629094</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1649050000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7500000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>2324920493.0</v>
+      </c>
+      <c r="C6">
         <v>-383790159.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>-612536854.0</v>
+      </c>
+      <c r="E6">
         <v>-231023745.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3713584333.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2506380020.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3382067093.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5801932774.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8863756097.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1147861599.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4525946433.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1837384620.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1473802149.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-682179220.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-15230984692.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2473371641.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-5937280673.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1481237399.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4146249590.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4831492052.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-18822666353.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3134296580.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5251808124.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-196074157.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>22914951141.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>207384488.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>27152210577.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5312305141.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1134976737.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2033950360.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>129</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-3425822150.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2476350160.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2955332140.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2399947370.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4959311410.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4125547990.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>628481950.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5280611360.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6812446670.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2555386940.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1999131310.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4771518830.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4561863320.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3390319280.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3605609890.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2692215440.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1706527940.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1213562200.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-690272230.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-5394646220.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4985524690.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AA11">
         <v>0.0</v>
       </c>
+      <c r="AB11"/>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-1141009852.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1667574528.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5323902125.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-5444130586.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6102396025.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-6219490933.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6516176302.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2511281744.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3305378277.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-15492593144.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10019262081.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4557131506.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3625191760.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4473644715.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>762805984.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>6827256453.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1098880268.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-26221977492.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>743996249.0</v>
+      </c>
+      <c r="C14">
         <v>729173023.0</v>
       </c>
-      <c r="C14"/>
       <c r="D14">
+        <v>742643434.0</v>
+      </c>
+      <c r="E14">
         <v>770829217.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>789644078.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>822149620.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>860995184.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>829271802.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>815781338.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>821292092.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>812383631.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>699309963.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>763356420.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>371428018.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>248317869.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12276343.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>722082457.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>381871808.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>256482190.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>327376479.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>278213273.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>246736962.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>76292859.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>73909727.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>70162114.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>62784741.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>25482226.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>88411307.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>21092519.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1034731446.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>14360572430.0</v>
+      </c>
+      <c r="C16">
         <v>12035651937.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12419442096.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13031978950.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13263002695.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9549418362.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7043038342.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10425105435.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16227038209.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>7363282112.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8511143711.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13037090144.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14874474764.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>16348276913.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17030456130.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>32261440822.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>29788069181.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>35725349854.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>34244112455.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>38390362045.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>43221854097.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>62044520450.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>65178817030.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>59927008906.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>60123083063.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>37208131922.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>37000747434.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9848536857.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4536231716.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3401254979.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-983400400.0</v>
+      </c>
+      <c r="C18">
         <v>-313679190.0</v>
       </c>
-      <c r="C18"/>
       <c r="D18">
+        <v>-737536879.0</v>
+      </c>
+      <c r="E18">
         <v>-552036354.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3674695409.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2477502660.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3381648345.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9371827654.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5945925207.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1451858170.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8925466794.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1812570088.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1473802148.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>8682287514.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-25495451423.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1042395913.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6106304945.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-12920415983.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7053690650.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1192392546.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15822666352.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2951582190.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5251808124.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3884527293.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>5080280658.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1224560072.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>25008611275.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8185921915.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>983976737.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-18449049640.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
-[...1 lines deleted...]
-      </c>
+      <c r="O19"/>
       <c r="P19">
         <v>12935346.0</v>
       </c>
       <c r="Q19">
         <v>12935346.0</v>
       </c>
       <c r="R19">
+        <v>12935346.0</v>
+      </c>
+      <c r="S19">
         <v>-123750000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5921250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3578750000.0</v>
       </c>
       <c r="U19">
         <v>-3578750000.0</v>
       </c>
       <c r="V19">
         <v>-3578750000.0</v>
       </c>
       <c r="W19">
         <v>-3578750000.0</v>
       </c>
-      <c r="X19"/>
+      <c r="X19">
+        <v>-3578750000.0</v>
+      </c>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="Q21">
         <v>-100000000.0</v>
       </c>
       <c r="R21">
-        <v>-3286858.0</v>
+        <v>-100000000.0</v>
       </c>
       <c r="S21">
         <v>-3286858.0</v>
       </c>
       <c r="T21">
-        <v>-96713142.0</v>
+        <v>-3286858.0</v>
       </c>
       <c r="U21">
         <v>-96713142.0</v>
       </c>
       <c r="V21">
-        <v>-92714390.0</v>
+        <v>-96713142.0</v>
       </c>
       <c r="W21">
         <v>-92714390.0</v>
       </c>
       <c r="X21">
         <v>-92714390.0</v>
       </c>
       <c r="Y21">
         <v>-92714390.0</v>
       </c>
-      <c r="Z21"/>
+      <c r="Z21">
+        <v>-92714390.0</v>
+      </c>
       <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>-38673616774.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>151000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>16733000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-1704677185.0</v>
+      </c>
+      <c r="C22">
         <v>-1670416981.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22">
+        <v>-1616773364.0</v>
+      </c>
+      <c r="E22">
         <v>-1596075140.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1697790950.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3069026095.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2565519673.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1284589040.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1365148920.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1045906265.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1290105505.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-769639157.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1645894171.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>279519302.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1245407364.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>713924618.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-608896469.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>119312515.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-829235043.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>444939869.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-88827201.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-715600150.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>675477392.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>201925806.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>869998373.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>431963848.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-98863784.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1284883249.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1513053950.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6745696405.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-111111111.0</v>
+      </c>
+      <c r="C23">
         <v>15962904.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>2993794480.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>145356270.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-61391932.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-24814532.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2258838926.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-6577669677.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>100000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-100000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>169024273.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3286858.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6141775017.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-96713142.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3519459311.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1042714390.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-1017175583.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>38522616774.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2873616774.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>151000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>16733000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-125000000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>125000000.0</v>
+      </c>
+      <c r="E24">
         <v>315315315.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>150000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6618761880.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6589884520.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>500000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24">
+        <v>3035742000.0</v>
+      </c>
+      <c r="K24">
         <v>280000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>970017472.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-9364466734.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1000000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1700000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>169024273.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>14492326605.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-5242326605.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-3533330000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3000000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>860000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-90000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>13480000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22028982528.0</v>
       </c>
       <c r="Z24">
         <v>22028982528.0</v>
       </c>
       <c r="AA24">
+        <v>22028982528.0</v>
+      </c>
+      <c r="AB24">
         <v>-53000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22028982528.0</v>
       </c>
       <c r="AC24">
         <v>22028982528.0</v>
       </c>
       <c r="AD24">
+        <v>22028982528.0</v>
+      </c>
+      <c r="AE24">
         <v>3750000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>-22719460.0</v>
+      </c>
+      <c r="C25">
         <v>674463709.0</v>
       </c>
-      <c r="C25"/>
       <c r="D25">
+        <v>139093051.0</v>
+      </c>
+      <c r="E25">
         <v>278297325.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4582842281.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4961861006.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1485595138.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-7780214296.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6537240309.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1060120088.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6428677658.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>197521185.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1667574528.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5244543137.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4868135860.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6046123837.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-4775326019.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7222923383.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3081242659.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3960131205.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-14936166568.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10019262078.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4557131509.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3625191760.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4473644715.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>762805984.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>25173925105.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6827256453.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1098880268.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-26221977491.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>38926150.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
+      <c r="Q26"/>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
-        <v>-21754913500.0</v>
+        <v>0.0</v>
       </c>
       <c r="W26">
         <v>-21754913500.0</v>
       </c>
       <c r="X26">
+        <v>-21754913500.0</v>
+      </c>
+      <c r="Y26">
         <v>-17560601450.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4194312044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55067000000.0</v>
       </c>
       <c r="AA26">
         <v>55067000000.0</v>
       </c>
-      <c r="AB26"/>
+      <c r="AB26">
+        <v>55067000000.0</v>
+      </c>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>2808320889.0</v>
+      </c>
+      <c r="C28">
         <v>54889052.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-105413780.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5697329.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-111111111.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
-        <v>-102577500.0</v>
+        <v>-2.0</v>
       </c>
       <c r="H28">
+        <v>2.0</v>
+      </c>
+      <c r="I28">
         <v>15333611.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-117911111.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8483608.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-61391932.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24814532.0</v>
       </c>
       <c r="M28">
         <v>-24814532.0</v>
       </c>
       <c r="N28">
         <v>-24814532.0</v>
       </c>
       <c r="O28">
+        <v>-24814532.0</v>
+      </c>
+      <c r="P28">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="Q28">
         <v>-100000000.0</v>
       </c>
       <c r="R28">
-        <v>-3286858.0</v>
+        <v>-100000000.0</v>
       </c>
       <c r="S28">
         <v>-3286858.0</v>
       </c>
       <c r="T28">
-        <v>-96713142.0</v>
+        <v>-3286858.0</v>
       </c>
       <c r="U28">
         <v>-96713142.0</v>
       </c>
       <c r="V28">
+        <v>-96713142.0</v>
+      </c>
+      <c r="W28">
         <v>-1042714390.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-92714390.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-17560601450.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4194312044.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1017175583.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>55143599302.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2873616774.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>151000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16733000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-983400396.0</v>
+      </c>
+      <c r="C29">
         <v>-266780249.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>-735036879.0</v>
+      </c>
+      <c r="E29">
         <v>-546948598.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3674695409.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2714984531.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3190119627.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8235531534.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5987872727.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1284734261.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8531166794.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1271427935.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>785036777.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5895490457.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6361861093.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6747772112.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6106304945.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6960364090.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1995525426.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4077694595.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-15303207042.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9550398890.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5308901760.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3901027293.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5413805202.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1257554573.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>25100543547.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8200551009.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2633026737.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-18441549640.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>500000000.0</v>
+      </c>
+      <c r="C30">
         <v>-171898937.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>122500000.0</v>
+      </c>
+      <c r="E30">
         <v>310227559.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>150000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-208604509.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-191947468.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2418265150.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2993794480.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>145356270.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4066612293.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-541142153.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2258838926.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6577669677.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-8969123596.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4174400472.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>169024273.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5475839832.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-6141775017.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8812473505.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3519459311.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11641981080.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-57093636.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13463500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>21695457984.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-32994501.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-53091932272.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-14629094.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1649050000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3742500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>